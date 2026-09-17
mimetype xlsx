--- v0 (2026-05-17)
+++ v1 (2026-09-17)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH56"/>
+  <dimension ref="A1:AH58"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,1517 +263,1922 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>164785</v>
+        <v>166283</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Accompagner la création ou le développement d’activités touristiques de sites culturels ou patrimoniaux ligériens</t>
+          <t>Accompagner les acteurs ligériens dans leurs candidatures européennes</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Innovation et transitions pour le tourisme culturel</t>
+          <t>PDL Impact Europe</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Particulier
+Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Subvention</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le développement de la filière du tourisme culturel et patrimonial est inscrit comme l’une des priorités du Schéma régional de développement du tourisme et des loisirs 2022-2028. A travers cet appel à projets, la Région souhaite développer tout le potentiel touristique du patrimoine culturel emblématique de la Région en accompagnant les acteurs économiques du tourisme culturel dans leurs projets innovants et leurs transitions (numérique et écologique).&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;&lt;strong&gt;Qui peut en bénéficier ?&lt;/strong&gt; &lt;br /&gt;Cet appel à projets s’adresse aux propriétaires et exploitants (personnes physiques ou morales publiques et privées) de sites culturels et patrimoniaux déjà ouverts au public ou souhaitant s’ouvrir à une activité touristique régulière adossée à leur activité principale de site culturel.&lt;/p&gt;
-[...2 lines deleted...]
-&lt;p&gt;&lt;strong&gt;Quels critères d’éligibilité ?&lt;/strong&gt; &lt;br /&gt;Le site culturel/patrimonial devra :&lt;br /&gt;• Présenter une qualité architecturale ou patrimoniale remarquable,&lt;br /&gt;• Disposer d’un potentiel touristique basé sur une offre structurée,&lt;br /&gt;• Proposer ou souhaiter proposer une activité marchande ou une billetterie,&lt;br /&gt;• Etre ouvert ou comptant ouvrir au moins 6 mois par an à l’issue du projet, et pendant les vacances scolaires (exclusion possible des vacances de Noël).&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
+          <t>&lt;p&gt;Dans le cadre de la programmation européenne 2021-2027 et en perspective de la période 2028-2034, la Région Pays de la Loire entend renforcer l’accompagnement des acteurs ligériens dans leurs candidatures européennes. Elle mobilisera, le cas échéant, des cabinets de conseil spécialisés dans le montage de propositions en réponse aux appels à projets gérés par la Commission européenne (&lt;strong&gt;fonds sectoriels&lt;/strong&gt;), ainsi que ceux relevant des programmes de coopération territoriale européenne (&lt;strong&gt;INTERREG&lt;/strong&gt;).&lt;br /&gt;Ambition : Aider les acteurs ligériens à franchir le cap des financements européens et multiplier les chances des porteurs de projets de décrocher des aides européennes.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Commerces et services</t>
-[...4 lines deleted...]
-          <t>Ponctuelle</t>
+          <t>Commerces et services
+Appui méthodologique</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>27/03/2025</t>
-[...4 lines deleted...]
-          <t>31/12/2027</t>
+          <t>28/04/2026</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Entreprises&lt;/p&gt;&lt;p&gt;Particuliers&lt;/p&gt;&lt;p&gt;Collectivités - Institutions - GIP&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES DE SOUTIEN FINANCIER&lt;/strong&gt;&lt;br /&gt;Thématique de projet Plancher de dépenses subventionnables (HT) Plafond de dépenses subventionnables (HT) Taux de subvention Prêt régional&lt;br /&gt;Création d’un produit touristique culturel innovant. Engagement significatif vers les transitions écologiques ou numériques. 5 000 € 100 000 € 40 % En complément ou non d’une subvention et selon le besoin financier, un prêt régional (cf dispositif Pays de la Loire AGIR Tourisme) pourra être proposé.&lt;br /&gt;Création ou amélioration significative d’aménagements et équipement d’espaces dédiés à l’accueil du public. 5 000 € 100 000 € 30 %&lt;/p&gt;
-[...1 lines deleted...]
-&lt;p&gt;&lt;strong&gt;MODALITES DE DEPOT DU DOSSIER&lt;/strong&gt;&lt;br /&gt;La demande d&amp;#039;aide est dématérialisée sur le portail des aides. Le dossier complet de demande d&amp;#039;aide doit être déposé sur ce portail des aides avant l&amp;#039;engagement des dépenses.&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Proposer un projet européen en réponse à un programme sectoriel ou Interreg (non géré directement par la Région Pays de la Loire)&lt;/li&gt;&lt;li&gt;Déposer son dossier de demande a minima 8 semaines avant la date limite de dépôt de l’appel à projets européen visé&lt;/li&gt;&lt;li&gt;Respecter les critères indiqués dans le règlement d’intervention&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.paysdelaloire.fr/les-aides/innovation-et-transitions-pour-le-tourisme-culturel</t>
+          <t>https://www.paysdelaloire.fr/les-aides/pdl-impact-europe</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
-          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_AAP_TCP/depot/simple</t>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_InfluenceEuro/depot/simple</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>Direction de l&amp;#039;entreprise et de l&amp;#039;innovation&lt;br /&gt; Service Accompagnement des entreprises&lt;br /&gt; Pôle Tourisme&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Hélène LEROY&lt;br /&gt; tourisme&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 51 71&lt;br /&gt;</t>
+          <t>&lt;p&gt;Direction des politiques européennes &lt;/p&gt;&lt;p&gt;PDLimpacteurope&amp;#64;paysdelaloire.fr&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/innovation-et-transitions-pour-le-tourisme-culturel/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pdl-impact-europe-ouverture-le-4-mai/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>30/03/2025</t>
+          <t>03/05/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>02/05/2026</t>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
+        <v>166458</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Reboisement en peuplier après exploitation</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Reboisement en peuplier après exploitation</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bien que le peuplier constitue une ressource incontournable pour la filière bois ligérienne, un déficit chronique de renouvellement des peupleraies après exploitation creuse peu à peu l’écart entre les besoins et les volumes disponibles.&lt;/p&gt;
+&lt;p&gt;La Région poursuit son action de soutien à la filière populicole en s’engageant pour la reconstitution de peupleraies après leur exploitation. Leur reconstitution contribuera à l’approvisionnement durable de la filière peuplier locale en bois de qualité.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;br /&gt;- Concerner des parcelles de peupliers situées en Pays de la Loire, dont l’exploitation est imminente ou exploitées depuis moins de 2 ans ;&lt;br /&gt;- Comporter un minimum de 150 plants, dans la limite de 1 000 plants aidés par bénéficiaire et par an ;&lt;br /&gt;- Le bénéficiaire présenter une garantie de gestion durable.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Forêts</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires potentiels doivent dans un premier temps prendre connaissance du règlement d’intervention et notamment des conditions d’éligibilité. Ils déposent ensuite en ligne leur demande de subvention accompagnée de toutes les pièces justificatives nécessaires sur le Portail des aides de la Région Pays de la Loire.&lt;br /&gt;Seuls les dossiers complets seront étudiés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/aide-la-reconquete-de-friches-de-peupliers</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_RF_PEUPL_EXPL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>Direction des agricultures, de la pêche et de l&amp;#039;agroalimentaire&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Emilie SWAENEPOEL&lt;br /&gt; dapa-foret-bois&amp;#64;paysdelaloire.fr&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reboisement-en-peuplier-apres-exploitation/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>164714</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’élaboration des actions et projets en faveur de la biodiversité, portées par des collectivités.</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Appel à manifestation d&amp;apos;intérêt Ingénierie territoriale</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Afin d’aider les EPCI et leurs communes à faire émerger et mettre en place des projets transversaux en faveur de la biodiversité, la région propose aux collectivités de bénéficier d’un accompagnement par des partenaires qu’elle soutient (Union Régionale des Centre Permanents d’Initiatives pour l’Environnement, Ligue pour la Protection des Oiseaux, Conservatoire Botanique National de Brest, Conservatoire des Espaces Naturels…).&lt;/p&gt;
 &lt;p&gt;L’AMI va permettre de recenser les projets des collectivités pouvant bénéficier de l’offre d’ingénierie.&lt;/p&gt;
 &lt;p&gt;Il vise à soutenir la phase de consolidation « pré-projet » dans la perspective d’une sollicitation d’outils financiers (Fonds vert, dispositifs de l’Agence de l’eau Loire Bretagne et des Départements, mécénat…) pour la mise en œuvre opérationnelle de ces projets.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Les projets visés devront concerner :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;La préservation, conservation et restauration de la biodiversité locale,&lt;/li&gt;
 &lt;li&gt;La restauration et gestion durable des sites naturels,&lt;/li&gt;
 &lt;li&gt;L’expérimentation des pratiques et des itinéraires techniques favorables à la biodiversité,&lt;/li&gt;
 &lt;li&gt;L’émergence d&amp;#039;actions concrètes et opérationnelles de restauration écologique des milieux terrestres, en cohérence avec les stratégies et dispositifs nationaux et régionaux de biodiversité,&lt;/li&gt;
 &lt;li&gt;L’adaptation des territoires et de leurs activités économiques aux effets du changement climatique (notamment grâce aux Solutions fondées sur la nature).&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les projets devront principalement :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;contribuer à des objectifs de restauration et de gestion durable des écosystèmes, de leurs fonctionnalités et la conservation des espèces qui y sont inféodées.&lt;/li&gt;
 &lt;li&gt;participer à la résilience des territoires vis-à-vis du effets du changement climatique.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les besoins en termes d’accompagnement devront porter sur les compétences suivantes et devront être décrits dans la demande déposée :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;un accompagnement écologue ou naturaliste,&lt;/li&gt;
 &lt;li&gt;la conception ou la création d’aménagements visant la restauration et la préservation de la biodiversité,&lt;/li&gt;
 &lt;li&gt;un appui à la structuration de travaux de génie écologique et leur assistance à maitrise d’ouvrage.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les projets proposés devront obligatoirement être réalisé sur du foncier appartenant aux collectivités. &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les actions relatives à la mise en œuvre d&amp;#039;obligations réglementaires (par exemple : mesures compensatoires) ou de prescriptions administratives de remise en état ne sont pas éligibles.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>International</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>03/10/2025</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les porteurs de projets sont invités à renseigner leur dossier via la plateforme Démarches-simplifiées, accessible depuis l’onglet « Déposer un dossier ».&lt;br /&gt;Date de clôture de l’AMI : 31/05/2025&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;L’accompagnement par la ou les structure(s) dédiée(s) ne pourra pas excéder une période de 12 mois.&lt;br /&gt;Le temps d’accompagnement sera défini lors de la sélection du projet, mais il ne pourra pas dépasser 3 jours.&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les projets feront l’objet d’une analyse par un comité de sélection qui évaluera les projets selon les critères suivants :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Pertinence du projet vis-à-vis des actions éligibles&lt;/li&gt;
 &lt;li&gt;Pertinence du projet vis-à-vis des enjeux identifiés de la Stratégie Régionale Biodiversité 2024-2030&lt;/li&gt;
 &lt;li&gt;Impact prévisible en termes de préservation ou reconquête de la biodiversité&lt;/li&gt;
 &lt;li&gt;Complémentarité de l’expertise à mobiliser au regard des compétences disponibles au sein de la collectivité&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les porteurs de projets pourront être conviés à présenter leurs projets lors du comité de sélection.&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;Les projets retenus par le comité de sélection seront ensuite accompagnés par des structures identifiées à partir de septembre 2025.&lt;br /&gt;Chaque porteur de projet sélectionné sera amené à échanger avec la structure accompagnante proposée afin de préciser les modalités d’accompagnement. La mise en œuvre des projets sera suivie par la Région.&lt;br /&gt;La Région ne s’engage pas à apporter son soutien financier aux projets élaborés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/appel-manifestation-dinteret-ingenierie-territoriale</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/ami-edition-2025-soutien-a-l-elaboration-d-actions</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>Direction de la transition énergétique et de l&amp;#039;environnement&lt;br /&gt; Service Eau, biodiversité et déchets&lt;br /&gt; Pôle Biodiversité et littoral&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Amélie BARBARY-BOISTEUX&lt;br /&gt; amelie.boisteux&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 54 25&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-manifestation-dinteret-ingenierie-territoriale/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>09/03/2025</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>164413</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Planter et développer des alignements de peupliers de qualité</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Plantation et développement d’alignements de peupliers de qualité</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le peuplier, présent en Pays de la Loire depuis le 19ème siècle, est devenu un élément incontournable des paysages et une ressource précieuse pour la filière populicole locale.&lt;br /&gt;Dans certains territoires spécifiques comme le Marais Poitevin, les peupliers peuvent être plantés en alignement le long du réseau hydrographique, en bordure de parcelles agricoles. Marqueurs identitaires et paysagers forts, ces alignements jouent également un rôle environnemental, par le maintien des berges notamment.&lt;br /&gt;Ce dispositif vise à soutenir la production de peupliers de qualités en alignement, en encourageant à la plantation et à la reconstitution après récolte.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;/p&gt;
 &lt;p&gt;- Comporter un minimum de 50 plants, dans la limite de 1 000 plants aidés par bénéficiaire et par an ;&lt;br /&gt;- Les projets pouvant bénéficier de la charte « Merci le peuplier » ou du dispositif régional « Aide à la reconquête de friches de peupliers » ne sont pas éligibles au titre de cette mesure ;&lt;br /&gt;- Les bénéficiaires situés sur le territoire du Marais Poitevin doivent être signataires de la charte populicole du Marais Poitevin.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Forêts</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>13/02/2025</t>
         </is>
       </c>
-      <c r="Q4" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires potentiels doivent dans un premier temps prendre connaissance du règlement d’intervention et notamment des conditions d’éligibilité. Ils remplissent ensuite le formulaire de demande d’aide, y joignent les pièces justificatives et adressent le tout à la Région.&lt;/p&gt;
 &lt;p&gt;Seuls les dossiers respectant le modèle fourni et comportant toutes les pièces justificatives nécessaires seront étudiés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_PEUPLQUAL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>Direction des agricultures, de la pêche et de l&amp;#039;agroalimentaire&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Emilie SWAENEPOEL&lt;br /&gt; dapa-foret-bois&amp;#64;paysdelaloire.fr&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;p&gt;Léa MOREAU&lt;br /&gt;Chargée de mission Ressource Forestière&lt;br /&gt;PNR du Marais Poitevin&lt;br /&gt;&lt;a href="mailto:l.moreau&amp;#64;parc-marais-poitevin.fr"&gt;l.moreau&amp;#64;parc-marais-poitevin.fr&lt;/a&gt;&lt;/p&gt; &lt;p&gt;05 49 35 15 32 / 06 74 78 99 30&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plantation-et-developpement-dalignements-de-peupliers-de-qualite/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>23/02/2025</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>165303</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Investissements en faveur des lycées par les modes actifs</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Investissements en faveur de l&amp;apos;accessibilité des lycées par les modes actifs</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le manque d’infrastructures sécurisées peut représenter un obstacle majeur à la pratique de la marche et du vélo par les jeunes. Afin de rendre les lycées plus accessibles par les modes de déplacements actifs, la Région souhaite soutenir les opérations d’aménagements visant à améliorer leur desserte et ainsi encourager les lycéens à pratiquer la marche et le vélo dans un environnement favorable.  &lt;br /&gt;Cette action s’inscrit dans une démarche plus globale portée par la Région en faveur de l’écomobilité scolaire.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Le dispositif s’adresse à toute collectivité compétente pour réaliser un aménagement dédié aux modes actifs (communes, EPCI, Département), à l’exception des EPCI de plus de 150 000 habitants et de leurs communes membres, qui ne pourront pas solliciter un co-financement via ce règlement d’intervention.  &lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Sont éligibles :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;- les aménagements &lt;strong&gt;situés dans un périmètre de 9 km autour des lycées publics et privés&lt;/strong&gt; permettant la desserte directe de l’établissement ou la suppression d’une discontinuité avérée sur un parcours utilisé par les lycéens ; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;- Les aménagements en site propre devront être privilégiés.&lt;/strong&gt; A défaut, le projet devra s’inscrire dans une réflexion plus globale s’appuyant un re questionnement du plan de circulation à l’échelle de la commune ou sur un schéma directeur modes actifs (réaffectation de voirie, restrictions d’accès, sens de circulation) ; &lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;- Les projets d’expérimentations d’aménagements modes actifs&lt;/strong&gt; (pour une durée comprise entre 6 et 24 mois). Un bilan de l’expérimentation devra être établi à l’issue de la période définie. Sous réserve d’un bilan positif, un co-financement de l’aménagement définitif pourra être envisagé.  &lt;/p&gt;
 &lt;p&gt;Compte tenu du public cible visé par ce dispositif d’accompagnement financier, &lt;strong&gt;les chaussées à voie centrale banalisées ne sont pas éligibles&lt;/strong&gt;, sauf lorsque les aménagements cyclables classiques se révèlent techniquement impossibles à réaliser. Les acquisitions foncières éventuelles ne sont pas éligibles. &lt;/p&gt;
 &lt;p&gt;Les projets présentés devront respecter les préconisations du CEREMA.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>07/01/2025</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La collectivité sollicitant une aide régionale à ce titre devra présenter un dossier de demande de subvention comprenant tout document utile, et composé a minima : &lt;br /&gt;&lt;br /&gt;- d’une note descriptive du projet démontrant l’intérêt de l’aménagement proposé (potentiel d’élèves captifs, impact de ce nouvel aménagement pour les lycéens et éventuellement les autres établissements alentours notamment),  &lt;br /&gt;&lt;br /&gt;- d’un plan précis d’aménagement présentant les situations actuelles et projetées,  &lt;br /&gt;&lt;br /&gt;- d’un plan de financement,  &lt;br /&gt;&lt;br /&gt;- d’un planning prévisionnel, &lt;br /&gt;&lt;br /&gt;-  d’une délibération du ou des organes délibérants. &lt;br /&gt;&lt;br /&gt;Après analyse des dossiers déposés, la Région sélectionne les projets dans la limite de l’enveloppe budgétaire annuelle disponible pour cette politique. &lt;br /&gt;&lt;br /&gt;L’aide est versée sous forme de subvention, formalisée au travers d’une convention qui précisera notamment, le montant de la subvention, la dépense subventionnable, les modalités de versement de la subvention.  &lt;br /&gt;&lt;br /&gt;Les services régionaux devront être associés dès la phase d’étude du projet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-laccessibilite-des-lycees-par-les-modes-actifs?sous_thematique=162</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>Direction Marketing et ferroviaire&lt;br /&gt; Service Gares et infrastructures&lt;br /&gt; Pôle Gares,aménagements intermodaux et accessibilité&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Héloise PLAUT&lt;br /&gt; heloise.plaut&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 54 48&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/investissements-en-faveur-des-lycees-par-les-modes-actifs/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>01/07/2025</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/05/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>163848</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Créer de nouvelles offres de formation ou d’accompagnement</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Appel à projet - Programme d’investissements d’avenir 4 (PIA 4) Appel à projets France 2030 régionalisé - Innovation formations professionnelles</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;Etat et la Région ont décidé de poursuivre leur collaboration à travers le dispositif « Pays de la Loire – programme d’investissements d’avenir 4 ».&lt;/p&gt;
 &lt;p&gt;Un appel à projets régionaux est lancé, dans le but de stimuler et d’accompagner les projets d’innovation des entreprises en Pays de la Loire.&lt;/p&gt;
 &lt;p&gt;L’appel à projets « Formations Innovantes – PIA4 » est ouvert sur le site &lt;a href="http://pia.paysdelaloire.fr/"&gt;http://pia.paysdelaloire.fr/&lt;/a&gt;  jusqu&amp;#039;en 2025, dans la limite des crédits disponibles.&lt;/p&gt;
 &lt;p&gt;Les projets présentés doivent répondre à un besoin exprimé par les entreprises ou les filières du territoire régional pour :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;La création de nouvelles offres de formation ou d’accompagnement, mais aussi les évolutions significatives apportées à des offres de formation existantes ;&lt;/li&gt;
 &lt;li&gt;ou l’élaboration d’outils innovants dans la délivrance de formation et dans l’accompagnement des entreprises, tout particulièrement des plus petites d’entre elles.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Le présent appel à projets correspond à l’axe 4 « Formations Innovantes » pour lequel une enveloppe de 5,5 M€ est réservée, à parité entre l’Etat (via le programme d’investissements d’avenir) et la Région Pays de la Loire et mis en œuvre par la Caisse des Dépôts, opérateur de ce volet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>14/12/2023</t>
         </is>
       </c>
-      <c r="Q6" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les projets doivent être portés par des consortiums.&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Le financement sera réalisé sous forme de subventions dont les modalités de versement sont précisées dans le règlement relatif aux modalités d’attribution des aides du présent appel à projets.&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Il vise des projets répondant aux caractéristiques ci-dessous :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projets partenariaux, s’appuyant sur un engagement conjoint et durable d’entreprises ou de filières et des acteurs de la formation 
 &lt;/li&gt;&lt;li&gt;L’assiette des dépenses éligibles est supérieure à 400 000€, pour lesquels le montant d’aides sollicité est inférieur à 2 M€.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>Direction de l&amp;#039;emploi, formation professionnelle et apprentissage&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;p&gt;La Caisse des Dépôts (Banque des Territoires) opérateur du PIA 4 régionalisé pour le compte de la Région des Pays de la Loire et des services de la DREETS (Etat), se tient à la disposition des porteurs de projets afin de leur transmettre les informations nécessaires au dépôt d’un dossier demande d’aide :&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Direction Régionale de la Banque des Territoire en Pays de la Loire&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Guillaume ARAGUAS, chargé de projets France 2030 : &lt;a href="mailto:guillaume.araguas&amp;#64;caissedesdepots.fr"&gt;guillaume.araguas&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Téléphone : 06 82 72 03 52&lt;/p&gt; &lt;p&gt;Direction régionale des Pays de la Loire&lt;/p&gt; &lt;p&gt;Banque des Territoires 26 mail Picasso - CS 94 118 44 041 NANTES CEDEX 1&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projet-programme-dinvestissements-davenir-4-pia-4-appel-a-projets-france-2030-regionalise-innovation-formations-professionnelles/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>163853</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Aider les propriétaires forestiers à renouveler leurs peuplements arrivés à maturité et/ou inadaptés aux conditions de sol et de climat</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Aide au renouvellement forestier</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La forêt est multifonctionnelle : elle répond à des enjeux économiques, environnementaux et sociétaux. La gestion durable des forêts est garante de l’équilibre entre ces services et doit aujourd’hui tenir compte du changement climatique. Le renouvellement des peuplements par plantation est un des outils pour adapter plus rapidement nos forêts au climat futur, sous réserve d’un diagnostic poussé et d’un accompagnement technique adapté.&lt;/p&gt;
 &lt;p&gt;Le dispositif régional contribuera à renouveler les peuplements forestiers dans un contexte incertain de changement climatique, par des plantations en plein ou en enrichissement. Outre la production à long terme de bois de qualité, ces travaux amélioreront la résilience des écosystèmes et contribueront à atténuer les effets du changement climatique, notamment en développant le potentiel du puits de carbone forestier.&lt;/p&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Concerner une surface minimale de 4 ha et prévoir un minimum de 2 000 plants ;&lt;/li&gt;
 &lt;li&gt;S’appuyer sur un diagnostic préalable au renouvellement réalisé par un professionnel qualifié ;&lt;/li&gt;
 &lt;li&gt;Les parcelles concernées devront faire l’objet d’un document de gestion durable et le projet devra être conforme au programme des interventions inscrit dans ce dernier.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;La liste complète des conditions d’éligibilité est à consulter dans le règlement d’intervention de l’aide.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Forêts</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>28/12/2023</t>
         </is>
       </c>
-      <c r="Q7" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires potentiels doivent dans un premier temps prendre connaissance du règlement d’intervention et notamment des conditions d’éligibilité. Ils remplissent ensuite le formulaire de demande d’aide, y joignent les pièces justificatives et adressent le tout à la Région.&lt;/p&gt;
 &lt;p&gt;Seuls les dossiers respectant le modèle fourni et comportant toutes les pièces justificatives nécessaires seront étudiés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RF_RENOUV/depot/simple</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>Direction des agricultures, de la pêche et de l&amp;#039;agroalimentaire&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Emilie SWAENEPOEL&lt;br /&gt; dapa-foret-bois&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 56 45&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-renouvellement-forestier/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>163854</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Aider les propriétaires à reconquérir des peupleraies en friche en vue de produire durablement du bois de qualité</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Aide à la reconquête de friches de peupliers</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bien que le peuplier constitue une ressource incontournable pour la filière bois ligérienne, un déficit chronique de renouvellement des peupleraies après exploitation creuse peu à peu l’écart entre les besoins et les volumes disponibles.&lt;/p&gt;
 &lt;p&gt;Outre l’abondement régional à la charte « Merci le peuplier » qui contribue au reboisement des peupleraies après récolte, la Région souhaite compléter son action de soutien à cette filière populicole en s’engageant pour la reconquête de friches de peupliers. Le remise en production de celles-ci permettra de lutter contre le déficit de renouvellement et de contribuer à l’approvisionnement durable de la filière peuplier locale.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Concerner des parcelles de peupliers exploitées depuis plus de 5 ans et/ou ayant fait l’objet d’un changement de propriétaire depuis leur exploitation, dont l’accru en place n’offre aucune perspective de production de bois de qualité ;&lt;/li&gt;
 &lt;li&gt;Comporter un minimum de 200 plants, dans la limite de 2 000 plants aidés par bénéficiaire et par an ;&lt;/li&gt;
 &lt;li&gt;Le bénéficiaire doit adhérer à un système de certification forestière.&lt;/li&gt;
 &lt;/ul&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Forêts</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>29/12/2023</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires potentiels doivent dans un premier temps prendre connaissance du règlement d’intervention et notamment des conditions d’éligibilité. Ils remplissent ensuite le formulaire de demande d’aide, y joignent les pièces justificatives et adressent le tout à la Région.&lt;/p&gt;
 &lt;p&gt;Seuls les dossiers respectant le modèle fourni et comportant toutes les pièces justificatives nécessaires seront étudiés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RF_PEUPLIER/depot/simple</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>Direction des agricultures, de la pêche et de l&amp;#039;agroalimentaire&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Emilie SWAENEPOEL&lt;br /&gt; dapa-foret-bois&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 56 45&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-reconquete-de-friches-de-peupliers/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>163856</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’ouverture de nouvelles places de formation dans le domaine de la petite enfance</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Appel à candidatures - Développement de l’offre de formation petite enfance en Pays de la Loire</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cet appel à candidatures vise à accompagner le développement de formations d’auxiliaires de puériculture, et d’éducateurs de jeunes enfants, afin de répondre aux besoins importants de professionnels dans le domaine de la petite enfance. La Région financera 65 nouvelles places pour chacune de ces deux formations.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Peut candidater :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Tout établissement souhaitant dispenser la formation d’Auxiliaires de Puériculture ou la formation d’Educateurs de Jeunes Enfants en Pays de la Loire, quelle que soit la voie de formation souhaitée ;&lt;/li&gt;
 &lt;li&gt;Tout établissement déjà autorisé ou agréé à dispenser l’une de ces formations, souhaitant ouvrir un nouveau site de formation en Pays de la Loire ;&lt;/li&gt;
 &lt;li&gt;Tout établissement déjà autorisé ou agréé à dispenser l’une de ces formations, souhaitant ouvrir de nouvelles places de formation sur un site existant (extension capacitaire).&lt;/li&gt;
 &lt;/ul&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Commerces et services
 Emploi
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>20/03/2024</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les organismes intéressés pour dispenser l’une de ces formations sont invités à télécharger et compléter le dossier correspondant. &lt;br /&gt;Les procédures de dépôt et d’instruction des demandes sont détaillées dans le règlement d’intervention.&lt;br /&gt;Les demandes devront être adressées au plus tard le 6 mai 2024.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>Direction de l&amp;#039;emploi, formation professionnelle et apprentissage&lt;br /&gt; Service Formations sanitaires et sociales&lt;br /&gt; Pôle Organisation des formations sanitaires et sociales&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;fss&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 59 09&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-candidatures-developpement-de-loffre-de-formation-petite-enfance-en-pays-de-la-loire/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>163857</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Subventionner le déploiement de stationnements vélos sécurisés en connexion avec le réseau de transport régional</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Stationnement vélo sécurisé au niveau des points d&amp;apos;arrêts routiers structurants du réseau Aléop</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Le développement de la pratique du vélo au quotidien passe par le déploiement d’un véritable système vélo comprenant à la fois :&lt;br /&gt;- des infrastructures cyclables sécurisées&lt;br /&gt;- des stationnements vélos sécurisés&lt;br /&gt;- des actions de sensibilisation en faveur du changement de pratique&lt;br /&gt;- des services vélos (vélos en libre-service, en location longue durée)&lt;/p&gt;
 &lt;p&gt;La Région, en tant que chef de file de l’intermodalité, agit notamment sur le premier point via un règlement d’intervention dédié à l’amélioration des accès au réseau ALEOP et sur le troisième point via le cofinancement du Défi Mobilité et du Collectif Régional Vélo.&lt;/p&gt;
 &lt;p&gt;En équipant les points d’arrêts routiers de stationnements vélos sécurisés, contribuant ainsi à mailler l’ensemble du territoire ligérien, la Région souhaite créer un choc d’offre en apportant des solutions pour lever le second frein le plus important à l’usage du vélo : la peur du vol.&lt;/p&gt;
 &lt;p&gt;Afin de massifier le déploiement, la région a fixé un seuil minimal de 20 places de stationnement vélo sécurisé par opération.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; Uniquement les EPCI inférieures à 150 000 habitants.&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P10" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="Q10" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;4 appels à projets seront organisés avec remise des projets pour les échéances suivantes : le 31 mai 2024, le 30 novembre 2024, le 31 mai 2025 et le 30 novembre 2025.&lt;br /&gt;Le dossier de candidature comportera à minima :&lt;br /&gt;- Une note de présentation du projet, indiquant notamment les lieux d’implantation des stationnements vélos sécurisés (plan de situation et plan masse)&lt;br /&gt;- Une présentation de la solution technique retenue (consignes individuelles, abris collectifs,…)&lt;br /&gt;- Les modalités de gestion des accès mises en œuvre (cadenas personnel, code d’accès, badge physique, application smartphone,…)&lt;br /&gt;- Le plan de financement&lt;br /&gt;- Le calendrier de l’opération&lt;/p&gt;
 &lt;p&gt;Dossier de candidature à adresser en version papier à :&lt;br /&gt;Région des Pays de la Loire,&lt;br /&gt;1 rue de la Loire&lt;br /&gt;44 966 NANTES Cedex 9&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>Direction Marketing et ferroviaire&lt;br /&gt; Pôle Gares,aménagements intermodaux et accessibilité&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Xavier DUVAL-ZACK&lt;br /&gt; &amp;#43;33 2 28 20 58 29&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/stationnement-velo-securise-au-niveau-des-points-darrets-routiers-structurants-du-reseau-aleop/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>163866</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Aider les propriétaires souhaitant améliorer la qualité de la desserte de leurs parcelles forestières en créant des places de dépôt et de retournement</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Aide à l&amp;apos;amélioration de la desserte forestière</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’aménagement des massifs et notamment leur accessibilité est incontournable pour assurer l’approvisionnement en bois de la filière. Cela passe par un réseau de desserte permettant d’accéder aux parcelles forestières et par la création de places dédiées au stockage des bois.&lt;/p&gt;
 &lt;p&gt;La Région financera la création de places de dépôt et de retournement en forêt afin d’assurer la mobilisation de la ressource bois dans des conditions optimales tout au long de l’année et dans le respect des sols forestiers.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Présenter une surface empierrée comprise entre 300 et 2 000 m² par place, dans la limite de deux places par projet ;&lt;/li&gt;
 &lt;li&gt;Justifier d’un volume de bois mobilisable dans les 5 ans, dans un rayon de 500 m autour de chaque place, au moins égal à 1 000 m&lt;sup&gt;3&lt;/sup&gt;;&lt;/li&gt;
 &lt;li&gt;Faire l’objet d’un accompagnement par un maître d’œuvre qualifié ;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Les parcelles concernées devront faire l’objet d’une garantie de gestion durable.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Forêts</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>28/12/2023</t>
         </is>
       </c>
-      <c r="Q11" s="1" t="inlineStr">
+      <c r="Q12" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires potentiels doivent dans un premier temps prendre connaissance du règlement d’intervention et notamment des conditions d’éligibilité. Ils remplissent ensuite le formulaire de demande d’aide, y joignent les pièces justificatives et adressent le tout à la Région.&lt;/p&gt;
 &lt;p&gt;Seuls les dossiers respectant le modèle fourni et comportant toutes les pièces justificatives nécessaires seront étudiés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RF_ADF/depot/simple</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>Direction des agricultures, de la pêche et de l&amp;#039;agroalimentaire&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Emilie SWAENEPOEL&lt;br /&gt; dapa-foret-bois&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 56 45&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-lamelioration-de-la-desserte-forestiere/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>152325</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir les actions de mise en œuvre des documents d’objectifs</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre des DOCOB des sites Natura 2000</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutenir les actions de mise en œuvre des documents d&amp;#039;objectifs.
 &lt;/p&gt;
 &lt;p&gt;
  La Région soutient la collectivité désignée par le comité de pilotage du site Natura 2000 pour la mise en œuvre du document d&amp;#039;objectif (DOCOB).
  &lt;br /&gt;
  Ces projets sont cofinancés par les fonds européens (FEDER).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide financière est de 50 % maximum des coûts supportés par la structure porteuse pour ses actions en lien avec la mise en œuvre des DOCOB. Il peut s&amp;#039;agir de frais de personnels, de prestations de services, de frais de formation, de déplacements, d&amp;#039;achats...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>International</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le candidat doit être une collectivité ou un groupement de collectivités désigné en tant que structure porteuse par le comité de pilotage d&amp;#039;un site Natura 2000.
  &lt;br /&gt;
  Le candidat doit remplir le dossier de demande de subvention disponible dans l&amp;#039;onglet « Déposer un dossier ».
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Biodiversité et littoral
  &lt;br /&gt;
  Julie SIMAILLEAU
  &lt;br /&gt;
  &amp;#43;33 2 28 20 51 19
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4f49-mise-en-uvre-des-docob-des-sites-natura-2000/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>152210</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Permettre à des structures de valoriser leur offre de service et de compléter ainsi les actions des membres du Service Public Régional de l’Orientation</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Modalités de labellisation des organismes souhaitant participer au Service Public Régional de l&amp;apos;Orientation (SPRO)</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Pays de la Loire souhaite permettre à des structures qui ne sont pas membres de droit du Service Public Régional de l&amp;#039;Orientation en vertu notamment des articles L6111-3 et L6111-6 du code du travail d&amp;#039;avoir la possibilité de valoriser leur offre de service et de compléter ainsi les actions des membres du Service Public Régional de l&amp;#039;Orientation. Pour cela elle a défini un cahier des charges auquel devront répondre ces structures associées. La labellisation est attribuée pour 1 an sur la base d&amp;#039;un plan d&amp;#039;actions annuel. La labellisation permettra aux membres associés de lever la part libre de la taxe d&amp;#039;apprentissage pour financer ces actions d&amp;#039;information sur les métiers et les formations qui y mènent. Les structures à but lucratif, les organismes de formation initiale, par alternance ou continue, les actions de formation ou d&amp;#039;études sont exclus de la labellisation.
+&lt;/p&gt;
+&lt;p&gt;
+ La labellisation en tant que membre associé au Service Public de l&amp;#039;Orientation a pour objectif la mise en œuvre d&amp;#039;actions d&amp;#039;information sur les métiers complémentaires à celles qui sont déjà mises en place et la collaboration renforcée avec des organisations sectorielles qui pourront apporter leur connaissance experte des métiers.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;analyse des dossiers portera notamment sur les critères suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Clarté, précision et qualité du dossier de candidature,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Respect des priorités de la Région en matière d&amp;#039;Orientation tout au long de la vie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Critères d&amp;#039;évaluation des actions prévus en amont (quantitatifs et qualitatifs),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre prévisionnel de bénéficiaires des actions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Articulation avec les actions des autres acteurs du Service Public Régional de l&amp;#039;Orientation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2022</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au plus tard le 01/09/N pour une labellisation au 01/01/N&amp;#43;1
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
+ &lt;br /&gt;
+ DOATIP
+ &lt;br /&gt;
+ doatip&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 65 59
+ &lt;br /&gt;
+ Direction de l&amp;#039;Orientation, de l&amp;#039;Animation Territoriale et de l&amp;#039;Insertion Professionnelle
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7504-modalites-de-labellisation-des-organismes-sou/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>164785</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création ou le développement d’activités touristiques de sites culturels ou patrimoniaux ligériens</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Innovation et transitions pour le tourisme culturel</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le développement de la filière du tourisme culturel et patrimonial est inscrit comme l’une des priorités du Schéma régional de développement du tourisme et des loisirs 2022-2028. A travers cet appel à projets, la Région souhaite développer tout le potentiel touristique du patrimoine culturel emblématique de la Région en accompagnant les acteurs économiques du tourisme culturel dans leurs projets innovants et leurs transitions (numérique et écologique).&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;&lt;strong&gt;Qui peut en bénéficier ?&lt;/strong&gt; &lt;br /&gt;Cet appel à projets s’adresse aux propriétaires et exploitants (personnes physiques ou morales publiques et privées) de sites culturels et patrimoniaux déjà ouverts au public ou souhaitant s’ouvrir à une activité touristique régulière adossée à leur activité principale de site culturel.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Pour quels projets ?&lt;/strong&gt;&lt;br /&gt;Les dimensions touristiques et culturelles doivent obligatoirement être présentes dans les projets et chaque projet devra répondre à au moins l’une des thématiques suivantes :&lt;br /&gt;- Innovation : projet proposant une innovation de produit, de procédés ou un regard renouvelé sur le patrimoine,&lt;br /&gt;- Numérique : usage des technologies numériques au profit de l’amélioration des visites (réalité augmentée, outils immersifs et sonores, digitalisation du parcours de visite), &lt;br /&gt;- Transition écologique/durabilité : investissements pour une expérience durable/écologique du visiteur (actions de développement des mobilités douces pour l’accès au site, outils de sensibilisation à la transition écologique…) ou pour le fonctionnement écologique de l’établissement (actions pour la meilleure gestion des déchets, de l’eau, de l’énergie, des achats, du bruit, de l’air, de l’intégration paysagère).&lt;/p&gt;
+&lt;p&gt;Les catégories de projets suivants sont éligibles à cet AAP :&lt;br /&gt;• Création d’un nouveau produit touristique culturel innovant, une nouvelle expérience patrimoniale de visite, appropriation de nouveaux usages et de nouvelles technologies &lt;br /&gt;• Création ou amélioration significative d’aménagements et équipements d’espaces dédiés à l’accueil du public (espaces pédagogiques, d’accueil du public, accessibilité, accueil de cyclotouristes, petite restauration…).&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Quels critères d’éligibilité ?&lt;/strong&gt; &lt;br /&gt;Le site culturel/patrimonial devra :&lt;br /&gt;• Présenter une qualité architecturale ou patrimoniale remarquable,&lt;br /&gt;• Disposer d’un potentiel touristique basé sur une offre structurée,&lt;br /&gt;• Proposer ou souhaiter proposer une activité marchande ou une billetterie,&lt;br /&gt;• Etre ouvert ou comptant ouvrir au moins 6 mois par an à l’issue du projet, et pendant les vacances scolaires (exclusion possible des vacances de Noël).&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Entreprises&lt;/p&gt;&lt;p&gt;Particuliers&lt;/p&gt;&lt;p&gt;Collectivités - Institutions - GIP&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES DE SOUTIEN FINANCIER&lt;/strong&gt;&lt;br /&gt;Thématique de projet Plancher de dépenses subventionnables (HT) Plafond de dépenses subventionnables (HT) Taux de subvention Prêt régional&lt;br /&gt;Création d’un produit touristique culturel innovant. Engagement significatif vers les transitions écologiques ou numériques. 5 000 € 100 000 € 40 % En complément ou non d’une subvention et selon le besoin financier, un prêt régional (cf dispositif Pays de la Loire AGIR Tourisme) pourra être proposé.&lt;br /&gt;Création ou amélioration significative d’aménagements et équipement d’espaces dédiés à l’accueil du public. 5 000 € 100 000 € 30 %&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;MONTANT DE L&amp;#039;AIDE&lt;/strong&gt;&lt;br /&gt;L’aide régionale se matérialise sous forme d’une subvention. L’attribution d’un prêt régional complémentaire est possible et sera conditionné à l’attribution d’un prêt bancaire au minimum d’un même montant. Ces possibilités de financement ne sont pas cumulables avec d’autres financements régionaux pour un même projet, sur un même objet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;MODALITES DE DEPOT DU DOSSIER&lt;/strong&gt;&lt;br /&gt;La demande d&amp;#039;aide est dématérialisée sur le portail des aides. Le dossier complet de demande d&amp;#039;aide doit être déposé sur ce portail des aides avant l&amp;#039;engagement des dépenses.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/innovation-et-transitions-pour-le-tourisme-culturel</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_AAP_TCP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l&amp;#039;entreprise et de l&amp;#039;innovation&lt;br /&gt; Service Accompagnement des entreprises&lt;br /&gt; Pôle Tourisme&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Hélène LEROY&lt;br /&gt; tourisme&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 51 71&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innovation-et-transitions-pour-le-tourisme-culturel/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>30/03/2025</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>152366</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Améliorer l’accessibilité touristique à destination des personnes en situation de handicap par l’acquisition d’équipements adaptés dans 100 entreprises touristiques</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>AAP Handicap et Tourisme</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Améliorer l&amp;#039;accessibilité touristique à destination des personnes en situation de handicap par l&amp;#039;acquisition d&amp;#039;équipements adaptés dans 100 entreprises touristiques des Pays de La Loire.
 &lt;/p&gt;
 &lt;p&gt;
  La Région souhaite accompagner les entreprises touristiques du territoire pour l&amp;#039;acquisition d&amp;#039;équipements adaptés. Les objectifs visés sont les suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Susciter l&amp;#039;émergence de projets inclusifs, basés à la fois sur un programme d&amp;#039;accueil et de communication à destination de ces publics,
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir les entreprises touristiques et de loisirs dans leurs investissements relatifs à des acquisitions de matériels adaptés à tous les publics,
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner nos entreprises vers des investissements leur permettant d&amp;#039;augmenter leurs flux de visiteurs et leurs volumes d&amp;#039;affaires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cet appel à projets s&amp;#039;adresse aux entreprises touristiques suivantes : hébergements touristiques classés (hors meublés de tourisme), sites de visite à billetterie, loueurs de vélo, centres nautiques, centres équestres, bateaux à passagers, offices de tourisme, bases de loisirs...).
@@ -1790,5787 +2195,4658 @@
   Pour quels projets ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les catégories de projets suivants seront éligibles à cet AAP :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la création d&amp;#039;un nouveau produit touristique accessible ou d&amp;#039;une nouvelle expérience pour les publics handicapés ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;amélioration significative de prestations touristiques déjà existantes par de petits investissements matériels ;
  &lt;/li&gt;
  &lt;li&gt;
   la diversification de l&amp;#039;activité des entreprises par la proposition de services adaptés aux besoins des publics handicapés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les critères de sélection et le détail des dépenses éligibles sont consultables dans le cahier des charges disponible dans l&amp;#039;onglet « Calendrier et procédure »
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets est ouvert jusqu&amp;#039;au 29/02/2024.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Commerces et services</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>16/02/2024</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R13" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le soutien régional prend la forme d&amp;#039;une subvention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;attribution de la subvention relève de la compétence de la Commission Permanente, le vote des dossiers se concentrera sur deux périodes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un vote lors d&amp;#039;une Commission permanente du deuxième trimestre pour les dossiers reçus avant le 31 mars,
  &lt;/li&gt;
  &lt;li&gt;
   et un vote lors d&amp;#039;une Commission permanente du quatrième trimestre pour les dossiers reçus avant le 31 août.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités de dépôt du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;aide est dématérialisée sur le portail des aides. Le dossier complet de demande d&amp;#039;aide doit être déposé sur ce portail des aides avant l&amp;#039;engagement des dépenses.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_AAP_HANDITOUR/depot/simple</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
  &lt;br /&gt;
  Stéphanie FILLAUDEAU
  &lt;br /&gt;
  &amp;#43;33 2 28 20 51 38
 &lt;/p&gt;
 &lt;p&gt;
  Alice CHANSON
  &lt;br /&gt;
  Gestionnaire (départements 44, 72, 53)
  &lt;br /&gt;
  Alice.CHANSON&amp;#64;paysdelaloire.fr
  &lt;br /&gt;
  02 28 20 51 41
 &lt;/p&gt;
 &lt;p&gt;
  Muriel CHIGNARD
  &lt;br /&gt;
  Gestionnaire (départements 85, 49)
  &lt;br /&gt;
  Muriel.CHIGNARD&amp;#64;paysdelaloire.fr
  &lt;br /&gt;
  02 28 20 59 51
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ff00-aap-handicap-et-tourisme/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>17/10/2023</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/05/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E14" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>104659</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’organisation de salons, forums et opérations d’information sur les métiers, les emplois et la formation</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux salons et forums d’information sur l’orientation, la formation et l’emploi</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...155 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...24 lines deleted...]
- Dépôt du dossier sur le Portail régional des aides au plus tard :
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide régionale aux salons et forums d&amp;#039;information sur les métiers et les formations s&amp;#039;inscrit dans le cadre plus général des missions d&amp;#039;information et d&amp;#039;orientation tout au long de la vie exercée par la Région renforcées par la loi « Pour la liberté de choisir son avenir professionnel » du 5 septembre 2018.
+ &lt;br /&gt;
+ Elle se base sur trois principes essentiels :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  pour les programmes annuels d&amp;#039;action(s) et le fonctionnement général : au plus tard le 12 février de l&amp;#039;année concernée ;
-[...2 lines deleted...]
-  Pour une action seule : 3 mois minimum avant la réalisation de l&amp;#039;action et avant l&amp;#039;engagement des premières dépenses
+  L&amp;#039;information sur les métiers et les formations  procède d&amp;#039;une mission de service public d&amp;#039;éducation à l&amp;#039;orientation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès à ces salons et forums est gratuit pour tous les publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les salons ou forums doivent être conçus de manière pédagogique.
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...8 lines deleted...]
- la décision d&amp;#039;attribution des subventions est prise en Commission Permanente du Conseil régional.
+ L&amp;#039;accès à ces manifestations doit être gratuit pour tous les publics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
-Innovation, créativité et recherche
-[...24 lines deleted...]
- &lt;br /&gt;
+Revitalisation
+Emploi</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région donne priorité aux opérations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Associations
-[...8 lines deleted...]
-  Collectivités - Institutions - GIP
+  Conduites par des EPCI ou par des associations regroupant les principaux acteurs de l&amp;#039;information sur les métiers, les emplois, et les formations d&amp;#039;un bassin d&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;adressant aux jeunes et à leurs familles pour leur orientation, et s&amp;#039;ouvrant aux jeunes et aux adultes engagés dans la vie active, pour leur faciliter l&amp;#039;accès à la formation tout au long de la vie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettant à partir des métiers, emplois, et formations accessibles sur le territoire concerné, des choix d&amp;#039;orientation ouverts, vers les métiers du secteur privé et public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Privilégiant la découverte des métiers par la démonstration concrète du quotidien professionnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettant une information sur les dispositifs mobilisables pour accompagner la construction d&amp;#039;un parcours de formation.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...34 lines deleted...]
-      <c r="S15" s="1" t="inlineStr">
+ Les salons et forums doivent s&amp;#039;attacher à présenter une diversité de métiers et de formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services régionaux instruisent les demandes de subventionnement comprenant un descriptif du projet,  un budget prévisionnel et un planning de l&amp;#039;événement. Ils sont habilités à solliciter les pièces utiles à la bonne compréhension de la demande. Ils peuvent être missionnés pour opérer les contrôles prévus.
+&lt;/p&gt;
+&lt;p&gt;
+ Ils élaborent le projet de décision attributive de subvention soumis au vote de la Commission Permanente.
+ &lt;br /&gt;
+ En cas d&amp;#039;octroi d&amp;#039;une subvention, le porteur de projet s&amp;#039;engage à inviter la Région des Pays de la Loire aux comités de pilotage et à l&amp;#039;inauguration de l&amp;#039;événement ainsi qu&amp;#039;à apposer le logo régional sur les différents documents de communication.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
-[...24 lines deleted...]
- Téléphone : 02 28 20 56 36
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-salons-et-forums-dinformation-sur-lorientation-la-formation-et-lemploi</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
+ &lt;br /&gt;
+ Service Animation territoriale
+ &lt;br /&gt;
+ Missions transversales et évènements
+&lt;/p&gt;
+&lt;p&gt;
+ Florane Devaux Boutinkhar : 02 28 20 59 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e83c-soutien-aux-salons-et-forums-dinformation-sur/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...340 lines deleted...]
-      </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>104525</v>
+        <v>104672</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Apporter un soutien technique et financier à des projets locaux et des stratégies territoriales en faveur du bocage et de l’agroforesterie</t>
+          <t>Reconquérir la ressource en eau</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Règlement  « Liger Bocage et Agroforesterie »</t>
+          <t>Reconquête de la ressource en eau</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional des Pays de la Loire
-Directions départementales des territoires (DDT)</t>
+          <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
-        <is>
-[...3663 lines deleted...]
-      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I37" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Favoriser une approche intégrée de la ressource en mobilisant notamment le Contrat territorial Eau, outil co-porté avec l&amp;#039;Agence de l&amp;#039;eau, les Départements et les services de l&amp;#039;Etat.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien de la Région vise notamment à accompagner les changements de pratiques et l&amp;#039;amélioration de la résilience du territoire face au changement climatique.
  &lt;br /&gt;
  &lt;br /&gt;
  Les projets éligibles relèvent notamment des domaines suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Amélioration des connaissances et suivis
  &lt;/li&gt;
  &lt;li&gt;
   Préservation et restauration des fonctionnalités des cours d&amp;#039;eau et des zones humides
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre les pollutions diffuses
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation au changement climatique et gestion durable la ressource
  &lt;/li&gt;
  &lt;li&gt;
   Communication, sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Restauration du lit de la Loire
  &lt;/li&gt;
  &lt;li&gt;
   Protection de la ressource en eau potable
  &lt;/li&gt;
  &lt;li&gt;
   Expérimentation et innovation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le principal outil financier mobilisé par la Région pour soutenir les projets de reconquête de la ressource en eau est le Contrat territorial Eau (CT Eau). Ce contrat formalise pour chaque territoire, et pour une durée de 3 ans, la nature des actions ou travaux à engager, les coûts prévisionnels, le plan de financement, les calendriers de réalisation et les engagements des différents signataires. Ce contrat s&amp;#039;adosse à la stratégie du territoire et à la feuille de route définies pour une durée de 6 ans et validées par le comité de pilotage du CT eau.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;éligibilité du programme d&amp;#039;action est étudiée dans son ensemble au regard des objectifs du SDAGE, des enjeux du SAGE et des PAOT et de sa contribution à la stratégie du territoire validée par le comité de pilotage.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour l&amp;#039;ensemble du programme d&amp;#039;action, le taux moyen d&amp;#039;intervention de la Région ne peut pas dépasser 40% des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
  &lt;/li&gt;
  &lt;li&gt;
   Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   N° SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
  &lt;/li&gt;
  &lt;li&gt;
   Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/reconquete-de-la-ressource-en-eau</t>
         </is>
       </c>
-      <c r="W37" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/CRBV/depot/simple</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Eau et Loire
 &lt;/p&gt;
 &lt;p&gt;
  Damien Masinski : 02 28 20 54 73
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9940-reconquete-de-la-ressource-en-eau/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB37" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF37" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>104686</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Favoriser le renouvellement et le reboisement de la forêt ligérienne en accompagnant les propriétaires forestiers a établir un diagnostic des parcelles à exploiter et à renouveler</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Diagnostic préalable au renouvellement forestier</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une dynamique de reboisement s&amp;#039;est mise en place en Pays de la Loire ces dernières années sous l&amp;#039;impulsion de plusieurs politiques publiques qui se sont avérées complémentaires. La réalisation d&amp;#039;un diagnostic préalable est indispensable avant toute décision de renouvellement d&amp;#039;une parcelle forestière. Ce diagnostic vise les objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   établir un état des lieux du peuplement existant et évaluer sa valeur économique ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier les enjeux environnementaux ;
  &lt;/li&gt;
  &lt;li&gt;
   analyser les stations forestières et préconiser les essences adaptées ;
  &lt;/li&gt;
  &lt;li&gt;
   préconiser une méthode de renouvellement si nécessaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ce diagnostic est conduit dans une perspective de reboisement sans préjuger de la décision du propriétaire ; il doit permettre un meilleur choix d&amp;#039;essences de renouvellement dans un contexte de changement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Agriculture et agroalimentaire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P38" s="1" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
         <is>
           <t>30/09/2023</t>
         </is>
       </c>
-      <c r="Q38" s="1" t="inlineStr">
+      <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour qui ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les propriétaires forestiers privés ;
  &lt;/li&gt;
  &lt;li&gt;
   les propriétaires publics de bois et forêts relevant du régime forestier, à l&amp;#039;exception de l&amp;#039;État.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le propriétaire doit être détenteur de droits réels et personnels sur une partie des propriétés concernées et doit être mandaté par l&amp;#039;ensemble des autres titulaires de droits. Le diagnostic devra être rédigé par une personne qualifiée : expert forestier, coopérative forestière, gestionnaire forestier professionnel, agents de l&amp;#039;Office national des forêts pour les forêts publiques. Il concernera une superficie minimale de 4 ha d&amp;#039;un seul tenant.
 &lt;/p&gt;
 &lt;p&gt;
  —
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt des dossiers se fait auprès de la DRAAF, guichet unique pour les aides au reboisement, qui centralise les demandes avant de les transmettre à la DAPA. L&amp;#039;instruction du dispositif est assurée par la DRAAF.
 &lt;/p&gt;
 &lt;p&gt;
  Le règlement d&amp;#039;intervention est applicable jusqu&amp;#039;au 31 décembre 2022.
  &lt;strong&gt;
   Les demandes d&amp;#039;aides pourront être prises en compte jusqu&amp;#039;au 15 septembre 2022
  &lt;/strong&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/diagnostic-prealable-au-renouvellement-forestier</t>
         </is>
       </c>
-      <c r="W38" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RF_DIAG/depot/simple</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;agriculture, de la pêche et de l&amp;#039;agroalimentaire
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Alain Unvoas
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1767-diagnostic-prealable-au-renouvellement-forest/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>104687</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Restaurer le fonctionnement écologique de la Loire et de ses annexes hydrauliques</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Contrat pour la Loire et ses annexes</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de la stratégie Loire 2035 et des différents plans Loire Grandeur Nature, l&amp;#039;objectif est de restaurer dans son ensemble le fonctionnement de la Loire par plusieurs type d&amp;#039;actions :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   animation, suivi assurés par le Conservatoire d&amp;#039;Espace naturel pays de la Loire et le GIP Loire Estuaire ;
  &lt;/li&gt;
  &lt;li&gt;
   travaux expérimentaux sur le lit de la Loire (épis,...) ;
  &lt;/li&gt;
  &lt;li&gt;
   travaux de restauration des boires et annexes hydrauliques de la Loire ;
  &lt;/li&gt;
  &lt;li&gt;
   projet de rehaussement du lit mineur de la Loire à Bellevue.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets doivent s&amp;#039;inscrire dans le programme d&amp;#039;actions identifiés dans le CLA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Forêts
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P39" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
         <is>
           <t>01/01/2015</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La lettre de demande d&amp;#039;aide doit être accompagnée des pièces suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Délibération du maître d&amp;#039;ouvrage
  &lt;/li&gt;
  &lt;li&gt;
   Plan de financement actualisé
  &lt;/li&gt;
  &lt;li&gt;
   Identification du projet dans le CLA et notice explicative
  &lt;/li&gt;
  &lt;li&gt;
   N° de Siret
  &lt;/li&gt;
  &lt;li&gt;
   Devis ou la cas échéant projet au stade APS
  &lt;/li&gt;
  &lt;li&gt;
   Demande de dérogation (s&amp;#039;il y a lieu)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/contrat-pour-la-loire-et-ses-annexes</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Eau et Loire
 &lt;/p&gt;
 &lt;p&gt;
  Damien Masinski : 02 28 20 54 73
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1435-contrat-pour-la-loire-et-ses-annexes/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF39" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>104696</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Développer mes aménagements urbains des Petites cités de caractère (PCC)</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Aménagements urbains des Petites cités de caractère (PCC)</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Objectif :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Aménager des places,
   &lt;/li&gt;
   &lt;li&gt;
    embellir des bourgs,
   &lt;/li&gt;
   &lt;li&gt;
    enfouir des réseaux,
   &lt;/li&gt;
   &lt;li&gt;
    installer de la signalétique,
   &lt;/li&gt;
   &lt;li&gt;
    dissimuler ou intégrer des points noirs, sanitaires (extérieurs et intérieurs),
   &lt;/li&gt;
   &lt;li&gt;
    mobiliers urbains,
   &lt;/li&gt;
   &lt;li&gt;
    extérieurs des bâtiments communaux remarquables,
   &lt;/li&gt;
   &lt;li&gt;
    intérieurs des offices de tourisme, i
   &lt;/li&gt;
   &lt;li&gt;
    intérieurs chapelles et églises (si programme culturel) dérogation (SPR en cours)
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Dossier validé par l&amp;#039;ABF et l&amp;#039;architecte du patrimoine employé par l&amp;#039;association des PCC des Pays de la Loire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Revitalisation
 Equipement public
 Architecture
 Paysage</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P40" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>18/12/2025</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Collectivités - Institutions - GIP
   &lt;/li&gt;
   &lt;li&gt;
    43 Communes homologuées et homologables Petites cités de cractère (PCC) ayant un SPR (ex ZPPAUP ou AVAP) et 4 PCC dérogation (SPR en cours)
   &lt;/li&gt;
  &lt;/ul&gt;
  Dossier validé par l&amp;#039;ABF et l&amp;#039;architecte du patrimoine employé par l&amp;#039;association des PCC des Pays de la Loire.
  &lt;br /&gt;
 &lt;p&gt;
  Passage en CP de juillet et de novembre
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/amenagements-urbains-des-petites-cites-de-caractere-pcc</t>
         </is>
       </c>
-      <c r="W40" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PATRIM_PCC/depot/simple</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, du sport et des associations
  &lt;br /&gt;
  Service Patrimoine
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pascale Krieger
  &lt;br /&gt;
  02 28 20 51 31
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/66d4-amenagements-urbains-des-petites-cites-de-car/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF40" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E41" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>104703</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Investir et équiper des établissements de formations sanitaires et sociales</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Investissement et équipement des établissements de formations sanitaires et sociales</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région est en charge de l&amp;#039;investissement et de l&amp;#039;équipement des établissements de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les formations sociales, le Conseil régional définit sa participation aux dépenses d&amp;#039;investissement, d&amp;#039;entretien et de fonctionnement des locaux.
+ &lt;br /&gt;
+ Pour les formations paramédicales et de sage-femme, la région à la pleine charge du fonctionnement et de l&amp;#039;équipement des établissement du secteur public, et elle peut choisir de participer au fonctionnement des établissement privée.
+ &lt;br /&gt;
+ La Région soutient l&amp;#039;acquisition d&amp;#039;équipement par les établissements de formation, soit lors de la création de nouvelle sections, soit pour développer la pédagogie.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région finance aussi des études d&amp;#039;opportunité, ou de faisabilité, pour de futurs projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Établissement de formations secteur sanitaire et social
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Santé
+Commerces et services
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2020</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+&lt;/p&gt;
+&lt;p&gt;
+ centres de formation
+&lt;/p&gt;
+&lt;p&gt;
+ Établissement de formations secteur sanitaire et social
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissement-et-equipement-des-etablissements-de-formations-sanitaires-et-sociales</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
+ &lt;br /&gt;
+ Service Formations sanitaires et sociales
+ &lt;br /&gt;
+ Pôle Financement et contrôle des instituts
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.paysdelaloire.fr/nous-contacter" rel="noopener" target="_blank"&gt;
+  Contacter la Région Pays-de-la-Loire
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/97f1-investissement-et-equipement-des-etablissemen/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>104714</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’élaboration et à l’animation des SAGE (Schéma d’aménagement et de gestion de l’eau)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Animation territoriale : Contrats et SAGE</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>jusqu'à 80 000€/an</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectif :
+  Soutenir et accompagner l&amp;#039;élaboration et la mise en œuvre des SAGE (schéma d&amp;#039;aménagement et de gestion de l&amp;#039;eau), afin de disposer de stratégies définies à l&amp;#039;échelle des bassins versants.
  &lt;/strong&gt;
- a
-[...6 lines deleted...]
- Afin de poursuivre et d&amp;#039;amplifier les reports modaux a leur profit, la Région souhaite favoriser les opérations visant
+&lt;/p&gt;
+&lt;p&gt;
+ De même, elle souhaite favoriser la mise en œuvre opérationnelle de programmes d&amp;#039;actions à l&amp;#039;échelle des bassins versants ou de territoires hydrauliquement cohérents. Dans ce cadre, elle apportera son soutien à l&amp;#039;animation/coordination et aux études nécessaires à l&amp;#039;élaboration des programmes d&amp;#039;actions opérationnels, notamment au travers du Contrat territorial Eau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2026</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dépenses éligibles sont les charges salariales pour un équivalent temps plein (ETP) par SAGE ou Contrat et les frais de fonctionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les SAGE, par exception à cette règle, les structures porteuses de SAGE, ayant plusieurs CT Eau sur leur territoire, et assurant la coordination ET la pré-instruction des demandes d&amp;#039;engagement et de paiement liées aux actions inscrites dans ces CT Eau, pourront bénéficier d&amp;#039;un taux d&amp;#039;aide allant jusqu&amp;#039;à 40% des dépenses éligibles plafonnées à 80 000 €/an.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les contrats, par exception à cette règle, pour l&amp;#039;année transitoire entre deux contrats, le taux d&amp;#039;aide maximum est réduit à 10% des dépenses éligibles plafonnées à 80 000 €/an.
+&lt;/p&gt;
+&lt;p&gt;
+ La date de dépôt du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  N° SIRET
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/animation-territoriale-contrats-et-sage</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_ANIM_POLO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  a améliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional
+  Région Pays de la Loire
  &lt;/strong&gt;
- (gares régionales, points d&amp;#039;arrêts non gérés, points d&amp;#039;arrêts d&amp;#039;une ligne d&amp;#039;autocar régionale) qui sont autant de portes d&amp;#039;entrée des villes que de points d&amp;#039;accès au réseau régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Eau et Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Damien Masinski
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:Damien.Masinski&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  Damien.Masinski&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ 0228205473
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O41" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/307e-animation-territoriale-contrats-et-sage/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>104722</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la construction d'équipements publics exceptionnels/majeurs en Pays de la Loire dans les domaines culturels et sportifs</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les investissements culturels et sportifs structurants</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Maxi : 24 000 000</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Soutenir la construction d&amp;#039;équipements publics majeurs en Pays de la Loire dans les domaines culturels et sportifs.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En complément de sa politique de contractualisation avec les territoires, la Région finance des équipements structurants, culturels et sportifs, présentant un budget et un rayonnement conséquents.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est mise en place pour permettre la réalisation de projets présentant un caractère exceptionnel d&amp;#039;intérêt régional, voire au-delà, ainsi que les dossiers inscrits au CPER et les grands travaux menés sous maîtrise d&amp;#039;ouvrage régionale, tel que le Centre de ressources, d&amp;#039;expertise et de performance sportive (CREPS).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Détermination de l&amp;#039;aide régionale :
+ &lt;/strong&gt;
+ 10% de la dépense subventionnable plafonnée à 24 000 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P41" s="1" t="inlineStr">
-[...14 lines deleted...]
- Critères de sélection :
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Eligibilité :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Augmentation de la fréquentation attendue du point d&amp;#039;arrêt ;
-[...20 lines deleted...]
-   Inscription du projet dans un Contrat Territorial Unique (CTU) ou un Nouveau Contrat Regional (NCR) : bien que non exigée, l&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
+   Caractère exceptionnel sinon unique de l&amp;#039;équipement au plan régional ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Investissement (hors acquisitions et VRD) de travaux et d&amp;#039;équipements supérieur à 2 700 000 € HT ;
+   &lt;/strong&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  En vertu de sa compétence générale d&amp;#039;aménagement du territoire, le Conseil régional pourra qualifier le caractère structurant de l&amp;#039;équipement au regard des particularités du territoire concerné et de la singularité du projet.
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Les dépenses subventionnables prises en compte dans le calcul de la subvention sont les suivantes :
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    Les travaux (hors VRD, aménagements extérieurs et acquisitions foncières) ;
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Agencement, équipement et mobilier ;
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Honoraires d&amp;#039;architectes, y compris ceux antérieurs à la date de décision du Conseil régional ;
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Les frais d&amp;#039;études techniques ;
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    L&amp;#039;assurance dommage-ouvrage obligatoire ;
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    La coordination sécurité ;
+    &lt;br /&gt;
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/equipements-structurants-dinteret-regional</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture, du sport et des associations
+ &lt;br /&gt;
+ Pôle Coordination
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Christine Alaoui
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;a href="mailto:Christine.Alaoui&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  Christine.Alaoui&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Envoyer les pièces justificatives à joindre en deux exemplaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Lettre d&amp;#039;intention ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Avant-projet sommaire comportant le plan des aménagements ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Devis estimatifs des aménagements ou des équipements ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plan de financement prévisionnel ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Projet culturel ou sportif quant à l&amp;#039;utilisation de l&amp;#039;équipement ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présentation de l&amp;#039;équipe de gestion;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Échéancier des travaux ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Relevé d&amp;#039;identité bancaire (RIB) ;
+   &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2a58-equipements-structurants-dinteret-regional/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>104724</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Financer les opérations d'inventaire général du patrimoine culturel</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Convention de coopération pour la réalisation d&amp;apos;opérations d&amp;apos;inventaire général du patrimoine culturel</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Mener une opération d&amp;#039;inventaire du patrimoine en partenariat avec les territoires afin de favoriser la connaissance, la mise en valeur et l&amp;#039;appropriation du patrimoine régional par le plus grand nombre.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Reconnaître, connaître et faire connaître.
+ &lt;br /&gt;
+ Créé en 1964 par André Malraux, l&amp;#039;
+ &lt;strong&gt;
+  Inventaire général du patrimoine culturel
+ &lt;/strong&gt;
+ a pour mission de recenser, d&amp;#039;étudier et de faire connaître le patrimoine de la France. Depuis 2007, cette mission relève de la compétence des Régions. Patrimoine architectural et mobilier, urbain et rural, civil et religieux, technique et  industriel, l&amp;#039;Inventaire prend en compte tous les éléments d&amp;#039;un territoire. Selon une approche topographique ou thématique, ce recensement exhaustif, complété d&amp;#039;un travail de recherche, permet d&amp;#039;établir une documentation illustrée complète, homogène et pérenne sur le patrimoine régional.
+&lt;/p&gt;
+&lt;p&gt;
+ Les conventions de partenariat avec les collectivités et les pays permettent à la Région d&amp;#039;assurer l&amp;#039;encadrement et l&amp;#039;accompagnement scientifique et technique de ces opérations, au titre de sa compétence en matière d&amp;#039;Inventaire général du patrimoine culturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+ Sous réserve du vote des crédits correspondants, l&amp;#039;
+ &lt;strong&gt;
+  aide de la Région peut également se traduire par la prise en charge à hauteur de 30 à 50% du poste d&amp;#039;un chargé d&amp;#039;études d&amp;#039;inventaire recruté spécifiquement pour cette mission.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conventions précisent l&amp;#039;objet de l&amp;#039;opération envisagée, le périmètre retenu, la méthodologie mise en œuvre et les objectifs attendus. Elles détaillent l&amp;#039;implication de chacun de partenaires, et s&amp;#039;il y a lieu les conditions budgétaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Les livrables d&amp;#039;une opération d&amp;#039;inventaire sont, au minimun, des dossiers électroniques d&amp;#039;inventaire illustrés et établis selon les méthodes de l&amp;#039;Inventaire général, mais ils comprennent également la plupart du temps des formes de valorisation, et notamment la publication d&amp;#039;un ou plusieurs ouvrages mettant en valeur les résultats de l&amp;#039;étude.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X41" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/convention-de-cooperation-pour-la-realisation-doperations-dinventaire-general-du-patrimoine-culturel</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture, du sport et des associations
+ &lt;br /&gt;
+ Service Patrimoine
+ &lt;br /&gt;
+ Pôle Inventaire
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Fournis
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:Frederic.Fournis&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+   Frederic.Fournis&amp;#64;paysdelaloire.fr
+  &lt;/p&gt;
+&lt;p&gt;
+ 0228205177
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Procédure :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les territoires intéressés par une opération d&amp;#039;Inventaire général du patrimoine culturel sur leur territoire (commune, pays, département) prennent l&amp;#039;attache du service Patrimoine de la Région afin d&amp;#039;étudier ensemble la pertinence du projet et les conditions de sa mise en œuvre.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   La Région élabore ensuite un projet de convention sur le modèle en vigueur, qui est discuté avec le partenaire.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présentées en commission permanente du Conseil régional, ainsi que devant l&amp;#039;instance délibérante du partenaire, les conventions sont pour la plupart établies pour une durée de trois ans, et entrent en vigueur en général au 1er janvier ou au 1er juillet d&amp;#039;une année.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Après la signature de la convention, la subvention annuelle est versée selon les modalités prévues, conformément au règlement budgétaire et financier en vigueur. Pour chacune des années suivantes, un avenant prévoit le versement de la subvention annuelle selon les mêmes modalités.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8ff1-convention-de-cooperation-pour-la-realisation/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>104725</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des édifices religieux non protégés</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Édifices religieux non protégés</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Dépense subventionnable de 30 000 € minimum Subvention minimum = 9 000 € Subvention maximum=100 000€</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Objectif : Mettre hors d&amp;#039;eau et hors d&amp;#039;air les édifices religieux non protégés ainsi que les décors portés d&amp;#039;édifices religieux d&amp;#039;intérêt patrimonial et historique dans les communes ou leurs groupements de moins de 3 000 habitants, associations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   commune de moins de 3000 habitants
+  &lt;/li&gt;
+  &lt;li&gt;
+   association localisée dans une commune de moins de 3 000 habitants
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Nature de l&amp;#039;aide :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Dépense subventionnable de 30 000 € minimum
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Subvention minimum &amp;#61; 9 000 €
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Subvention maximum&amp;#61;100 000€
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2025</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/edifices-religieux-non-proteges</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture, du sport et des associations
+ &lt;br /&gt;
+ Service Patrimoine
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agnès Denys
+ &lt;br /&gt;
+ 0228205125
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:Agnes.Denys&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  Agnes.Denys&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dossier suivi par un ABF ou un architecte du patrimoine
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec60-edifices-religieux-non-proteges/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>104728</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le potentiel pollinisateur des abeilles</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>MAEC - API : Amélioration du potentiel pollinisateur des abeilles (FEADER)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Objectif : Modifier les pratiques apicoles pour mieux mettre cette activité au service de la biodiversité végétale dans les zones de grandes cultures et dans les zones intéressantes au titre de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe de l&amp;#039;opération contribue à un changement de pratiques visant à améliorer le potentiel pollinisateur des abeilles domestiques par une modification des pratiques apicoles afin de mieux mettre cette activité au service de la biodiversité. Cette opération consiste à maintenir sur l&amp;#039;exploitation un nombre de colonies d&amp;#039;abeilles (ruches). Le cahier des charges porte sur la modification des pratiques apicoles pour mieux mettre cette activité au service de la biodiversité. Notamment, une partie des ruchers doit être placée dans des zones dites « intéressantes pour la biodiversité », identifiées à l&amp;#039;échelon régional.
+&lt;/p&gt;
+&lt;p&gt;
+ Du point de vue des pratiques apicoles, le choix d&amp;#039;un emplacement par un apiculteur est raisonné par rapport à l&amp;#039;objectif visé (miellée, alimentation des abeilles, hivernage, pollinisation). Dans le cas d&amp;#039;une miellée, l&amp;#039;apiculteur tient compte de la ressource sur le territoire et ajuste la charge en colonies en fonction des conditions de cette miellée et du potentiel nectarifère du secteur.
+&lt;/p&gt;
+&lt;p&gt;
+ Il convient de lier cette opération à d&amp;#039;autres mesures agro-environnementales et climatiques dont l&amp;#039;objet est de favoriser l&amp;#039;habitat naturel des pollinisateurs en général. Il s&amp;#039;agit notamment des infrastructures agro-écologiques bien gérées (l&amp;#039;implantation et l&amp;#039;entretien des haies à plusieurs strates, les bosquets, les corridors, les bandes enherbées, les bordures de champs, les éléments à flore pérenne).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2025</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls peuvent solliciter une aide au titre de cette mesure les demandeurs respectant l&amp;#039;ensemble des conditions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  appartenir à l&amp;#039;une des catégories visées au I de l&amp;#039;article D 341-8 du Code Rural et de la Pêche Maritime,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir déposé un dossier « politique agricole commune » (PAC) pour l&amp;#039;année courante réputé recevable comportant le formulaire de demande d&amp;#039;aide au titre de cette mesure.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  respecter les autres critères d&amp;#039;éligibilité spécifiés le cas échéant dans la notice spécifique de la mesure.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/amelioration-du-potentiel-pollinisateur-des-abeilles</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_PDL70291001/depot/simple</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour tout renseignement complémentaire, veuillez contacter les Directions départementales des Territoires suivants de votre département.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;agriculture, de la pêche et de l&amp;#039;agroalimentaire
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction départementale des territoires (et de la mer) du département où se situe le siège de l&amp;#039;exploitation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Loire-Atlantique
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction départementale des territoires et de la mer de Loire-Atlantique
+ &lt;br /&gt;
+ Service Économie agricole
+ &lt;br /&gt;
+ 10 boulevard Gaston Serpette
+ &lt;br /&gt;
+ BP 53606
+ &lt;br /&gt;
+ 44036 Nantes Cedex 01
+ &lt;br /&gt;
+ 02 40 67 28 79
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maine-et-Loire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction départementale des territoires de Maine-et-Loire
+ &lt;br /&gt;
+ Service Économie agricole
+ &lt;br /&gt;
+ Cité administrative - Bâtiment M
+ &lt;br /&gt;
+ 15 bis rue Dupetit-Thouars
+ &lt;br /&gt;
+ 49047 Angers Cedex 01
+ &lt;br /&gt;
+ 02 41 86 65 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mayenne
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction départementale des territoires de la Mayenne
+ &lt;br /&gt;
+ Service Économie agricole
+ &lt;br /&gt;
+ Cité administrative
+ &lt;br /&gt;
+ Rue Mac Donald
+ &lt;br /&gt;
+ BP 23009
+ &lt;br /&gt;
+ 53063 Laval Cedex 09
+ &lt;br /&gt;
+ 02 43 49 67 28
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sarthe
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction départementale des territoires de la Sarthe
+ &lt;br /&gt;
+ Service Économie agricole
+ &lt;br /&gt;
+ 19 boulevard Paixhans
+ &lt;br /&gt;
+ CS 10013
+ &lt;br /&gt;
+ 72042 Le Mans Cedex 09
+ &lt;br /&gt;
+ 02 72 16 41 47
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vendée
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Direction départementale des territoires et de la mer de la Vendée
+ &lt;br /&gt;
+ Service Économie agricole
+ &lt;br /&gt;
+ 19 rue Montesquieu
+ &lt;br /&gt;
+ BP 60827
+ &lt;br /&gt;
+ 85021 La Roche-sur-Yon Cedex
+ &lt;br /&gt;
+ 02 51 44 32 17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/620d-amelioration-du-potentiel-pollinisateur-des-a/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>104732</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les initiatives locales visant à faire des gares des sites attractifs, portes d'entrée du réseau régional et porte d'entrée de la ville.</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Investissement en faveur des bâtiments ferroviaires fermés pour en faire des lieux de vie</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t>Montant interv max : 500000</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Valoriser les initiatives locales visant à faire des gares des sites attractifs, portes d&amp;#039;entrée du réseau régional et porte d&amp;#039;entrée de la ville.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de réhabilitation des bâtiments ferroviaires fermés (bâtiments voyageurs ou de marchandises jouxtant les installations voyageurs tels que les parkings ou les quais) afin d&amp;#039;y développer des services à la personne, qu&amp;#039;ils soient publics, parapublics ou privés, seront dans ce cadre aidés par la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est conditionnée à la présence de personnel exécutant les dits services.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;strong&gt;
+   Critères d&amp;#039;éligibilité et d&amp;#039;appréciation du dossier
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  1. Type de service envisage: le service sera considéré comme d&amp;#039;autant plus utile qu&amp;#039;il répond aux besoins quotidiens de Ia population. Ainsi, l&amp;#039;implantation dune crèche, d&amp;#039;un service de conciergerie, de commerces alimentaires ou de presse seront privilégiés par rapport à d&amp;#039;autres projets de commerces ou de local des associations ;
+ &lt;/p&gt;
+ &lt;p&gt;
+  2. Qualité des aménagements prévus ;
+ &lt;/p&gt;
+ &lt;p&gt;
+  3. Réalisation conjointe a l&amp;#039;amélioration de I&amp;#039;accès des points d&amp;#039;arrêts du réseau régional ;
+ &lt;/p&gt;
+ &lt;p&gt;
+  4. Coût du projet ;
+ &lt;/p&gt;
+ &lt;p&gt;
+  5. Inscription du projet dans un Contrat Territorial Unique (CTU): bien que non exigée, I&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissement-en-faveur-des-batiments-ferroviaires-fermes-pour-en-faire-des-lieux-de-vie</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports et des mobilités
  &lt;br /&gt;
  Service Gares et infrastructures
  &lt;br /&gt;
  Pôle Gares,aménagements intermodaux et accessibilité
 &lt;/p&gt;
 &lt;p&gt;
- Xavier DUVAL-ZACK
-[...2 lines deleted...]
-  xavier.duval-zack&amp;#64;paysdelaloire.fr
+ Carole Garry
+ &lt;br /&gt;
+ &lt;a href="mailto:Carole.Garry&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  Carole.Garry&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
  &lt;br /&gt;
- &amp;#43;33 2 28 20 58 29
+ 0228205441
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/75ae-investissement-en-faveur-des-batiments-ferrov/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF41" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E42" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>104786</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les apprenants en situation de handicap : le rôle de la démarche d’accueil impulsée par la Région et l’AGEFIPH pour créer un réseau de professionnels à votre service</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Coordination handicap et Ressource Handicap Formation</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H42" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les candidats et stagiaires de la formation professionnelle peuvent contacter directement le référent handicap de leur centre ou organisme de formation.
+ &lt;br /&gt;
+ Le référent handicap s&amp;#039;assure de l&amp;#039;accueil de l&amp;#039;apprenant et du suivi de son parcours.
+ &lt;br /&gt;
+ Un coordonnateur départemental peut venir en appui sur les parcours de formation des apprenants en situation de handicap en lien avec les partenaires présents sur les territoires.
+ &lt;br /&gt;
+ En complément, la Ressource Handicap Formation facilite la mobilisation des moyens de compensation en réponse aux différentes situations de handicap tout au long du parcours de formation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Handicap
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2020</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/coordination-handicap-et-ressource-handicap-formation</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Service Décrochage et insertion professionnelle
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Karine Ragneau
+   &lt;br /&gt;
+   02 40 92 17 54
+   &lt;br /&gt;
+   &lt;a href="mailto:Karine.ragneau&amp;#64;ccca-btp.fr"&gt;
+    Karine.ragneau&amp;#64;ccca-btp.fr
+   &lt;/a&gt;
+   &lt;br /&gt;
+   BTP CFA Loire-atlantique site de Saint6Herblain
+   &lt;br /&gt;
+   27 rue de la Rivaudière
+   &lt;br /&gt;
+   44802 Saint-Herblain
+   &lt;br /&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Françoise Pageaud
+   &lt;br /&gt;
+   02 41 49 10 20
+   &lt;br /&gt;
+   &lt;a href="mailto:françoise.pageaud&amp;#64;maineetloire.cci.fr"&gt;
+    françoise.pageaud&amp;#64;maineetloire.cci.fr
+   &lt;/a&gt;
+   &lt;br /&gt;
+   CCI Maine et Loire – CFA Eurespace Formation
+   &lt;br /&gt;
+   rue Eugène Brémond CS 22116
+   &lt;br /&gt;
+   49321 Cholet
+   &lt;br /&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Jérôme Robert
+   &lt;br /&gt;
+   02 43 59 03 62
+   &lt;br /&gt;
+   &lt;a href="mailto:jrobert&amp;#64;artisanatpaysdelaloire.fr"&gt;
+    jrobert&amp;#64;artisanatpaysdelaloire.fr
+   &lt;/a&gt;
+   &lt;br /&gt;
+   URMA Mayenne
+   &lt;br /&gt;
+   30 boulevard Volney
+   &lt;br /&gt;
+   53000 Laval
+   &lt;br /&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Nathalie Vavasseur
+   &lt;br /&gt;
+   02 43 40 60 54
+   &lt;br /&gt;
+   &lt;a href="mailto:nathalie.vavasseur&amp;#64;lemans.cci.fr"&gt;
+    nathalie.vavasseur&amp;#64;lemans.cci.fr
+   &lt;/a&gt;
+   &lt;br /&gt;
+   CFA CCI Le Mans Sarthe
+   &lt;br /&gt;
+   132 rue Henri Champion
+   &lt;br /&gt;
+   72100 Le Mans
+   &lt;br /&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Estelle Guery
+   &lt;br /&gt;
+   02 51 36 53 00
+   &lt;br /&gt;
+   &lt;a href="mailto:eguery&amp;#64;artisanatpaysdelaloire.fr"&gt;
+    eguery&amp;#64;artisanatpaysdelaloire.fr
+   &lt;/a&gt;
+   &lt;br /&gt;
+   URMA Vendée
+   &lt;br /&gt;
+   24 rond-point du Coteau
+   &lt;br /&gt;
+   85000 La Roche-sur-Yon
+   &lt;br /&gt;
+   AGEFIPH – Ressource Handicap Formation
+   &lt;br /&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Damien Gougeon
+   &lt;br /&gt;
+   02 40 48 30 66
+   &lt;br /&gt;
+   &lt;a href="mailto:rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr"&gt;
+    rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr
+   &lt;/a&gt;
+   &lt;br /&gt;
+   34, quai Magellan
+   &lt;br /&gt;
+   44000 Nantes
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dcd5-coordination-handicap-et-ressource-handicap-f/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>104796</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au premier équipement des jeunes en lycées professionnels, technologiques et agricoles</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Crédit premier équipement professionnel</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser l&amp;#039;égalité des chances en matière d&amp;#039;éducation et de formation, en accordant un soutien particulier aux élèves de l&amp;#039;enseignement professionnel et technologique pour l&amp;#039;achat le leur premier équipement professionnel
+&lt;/p&gt;
+&lt;p&gt;
+ les formations éligibles accueillent
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des élèves de lycées professionnels, technologiques et agricoles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les étudiants de niveau III (BTS), en formation dans les lycées technologiques et agricoles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les élèves des établissements de formation sanitaire de niveau V.
+ &lt;/li&gt;
+ &lt;li&gt;
+  les jeunes en situation de handicap scolarisés en classes ULIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2007</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/credit-premier-equipement-professionnel</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Action éducative et civisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Fabienne Rigoli
+   &lt;br /&gt;
+   02 28 20 58 76
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c8cb-credit-premier-equipement-professionnel/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>104472</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Alléger le coût de la scolarité auprès des familles en difficulté, sur leurs dépenses d'hébergement, de restauration et de transport</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Fonds social lycéen régional</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...20 lines deleted...]
- Établissement de formations secteur sanitaire et social
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir le pouvoir d&amp;#039;achat des familles en difficulté
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir l&amp;#039;égalité des chances
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de procédure :
+ &lt;/strong&gt;
+ Papier → Les familles doivent prendre contact et constituer un dossier auprès des établissements.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O42" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P42" s="1" t="inlineStr">
-[...18 lines deleted...]
- Établissement de formations secteur sanitaire et social
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lycées et centres de formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  lycées publics et privés, scolaires dans les MFR
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/fonds-social-lyceen-regional</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+&lt;/p&gt;
+&lt;p&gt;
+ Service Action éducative et civisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fabienne Rigoli
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:fabienne.rigoli&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  fabienne.rigoli&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 58 76
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/349f-fonds-social-lyceen-regional/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>104475</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un appui financier régional au fonctionnement des Parcs Naturels Régionaux mais également à la mise en oeuvre de certaines opérations relevant de leur charte</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux Parcs naturels régionaux des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En tant que membre des syndicats mixtes de gestion, la Région Pays de la Loire apporte son concours financier au fonctionnement des Parcs Naturels Régionaux (participation statutaire) mais également à la mise en oeuvre de certaines opérations relevant de leur charte (subventions des programmes d&amp;#039;actions annuels) et portant sur les priorités régionales en matière d&amp;#039;environnement, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la biodiversité, les milieux naturels et les paysages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les énergies renouvelables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éducation à l&amp;#039;environnement et au développement durable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation de la ressource en eau dans une logique de bassin versant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le soutien régional aux Parcs Naturels Régionaux s&amp;#039;exerce dans le cadre d&amp;#039;un Contrat de Parc triennal. Une convention financière d&amp;#039;application, adossée à ce Contrat de Parc, précise les conditions de mise en oeuvre du financement régional octroyé pour le programme d&amp;#039;actions annuel.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour mener à bien les objectifs conjoints, les Parcs naturels régionaux et la Région s&amp;#039;engagent dans un partenariat fluide, basé sur des échanges réguliers, confiants et transparents. Les modalités de mise en oeuvre de ce partenariat sont précisées dans les contrats de parc.
+&lt;/p&gt;
+&lt;p&gt;
+ Type de procédure : Papier
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Qualité de l'air
+Biodiversité
+International
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2025</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
-[...15 lines deleted...]
-  Contacter la Région Pays-de-la-Loire
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-parcs-naturels-regionaux-des-pays-de-la-loire</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_PNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:cyril.bellouard&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  cyril.bellouard&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 54 45
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bf4b-soutien-aux-parcs-naturels-regionaux-des-pays/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF42" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="E43" s="1" t="inlineStr">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>104481</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer le patrimoine protégé au titre des Monuments historiques</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Restauration des Monuments Historiques (MH)</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'intervention minimum : 5000€ / maximum : 500.000€</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Restaurer des édifices, des moyens de transport, des jardins, des peintures murales, classés ou inscrits au titre des monuments historiques ou situés aux abords de monuments historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de procédure :
+ &lt;/strong&gt;
+ Papier
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Délibération du conseil municipal ou général selon le cas où la demande émane d&amp;#039;une commune ou d&amp;#039;un département ou du conseil d&amp;#039;administration pour une association.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les SCI familiales demande de subvention par la personne habilitée accompagnée de la copie de l&amp;#039;acte lui conférant de tel pouvoir.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Copie de l&amp;#039;arrêté attributif de la subvention de l&amp;#039;Etat.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Note estimative et descriptive de la restauration envisagée, plus devis.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plan de financement mentionnant le montant de l&amp;#039;aide sollicitée auprès des différents partenaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Echéancier des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un relevé d&amp;#039;identité bancaire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Photos antérieures aux travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plan de localisation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Note de présentation du projet d&amp;#039;utilisation et / ou de valorisation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Engagement d&amp;#039;ouvrir gratuitement le site au public lors des Journées du Patrimoine.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Engagement de ne pas céder le site pendant 9 ans après la dernière aide de la Région.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Engagement de non obtention ou renoncement au label de la Fondation du Patrimoine (particuliers).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Numéro de SIRET et code APE.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Statuts, récépissé de déclaration en Préfecture, extrait de la déclaration au Journal Officiel, derniers comptes annuels approuvés, en cas de demande de subvention supérieure à 23 000 € rapport d&amp;#039;activité et rapport du commissaire aux comptes si obligation d&amp;#039;y recourir (L.612-4 du Code de Commerce) pour les associations.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Acte de propriété ou bail emphytéotique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Attestation de récupération ou de non récupération de la TVA pour les bénéficiaires privés.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les copropriétés et les SCI : liste des copropriétaires avec les tantièmes ou des associés avec leur nombre de parts.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les statuts de la SCI familiale.
+  &lt;/li&gt;
+  &lt;li&gt;
+   La ou les déclarations fiscales de la SCI.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une attestation sur l&amp;#039;honneur de la SCI attestant de sa vocation strictement familiale à but non lucratif support de patrimoine familial immobilier sans activité de location ou avec une activité de location accessoire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2025</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Associations
+  &lt;/li&gt;
+  &lt;li&gt;
+   Particuliers
+  &lt;/li&gt;
+  &lt;li&gt;
+   Collectivités - Institutions - GIP
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Bénéficier de l&amp;#039;aide de l&amp;#039;État
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présenter le projet d&amp;#039;utilisation
+  &lt;/li&gt;
+  &lt;li&gt;
+   S&amp;#039;engager à ne pas céder le bien sous 9 ans
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ouvrir gratuitement pendant les Journées européennes du patrimoine
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide cumulable avec les avantages liés au label de la Fondation du patrimoine (pour les particuliers et SCI familiales)
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/restauration-des-monuments-historiques-mh</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RESTAURA_MH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture, du sport et des associations
+&lt;/p&gt;
+&lt;p&gt;
+ Service Patrimoine
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Départements 44 – 72 – 85 :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Agnès Denys : 02 28 20 51 25 /
+   &lt;a href="mailto:agnes.denys&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+    agnes.denys&amp;#64;paysdelaloire.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Départements 49 – 53:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Frédérique Delattre :
+   02 28 20 57 85 /
+   &lt;a href="mailto:frederique.delattre&amp;#64;paysdelaloire.fr"&gt;
+    frederique.delattre&amp;#64;paysdelaloire.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f690-restauration-des-monuments-historiques-mh/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>104483</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Créer un Pôle Territorial de Coopération Economique (PTCE)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Pôles Territoriaux de Coopération Economique (PTCE)</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Mettre en œuvre une stratégie commune et continue de mutualisation, de coopération ou de partenariat au service de projets économiques et sociaux innovants, porteurs d&amp;#039;un développement local durable.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale a pour objectif de faciliter l&amp;#039;émergence des projets de PTCE sur le territoire régional en soutenant le financement de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la fonction animation/coordination des parties prenantes du PTCE pendant leur phase de gestation et d&amp;#039;émergence;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la construction des premiers projets du PTCE et la stabilisation de leur modèle économique pendant leur phase de développement et de consolidation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Compte tenu de la dimension territoriale intrinsèque des PTCE, l&amp;#039;aide régionale sera fonction des porteurs des PTCE au cours de l&amp;#039;ensemble des phases, de la gestation à l&amp;#039;acquisition de son autonomie financière.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Procédure :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le présent dispositif d&amp;#039;aide étant destiné à soutenir la phase de gestation, d&amp;#039;émergence et de consolidation du PTCE, le projet doit être déposé dans un délai permettant l&amp;#039;instruction concertée avec la Chambre régionale de l&amp;#039;Economie Sociale et Solidaire (CRESS) et les réseaux locaux de l&amp;#039;ESS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le projet doit faire l&amp;#039;objet d&amp;#039;une information officielle et/ou une demande de soutien financier et/ou technique auprès de la ou des collectivités impactées par le PTCE.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide est une subvention. Voir le détail des modalités dans le règlement d&amp;#039;intervention en téléchargement ci-dessous
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  Type de procédure : Papier
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Associations
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprises
+  &lt;/li&gt;
+  &lt;li&gt;
+   Lycées et centres de formation
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etablissements ESR - Organismes de recherche
+  &lt;/li&gt;
+  &lt;li&gt;
+   Collectivités - Institutions - GIP
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les PTCE peuvent concerner tous les secteurs et filières au premier rang desquels l&amp;#039;insertion par l&amp;#039;activité économique (paysage, bâtiment, recyclage, ...), les services aux personnes (crèches, animation périscolaire, épicerie sociale, accueil de nouveaux habitants, logements passerelles, ...), les activités culturelles et créatives, le développement d&amp;#039;énergies renouvelables, l&amp;#039;agriculture biologique, les circuits courts alimentaires, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Les PTCE poursuivent de multiples objectifs qui peuvent ou non se cumuler : la structuration territoriale d&amp;#039;une filière ou d&amp;#039;un secteur, la reprise d&amp;#039;entreprises ou la relocalisation d&amp;#039;activités sur un territoire, des stratégies mutualisées et équitables de distribution et de commercialisation, une mutualisation de ressources, de compétences ou de financements, la recherche d&amp;#039;une taille critique pour répondre à la demande de biens ou de services durables, l&amp;#039;amélioration de la visibilité institutionnelle de l&amp;#039;ESS,...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour être éligibles, les projets de pôles déposés doivent répondre aux critères suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   un regroupement, sur un même territoire, d&amp;#039;un nombre significatif de réseaux, d&amp;#039;entreprises et de structures de l&amp;#039;économie sociale et solidaire (ESS) qui s&amp;#039;associent à des entreprises industrielles ou commerciales, et le cas échéant à des collectivités locales, des centres de recherche et organismes de formation;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;intégration d&amp;#039;un écosystème sur un territoire avec une finalité de développement socio-économique durable en lien avec une ou plusieurs collectivités locales;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un ancrage territorial des activités économiques;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un investissement dans l&amp;#039;innovation sociale ou la recherche d&amp;#039;une utilité sociale;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la création, consolidation et/ou le développement d&amp;#039;emplois durables et de qualité;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le développement d&amp;#039;activités respectueuses de l&amp;#039;Homme et de l&amp;#039;environnement;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la valorisation d&amp;#039;une diversité de ressources locales : matérielles, humaines et financières;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;implication dans sa gouvernance de citoyens, d&amp;#039;acteurs et d&amp;#039;institutions de toutes tailles.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/poles-territoriaux-de-cooperation-economique-ptce</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
+ &lt;br /&gt;
+ Service Ingéniérie économique
+ &lt;br /&gt;
+ Pôle Créations, transmissions
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 53 43
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fdb2-poles-territoriaux-de-cooperation-economique-/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>104586</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser les projets d'aménagement des pôles d'échanges multimodaux</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Participation financière de la Région aux projets de réalisation des pôles d&amp;apos;échanges multimodaux</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La participation financière concerne les seules gares où convergent de nombreux modes de transports et plusieurs réseaux de transport (régional et/ou départemental et/ou urbain). Le niveau d&amp;#039;intervention maximum de la Région en terme de participation financière aux projets de réalisation des pôles d&amp;#039;échanges multimodaux (en % du montant des travaux HT hors foncier) et à la mise en accessibilité des gares pour les personnes handicapées et à mobilité réduite est défini selon le statut de la gare :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gare grandes lignes : 15% PEM - 20% accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gare régionale : 20% PEM - 30% accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gare extrarégionale  : 10% PEM - 10% accessibilité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le montant indiqué vaut pour les gares régionales et les gares grandes lignes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les gares extra-régionales, le montant est plafonné à 3 000 000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La participation de la région au titre de la réalisation des pôles d&amp;#039;échanges multimodaux hors Contrat Territorial Unique, concerne les seuls aménagements de nature à renforcer l&amp;#039;intermodalité. Dans ce cadre, les aménagements urbains dont la réalisation n&amp;#039;a pas d&amp;#039;effet sur le fonctionnement direct du PEM, tel que par exemple les aménagements de voirie, dès lors que ceux-ci ne participent pas à améliorer les conditions d&amp;#039;accès à la gare et à garantir une bonne fluidité des trafics générés par l&amp;#039;activité du PEM ne sont pas éligibles au financement régional.
+ &lt;br /&gt;
+ Les acquisitions foncières nécessaires à la réalisation du PEM ne sont pas éligibles à la participation financière de la région.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2019</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Le montant indiqué vaut pour les gares régionales et les gares grandes lignes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les gares extra-régionales, le montant est plafonné à 3 000 000€.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La participation de la région au titre de la réalisation des pôles d&amp;#039;échanges multimodaux hors Contrat Territorial Unique, concerne les seuls aménagements de nature à renforcer l&amp;#039;intermodalité. Dans ce cadre, les aménagements urbains dont la réalisation n&amp;#039;a pas d&amp;#039;effet sur le fonctionnement direct du PEM, tel que par exemple les aménagements de voirie, dès lors que ceux-ci ne participent pas à améliorer les conditions d&amp;#039;accès à la gare et à garantir une bonne fluidité des trafics générés par l&amp;#039;activité du PEM ne sont pas éligibles au financement régional.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les acquisitions foncières nécessaires à la réalisation du PEM ne sont pas éligibles à la participation financière de la région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/participation-financiere-de-la-region-aux-projets-de-realisation-des-poles-dechanges-multimodaux</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Transports et des Mobilités
+&lt;/p&gt;
+&lt;p&gt;
+ Carole Garry
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205441
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ carole.garry&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/543a-participation-financiere-de-la-region-aux-projets-poles-echanges-multimodaux/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>104631</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Préparer et mettre en oeuvre des activités de coopération</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Préparation et mise en oeuvre d&amp;apos;activités de coopération du GAL</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La coopération consiste pour un GAL à entreprendre un projet conjoint, partagé avec un, ou plusieurs autres territoires organisés en GAL ou selon des principes similaires au sein de l&amp;#039;Etat membre ou dans un autre État membre, voire un pays hors de l&amp;#039;Union européenne. Elle vise à acquérir et transférer des compétences, tirer profit d&amp;#039;expérience, faciliter l&amp;#039;expérimentation et partager des pratiques entre territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en œuvre d&amp;#039;activités de coopération constitue l&amp;#039;un des critères examinés dans l&amp;#039;analyse des candidatures des GAL.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La coopération implique au moins un GAL sélectionné au titre de l&amp;#039;approche LEADER. Elle est mise en œuvre sous la responsabilité d&amp;#039;un GAL coordinateur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Coûts éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts directs inhérents aux projets de coopération de la préparation à l&amp;#039;évaluation (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; travaux).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013). Le taux d&amp;#039;aide publique est fixé par le GAL.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-preparation-et-mise-en-oeuvre-dactivites-de-cooperation-du-gal</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez le GAL dont dépend votre structure.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3d93-leader-preparation-et-mise-en-oeuvre-dactivite-cooperation-gal/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>104662</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place d'un abri sur un point d'arrêt de ligne scolaire</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention pour la mise en place d&amp;apos;un abri sur un point d&amp;apos;arrêt de ligne scolaire</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Pays de la Loire, en tant qu&amp;#039;Autorité Organisatrice des Mobilités (AOM), assure la responsabilité de l&amp;#039;organisation et du fonctionnement des transports scolaires des élèves, qu&amp;#039;elle peut déléguer à certaines autorités.
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   Par ailleurs, cette compétence relève de plein droit d&amp;#039;autres autorités organisatrices dans certaines situations notamment de périmètres de transports spécifiques ou encore lorsque le trajet s&amp;#039;effectue à 100% à l&amp;#039;intérieur d&amp;#039;une autre AOM.
+  &lt;/p&gt;
+  De nombreux points d&amp;#039;arrêts jalonnent la région, que fréquentent les élèves utilisateurs des transports scolaires. Des collectivités ou groupements de collectivités souhaitent parfois doter ces arrêts d&amp;#039;abris pour améliorer le confort des élèves. La compétence de la Région en matière de transport scolaire n&amp;#039;inclut pas la compétence de réalisation et d&amp;#039;entretien des éléments de mobilier urbain de ces arrêts. Cependant, la Région souhaite accompagner les projets portés par les collectivités en faveur de la mise en oeuvre de ce type d&amp;#039;équipements.
+ &lt;p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2021</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent règlement porte sur les modalités de cofinancement régional relatif à des travaux d&amp;#039;installation d&amp;#039;abris sur les arrêts intégralement destinés au transport scolaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont exclus du présent règlement d&amp;#039;intervention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les points d&amp;#039;arrêts du réseau de lignes régulières,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les arrêts de transport à la demande,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les arrêts situés sur le ressort territorial d&amp;#039;un EPCI organisant lui-même de plein droit les transports scolaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour être éligible au présent règlement, la demande devra respecter les critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le point d&amp;#039;arrêt scolaire concerné devra accueillir a minima 3 élèves inscrit pour l&amp;#039;année scolaire en cours ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;implantation de l&amp;#039;abri ne devra pas être de nature à entraîner une dégradation des conditions de sécurité notamment du fait de problèmes de visibilité par les usagers de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien financier de la Région sera matérialisé par la pose de la marque Aléop selon la charte graphique régionale ; à minima, un sticker fourni par la Région sera collé sur l&amp;#039;abri ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bénéficiaire devra figurer parmi ceux énumérés au sein de l&amp;#039;article 2 du présent règlement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier devra être complet comprenant tous les éléments demandés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le bénéficiaire sollicitant une aide régionale devra à ce titre présenter un dossier de demande de subvention comprenant tout document utile, et composé à minima :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;une note descriptive du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan de situation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;un planning prévisionnel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les services régionaux instruiront les dossiers afin de vérifier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le caractère complet des pièces demandées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les dépenses éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La date du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives, cette date sera mentionnée dans l&amp;#039;accusé réception du dossier. Dès lors, seules les dépenses acquittées postérieurement à cette date seront prises en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/subvention-pour-la-mise-en-place-dun-abri-sur-un-point-darret-de-ligne-scolaire</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Nicolas Poulin
+   &lt;/strong&gt;
+   :
+   02 51 44 75 03
+   &lt;br /&gt;
+   nicolas.poulin&amp;#64;paysdelaloire.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Marie-Pascale Cado :
+   &lt;/strong&gt;
+   02 43 67 22 79
+   &lt;br /&gt;
+   marie-pascale.cado&amp;#64;paysdelaloire.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4767-subvention-pour-la-mise-en-place-dun-abri-sur-arret-ligne-scolaire/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>104697</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'accès au réseau de transport régional en contribuant à l'aménagement des points d’arrêts du réseau régional</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Investissements en faveur de l&amp;apos;accès au réseau de transport régional</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ a
+ méliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional.
+&lt;/p&gt;
+&lt;p&gt;
+ La modernisation du parc de matériel roulant, l&amp;#039;amélioration de l&amp;#039;offre et la création de tarifications adaptées ont contribué au développement de I&amp;#039;usage des transports régionaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de poursuivre et d&amp;#039;amplifier les reports modaux a leur profit, la Région souhaite favoriser les opérations visant
+ &lt;strong&gt;
+  a améliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional
+ &lt;/strong&gt;
+ (gares régionales, points d&amp;#039;arrêts non gérés, points d&amp;#039;arrêts d&amp;#039;une ligne d&amp;#039;autocar régionale) qui sont autant de portes d&amp;#039;entrée des villes que de points d&amp;#039;accès au réseau régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La collectivité (Commune ou EPCI, hors périmètre de transport urbain des Communautés urbaines, hors gare engagée dans un Pôle d&amp;#039;Echanges Multimodal) sollicitant une aide régionale a ce titre devra présenter un dossier de demande de subvention comprenant tout do
+ cument utile, et composé a minima d&amp;#039;une note descriptive du projet, d&amp;#039;un plan précis d&amp;#039;aménagement présentant les situations actuelles et projetées, d&amp;#039;un plan de financement, d&amp;#039;un planning prévisionnel et dune délibération du ou des organes délibérant.
+&lt;/p&gt;
+&lt;p&gt;
+ Après analyse des dossiers déposés, sélection par la Région des projets, signature d&amp;#039;une convention de cofinancement.
+&lt;/p&gt;
+&lt;p&gt;
+ Critères de sélection :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Augmentation de la fréquentation attendue du point d&amp;#039;arrêt ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Qualité des aménagements prévus ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Amélioration de I&amp;#039;interface gare / ville et de I&amp;#039;intermodalité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Nombre de places de stationnement créées ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Coût du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Premier dossier déposé au titre de cette politique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réalisation d&amp;#039;un Schéma Local de Transport (SLT) sur le territoire comprenant la gare: bien que non exigée, la réalisation d&amp;#039;un SLT sur le territoire atteste de la volonté d&amp;#039;apporter une réponse cohérente aux problématiques de déplacements ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Inscription du projet dans un Contrat Territorial Unique (CTU) ou un Nouveau Contrat Regional (NCR) : bien que non exigée, l&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-lacces-au-reseau-de-transport-regional</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+ &lt;br /&gt;
+ Service Gares et infrastructures
+ &lt;br /&gt;
+ Pôle Gares,aménagements intermodaux et accessibilité
+&lt;/p&gt;
+&lt;p&gt;
+ Xavier DUVAL-ZACK
+ &lt;br /&gt;
+ &lt;a href="mailto:xavier.duval-zack&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  xavier.duval-zack&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 58 29
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa3f-investissements-en-faveur-de-lacces-au-reseau-transport/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;aide publique est fixé par la GAL.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
@@ -7602,762 +6878,292 @@
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le taux d&amp;#039;aide publique est fixé par la GAL.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des politiques européennes
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre GAL référent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AD43" s="1" t="inlineStr">
+      <c r="AD39" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF43" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E44" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>104723</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser la mise en accessibilité des points d'arrêts routiers du transport interurbain identifiés comme prioritaires</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Mise en accessibilité des points d&amp;apos;arrêts routiers du réseau régional</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I44" s="1" t="inlineStr">
-[...475 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Mettre en accessibilité les points d&amp;#039;arrêts routiers prioritaires desservis par le réseau régional de transport.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutefois, la Région souhaite également cofinancer, les 15 premiers dossiers de demande de subvention par an, des PAR qui n&amp;#039;auraient pas été identifiés comme prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le montant maximum et le % concerne les PAR prioritaires.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Pour les non prioritaires, le montant maximum passe à 3 500€ et le pourcentage à 35% du montant HT des travaux.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...2 lines deleted...]
-      <c r="N46" s="1" t="inlineStr">
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P46" s="1" t="inlineStr">
+      <c r="P40" s="1" t="inlineStr">
         <is>
           <t>23/07/2018</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Eligibilité :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    bénéficiaires sont les collectivités territoriales (Communes et départements) ou leurs groupements gestionnaires de voiries ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    dossier complet comprenant tous les éléments demandés ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    conformité des travaux à la réglementation en matière d&amp;#039;accessibilité et aux préconisations énoncés par le CEREMA dans la dernière version à jour de son « Guide technique de conception des points d&amp;#039;arrêts routiers » ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    PAR identifié comme prioritaire au sein du SD&amp;#039;AP régional ou, pour les arrêts non prioritaires, être dans les 15 premiers dossiers déposés et relever du réseau régional de transport.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sont exclus du présent règlement d&amp;#039;intervention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les points d&amp;#039;arrêts facultatifs du réseau de lignes régulières,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les plateformes ou arrêts exclusivement dédiés au transport scolaire,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les arrêts de transport à la demande,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les PAR financés par ailleurs dans le cadre de projets de PEM ou d&amp;#039;appels à projets relatifs au développement de l&amp;#039;attractivité des gares.
   &lt;/li&gt;
  &lt;/ul&gt;
-</t>
-[...2 lines deleted...]
-      <c r="U46" s="1" t="inlineStr">
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/mise-en-accessibilite-des-points-darrets-routiers-du-reseau-regional</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports et des mobilités
  &lt;br /&gt;
  Service Gares et infrastructures
  &lt;br /&gt;
  Pôle Gares,aménagements intermodaux et accessibilité
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carole Garry
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="mailto:Carole.Garry&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Carole.Garry&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
  &lt;br /&gt;
  0228205441
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le bénéficiaire sollicitant une aide régionale devra à ce titre présenter un dossier de demande de subvention comprenant tout document utile, et composé à minima :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -8365,2159 +7171,3606 @@
   &lt;li&gt;
    d&amp;#039;une note descriptive du projet,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan de situation,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un planning prévisionnel,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires doivent adresser leurs dossiers aux Services de Transports Routiers de Voyageurs (STRV) présents dans chaque département.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9af7-mise-en-accessibilite-des-points-darrets-routiers/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF46" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/05/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E47" s="1" t="inlineStr">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>104490</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir un programme annuel d’action(s) ou le fonctionnement général de structures de culture scientifique</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux actions en faveur du dialogue sciences-société</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
-[...1820 lines deleted...]
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Mettre en œuvre une stratégie commune et continue de mutualisation, de coopération ou de partenariat au service de projets économiques et sociaux innovants, porteurs d&amp;#039;un développement local durable.
+  Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;aide régionale a pour objectif de faciliter l&amp;#039;émergence des projets de PTCE sur le territoire régional en soutenant le financement de :
- &lt;br /&gt;
+ Dans le cadre de sa stratégie CSTI 2019-2022, la Région s&amp;#039;appuie sur un réseau d&amp;#039;acteurs à la fois divers et complémentaires, qui participe au dialogue sciences – société sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région anime et coordonne ce réseau des acteurs de la CSTI à travers la Commission Sciences-Société, son bureau et différents groupes de travail.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien régional permet de financer des actions récurrentes (actions éducatives ligériennes par exemple) et d&amp;#039;en faire émerger de nouvelles pour mieux répondre aux attentes des publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt :
+ &lt;/strong&gt;
+ Dépôt du dossier sur le Portail régional des aides au plus tard :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  la fonction animation/coordination des parties prenantes du PTCE pendant leur phase de gestation et d&amp;#039;émergence;
-[...2 lines deleted...]
-  la construction des premiers projets du PTCE et la stabilisation de leur modèle économique pendant leur phase de développement et de consolidation.
+  pour les programmes annuels d&amp;#039;action(s) et le fonctionnement général : au plus tard le 12 février de l&amp;#039;année concernée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour une action seule : 3 mois minimum avant la réalisation de l&amp;#039;action et avant l&amp;#039;engagement des premières dépenses
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Compte tenu de la dimension territoriale intrinsèque des PTCE, l&amp;#039;aide régionale sera fonction des porteurs des PTCE au cours de l&amp;#039;ensemble des phases, de la gestation à l&amp;#039;acquisition de son autonomie financière.
+ &lt;strong&gt;
+  Instruction des dossiers :
+ &lt;/strong&gt;
+ L&amp;#039;instruction est réalisée par les services de la Région. Dans le cadre de l&amp;#039;instruction, la Région se réserve le droit de faire appel à des avis extérieurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Décision, attribution et versement de la subvention :
+ &lt;/strong&gt;
+ la décision d&amp;#039;attribution des subventions est prise en Commission Permanente du Conseil régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2021</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements ESR - Organismes de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités - Institutions - GIP
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité des demandes au titre des actions et du fonctionnement général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les actions proposées sont déployées en Pays de la Loire et/ou démontrent un impact sur le territoire ligérien.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les actions proposées s&amp;#039;inscrivent pleinement dans le contexte de la stratégie régionale pour la CSTI.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur s&amp;#039;appuie sur un conseil scientifique pour concevoir ses actions et/ou intègre des scientifiques dans le pilotage des actions.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de critères d&amp;#039;appréciation des demandes au titre des actions et du fonctionnement général
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertinence au regard de la stratégie régionale pour la CSTI ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité de l&amp;#039;action / du programme d&amp;#039;actions et capacité du porteur à bien mener son projet (clarté des objectifs et pertinence des actions proposées, expériences préalables du porteur, implication d&amp;#039;un référent scientifique et/ou technologique et/ou industriel...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification préalable d&amp;#039;un besoin auprès des publics et des territoires cibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implication effective des partenaires dans le montage du projet et sa mise en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-acteurs-et-aux-actions-de-culture-scientifique-technique-et-industrielle</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_ACTIONS_CSTI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;enseignement supérieur et de la recherche
+&lt;/p&gt;
+&lt;p&gt;
+ Service Recherche
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:culturesciences&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  culturesciences&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 56 36
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fb30-soutien-aux-acteurs-et-aux-actions-de-culture/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>104510</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Accroître la compétitivité des PME pour faire face aux mutations économiques</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Accroître la compétitivité des PME pour faire face aux mutations économiques</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutenir le programme de formation-action &amp;#34; Dispositif intégré méthodologique pour l‘innovation et la compétitivité des entreprises (DINAMIC)&amp;#34; mais aussi les actions collectives destinées à favoriser la mutation des PME vers de nouveaux modes de production et d&amp;#039;innovation ainsi que les services de veille et d&amp;#039;intelligence économique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche
+International
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront s&amp;#039;inscrire en cohérence avec les orientations régionales issues du schéma régional de l&amp;#039;économie et de l&amp;#039;emploi durables (SREED) et/ou du schéma régional développement économique, d&amp;#039;innovation et d&amp;#039;internationalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ La contribution des projets à la mise en œuvre de la stratégie régionale d&amp;#039;innovation en faveur des filières devra être démontrée lorsque cela est pertinent.
+&lt;/p&gt;
+&lt;p&gt;
+ La cohérence avec la stratégie régionale énergétique devra, le cas échéant, être démontrée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivant dans le référentiel régional « Responsabilité Sociétale des Entreprises » feront l&amp;#039;objet d&amp;#039;une attention particulière.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/accroitre-la-competitivite-des-pme-pour-faire-face-aux-mutations-economiques</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+&lt;/p&gt;
+&lt;p&gt;
+ Service FEDER
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 61 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d2cd-accroitre-la-competitivite-des-pme-pour-faire/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>104525</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un soutien technique et financier à des projets locaux et des stratégies territoriales en faveur du bocage et de l’agroforesterie</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Règlement  « Liger Bocage et Agroforesterie »</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire
+Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'intervention minimum : 1000€</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs ligériens (Région, Etat, Agence de l&amp;#039;eau Loire Bretagne, Office français de la biodiversité, ADEME et AFAC régionale) lancent un appel à projets intitulé « Liger Bocage et Agroforesterie », pour conforter le bocage ligérien et le gérer durablement.
+ &lt;br /&gt;
+ L&amp;#039;utilisation de plants labellisés « Végétal local » et/ou issus du matériel forestier de reproduction (MFR) (50% minimum, en fonction de la disponibilité) et l&amp;#039;utilisation de techniques de paillage entièrement biodégradables sont obligatoires. La gestion durable de ces infrastructures agroécologiques via le déploiement des labels existants (« Haie », etc.) est également plébiscitée.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Procédure :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...39 lines deleted...]
-      <c r="R56" s="1" t="inlineStr">
+ Les dossiers de demande de candidature à l&amp;#039;appel à projets « Liger Bocage et Agroforesterie » doivent être adressés en 1 exemplaire papier à la DDT concernée et déposés en 1 exemplaire numérique sur la plateforme « démarches simplifiées ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers doivent doivent comporter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une délibération du maître d&amp;#039;ouvrage avec le plan de financement et l&amp;#039;échéancier de réa-lisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier de candidature à l&amp;#039;appel à projets « Liger bocage et Agroforesterie » dument complété avec ses pièces constitutives ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;engagement du maître d&amp;#039;ouvrage à adresser les connaissances acquises dans le cadre du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  seuls les projets complets et recevables sont présentés en Comité Technique Liger Bocage au titre du plan de re-lance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un Relevé d&amp;#039;Identité Bancaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Déposés au fil de l&amp;#039;eau, les dossiers seront examinés à un rythme régulier par le comité technique régional de l&amp;#039;Appel à projet « Liger bocage et agroforesterie », composé de la Région, l&amp;#039;Agence de l&amp;#039;Eau, l&amp;#039;Etat et les Départements volontaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2022</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...16 lines deleted...]
- &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lycées et centres de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités - Institutions - GIP
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Eligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Les PTCE peuvent concerner tous les secteurs et filières au premier rang desquels l&amp;#039;insertion par l&amp;#039;activité économique (paysage, bâtiment, recyclage, ...), les services aux personnes (crèches, animation périscolaire, épicerie sociale, accueil de nouveaux habitants, logements passerelles, ...), les activités culturelles et créatives, le développement d&amp;#039;énergies renouvelables, l&amp;#039;agriculture biologique, les circuits courts alimentaires, ...
-[...39 lines deleted...]
-      <c r="S56" s="1" t="inlineStr">
+ Les projets éligibles à cet appel à projets « Liger bocage et agroforesterie » visent à la préservation, la reconquête et la création des complexes bocagers et agroforestiers dans un objectif de restauration et de valorisation des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de plantation s&amp;#039;inscrivant dans un cadre collectif seront privilégiés. Les projets devront pouvoir mobiliser les programmes d&amp;#039;aides et les cadres contractuels déployés par les partenaires (Contrat Nature 2050, Contrat territorial Eau, appel à projets « Plantations d&amp;#039;arbres et d&amp;#039;arbustes », programme « Plantons des haies » du plan de relance, etc.). Les projets pourront également intégrer les initiatives citoyennes développées par les partenaires (« 1 naissance, 1 arbre », « défi : 1 arbre, 1 mayennais », etc.) afin de garantir l&amp;#039;appropriation et la mobilisation du plus grand nombre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
-[...2 lines deleted...]
-Dépenses d’investissement</t>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appel-projets-liger-bocage-et-agroforesterie</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:cyril.bellouard&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  cyril.bellouard&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 54 45
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d01d-appel-a-projets-liger-bocage-et-agroforesteri/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>104542</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Revitaliser votre centre-bourg : améliorer l'offre de logement et l'accès aux services et aux activités marchandes.</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Fonds régional de reconquête des centres-villes des villes moyennes et des centres-bourgs</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de subvention par projet : 20 000 € étude 200 000€ investissement</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conforter leur rôle de centralité des villes moyennes, renforcer le maillage du territoire et leur permettre de faire face à des enjeux démographiques, économiques ou sociaux à venir.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est destinée à soutenir les communes ayant un rôle de centralité souhaitant revitaliser leur centre-bourg dans le but d&amp;#039;y améliorer l&amp;#039;offre de logement et l&amp;#039;accès aux services et aux activités marchandes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles concernent les études stratégiques de revitalisation de centres bourgs ainsi que les investissements concernant des opérations de reconquête de centres bourgs;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exigences énergétiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de rénovation de bâtiments : gain de 40% minimum d&amp;#039;énergie primaires par rapport à la situation avant travaux et atteinte de la classe C minimum pour les bâtiments à usage de logements;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de constructions de bâtiments : atteinte du niveau passif minimum;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration de 4 critères de développement durable pour les opérations de construction et pour les opérations de réhabilitation parmi les dix critères listés dans le règlement d&amp;#039;intervention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Revitalisation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>13/11/2020</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Liste des communes éligibles :
+ &lt;a href="https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs" rel="noopener" target="_blank"&gt;
+  https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt se fera par voie postale à :
+ &lt;br /&gt;
+ Mme la Présidente de la Région des Pays de la Loire
+ &lt;br /&gt;
+ Hôtel de Région
+ &lt;br /&gt;
+ 1, rue de la Loire
+ &lt;br /&gt;
+ 44 966 NANTES CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier devra comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coordonnées du maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les coordonnées du gestionnaire de l&amp;#039;équipement concerné
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présentation détaillée du projet (intitulé, descriptif, objectifs, etc.) de type avant-projet sommaire (APS)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les engagements du niveau de performance énergétique envisagé et critères de développement durable retenus ou étude thermique préalable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel de l&amp;#039;opération et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les loyers ou redevances qui seront exigés des occupants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les décisions de financement Etat (ou délégataire), les agréments règlementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le calendrier prévisionnel des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  La délibération du porteur de projet approuvant le programme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des territoires et de la ruralité
+ &lt;br /&gt;
+ Service Relations aux collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Loire-Atlantique
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Tanguy RIOU
+ &lt;br /&gt;
+ Tél. 02 28 20 62 86
+ &lt;br /&gt;
+ tanguy.riou&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maine-et-Loire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Christelle Touchais-Pinon
+ &lt;br /&gt;
+ Tél. 02 41 68 70 78
+ &lt;br /&gt;
+ Christelle.TOUCHAIS-PINON&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mayenne
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dominique Chanteau-Nogues
+ &lt;br /&gt;
+ Tél. 02 43 67 22 80
+ &lt;br /&gt;
+ Dominique.CHANTEAU-NOGUES&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sarthe
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dominique Chanteau-Nogues
+ &lt;br /&gt;
+ Tél. 02 43 67 22 80
+ &lt;br /&gt;
+ dominique.chanteau-nogues&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vendée
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Tanguy RIOU
+ &lt;br /&gt;
+ Tél. 02 28 20 62 86
+ &lt;br /&gt;
+ tanguy.riou&amp;#64;paysdelaloire.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c9e-fonds-regional-de-reconquete-des-centres-vill/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>104550</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Garantir la gratuité des manuels et des autres ressources pédagogiques aux familles</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Gratuité des ressources pédagogiques et manuels scolaires</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>90 euros par élève : enseignement général et technologique, 70 euros : enseignement professionnel</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Garantir la gratuité des manuels et des autres ressources pédagogiques aux familles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir le pouvoir d&amp;#039;achat des familles en maintenant la gratuité des manuels scolaires pour tous les lycéens des établissements publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir l&amp;#039;égalité des chances
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagner la transition vers le numérique éducatif
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir la liberté pédagogique des enseignants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale prend la forme d&amp;#039;une dotation pluriannuelle exceptionnelle versée aux établissements publics et privés. Elle permet l&amp;#039;acquisition par les établissements de manuels papier ou numérique, mis à disposition des lycéens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Revitalisation
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2025</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Attribution d&amp;#039;une aide exceptionnelle aux établissements à la CP du 6 juin 2019.
+ &lt;br /&gt;
+ (pas de dossier à constituer)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/gratuite-des-ressources-pedagogiques-et-manuels-scolaires</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Action éducative et civisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fabienne Rigoli
+ &lt;br /&gt;
+ 0228205876
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a325-gratuite-des-ressources-pedagogiques-et-manue/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>104553</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Couvrir les dépenses engagées par les GAL en termes d’animation et de fonctionnement de leur stratégie locale de développement après la date de sélection des candidatures</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Animation et frais de fonctionnement</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les stratégies locales de développement requièrent une ingénierie performante dont le soutien est indispensable pour répondre aux exigences émises par LEADER.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Coûts directs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  liés à la gestion de la mise en œuvre de la stratégie qui comprennent les frais de personnels (salaires chargés, déplacements, hébergement/restauration) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de formation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts liés à la communication ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;acquisition de petit matériel et d&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  financiers ainsi que les coûts liés au suivi et à l&amp;#039;évaluation de la stratégie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Coûts indirects
+ &lt;/strong&gt;
+ liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Un taux d&amp;#039;aide publique moindre peut être fixé par le GAL. La part maximale des frais de fonctionnement et d&amp;#039;animation dans les dépenses publiques totales engagées dans le cadre de la mise en œuvre de la stratégie de développement local menée par les acteurs locaux est fixée à 25%, conformément à l&amp;#039;article 35(2) du règlement (UE) n°1303/2013.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au PDRR (Programme de Développement Rural Régional).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-animation-et-frais-de-fonctionnement</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+ Pôle Pilotage et qualité
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205468
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7847-leader-animation-et-frais-de-fonctionnement/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>104561</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la labellisation et la gestion d'espaces naturels d'intérêt régional</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite constituer un réseau régional de sites labellisés en réserve naturelle régionale (RNR) représentatif de la biodiversité complémentaire des outils existants.
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent être labellisés en Réserve naturelle régionales pour une durée de 12 ans, des espaces naturel, agricole ou forestier présentant une diversité d&amp;#039;espèces et d&amp;#039;habitats naturels remarquables.
+&lt;/p&gt;
+&lt;p&gt;
+ A la demande des propriétaires concernés, la Région attribue ce label et apporte un soutien financier à des territoires mobilisés autour d&amp;#039;un projet partagé  (plan de gestion sur 6 ans et réglementation applicable) par les acteurs locaux et la communauté scientifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de RNR, l&amp;#039;aide financière régionale est de 50% maximum du coût des études indispensables à la constitution du dossier de candidature à la labellisation RNR : diagnostic puis programme d&amp;#039;actions. L&amp;#039;aide est conditionnée au respect du guide méthodologique des plans de gestion de réserves naturelles.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande de subvention doit alors comporter la demande du ou des propriétaires de labellisation de leurs terrains en RNR ainsi qu&amp;#039; un budget prévisionnel et un plan de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les sites labellisés en réserve naturelle régionale, la Région soutient la mise en oeuvre du plan de gestion jusqu&amp;#039;à 40% du coût des opérations (aide portée à 50% pour les gestionnaires privés). L&amp;#039;animation et le suivi administratif du plan de gestion peuvent être financés à hauteur maximum de 2 500 € par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Une convention de 3 ans formalise le montant maximum de l&amp;#039;aide régionale et les conditions de mise en oeuvre du partenariat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité
+International
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>22/12/2021</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les modalités de constitution des dossiers relatifs aux Réserves naturelles régionales sont précisées au sein du règlement d&amp;#039;intervention. Les dépôts s&amp;#039;effectuent au fil de l&amp;#039;eau et sur la base d&amp;#039;éléments validés par les acteurs locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+ &lt;br /&gt;
+ 0228205445
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ebf5-reserves-naturelles-regionales/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>104573</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Manger local dans les restaurants scolaires des lycées</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Manger local dans les restaurants scolaires des lycées</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les services de restauration des lycées publics dans leurs pratiques responsables d&amp;#039;achat de proximité et de qualité et de sensibilisation des jeunes au lien alimentation-santé.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région mène sa politique en faveur du « Manger local » dans les lycées publics en les accompagnant dans des pratiques relocalisées et responsables en offrant des menus à base de produits de qualité et de proximité et en sensibilisant les jeunes au lien entre alimentation et santé.
+ &lt;br /&gt;
+ La Région s&amp;#039;était fixée l&amp;#039;objectif de tendre vers 100% de produits français, 50% régionaux et 20% bio et autres signes de qualité. Les résultats sont encourageants puisque 80% des produits viennent de France, 41 % du territoire régional et 15 % sont bio en 2019.
+ &lt;br /&gt;
+ Depuis la loi EGALIM, la Région a adapté ses critères en maintenant la localisation (100% France et 50% Région) et la qualité (50% dont 20% de bio).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Alimentation
+Economie locale et circuits courts
+Revitalisation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région accompagne les services de restauration des lycées dans la mise en œuvre du « Manger local » au travers de divers moyens :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;appui de 6 conseillers restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  le financement d&amp;#039;équipements adaptés à la préparation des produits frais
+ &lt;/li&gt;
+ &lt;li&gt;
+  la promotion de l&amp;#039;offre de menus « Loire-Océan » composés de produits de l&amp;#039;agriculture et de la pêche ligériennes
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en relation avec les opérateurs des filières des productions régionales
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien à des actions éducatives sensibilisant les jeunes sur les enjeux de l&amp;#039;alimentation sur la santé et l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  la fourniture d&amp;#039;outils de communication auprès des jeunes sur le « Manger local »
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;encouragement à la lutte contre le gaspillage et la gestion des déchets.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/manger-local-dans-les-restaurants-scolaires-des-lycees</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Fonctionnement des lycées publics
+ &lt;br /&gt;
+ Pôle Restauration
+&lt;/p&gt;
+&lt;p&gt;
+ Régis Albert
+ &lt;br /&gt;
+ 0228206018
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3903-manger-local-dans-les-restaurants-scolaires-d/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>104591</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des immeubles dans un Site patrimonial remarquable (SPR)</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Centres anciens protégés (CAP)</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>subvention mini de 1000 euros/ subvention max de 10 000 euros</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valoriser des centres urbains ou centres-bourgs reconnus site patrimonial remarquable, protégés sous le
+ régime d&amp;#039;un plan de sauvegarde et de mise en valeur (PSMV) ou d&amp;#039;un plan de valorisation de l&amp;#039;architecture et du
+ patrimoine (PVAP) ou d&amp;#039;une aire de mise en valeur de l&amp;#039;architecture et du patrimoine (AVAP) ou d&amp;#039;une zone de
+ protection du patrimoine architectural, urbain et paysager (ZPPAUP)
+&lt;/p&gt;
+&lt;p&gt;
+ Communes pouvant être aidées  :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Batz sur Mer (PCC) jusqu&amp;#039;au 07/04/2021
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aubigné sur Layon (PCC) jusqu&amp;#039;au 19/05/2023
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouancé (PCC) jusqu&amp;#039;au 13/07/2024
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fontevraud l&amp;#039;Abbaye (site protégé) jusqu&amp;#039;au 28/09/2024
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Lude (PCC) jusqu&amp;#039;au 15/11/2025
+ &lt;/li&gt;
+ &lt;li&gt;
+  St Léonard des Bois (PCC) jusqu&amp;#039;au 15/11/2025
+ &lt;/li&gt;
+ &lt;li&gt;
+  Château Gontier et Fontenay le Comte jusqu&amp;#039;au 20/04/2021
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Personnes physiques propriétaires ou membres d&amp;#039;une copropriété,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé : syndics de copropriété, fondations, offices d&amp;#039;HLM, associations - hors Association Foncière Urbaine Libre (AFUL) et Associations Syndicales Libres (ASL) -, les Société
+     Civiles Immobilières supports de patrimoine familial immobilier sans activité de location ou avec
+     une activité de location accessoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Etre dans les communes:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Batz-sur-Mer (PCC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aubigné-sur-Layon (PCC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fontevraud-l&amp;#039;Abbaye (SPR)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ombrée-d&amp;#039;Anjou, pour Pouancé (PCC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Château-Gontier (PSMV)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Lude (PCC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saint-Léonard-des-Bois (PCC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fontenay-le-Comte (PSMV)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;une aide communale complémentaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;engager à ne pas céder le bien sous 9 ans,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ouvrir gratuitement pendant les Journées européennes du patrimoine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide cumulable avec les avantages liés au label de la Fondation du patrimoine pour les particuliers et SCI.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/centres-anciens-proteges-cap</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PATRIM_CAP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture, du sport et des associations
+ &lt;br /&gt;
+ Service Patrimoine
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205133
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2dc4-centres-anciens-proteges-cap/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>104596</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Mon ordi au lycée</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP
+&lt;/p&gt;
+&lt;p&gt;
+ La Région distribue les ordinateurs dans les établissements en début d&amp;#039;année scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Education et renforcement des compétences
+Revitalisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2021</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre élève de seconde ou 1ere inscrit dans un lycée public ou privé ligérien.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://enquete.paysdelaloire.fr/surveyserver/s/paysdelaloire/176-DL-MonOrdiAuLycee/inscription.htm#3</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Equipement et numérique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ NicolasTavolieri
+ &lt;br /&gt;
+ nicolas.tavolieri&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 52 81
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f67-mon-ordi-au-lycee/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>104603</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir et viabiliser les formations dans les CFA pour des raisons géographiques ou économiques, constituer un fonds social, aider à la mobilité nationale ou internationales</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au fonctionnement des CFA : majoration de la prise en charge des contrats d’apprentissage</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région intervient dans le fonctionnement des Centres de formation d&amp;#039;apprentis (CFA), en majorant la prise en charge des contrats d&amp;#039;apprentissage. Le soutien de la Région concerne en premier lieu la viabilisation des formations par apprentissage. Il peut par ailleurs servir à constituer un fond social pour les jeunes ayant des difficultés financières, à financer des actions de mobilité nationale ou internationale, ou encore à prendre en charge la formation des contrats signés dans la fonction publique territoriale avant le 1er janvier 2020.
+ &lt;br /&gt;
+ Ce soutien s&amp;#039;effectue dans la limite de l&amp;#039;enveloppe allouée par l&amp;#039;Etat à la Région via France Compétences.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ce fonds s&amp;#039;adresse aux centres répondant aux obligations nationales de déclaration et de qualité, et exerçant une activité d&amp;#039;apprentissage depuis au moins un an au moment de la demande.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;au terme de l&amp;#039;exercice 2022, les CFA dispensant des formations qui étaient conventionnées par la Région à la date du 31 août 2019 seront aidés en priorité, compte tenu de leur mode de financement dérogatoire instauré par le décret n°2019-1326 du 10 décembre 2019 relatif à France Compétences et aux opérateurs de compétences.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors de l&amp;#039;instruction des demandes de majoration de la prise en charge de formations, les critères
+&lt;/p&gt;
+&lt;p&gt;
+ suivants seront utilisés pour déterminer leur priorité :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   localisation : les formations doivent être dispensées dans la région ; les formations situées dans les territoires « Emploi Formation Orientation Professionnelles » (EFOP) les moins denses seront considérées comme prioritaires, ainsi que celles qui recourent à des dispositifs favorisant le maillage territorial et celles dispensées dans les Quartiers Prioritaires de la Ville ; dans le cas de l&amp;#039;implantation d&amp;#039;une nouvelle formation, son intégration au sein de l&amp;#039;offre existante sera prise en compte ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   secteur économique : les formations au service des métiers en tension des filières économiques stratégiques des Pays de la Loire, telles que l&amp;#039;agriculture et l&amp;#039;agro-alimentaire, la métallurgie (notamment la construction navale, l&amp;#039;aéronautique et l&amp;#039;automobile), l&amp;#039;électronique, le numérique, la santé, le BTP, le transport-logistique, l&amp;#039;hôtellerie-restauration-tourisme..., seront valorisées en premier lieu ; les formations dans les secteurs fragilisés par les effets de la crise liée à la pandémie COVID-19 feront l&amp;#039;objet d&amp;#039;une attention renforcée ; les formations présentes dans notre région qui concernent des métiers rares seront également traitées prioritairement : imprimerie, bijouterie, facture instrumentale... ; au titre de la valorisation de l&amp;#039;excellence professionnelle, les formations réalisées dans les CFA supports de l&amp;#039;organisation des Olympiades des Métiers seront soutenues ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   niveau et type : les différentes formations, de tout niveau, sont susceptibles d&amp;#039;être soutenues ; les formations diplômantes de niveau 3 (CAP...) et 4 (BAC PRO, BP...) seront cependant prioritaires ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   public accueilli : une attention particulière sera prêtée aux formations qui accueillent des jeunes suivis par les missions locales, par les missions de lutte contre le décrochage scolaire, ou ayant  bénéficié des dispositifs Prépa Avenir ou Prépa Apprentissage, ainsi qu&amp;#039;à celles qui forment des jeunes des Quartiers Prioritaires de la Ville ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   lien avec l&amp;#039;innovation : une priorité sera accordée aux formations qui jouent un rôle important de vecteur d&amp;#039;innovation dans les entreprises, ou à celles qui utilisent des dispositifs innovants d&amp;#039;apprentissage, ou encore qui relèvent de CFA engagés dans une démarche d&amp;#039;innovation sociale et environnementale, de responsabilité sociétale ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   nombre d&amp;#039;apprentis : les formations à faible effectif seront traitées prioritairement ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   situation financière : la situation financière de la formation pourra être examinée analytiquement, en fonction de coûts de référence, en tenant compte de l&amp;#039;ensemble des financements reçus, y compris ceux liés aux autres publics formés en cas de mixage ; elle pourra être appréciée au regard de la situation financière globale du CFA, voire de l&amp;#039;établissement porteur du centre ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   résultats : les données de réussite aux examens, d&amp;#039;insertion professionnelle, de ruptures de contrats du CFA entreront en compte dans l&amp;#039;appréciation de la demande de majoration.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  Le financement régional des formations éligibles à la majoration sera présenté lors d&amp;#039;une session du
+  Conseil régional ou d&amp;#039;une commission permanente, en amont de la rentrée scolaire N.
+  Ce financement sera versé au bénéficiaire par la Région comme suit, par dérogation au règlement
+  budgétaire et financier, après signature d&amp;#039;une convention financière :
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    une avance de 80% du montant de l&amp;#039;aide en N,
+   &lt;/li&gt;
+   &lt;li&gt;
+    le solde en N&amp;#43;1, au moins quatre mois après le premier versement, sur présentation d&amp;#039;un récapitulatif des effectifs réels de la (des) formation(s) éligible(s) à la majoration régionale, et des justificatifs complémentaires définis dans la convention.
+   &lt;/li&gt;
+   &lt;li&gt;
+    Si le financement des majorations calculé à l&amp;#039;aide des effectifs réels s&amp;#039;avère inférieur à l&amp;#039;avance versée, la Région effectuera une régularisation par la procédure d&amp;#039;émission d&amp;#039;un titre de recettes.
+   &lt;/li&gt;
+   &lt;li&gt;
+    En cas de non-respect des obligations contractuelles par le centre de formation d&amp;#039;apprentis, de déclaration erronée ou fausse, la Région pourra exiger le reversement de tout ou partie des sommes déjà versées.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-au-fonctionnement-des-cfa-majoration-de-la-prise-en-charge-des-contrats-dapprentissage</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
+ &lt;br /&gt;
+ Service Animation territoriale
+ &lt;br /&gt;
+ Pôle Financement et contrôle du fonctionnement des CFA
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205920
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/67b1-soutien-au-fonctionnement-des-cfa-majoration-/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>104612</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Inciter les TPE et PME ligériennes à recourir à des conseils extérieurs en participant financièrement au coût facturé par le consultant sélectionné par l’entreprise</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire Conseil</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans un environnement économique en mutation, le recours à une expertise extérieure est un atout pour les TPE et PME dans leur prise de décision en termes de croissance et/ou de repositionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif d&amp;#039;aide national
+ &lt;em&gt;
+  Chèque relance export
+ &lt;/em&gt;
+ est cumulable, sous réserve d&amp;#039;éligibilité, avec cette aide régionale. Le cumul de l&amp;#039;aide régionale et du chèque relance export national ne saurait excéder 100% du montant HT des dépenses exposées. Retrouvez toutes les informations sur le dispositif du chèque relance export sur :
+ &lt;a href="https://www.teamfrance-export.fr/entreprisespaysdelaloire/solutions/cheque-relance-export" rel="noopener" target="_blank"&gt;
+  Chèque Relance Export
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour qui ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les PME situées en Pays de la Loire relevant des secteurs d&amp;#039;activité éligibles (industrie dont agro-alimentaire, tourisme, BTP, certaines entreprises horticoles, artisanat, commerce et services...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les Coopératives d&amp;#039;Utilisation de Matériel Agricole (CUMA).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les porteurs de projets touristiques publics ou privés : collectivités locales, entreprises (et leurs groupements : GIE, etc...), associations loi 1901, Sociétés d&amp;#039;Economie Mixte, particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le soutien régional prend la forme d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intensité d&amp;#039;aide maximale n&amp;#039;excède pas 50 % du montant HT des coûts admissibles, ces derniers devant au minimum atteindre 3000 € HT, l&amp;#039;aide elle-même est plafonnée à 15 000 €.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le cumul des aides « Pays de la Loire Conseil » attribuées à une même entreprise ou un même groupe d&amp;#039;entreprises ne peut pas dépasser un montant de 30 000 € sur une période de trois années civiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande d&amp;#039;aide doit être déposé à la Région des Pays de la Loire avant l&amp;#039;engagement des dépenses.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Emploi
+International
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2021</t>
+        </is>
+      </c>
+      <c r="Q52" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les thématiques d&amp;#039;études éligibles sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse stratégique de l&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les ressources humaines dans une étape clé de la vie de l&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement durable et l&amp;#039;écoconception,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la responsabilité sociétale des entreprises (RSE),
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;appropriation des usages du numérique à forte valeur ajoutée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement à l&amp;#039;international,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stratégie de levée de fonds,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les démarches de certification dans les domaines de l&amp;#039;artisanat et du commerce de détail,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la faisabilité économique des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stratégie touristique territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les autres études (démarche de design, démarche d&amp;#039;intelligence économique)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/pays-de-la-loire-conseil</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PDLCONS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Numéro vert : 0800 04 11 11
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Entreprises et Innovation
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 02 28 20 56 09
+ &lt;br /&gt;
+ Pour toutes les demandes de renseignements relatives au Volet numérique de Pays de la Loire Conseil vous pouvez envoyer un mail à :
+ &lt;a href="mailto:pdlconseil&amp;#64;paysdelaloire.fr"&gt;
+  pdlconseil&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Agriculture, pêche et agroalimentaire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 02 28 20 56 17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c229-pays-de-la-loire-conseil/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>104617</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>restaurer des immeubles dans un Site patrimonial remarquable (SPR)</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Centres anciens protégés (CAP) de 10 Petites cités de caractère (PCC)</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valoriser des centres-bourgs des communes homologuées ou homologables « Petite cité de caractère® » par
+&lt;/p&gt;
+&lt;p&gt;
+ l&amp;#039;association des Petites cités de caractère® des Pays de la Loire, reconnues « site patrimonial remarquable »,
+&lt;/p&gt;
+&lt;p&gt;
+ protégées sous le régime d&amp;#039;un plan de valorisation de l&amp;#039;architecture et du patrimoine (PVAP) ou d&amp;#039;une aire de
+&lt;/p&gt;
+&lt;p&gt;
+ mise en valeur de l&amp;#039;architecture et du patrimoine (AVAP) ou d&amp;#039;une zone de protection du patrimoine architectural,
+&lt;/p&gt;
+&lt;p&gt;
+ urbain et paysager (ZPPAUP).
+&lt;/p&gt;
+&lt;p&gt;
+ Les dix Petites Cités de Caractère® sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Loire-Atlantique : Piriac-sur-Mer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maine-et-Loire : Le Coudray-Macouard, Montsoreau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sarthe : Asnières-sur-Vègre, Parcé-sur-Sarthe, Sillé-le-Guillaume
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vendée : Faymoreau, Foussais-Payré, Mouchamps,  Rives-d&amp;#039;Autise pour la commune déléguée de Nieul-sur-l&amp;#039;Autise
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2025</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;immeuble doit être situé dans une commune éligible qui s&amp;#039;engage contractuellement avec la
+&lt;/p&gt;
+&lt;p&gt;
+ Région à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Déterminer en concertation avec l&amp;#039;architecte du patrimoine chargé de l&amp;#039;opération par l&amp;#039;association des Petites cités de caractère® des Pays de la Loire et la Région des Pays de la Loire un périmètre de restauration inclus dans le PVAP/AVAP/ZPPAUP. Les subventions régionales porteront exclusivement sur ce secteur.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mettre à disposition régulière les moyens humains nécessaires pour lancer, animer et assurer le suivi et la gestion de l&amp;#039;opération notamment en recourant aux services d&amp;#039;un architecte du patrimoine.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Abonder financièrement l&amp;#039;effort consenti par la Région à hauteur de 5 % minimum avec les mêmes limites que la Région.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Le propriétaire s&amp;#039;engage à :
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Ne pas céder la propriété avant un délai de 9 ans après l&amp;#039;attribution de la subvention de la Région.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ne pas utiliser du PVC ou tout autre matériau non compatible avec l&amp;#039;approche patrimoniale reconnue par l&amp;#039;unité départementale de l&amp;#039;architecture et du patrimoine (maintien ou pose).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/centres-anciens-proteges-cap-de-10-petites-cites-de-caractere-pcc</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PATRIM_CAP_PCC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 0228205133
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/26d8-centres-anciens-proteges-cap-de-10-petites-ci/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>104635</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'appropriation des missions de l'Europe et ses enjeux sur le territoire ligérien grâce à l'intervention des "animateurs Europe"</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Animateur Europe</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ses objectifs sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de sensibiliser le public aux politiques et aux institutions européennes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de répondre à une demande croissante d&amp;#039;information sur l&amp;#039;Europe et ses enjeux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;aborder l&amp;#039;Europe sous l&amp;#039;angle dynamique de la construction communautaire et de l&amp;#039;Europe au quotidien
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>01/01/1991</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pas de critères d&amp;#039;éligibilité spécifiques, sous couvert de disponibilité des animateurs et du choix de la thématique.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;animation est gratuite pour le bénéficiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif peut être sollicité tout au long de l&amp;#039;année, sous couvert des disponibilités des animateurs Europe.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/animateur-europe</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Brieuc Demeuse
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ jean-brieuc.demeuse&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ 0228206161
+&lt;/p&gt;
+&lt;p&gt;
+ Autre contact
+ &lt;br /&gt;
+ Isabelle Buaud (gestionnaire) : 02.28.20.55.52
+&lt;/p&gt;
+&lt;p&gt;
+ isabelle.buaud&amp;#64;paysdelaloire.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/19cd-animateur-europe/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>104637</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Développer une offre de formation post-bac à distance dans un tiers lieu - AMI "Campus connectés A 2 PAS"</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Appel à manifestation &amp;quot;Campus A 2 PAS&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région place le territoire au cœur de sa stratégie régionale ESRI 2021-2017 et souhaite rapprocher l&amp;#039;enseignement supérieur de tous les territoires. La Région est attentive aux initiatives des collectivités qui permettent de rendre accessible l&amp;#039;offre de formation aux Ligériens des zones géographiques les plus éloignées des métropoles en cohérence avec les besoins des acteurs locaux. Elle souhaite également apporter une réponse à la demande sociale et permettre à chaque jeune de se révéler.
+ &lt;br /&gt;
+ Les campus à A 2 PAS vont permettre l&amp;#039;accès en proximité aux formations supérieures à distance en s&amp;#039;appuyant sur un accompagnement humain adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent être agiles, adaptés aux caractéristiques des infrastructures du territoire en proximité des jeunes et des entreprises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les territoires qui ne sont pas dotés d&amp;#039;une offre de formation post-bac, tout comme les territoires qui proposent un premier niveau de formation post-bac en présentiel et souhaitent élargir les choix d&amp;#039;orientation et de formation proposés aux jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans des tiers-lieux existants qui font sens en termes d&amp;#039;accès aux formations de l&amp;#039;enseignement, ou à créer dans des lieux de formations accueillant déjà des jeunes en formation et disposant d&amp;#039;infrastructures mutualisables
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;appuyant sur un accompagnement humain : L&amp;#039;une des conditions de réussite de la formation à distance est la qualité de l&amp;#039;accompagnement humain de proximité proposé, qui devra être régulier et individualisé pour répondre aux besoins des étudiants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront s&amp;#039;inscrire dans un cadre pluriannuel.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;analyse des dossiers sera effectuée par la Direction Enseignement Supérieur et Recherche.
+ &lt;br /&gt;
+ Les critères de sélection des manifestations d&amp;#039;intérêt, à titre indicatif et non exhaustif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Caractéristique du territoire en termes d&amp;#039;offre de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Existence d&amp;#039;un espace ou identification d&amp;#039;un espace
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;accompagnement en ressources humaines envisagé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficiaires envisagés du campus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Existence de partenariat avec des établissements d&amp;#039;enseignement supérieur localement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pérennité envisagée du fonctionnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le dossier de participation, les manifestations d&amp;#039;intérêt devront a minima comporter les éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les premiers éléments de diagnostic du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les objectifs du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présentation du projet avec des indicateurs d&amp;#039;évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les moyens humains et matériels consacrés au projet, les partenariats tissés avec les établissements d&amp;#039;enseignement supérieur de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel (si le projet est mature)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les dossiers sont à envoyer par mail à
+  &lt;a href="mailto:desr&amp;#64;paysdelaloire.fr"&gt;
+   desr&amp;#64;paysdelaloire.fr
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appel-manifestations-dinteret-campus-connectes-2-pas</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;enseignement supérieur et de la recherche, Service Enseignement supérieur, mobilité internationale et vie étudiante, Pôle Enseignement supérieur et vie étudiante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Claire Pichon - 02 28 20 64 30
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accueil DESR - 02 28 20 61 58 -
+  &lt;a href="mailto:desr&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+   desr&amp;#64;paysdelaloire.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistante ESMIVE - 02 28 20 51 26
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b9bc-appel-a-manifestations-dinteret-campus-connec/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>104650</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Permettre aux stagiaires de la formation professionnelle continue de réaliser des stages à l'étranger pendant la période de formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>La mobilité internationale</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Pays de la Loire développe une politique volontariste en faveur de la mobilité internationale. Elle favorise ainsi à travers des subventions les séjours à l&amp;#039;étranger des stagiaires de la formation professionnelle continue. Ces aides concernent principalement les séjours à l&amp;#039;étranger prévus dans le cadre des formations qualifiantes Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Les séjours à l&amp;#039;étranger peuvent être collectifs ou individuels. Dans le cas des séjours collectifs l&amp;#039;aide à la mobilité s&amp;#039;applique aussi aux formateurs qui les accompagnent (sur la base d&amp;#039;un formateur pour 10 stagiaires).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les stagiaires doivent être inscrits sur une formation relevant d&amp;#039;un programme régional de formation continue qualifiante;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La prise en charge des frais pédagogiques de la formation du stagiaire doit être assurée par la Région;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mobilité collective doit concerner au moins 10 stagiaires;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les séjours doivent avoir une durée minimale de 5 jours;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les stages doivent se dérouler dans une entreprise ou une collectivité étrangère;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Participation régionale selon le type de dépense
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités collectives
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 220 € par participant (stagiaire et formateur).
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par participant et par jour.
+ &lt;br /&gt;
+ Autres frais : 80 € par stagiaire, participation régionale plafonnée à 1 100 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités individuelles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 300 € par stagiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités collectives
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 220 € par participant (stagiaire et formateur).
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par participant et par jour.
+ &lt;br /&gt;
+ Autres frais : 80 € par stagiaire, participation régionale plafonnée à 1 100 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités individuelles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 300 € par stagiaire.
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par jour.ment/restauration : aide forfaitaire de 30 € par jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2018</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Suivre sa formation dans un Centre de Formation prestataire de la Région des Pays de la Loire dans le cadre de marché public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
       <c r="V56" s="1" t="inlineStr">
         <is>
-          <t>https://www.paysdelaloire.fr/les-aides/poles-territoriaux-de-cooperation-economique-ptce</t>
+          <t>https://www.paysdelaloire.fr/les-aides/la-mobilite-internationale</t>
         </is>
       </c>
       <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
-[...6 lines deleted...]
- Téléphone : 02 28 20 53 43
+ Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
+ &lt;br /&gt;
+ Service Formations qualifiantes et préparatoires
+ &lt;br /&gt;
+ Pôle Formations préparatoires et d&amp;#039;insertion
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
       <c r="Z56" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/fdb2-poles-territoriaux-de-cooperation-economique-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa29-la-mobilite-internationale/</t>
         </is>
       </c>
       <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH56" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>104653</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Faire un stage de parrainage en agriculture</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Stage de parrainage en agriculture</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Agriculteur
+Particulier</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Fournir au candidat à l&amp;#039;installation une formation pratique sur la conduite de l&amp;#039;exploitation à reprendre ou dans laquelle il va s&amp;#039;associer, afin d&amp;#039;assurer la bonne transmission de l&amp;#039;outil de production.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ —
+&lt;/p&gt;
+&lt;p&gt;
+ Le parrainage permet de pérenniser un emploi au sein d&amp;#039;une entreprise viable qui pourrait, en l&amp;#039;absence de repreneur, être démembrée, de tester l&amp;#039;intégration du candidat à l&amp;#039;installation dans une exploitation agricole déjà constituée, ou de permettre un tuilage entre cédant et repreneur.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien consiste en une indemnité de stage de parrainage, pour le candidat à l&amp;#039;installation ne pouvant prétendre à une indemnité pôle emploi, ni à toute autre indemnité de formation, pour un stage valorisé dans le cadre de son plan de professionnalisation personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est accordée sous forme d&amp;#039;une subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;indemnité est défini selon les montants de rémunérations versées aux stagiaires de la formation professionnelle conformément au nouveau code du travail (partie 6 – livre I) et au décret n°2002-1551 du 23 décembre 2002.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;indemnité de stage de parrainage ne peut être financée à la fois par l&amp;#039;Etat et par la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat à l&amp;#039;installation souhaitant bénéficier de cette aide dépose la demande avant la signature de la convention de stage et le démarrage de celui-ci. La demande de financement sera accompagnée du projet de convention de stage. L&amp;#039;aide est approuvée en commission permanente du conseil régional sous réserve du vote des crédits correspondants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2022</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le stage doit être encadré par un centre de formation (ou par une structure ayant conclu une convention avec un organisme de formation) agréé par l&amp;#039;État ou la Région des Pays de la Loire, conformément à l&amp;#039;article R. 6341-2 du code du travail.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en œuvre du stage fait l&amp;#039;objet d&amp;#039;une convention de stage tripartite passée entre le stagiaire, l&amp;#039;exploitant agricole accueillant le stagiaire et le centre de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ Peut être bénéficiaire de l&amp;#039;aide tout porteur de projet d&amp;#039;installation en agriculture remplissant les conditions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  satisfaire aux conditions de diplômes, titres ou certificats lui permettant de répondre aux conditions de délivrance de la Capacité Professionnelle Agricole (CPA);
+ &lt;/li&gt;
+ &lt;li&gt;
+  être âgé de moins de 45 ans au moment de la demande d&amp;#039;aide ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans le cadre d&amp;#039;une installation en dehors du cadre familial ou dans le cadre familial ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans le cadre d&amp;#039;une installation à titre individuel ou sociétaire en remplacement de l&amp;#039;exploitant, ou de l&amp;#039;associé-exploitant qui cesse son activité agricole ou s&amp;#039;inscrive dans le cadre d&amp;#039;une installation à titre sociétaire en associé supplémentaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le siège d&amp;#039;exploitation où se déroule le stage doit être situé en Pays de la Loire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région finance la rémunération des candidats à la succession effectuant un stage de parrainage d&amp;#039;une durée de 3 à 8 mois dans l&amp;#039;exploitation qu&amp;#039;ils envisagent de reprendre.
+&lt;/p&gt;
+&lt;p&gt;
+ Une seule demande peut être déposée par bénéficiaire. Des dérogations pourront être accordées si le précédent stage de parrainage n&amp;#039;a pas abouti à une installation indépendamment de la volonté du bénéficiaire (arrêt prématuré du stage pour cause de mésentente, problèmes d&amp;#039;accès au foncier, aux financements, etc...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/stage-de-parrainage-en-agriculture</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;agriculture, de la pêche et de l&amp;#039;agroalimentaire
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire et pour vérifier l&amp;#039;éligibilité de votre entreprise, vous pouvez contacter :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ le Point Accueil Installation de votre département :
+ &lt;a href="http://www.pays-de-la-loire.sinstallerenagriculture.fr/" rel="noopener" target="_blank"&gt;
+  http://www.pait.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d7a-stage-de-parrainage-en-agriculture/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>104524</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les structures relais qui accompagnent le développement des filières d’énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Appui au développement des énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures relais ont pour objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sensibiliser et informer les collectivités et les entreprises sur l&amp;#039;ensemble des énergies renouvelables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informer  et conseiller les porteurs de projets d&amp;#039;énergies renouvelables thermiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capitaliser les données des projets aux échelles départementale et régionale.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les structures relais qui peuvent fournir cet appui sont au niveau régional :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aile (Association d&amp;#039;Initiatives Locales pour l&amp;#039;Energie et l&amp;#039;Environnement) en ce qui concerne la méthanisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlansun en ce qui concerne le solaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  ECPDL (Energies Citoyennes en Pays de la Loire) en ce qui concerne les énergies renouvelables citoyennes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlanbois et les relais bois-énergie en Pays de la Loire pour le bois énergie
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Au niveau départemental, ce sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le CIVAM Défis (Loire Atlantique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mission Bocage (Maine et Loire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La FD CUMA 53 (Mayenne)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le CIVAM AD 72 (Sarthe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Union des CUMA des Pays de la Loire – section Sarthe
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Union des CUMA des Pays de la Loire – section Vendée
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appui-au-developpement-des-energies-renouvelables</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Transition énergétique et logement
+ &lt;br /&gt;
+ Pôle Innovations énergétiques
+&lt;/p&gt;
+&lt;p&gt;
+ Nathalie Salaun
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:nathalie.salaun&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  nathalie.salaun&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 54 16
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/47e9-appui-au-developpement-des-energies-renouvela/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>