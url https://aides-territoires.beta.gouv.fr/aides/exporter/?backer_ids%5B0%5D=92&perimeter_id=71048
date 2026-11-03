--- v1 (2026-09-17)
+++ v2 (2026-11-03)
@@ -263,3535 +263,6068 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>166283</v>
+        <v>163848</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Accompagner les acteurs ligériens dans leurs candidatures européennes</t>
+          <t>Créer de nouvelles offres de formation ou d’accompagnement</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>PDL Impact Europe</t>
+          <t>Appel à projet - Programme d’investissements d’avenir 4 (PIA 4) Appel à projets France 2030 régionalisé - Innovation formations professionnelles</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...649 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;Etat et la Région ont décidé de poursuivre leur collaboration à travers le dispositif « Pays de la Loire – programme d’investissements d’avenir 4 ».&lt;/p&gt;
 &lt;p&gt;Un appel à projets régionaux est lancé, dans le but de stimuler et d’accompagner les projets d’innovation des entreprises en Pays de la Loire.&lt;/p&gt;
 &lt;p&gt;L’appel à projets « Formations Innovantes – PIA4 » est ouvert sur le site &lt;a href="http://pia.paysdelaloire.fr/"&gt;http://pia.paysdelaloire.fr/&lt;/a&gt;  jusqu&amp;#039;en 2025, dans la limite des crédits disponibles.&lt;/p&gt;
 &lt;p&gt;Les projets présentés doivent répondre à un besoin exprimé par les entreprises ou les filières du territoire régional pour :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;La création de nouvelles offres de formation ou d’accompagnement, mais aussi les évolutions significatives apportées à des offres de formation existantes ;&lt;/li&gt;
 &lt;li&gt;ou l’élaboration d’outils innovants dans la délivrance de formation et dans l’accompagnement des entreprises, tout particulièrement des plus petites d’entre elles.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Le présent appel à projets correspond à l’axe 4 « Formations Innovantes » pour lequel une enveloppe de 5,5 M€ est réservée, à parité entre l’Etat (via le programme d’investissements d’avenir) et la Région Pays de la Loire et mis en œuvre par la Caisse des Dépôts, opérateur de ce volet.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Citoyenneté
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>14/12/2023</t>
         </is>
       </c>
-      <c r="Q7" s="1" t="inlineStr">
+      <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Les projets doivent être portés par des consortiums.&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Le financement sera réalisé sous forme de subventions dont les modalités de versement sont précisées dans le règlement relatif aux modalités d’attribution des aides du présent appel à projets.&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Il vise des projets répondant aux caractéristiques ci-dessous :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projets partenariaux, s’appuyant sur un engagement conjoint et durable d’entreprises ou de filières et des acteurs de la formation 
 &lt;/li&gt;&lt;li&gt;L’assiette des dépenses éligibles est supérieure à 400 000€, pour lesquels le montant d’aides sollicité est inférieur à 2 M€.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>Direction de l&amp;#039;emploi, formation professionnelle et apprentissage&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;p&gt;La Caisse des Dépôts (Banque des Territoires) opérateur du PIA 4 régionalisé pour le compte de la Région des Pays de la Loire et des services de la DREETS (Etat), se tient à la disposition des porteurs de projets afin de leur transmettre les informations nécessaires au dépôt d’un dossier demande d’aide :&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Direction Régionale de la Banque des Territoire en Pays de la Loire&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Guillaume ARAGUAS, chargé de projets France 2030 : &lt;a href="mailto:guillaume.araguas&amp;#64;caissedesdepots.fr"&gt;guillaume.araguas&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Téléphone : 06 82 72 03 52&lt;/p&gt; &lt;p&gt;Direction régionale des Pays de la Loire&lt;/p&gt; &lt;p&gt;Banque des Territoires 26 mail Picasso - CS 94 118 44 041 NANTES CEDEX 1&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projet-programme-dinvestissements-davenir-4-pia-4-appel-a-projets-france-2030-regionalise-innovation-formations-professionnelles/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/09/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>163853</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Aider les propriétaires forestiers à renouveler leurs peuplements arrivés à maturité et/ou inadaptés aux conditions de sol et de climat</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Aide au renouvellement forestier</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La forêt est multifonctionnelle : elle répond à des enjeux économiques, environnementaux et sociétaux. La gestion durable des forêts est garante de l’équilibre entre ces services et doit aujourd’hui tenir compte du changement climatique. Le renouvellement des peuplements par plantation est un des outils pour adapter plus rapidement nos forêts au climat futur, sous réserve d’un diagnostic poussé et d’un accompagnement technique adapté.&lt;/p&gt;
 &lt;p&gt;Le dispositif régional contribuera à renouveler les peuplements forestiers dans un contexte incertain de changement climatique, par des plantations en plein ou en enrichissement. Outre la production à long terme de bois de qualité, ces travaux amélioreront la résilience des écosystèmes et contribueront à atténuer les effets du changement climatique, notamment en développant le potentiel du puits de carbone forestier.&lt;/p&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Concerner une surface minimale de 4 ha et prévoir un minimum de 2 000 plants ;&lt;/li&gt;
 &lt;li&gt;S’appuyer sur un diagnostic préalable au renouvellement réalisé par un professionnel qualifié ;&lt;/li&gt;
 &lt;li&gt;Les parcelles concernées devront faire l’objet d’un document de gestion durable et le projet devra être conforme au programme des interventions inscrit dans ce dernier.&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;La liste complète des conditions d’éligibilité est à consulter dans le règlement d’intervention de l’aide.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Forêts</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>28/12/2023</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires potentiels doivent dans un premier temps prendre connaissance du règlement d’intervention et notamment des conditions d’éligibilité. Ils remplissent ensuite le formulaire de demande d’aide, y joignent les pièces justificatives et adressent le tout à la Région.&lt;/p&gt;
 &lt;p&gt;Seuls les dossiers respectant le modèle fourni et comportant toutes les pièces justificatives nécessaires seront étudiés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RF_RENOUV/depot/simple</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>Direction des agricultures, de la pêche et de l&amp;#039;agroalimentaire&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Emilie SWAENEPOEL&lt;br /&gt; dapa-foret-bois&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 56 45&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-renouvellement-forestier/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/09/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>163854</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Aider les propriétaires à reconquérir des peupleraies en friche en vue de produire durablement du bois de qualité</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Aide à la reconquête de friches de peupliers</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bien que le peuplier constitue une ressource incontournable pour la filière bois ligérienne, un déficit chronique de renouvellement des peupleraies après exploitation creuse peu à peu l’écart entre les besoins et les volumes disponibles.&lt;/p&gt;
 &lt;p&gt;Outre l’abondement régional à la charte « Merci le peuplier » qui contribue au reboisement des peupleraies après récolte, la Région souhaite compléter son action de soutien à cette filière populicole en s’engageant pour la reconquête de friches de peupliers. Le remise en production de celles-ci permettra de lutter contre le déficit de renouvellement et de contribuer à l’approvisionnement durable de la filière peuplier locale.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Concerner des parcelles de peupliers exploitées depuis plus de 5 ans et/ou ayant fait l’objet d’un changement de propriétaire depuis leur exploitation, dont l’accru en place n’offre aucune perspective de production de bois de qualité ;&lt;/li&gt;
 &lt;li&gt;Comporter un minimum de 200 plants, dans la limite de 2 000 plants aidés par bénéficiaire et par an ;&lt;/li&gt;
 &lt;li&gt;Le bénéficiaire doit adhérer à un système de certification forestière.&lt;/li&gt;
 &lt;/ul&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Forêts</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>29/12/2023</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires potentiels doivent dans un premier temps prendre connaissance du règlement d’intervention et notamment des conditions d’éligibilité. Ils remplissent ensuite le formulaire de demande d’aide, y joignent les pièces justificatives et adressent le tout à la Région.&lt;/p&gt;
 &lt;p&gt;Seuls les dossiers respectant le modèle fourni et comportant toutes les pièces justificatives nécessaires seront étudiés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RF_PEUPLIER/depot/simple</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>Direction des agricultures, de la pêche et de l&amp;#039;agroalimentaire&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Emilie SWAENEPOEL&lt;br /&gt; dapa-foret-bois&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 56 45&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-reconquete-de-friches-de-peupliers/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/09/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>163856</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’ouverture de nouvelles places de formation dans le domaine de la petite enfance</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Appel à candidatures - Développement de l’offre de formation petite enfance en Pays de la Loire</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cet appel à candidatures vise à accompagner le développement de formations d’auxiliaires de puériculture, et d’éducateurs de jeunes enfants, afin de répondre aux besoins importants de professionnels dans le domaine de la petite enfance. La Région financera 65 nouvelles places pour chacune de ces deux formations.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Peut candidater :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Tout établissement souhaitant dispenser la formation d’Auxiliaires de Puériculture ou la formation d’Educateurs de Jeunes Enfants en Pays de la Loire, quelle que soit la voie de formation souhaitée ;&lt;/li&gt;
 &lt;li&gt;Tout établissement déjà autorisé ou agréé à dispenser l’une de ces formations, souhaitant ouvrir un nouveau site de formation en Pays de la Loire ;&lt;/li&gt;
 &lt;li&gt;Tout établissement déjà autorisé ou agréé à dispenser l’une de ces formations, souhaitant ouvrir de nouvelles places de formation sur un site existant (extension capacitaire).&lt;/li&gt;
 &lt;/ul&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Citoyenneté
 Commerces et services
 Emploi
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P10" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>20/03/2024</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les organismes intéressés pour dispenser l’une de ces formations sont invités à télécharger et compléter le dossier correspondant. &lt;br /&gt;Les procédures de dépôt et d’instruction des demandes sont détaillées dans le règlement d’intervention.&lt;br /&gt;Les demandes devront être adressées au plus tard le 6 mai 2024.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>Direction de l&amp;#039;emploi, formation professionnelle et apprentissage&lt;br /&gt; Service Formations sanitaires et sociales&lt;br /&gt; Pôle Organisation des formations sanitaires et sociales&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;fss&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 59 09&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-candidatures-developpement-de-loffre-de-formation-petite-enfance-en-pays-de-la-loire/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/09/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>163857</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Subventionner le déploiement de stationnements vélos sécurisés en connexion avec le réseau de transport régional</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Stationnement vélo sécurisé au niveau des points d&amp;apos;arrêts routiers structurants du réseau Aléop</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Le développement de la pratique du vélo au quotidien passe par le déploiement d’un véritable système vélo comprenant à la fois :&lt;br /&gt;- des infrastructures cyclables sécurisées&lt;br /&gt;- des stationnements vélos sécurisés&lt;br /&gt;- des actions de sensibilisation en faveur du changement de pratique&lt;br /&gt;- des services vélos (vélos en libre-service, en location longue durée)&lt;/p&gt;
 &lt;p&gt;La Région, en tant que chef de file de l’intermodalité, agit notamment sur le premier point via un règlement d’intervention dédié à l’amélioration des accès au réseau ALEOP et sur le troisième point via le cofinancement du Défi Mobilité et du Collectif Régional Vélo.&lt;/p&gt;
 &lt;p&gt;En équipant les points d’arrêts routiers de stationnements vélos sécurisés, contribuant ainsi à mailler l’ensemble du territoire ligérien, la Région souhaite créer un choc d’offre en apportant des solutions pour lever le second frein le plus important à l’usage du vélo : la peur du vol.&lt;/p&gt;
 &lt;p&gt;Afin de massifier le déploiement, la région a fixé un seuil minimal de 20 places de stationnement vélo sécurisé par opération.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; Uniquement les EPCI inférieures à 150 000 habitants.&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>31/12/2025</t>
         </is>
       </c>
-      <c r="Q11" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2028</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;4 appels à projets seront organisés avec remise des projets pour les échéances suivantes : le 31 mai 2024, le 30 novembre 2024, le 31 mai 2025 et le 30 novembre 2025.&lt;br /&gt;Le dossier de candidature comportera à minima :&lt;br /&gt;- Une note de présentation du projet, indiquant notamment les lieux d’implantation des stationnements vélos sécurisés (plan de situation et plan masse)&lt;br /&gt;- Une présentation de la solution technique retenue (consignes individuelles, abris collectifs,…)&lt;br /&gt;- Les modalités de gestion des accès mises en œuvre (cadenas personnel, code d’accès, badge physique, application smartphone,…)&lt;br /&gt;- Le plan de financement&lt;br /&gt;- Le calendrier de l’opération&lt;/p&gt;
 &lt;p&gt;Dossier de candidature à adresser en version papier à :&lt;br /&gt;Région des Pays de la Loire,&lt;br /&gt;1 rue de la Loire&lt;br /&gt;44 966 NANTES Cedex 9&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>Direction Marketing et ferroviaire&lt;br /&gt; Pôle Gares,aménagements intermodaux et accessibilité&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Xavier DUVAL-ZACK&lt;br /&gt; &amp;#43;33 2 28 20 58 29&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/stationnement-velo-securise-au-niveau-des-points-darrets-routiers-structurants-du-reseau-aleop/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/09/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>163866</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Aider les propriétaires souhaitant améliorer la qualité de la desserte de leurs parcelles forestières en créant des places de dépôt et de retournement</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Aide à l&amp;apos;amélioration de la desserte forestière</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’aménagement des massifs et notamment leur accessibilité est incontournable pour assurer l’approvisionnement en bois de la filière. Cela passe par un réseau de desserte permettant d’accéder aux parcelles forestières et par la création de places dédiées au stockage des bois.&lt;/p&gt;
 &lt;p&gt;La Région financera la création de places de dépôt et de retournement en forêt afin d’assurer la mobilisation de la ressource bois dans des conditions optimales tout au long de l’année et dans le respect des sols forestiers.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;/p&gt;
 &lt;ul&gt;
 &lt;li&gt;Présenter une surface empierrée comprise entre 300 et 2 000 m² par place, dans la limite de deux places par projet ;&lt;/li&gt;
 &lt;li&gt;Justifier d’un volume de bois mobilisable dans les 5 ans, dans un rayon de 500 m autour de chaque place, au moins égal à 1 000 m&lt;sup&gt;3&lt;/sup&gt;;&lt;/li&gt;
 &lt;li&gt;Faire l’objet d’un accompagnement par un maître d’œuvre qualifié ;&lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;Les parcelles concernées devront faire l’objet d’une garantie de gestion durable.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Forêts</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>28/12/2023</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les bénéficiaires potentiels doivent dans un premier temps prendre connaissance du règlement d’intervention et notamment des conditions d’éligibilité. Ils remplissent ensuite le formulaire de demande d’aide, y joignent les pièces justificatives et adressent le tout à la Région.&lt;/p&gt;
 &lt;p&gt;Seuls les dossiers respectant le modèle fourni et comportant toutes les pièces justificatives nécessaires seront étudiés.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RF_ADF/depot/simple</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>Direction des agricultures, de la pêche et de l&amp;#039;agroalimentaire&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Emilie SWAENEPOEL&lt;br /&gt; dapa-foret-bois&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 56 45&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-lamelioration-de-la-desserte-forestiere/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>17/11/2024</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/09/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>152325</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir les actions de mise en œuvre des documents d’objectifs</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre des DOCOB des sites Natura 2000</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutenir les actions de mise en œuvre des documents d&amp;#039;objectifs.
 &lt;/p&gt;
 &lt;p&gt;
  La Région soutient la collectivité désignée par le comité de pilotage du site Natura 2000 pour la mise en œuvre du document d&amp;#039;objectif (DOCOB).
  &lt;br /&gt;
  Ces projets sont cofinancés par les fonds européens (FEDER).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide financière est de 50 % maximum des coûts supportés par la structure porteuse pour ses actions en lien avec la mise en œuvre des DOCOB. Il peut s&amp;#039;agir de frais de personnels, de prestations de services, de frais de formation, de déplacements, d&amp;#039;achats...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>International</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le candidat doit être une collectivité ou un groupement de collectivités désigné en tant que structure porteuse par le comité de pilotage d&amp;#039;un site Natura 2000.
  &lt;br /&gt;
  Le candidat doit remplir le dossier de demande de subvention disponible dans l&amp;#039;onglet « Déposer un dossier ».
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Biodiversité et littoral
  &lt;br /&gt;
  Julie SIMAILLEAU
  &lt;br /&gt;
  &amp;#43;33 2 28 20 51 19
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f49-mise-en-uvre-des-docob-des-sites-natura-2000/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>152366</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l’accessibilité touristique à destination des personnes en situation de handicap par l’acquisition d’équipements adaptés dans 100 entreprises touristiques</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>AAP Handicap et Tourisme</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Améliorer l&amp;#039;accessibilité touristique à destination des personnes en situation de handicap par l&amp;#039;acquisition d&amp;#039;équipements adaptés dans 100 entreprises touristiques des Pays de La Loire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région souhaite accompagner les entreprises touristiques du territoire pour l&amp;#039;acquisition d&amp;#039;équipements adaptés. Les objectifs visés sont les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Susciter l&amp;#039;émergence de projets inclusifs, basés à la fois sur un programme d&amp;#039;accueil et de communication à destination de ces publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir les entreprises touristiques et de loisirs dans leurs investissements relatifs à des acquisitions de matériels adaptés à tous les publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner nos entreprises vers des investissements leur permettant d&amp;#039;augmenter leurs flux de visiteurs et leurs volumes d&amp;#039;affaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cet appel à projets s&amp;#039;adresse aux entreprises touristiques suivantes : hébergements touristiques classés (hors meublés de tourisme), sites de visite à billetterie, loueurs de vélo, centres nautiques, centres équestres, bateaux à passagers, offices de tourisme, bases de loisirs...).
+&lt;/p&gt;
+&lt;p&gt;
+ Il est destiné aux opérateurs en activité à la date à laquelle ils y répondent.
+ &lt;strong&gt;
+  Un seul dossier sera retenu par bénéficiaire
+ &lt;/strong&gt;
+ pour l&amp;#039;ensemble de la période d&amp;#039;existence du dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quels projets ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les catégories de projets suivants seront éligibles à cet AAP :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la création d&amp;#039;un nouveau produit touristique accessible ou d&amp;#039;une nouvelle expérience pour les publics handicapés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;amélioration significative de prestations touristiques déjà existantes par de petits investissements matériels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la diversification de l&amp;#039;activité des entreprises par la proposition de services adaptés aux besoins des publics handicapés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les critères de sélection et le détail des dépenses éligibles sont consultables dans le cahier des charges disponible dans l&amp;#039;onglet « Calendrier et procédure »
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets est ouvert jusqu&amp;#039;au 29/02/2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Handicap
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>16/02/2024</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le soutien régional prend la forme d&amp;#039;une subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;attribution de la subvention relève de la compétence de la Commission Permanente, le vote des dossiers se concentrera sur deux périodes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un vote lors d&amp;#039;une Commission permanente du deuxième trimestre pour les dossiers reçus avant le 31 mars,
+ &lt;/li&gt;
+ &lt;li&gt;
+  et un vote lors d&amp;#039;une Commission permanente du quatrième trimestre pour les dossiers reçus avant le 31 août.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de dépôt du dossier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La demande d&amp;#039;aide est dématérialisée sur le portail des aides. Le dossier complet de demande d&amp;#039;aide doit être déposé sur ce portail des aides avant l&amp;#039;engagement des dépenses.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_AAP_HANDITOUR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
+ &lt;br /&gt;
+ Stéphanie FILLAUDEAU
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 51 38
+&lt;/p&gt;
+&lt;p&gt;
+ Alice CHANSON
+ &lt;br /&gt;
+ Gestionnaire (départements 44, 72, 53)
+ &lt;br /&gt;
+ Alice.CHANSON&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ 02 28 20 51 41
+&lt;/p&gt;
+&lt;p&gt;
+ Muriel CHIGNARD
+ &lt;br /&gt;
+ Gestionnaire (départements 85, 49)
+ &lt;br /&gt;
+ Muriel.CHIGNARD&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ 02 28 20 59 51
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ff00-aap-handicap-et-tourisme/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>152210</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Permettre à des structures de valoriser leur offre de service et de compléter ainsi les actions des membres du Service Public Régional de l’Orientation</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Modalités de labellisation des organismes souhaitant participer au Service Public Régional de l&amp;apos;Orientation (SPRO)</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Pays de la Loire souhaite permettre à des structures qui ne sont pas membres de droit du Service Public Régional de l&amp;#039;Orientation en vertu notamment des articles L6111-3 et L6111-6 du code du travail d&amp;#039;avoir la possibilité de valoriser leur offre de service et de compléter ainsi les actions des membres du Service Public Régional de l&amp;#039;Orientation. Pour cela elle a défini un cahier des charges auquel devront répondre ces structures associées. La labellisation est attribuée pour 1 an sur la base d&amp;#039;un plan d&amp;#039;actions annuel. La labellisation permettra aux membres associés de lever la part libre de la taxe d&amp;#039;apprentissage pour financer ces actions d&amp;#039;information sur les métiers et les formations qui y mènent. Les structures à but lucratif, les organismes de formation initiale, par alternance ou continue, les actions de formation ou d&amp;#039;études sont exclus de la labellisation.
+&lt;/p&gt;
+&lt;p&gt;
+ La labellisation en tant que membre associé au Service Public de l&amp;#039;Orientation a pour objectif la mise en œuvre d&amp;#039;actions d&amp;#039;information sur les métiers complémentaires à celles qui sont déjà mises en place et la collaboration renforcée avec des organisations sectorielles qui pourront apporter leur connaissance experte des métiers.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;analyse des dossiers portera notamment sur les critères suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Clarté, précision et qualité du dossier de candidature,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Respect des priorités de la Région en matière d&amp;#039;Orientation tout au long de la vie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Critères d&amp;#039;évaluation des actions prévus en amont (quantitatifs et qualitatifs),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre prévisionnel de bénéficiaires des actions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Articulation avec les actions des autres acteurs du Service Public Régional de l&amp;#039;Orientation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2022</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au plus tard le 01/09/N pour une labellisation au 01/01/N&amp;#43;1
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
+ &lt;br /&gt;
+ DOATIP
+ &lt;br /&gt;
+ doatip&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 65 59
+ &lt;br /&gt;
+ Direction de l&amp;#039;Orientation, de l&amp;#039;Animation Territoriale et de l&amp;#039;Insertion Professionnelle
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7504-modalites-de-labellisation-des-organismes-sou/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>17/10/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>104490</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir un programme annuel d’action(s) ou le fonctionnement général de structures de culture scientifique</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux actions en faveur du dialogue sciences-société</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa stratégie CSTI 2019-2022, la Région s&amp;#039;appuie sur un réseau d&amp;#039;acteurs à la fois divers et complémentaires, qui participe au dialogue sciences – société sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région anime et coordonne ce réseau des acteurs de la CSTI à travers la Commission Sciences-Société, son bureau et différents groupes de travail.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien régional permet de financer des actions récurrentes (actions éducatives ligériennes par exemple) et d&amp;#039;en faire émerger de nouvelles pour mieux répondre aux attentes des publics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt :
+ &lt;/strong&gt;
+ Dépôt du dossier sur le Portail régional des aides au plus tard :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour les programmes annuels d&amp;#039;action(s) et le fonctionnement général : au plus tard le 12 février de l&amp;#039;année concernée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour une action seule : 3 mois minimum avant la réalisation de l&amp;#039;action et avant l&amp;#039;engagement des premières dépenses
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Instruction des dossiers :
+ &lt;/strong&gt;
+ L&amp;#039;instruction est réalisée par les services de la Région. Dans le cadre de l&amp;#039;instruction, la Région se réserve le droit de faire appel à des avis extérieurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Décision, attribution et versement de la subvention :
+ &lt;/strong&gt;
+ la décision d&amp;#039;attribution des subventions est prise en Commission Permanente du Conseil régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Innovation, créativité et recherche
+Industrie</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2021</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements ESR - Organismes de recherche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités - Institutions - GIP
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité des demandes au titre des actions et du fonctionnement général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les actions proposées sont déployées en Pays de la Loire et/ou démontrent un impact sur le territoire ligérien.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les actions proposées s&amp;#039;inscrivent pleinement dans le contexte de la stratégie régionale pour la CSTI.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur s&amp;#039;appuie sur un conseil scientifique pour concevoir ses actions et/ou intègre des scientifiques dans le pilotage des actions.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples de critères d&amp;#039;appréciation des demandes au titre des actions et du fonctionnement général
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertinence au regard de la stratégie régionale pour la CSTI ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité de l&amp;#039;action / du programme d&amp;#039;actions et capacité du porteur à bien mener son projet (clarté des objectifs et pertinence des actions proposées, expériences préalables du porteur, implication d&amp;#039;un référent scientifique et/ou technologique et/ou industriel...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification préalable d&amp;#039;un besoin auprès des publics et des territoires cibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implication effective des partenaires dans le montage du projet et sa mise en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-acteurs-et-aux-actions-de-culture-scientifique-technique-et-industrielle</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_ACTIONS_CSTI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;enseignement supérieur et de la recherche
+&lt;/p&gt;
+&lt;p&gt;
+ Service Recherche
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:culturesciences&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  culturesciences&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 56 36
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fb30-soutien-aux-acteurs-et-aux-actions-de-culture/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>104510</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Accroître la compétitivité des PME pour faire face aux mutations économiques</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Accroître la compétitivité des PME pour faire face aux mutations économiques</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soutenir le programme de formation-action &amp;#34; Dispositif intégré méthodologique pour l‘innovation et la compétitivité des entreprises (DINAMIC)&amp;#34; mais aussi les actions collectives destinées à favoriser la mutation des PME vers de nouveaux modes de production et d&amp;#039;innovation ainsi que les services de veille et d&amp;#039;intelligence économique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche
+International
+Attractivité économique
+Industrie</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets devront s&amp;#039;inscrire en cohérence avec les orientations régionales issues du schéma régional de l&amp;#039;économie et de l&amp;#039;emploi durables (SREED) et/ou du schéma régional développement économique, d&amp;#039;innovation et d&amp;#039;internationalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ La contribution des projets à la mise en œuvre de la stratégie régionale d&amp;#039;innovation en faveur des filières devra être démontrée lorsque cela est pertinent.
+&lt;/p&gt;
+&lt;p&gt;
+ La cohérence avec la stratégie régionale énergétique devra, le cas échéant, être démontrée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivant dans le référentiel régional « Responsabilité Sociétale des Entreprises » feront l&amp;#039;objet d&amp;#039;une attention particulière.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/accroitre-la-competitivite-des-pme-pour-faire-face-aux-mutations-economiques</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+&lt;/p&gt;
+&lt;p&gt;
+ Service FEDER
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 61 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d2cd-accroitre-la-competitivite-des-pme-pour-faire/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>104525</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un soutien technique et financier à des projets locaux et des stratégies territoriales en faveur du bocage et de l’agroforesterie</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Règlement  « Liger Bocage et Agroforesterie »</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire
+Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Montant d'intervention minimum : 1000€</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs ligériens (Région, Etat, Agence de l&amp;#039;eau Loire Bretagne, Office français de la biodiversité, ADEME et AFAC régionale) lancent un appel à projets intitulé « Liger Bocage et Agroforesterie », pour conforter le bocage ligérien et le gérer durablement.
+ &lt;br /&gt;
+ L&amp;#039;utilisation de plants labellisés « Végétal local » et/ou issus du matériel forestier de reproduction (MFR) (50% minimum, en fonction de la disponibilité) et l&amp;#039;utilisation de techniques de paillage entièrement biodégradables sont obligatoires. La gestion durable de ces infrastructures agroécologiques via le déploiement des labels existants (« Haie », etc.) est également plébiscitée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Procédure :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers de demande de candidature à l&amp;#039;appel à projets « Liger Bocage et Agroforesterie » doivent être adressés en 1 exemplaire papier à la DDT concernée et déposés en 1 exemplaire numérique sur la plateforme « démarches simplifiées ».
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers doivent doivent comporter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une délibération du maître d&amp;#039;ouvrage avec le plan de financement et l&amp;#039;échéancier de réa-lisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le dossier de candidature à l&amp;#039;appel à projets « Liger bocage et Agroforesterie » dument complété avec ses pièces constitutives ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;engagement du maître d&amp;#039;ouvrage à adresser les connaissances acquises dans le cadre du projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  seuls les projets complets et recevables sont présentés en Comité Technique Liger Bocage au titre du plan de re-lance ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un Relevé d&amp;#039;Identité Bancaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Déposés au fil de l&amp;#039;eau, les dossiers seront examinés à un rythme régulier par le comité technique régional de l&amp;#039;Appel à projet « Liger bocage et agroforesterie », composé de la Région, l&amp;#039;Agence de l&amp;#039;Eau, l&amp;#039;Etat et les Départements volontaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>10/01/2022</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lycées et centres de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Particuliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités - Institutions - GIP
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Eligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles à cet appel à projets « Liger bocage et agroforesterie » visent à la préservation, la reconquête et la création des complexes bocagers et agroforestiers dans un objectif de restauration et de valorisation des continuités écologiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de plantation s&amp;#039;inscrivant dans un cadre collectif seront privilégiés. Les projets devront pouvoir mobiliser les programmes d&amp;#039;aides et les cadres contractuels déployés par les partenaires (Contrat Nature 2050, Contrat territorial Eau, appel à projets « Plantations d&amp;#039;arbres et d&amp;#039;arbustes », programme « Plantons des haies » du plan de relance, etc.). Les projets pourront également intégrer les initiatives citoyennes développées par les partenaires (« 1 naissance, 1 arbre », « défi : 1 arbre, 1 mayennais », etc.) afin de garantir l&amp;#039;appropriation et la mobilisation du plus grand nombre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appel-projets-liger-bocage-et-agroforesterie</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:cyril.bellouard&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  cyril.bellouard&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 54 45
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
       <c r="Z13" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4f49-mise-en-uvre-des-docob-des-sites-natura-2000/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d01d-appel-a-projets-liger-bocage-et-agroforesteri/</t>
         </is>
       </c>
       <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
-          <t>17/10/2023</t>
+          <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
-        <v>152210</v>
+        <v>104542</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Permettre à des structures de valoriser leur offre de service et de compléter ainsi les actions des membres du Service Public Régional de l’Orientation</t>
+          <t>Revitaliser votre centre-bourg : améliorer l'offre de logement et l'accès aux services et aux activités marchandes.</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Modalités de labellisation des organismes souhaitant participer au Service Public Régional de l&amp;apos;Orientation (SPRO)</t>
+          <t>Fonds régional de reconquête des centres-villes des villes moyennes et des centres-bourgs</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>Etablissement public dont services de l'Etat
-Association</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de subvention par projet : 20 000 € étude 200 000€ investissement</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région des Pays de la Loire souhaite permettre à des structures qui ne sont pas membres de droit du Service Public Régional de l&amp;#039;Orientation en vertu notamment des articles L6111-3 et L6111-6 du code du travail d&amp;#039;avoir la possibilité de valoriser leur offre de service et de compléter ainsi les actions des membres du Service Public Régional de l&amp;#039;Orientation. Pour cela elle a défini un cahier des charges auquel devront répondre ces structures associées. La labellisation est attribuée pour 1 an sur la base d&amp;#039;un plan d&amp;#039;actions annuel. La labellisation permettra aux membres associés de lever la part libre de la taxe d&amp;#039;apprentissage pour financer ces actions d&amp;#039;information sur les métiers et les formations qui y mènent. Les structures à but lucratif, les organismes de formation initiale, par alternance ou continue, les actions de formation ou d&amp;#039;études sont exclus de la labellisation.
-[...6 lines deleted...]
- &lt;br /&gt;
+ Conforter leur rôle de centralité des villes moyennes, renforcer le maillage du territoire et leur permettre de faire face à des enjeux démographiques, économiques ou sociaux à venir.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est destinée à soutenir les communes ayant un rôle de centralité souhaitant revitaliser leur centre-bourg dans le but d&amp;#039;y améliorer l&amp;#039;offre de logement et l&amp;#039;accès aux services et aux activités marchandes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles concernent les études stratégiques de revitalisation de centres bourgs ainsi que les investissements concernant des opérations de reconquête de centres bourgs;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exigences énergétiques
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Clarté, précision et qualité du dossier de candidature,
-[...11 lines deleted...]
-  Articulation avec les actions des autres acteurs du Service Public Régional de l&amp;#039;Orientation.
+  Opérations de rénovation de bâtiments : gain de 40% minimum d&amp;#039;énergie primaires par rapport à la situation avant travaux et atteinte de la classe C minimum pour les bâtiments à usage de logements;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations de constructions de bâtiments : atteinte du niveau passif minimum;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration de 4 critères de développement durable pour les opérations de construction et pour les opérations de réhabilitation parmi les dix critères listés dans le règlement d&amp;#039;intervention.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N14" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques</t>
+          <t>Commerces et services
+Revitalisation
+Logement et habitat</t>
         </is>
       </c>
       <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="P14" s="1" t="inlineStr">
         <is>
-          <t>07/08/2022</t>
+          <t>13/11/2020</t>
         </is>
       </c>
       <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Au plus tard le 01/09/N pour une labellisation au 01/01/N&amp;#43;1
-&lt;/p&gt;</t>
+ Liste des communes éligibles :
+ &lt;a href="https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs" rel="noopener" target="_blank"&gt;
+  https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt se fera par voie postale à :
+ &lt;br /&gt;
+ Mme la Présidente de la Région des Pays de la Loire
+ &lt;br /&gt;
+ Hôtel de Région
+ &lt;br /&gt;
+ 1, rue de la Loire
+ &lt;br /&gt;
+ 44 966 NANTES CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier devra comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coordonnées du maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les coordonnées du gestionnaire de l&amp;#039;équipement concerné
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présentation détaillée du projet (intitulé, descriptif, objectifs, etc.) de type avant-projet sommaire (APS)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les engagements du niveau de performance énergétique envisagé et critères de développement durable retenus ou étude thermique préalable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel de l&amp;#039;opération et son plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les loyers ou redevances qui seront exigés des occupants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les décisions de financement Etat (ou délégataire), les agréments règlementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le calendrier prévisionnel des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  La délibération du porteur de projet approuvant le programme
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/fonds-regional-de-reconquete-des-centres-villes-des-villes-moyennes-et-des-centres-bourgs</t>
+        </is>
+      </c>
       <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
-[...7 lines deleted...]
- Direction de l&amp;#039;Orientation, de l&amp;#039;Animation Territoriale et de l&amp;#039;Insertion Professionnelle
+ Direction des territoires et de la ruralité
+ &lt;br /&gt;
+ Service Relations aux collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Loire-Atlantique
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Tanguy RIOU
+ &lt;br /&gt;
+ Tél. 02 28 20 62 86
+ &lt;br /&gt;
+ tanguy.riou&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maine-et-Loire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Christelle Touchais-Pinon
+ &lt;br /&gt;
+ Tél. 02 41 68 70 78
+ &lt;br /&gt;
+ Christelle.TOUCHAIS-PINON&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mayenne
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dominique Chanteau-Nogues
+ &lt;br /&gt;
+ Tél. 02 43 67 22 80
+ &lt;br /&gt;
+ Dominique.CHANTEAU-NOGUES&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sarthe
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dominique Chanteau-Nogues
+ &lt;br /&gt;
+ Tél. 02 43 67 22 80
+ &lt;br /&gt;
+ dominique.chanteau-nogues&amp;#64;paysdelaloire.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vendée
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Tanguy RIOU
+ &lt;br /&gt;
+ Tél. 02 28 20 62 86
+ &lt;br /&gt;
+ tanguy.riou&amp;#64;paysdelaloire.fr
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
       <c r="Z14" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/7504-modalites-de-labellisation-des-organismes-sou/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c9e-fonds-regional-de-reconquete-des-centres-vill/</t>
         </is>
       </c>
       <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
-          <t>17/10/2023</t>
+          <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>05/09/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
-        <v>164785</v>
+        <v>104550</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Accompagner la création ou le développement d’activités touristiques de sites culturels ou patrimoniaux ligériens</t>
+          <t>Garantir la gratuité des manuels et des autres ressources pédagogiques aux familles</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Innovation et transitions pour le tourisme culturel</t>
+          <t>Gratuité des ressources pédagogiques et manuels scolaires</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>90 euros par élève : enseignement général et technologique, 70 euros : enseignement professionnel</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Garantir la gratuité des manuels et des autres ressources pédagogiques aux familles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir le pouvoir d&amp;#039;achat des familles en maintenant la gratuité des manuels scolaires pour tous les lycéens des établissements publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir l&amp;#039;égalité des chances
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagner la transition vers le numérique éducatif
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir la liberté pédagogique des enseignants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale prend la forme d&amp;#039;une dotation pluriannuelle exceptionnelle versée aux établissements publics et privés. Elle permet l&amp;#039;acquisition par les établissements de manuels papier ou numérique, mis à disposition des lycéens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Revitalisation
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2025</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Attribution d&amp;#039;une aide exceptionnelle aux établissements à la CP du 6 juin 2019.
+ &lt;br /&gt;
+ (pas de dossier à constituer)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/gratuite-des-ressources-pedagogiques-et-manuels-scolaires</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Action éducative et civisme
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fabienne Rigoli
+ &lt;br /&gt;
+ 0228205876
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a325-gratuite-des-ressources-pedagogiques-et-manue/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>104553</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Couvrir les dépenses engagées par les GAL en termes d’animation et de fonctionnement de leur stratégie locale de développement après la date de sélection des candidatures</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Animation et frais de fonctionnement</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les stratégies locales de développement requièrent une ingénierie performante dont le soutien est indispensable pour répondre aux exigences émises par LEADER.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Coûts directs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  liés à la gestion de la mise en œuvre de la stratégie qui comprennent les frais de personnels (salaires chargés, déplacements, hébergement/restauration) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de formation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts liés à la communication ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;acquisition de petit matériel et d&amp;#039;équipement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  financiers ainsi que les coûts liés au suivi et à l&amp;#039;évaluation de la stratégie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Coûts indirects
+ &lt;/strong&gt;
+ liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Un taux d&amp;#039;aide publique moindre peut être fixé par le GAL. La part maximale des frais de fonctionnement et d&amp;#039;animation dans les dépenses publiques totales engagées dans le cadre de la mise en œuvre de la stratégie de développement local menée par les acteurs locaux est fixée à 25%, conformément à l&amp;#039;article 35(2) du règlement (UE) n°1303/2013.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Attractivité économique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au PDRR (Programme de Développement Rural Régional).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-animation-et-frais-de-fonctionnement</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+ Pôle Pilotage et qualité
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205468
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7847-leader-animation-et-frais-de-fonctionnement/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>104561</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la labellisation et la gestion d'espaces naturels d'intérêt régional</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="O15" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite constituer un réseau régional de sites labellisés en réserve naturelle régionale (RNR) représentatif de la biodiversité complémentaire des outils existants.
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent être labellisés en Réserve naturelle régionales pour une durée de 12 ans, des espaces naturel, agricole ou forestier présentant une diversité d&amp;#039;espèces et d&amp;#039;habitats naturels remarquables.
+&lt;/p&gt;
+&lt;p&gt;
+ A la demande des propriétaires concernés, la Région attribue ce label et apporte un soutien financier à des territoires mobilisés autour d&amp;#039;un projet partagé  (plan de gestion sur 6 ans et réglementation applicable) par les acteurs locaux et la communauté scientifique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de RNR, l&amp;#039;aide financière régionale est de 50% maximum du coût des études indispensables à la constitution du dossier de candidature à la labellisation RNR : diagnostic puis programme d&amp;#039;actions. L&amp;#039;aide est conditionnée au respect du guide méthodologique des plans de gestion de réserves naturelles.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande de subvention doit alors comporter la demande du ou des propriétaires de labellisation de leurs terrains en RNR ainsi qu&amp;#039; un budget prévisionnel et un plan de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les sites labellisés en réserve naturelle régionale, la Région soutient la mise en oeuvre du plan de gestion jusqu&amp;#039;à 40% du coût des opérations (aide portée à 50% pour les gestionnaires privés). L&amp;#039;animation et le suivi administratif du plan de gestion peuvent être financés à hauteur maximum de 2 500 € par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Une convention de 3 ans formalise le montant maximum de l&amp;#039;aide régionale et les conditions de mise en oeuvre du partenariat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité
+International
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>22/12/2021</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les modalités de constitution des dossiers relatifs aux Réserves naturelles régionales sont précisées au sein du règlement d&amp;#039;intervention. Les dépôts s&amp;#039;effectuent au fil de l&amp;#039;eau et sur la base d&amp;#039;éléments validés par les acteurs locaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Eau, biodiversité et déchets
+ &lt;br /&gt;
+ Pôle Biodiversité et littoral
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril Bellouard
+ &lt;br /&gt;
+ 0228205445
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ebf5-reserves-naturelles-regionales/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>104573</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Manger local dans les restaurants scolaires des lycées</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Manger local dans les restaurants scolaires des lycées</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les services de restauration des lycées publics dans leurs pratiques responsables d&amp;#039;achat de proximité et de qualité et de sensibilisation des jeunes au lien alimentation-santé.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région mène sa politique en faveur du « Manger local » dans les lycées publics en les accompagnant dans des pratiques relocalisées et responsables en offrant des menus à base de produits de qualité et de proximité et en sensibilisant les jeunes au lien entre alimentation et santé.
+ &lt;br /&gt;
+ La Région s&amp;#039;était fixée l&amp;#039;objectif de tendre vers 100% de produits français, 50% régionaux et 20% bio et autres signes de qualité. Les résultats sont encourageants puisque 80% des produits viennent de France, 41 % du territoire régional et 15 % sont bio en 2019.
+ &lt;br /&gt;
+ Depuis la loi EGALIM, la Région a adapté ses critères en maintenant la localisation (100% France et 50% Région) et la qualité (50% dont 20% de bio).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Alimentation
+Economie locale et circuits courts
+Revitalisation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région accompagne les services de restauration des lycées dans la mise en œuvre du « Manger local » au travers de divers moyens :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;appui de 6 conseillers restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  le financement d&amp;#039;équipements adaptés à la préparation des produits frais
+ &lt;/li&gt;
+ &lt;li&gt;
+  la promotion de l&amp;#039;offre de menus « Loire-Océan » composés de produits de l&amp;#039;agriculture et de la pêche ligériennes
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en relation avec les opérateurs des filières des productions régionales
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien à des actions éducatives sensibilisant les jeunes sur les enjeux de l&amp;#039;alimentation sur la santé et l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  la fourniture d&amp;#039;outils de communication auprès des jeunes sur le « Manger local »
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;encouragement à la lutte contre le gaspillage et la gestion des déchets.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/manger-local-dans-les-restaurants-scolaires-des-lycees</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Fonctionnement des lycées publics
+ &lt;br /&gt;
+ Pôle Restauration
+&lt;/p&gt;
+&lt;p&gt;
+ Régis Albert
+ &lt;br /&gt;
+ 0228206018
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3903-manger-local-dans-les-restaurants-scolaires-d/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>104591</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des immeubles dans un Site patrimonial remarquable (SPR)</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Centres anciens protégés (CAP)</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>subvention mini de 1000 euros/ subvention max de 10 000 euros</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valoriser des centres urbains ou centres-bourgs reconnus site patrimonial remarquable, protégés sous le
+ régime d&amp;#039;un plan de sauvegarde et de mise en valeur (PSMV) ou d&amp;#039;un plan de valorisation de l&amp;#039;architecture et du
+ patrimoine (PVAP) ou d&amp;#039;une aire de mise en valeur de l&amp;#039;architecture et du patrimoine (AVAP) ou d&amp;#039;une zone de
+ protection du patrimoine architectural, urbain et paysager (ZPPAUP)
+&lt;/p&gt;
+&lt;p&gt;
+ Communes pouvant être aidées  :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Batz sur Mer (PCC) jusqu&amp;#039;au 07/04/2021
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aubigné sur Layon (PCC) jusqu&amp;#039;au 19/05/2023
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouancé (PCC) jusqu&amp;#039;au 13/07/2024
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fontevraud l&amp;#039;Abbaye (site protégé) jusqu&amp;#039;au 28/09/2024
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Lude (PCC) jusqu&amp;#039;au 15/11/2025
+ &lt;/li&gt;
+ &lt;li&gt;
+  St Léonard des Bois (PCC) jusqu&amp;#039;au 15/11/2025
+ &lt;/li&gt;
+ &lt;li&gt;
+  Château Gontier et Fontenay le Comte jusqu&amp;#039;au 20/04/2021
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2022</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Personnes physiques propriétaires ou membres d&amp;#039;une copropriété,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé : syndics de copropriété, fondations, offices d&amp;#039;HLM, associations - hors Association Foncière Urbaine Libre (AFUL) et Associations Syndicales Libres (ASL) -, les Société
+     Civiles Immobilières supports de patrimoine familial immobilier sans activité de location ou avec
+     une activité de location accessoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Etre dans les communes:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Batz-sur-Mer (PCC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aubigné-sur-Layon (PCC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fontevraud-l&amp;#039;Abbaye (SPR)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ombrée-d&amp;#039;Anjou, pour Pouancé (PCC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Château-Gontier (PSMV)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Lude (PCC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saint-Léonard-des-Bois (PCC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fontenay-le-Comte (PSMV)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;une aide communale complémentaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;engager à ne pas céder le bien sous 9 ans,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ouvrir gratuitement pendant les Journées européennes du patrimoine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide cumulable avec les avantages liés au label de la Fondation du patrimoine pour les particuliers et SCI.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/centres-anciens-proteges-cap</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PATRIM_CAP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture, du sport et des associations
+ &lt;br /&gt;
+ Service Patrimoine
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205133
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2dc4-centres-anciens-proteges-cap/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>104596</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Mon ordi au lycée</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Offrir les meilleures chances de réussite aux jeunes en leur mettant à disposition un ordinateur portable fourni par la Région dès la seconde et la 1ère année de CAP
+&lt;/p&gt;
+&lt;p&gt;
+ La Région distribue les ordinateurs dans les établissements en début d&amp;#039;année scolaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Education et renforcement des compétences
+Revitalisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2021</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre élève de seconde ou 1ere inscrit dans un lycée public ou privé ligérien.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://enquete.paysdelaloire.fr/surveyserver/s/paysdelaloire/176-DL-MonOrdiAuLycee/inscription.htm#3</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Equipement et numérique
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ NicolasTavolieri
+ &lt;br /&gt;
+ nicolas.tavolieri&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ &amp;#43;33 2 28 20 52 81
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f67-mon-ordi-au-lycee/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>104603</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir et viabiliser les formations dans les CFA pour des raisons géographiques ou économiques, constituer un fonds social, aider à la mobilité nationale ou internationales</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au fonctionnement des CFA : majoration de la prise en charge des contrats d’apprentissage</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région intervient dans le fonctionnement des Centres de formation d&amp;#039;apprentis (CFA), en majorant la prise en charge des contrats d&amp;#039;apprentissage. Le soutien de la Région concerne en premier lieu la viabilisation des formations par apprentissage. Il peut par ailleurs servir à constituer un fond social pour les jeunes ayant des difficultés financières, à financer des actions de mobilité nationale ou internationale, ou encore à prendre en charge la formation des contrats signés dans la fonction publique territoriale avant le 1er janvier 2020.
+ &lt;br /&gt;
+ Ce soutien s&amp;#039;effectue dans la limite de l&amp;#039;enveloppe allouée par l&amp;#039;Etat à la Région via France Compétences.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ce fonds s&amp;#039;adresse aux centres répondant aux obligations nationales de déclaration et de qualité, et exerçant une activité d&amp;#039;apprentissage depuis au moins un an au moment de la demande.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;au terme de l&amp;#039;exercice 2022, les CFA dispensant des formations qui étaient conventionnées par la Région à la date du 31 août 2019 seront aidés en priorité, compte tenu de leur mode de financement dérogatoire instauré par le décret n°2019-1326 du 10 décembre 2019 relatif à France Compétences et aux opérateurs de compétences.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Education et renforcement des compétences
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P15" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="U15" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors de l&amp;#039;instruction des demandes de majoration de la prise en charge de formations, les critères
+&lt;/p&gt;
+&lt;p&gt;
+ suivants seront utilisés pour déterminer leur priorité :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   localisation : les formations doivent être dispensées dans la région ; les formations situées dans les territoires « Emploi Formation Orientation Professionnelles » (EFOP) les moins denses seront considérées comme prioritaires, ainsi que celles qui recourent à des dispositifs favorisant le maillage territorial et celles dispensées dans les Quartiers Prioritaires de la Ville ; dans le cas de l&amp;#039;implantation d&amp;#039;une nouvelle formation, son intégration au sein de l&amp;#039;offre existante sera prise en compte ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   secteur économique : les formations au service des métiers en tension des filières économiques stratégiques des Pays de la Loire, telles que l&amp;#039;agriculture et l&amp;#039;agro-alimentaire, la métallurgie (notamment la construction navale, l&amp;#039;aéronautique et l&amp;#039;automobile), l&amp;#039;électronique, le numérique, la santé, le BTP, le transport-logistique, l&amp;#039;hôtellerie-restauration-tourisme..., seront valorisées en premier lieu ; les formations dans les secteurs fragilisés par les effets de la crise liée à la pandémie COVID-19 feront l&amp;#039;objet d&amp;#039;une attention renforcée ; les formations présentes dans notre région qui concernent des métiers rares seront également traitées prioritairement : imprimerie, bijouterie, facture instrumentale... ; au titre de la valorisation de l&amp;#039;excellence professionnelle, les formations réalisées dans les CFA supports de l&amp;#039;organisation des Olympiades des Métiers seront soutenues ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   niveau et type : les différentes formations, de tout niveau, sont susceptibles d&amp;#039;être soutenues ; les formations diplômantes de niveau 3 (CAP...) et 4 (BAC PRO, BP...) seront cependant prioritaires ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   public accueilli : une attention particulière sera prêtée aux formations qui accueillent des jeunes suivis par les missions locales, par les missions de lutte contre le décrochage scolaire, ou ayant  bénéficié des dispositifs Prépa Avenir ou Prépa Apprentissage, ainsi qu&amp;#039;à celles qui forment des jeunes des Quartiers Prioritaires de la Ville ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   lien avec l&amp;#039;innovation : une priorité sera accordée aux formations qui jouent un rôle important de vecteur d&amp;#039;innovation dans les entreprises, ou à celles qui utilisent des dispositifs innovants d&amp;#039;apprentissage, ou encore qui relèvent de CFA engagés dans une démarche d&amp;#039;innovation sociale et environnementale, de responsabilité sociétale ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   nombre d&amp;#039;apprentis : les formations à faible effectif seront traitées prioritairement ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   situation financière : la situation financière de la formation pourra être examinée analytiquement, en fonction de coûts de référence, en tenant compte de l&amp;#039;ensemble des financements reçus, y compris ceux liés aux autres publics formés en cas de mixage ; elle pourra être appréciée au regard de la situation financière globale du CFA, voire de l&amp;#039;établissement porteur du centre ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   résultats : les données de réussite aux examens, d&amp;#039;insertion professionnelle, de ruptures de contrats du CFA entreront en compte dans l&amp;#039;appréciation de la demande de majoration.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  Le financement régional des formations éligibles à la majoration sera présenté lors d&amp;#039;une session du
+  Conseil régional ou d&amp;#039;une commission permanente, en amont de la rentrée scolaire N.
+  Ce financement sera versé au bénéficiaire par la Région comme suit, par dérogation au règlement
+  budgétaire et financier, après signature d&amp;#039;une convention financière :
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    une avance de 80% du montant de l&amp;#039;aide en N,
+   &lt;/li&gt;
+   &lt;li&gt;
+    le solde en N&amp;#43;1, au moins quatre mois après le premier versement, sur présentation d&amp;#039;un récapitulatif des effectifs réels de la (des) formation(s) éligible(s) à la majoration régionale, et des justificatifs complémentaires définis dans la convention.
+   &lt;/li&gt;
+   &lt;li&gt;
+    Si le financement des majorations calculé à l&amp;#039;aide des effectifs réels s&amp;#039;avère inférieur à l&amp;#039;avance versée, la Région effectuera une régularisation par la procédure d&amp;#039;émission d&amp;#039;un titre de recettes.
+   &lt;/li&gt;
+   &lt;li&gt;
+    En cas de non-respect des obligations contractuelles par le centre de formation d&amp;#039;apprentis, de déclaration erronée ou fausse, la Région pourra exiger le reversement de tout ou partie des sommes déjà versées.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/soutien-au-fonctionnement-des-cfa-majoration-de-la-prise-en-charge-des-contrats-dapprentissage</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
+ &lt;br /&gt;
+ Service Animation territoriale
+ &lt;br /&gt;
+ Pôle Financement et contrôle du fonctionnement des CFA
+&lt;/p&gt;
+&lt;p&gt;
+ 0228205920
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/67b1-soutien-au-fonctionnement-des-cfa-majoration-/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>06/09/2026</t>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E16" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>104612</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Inciter les TPE et PME ligériennes à recourir à des conseils extérieurs en participant financièrement au coût facturé par le consultant sélectionné par l’entreprise</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire Conseil</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans un environnement économique en mutation, le recours à une expertise extérieure est un atout pour les TPE et PME dans leur prise de décision en termes de croissance et/ou de repositionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif d&amp;#039;aide national
+ &lt;em&gt;
+  Chèque relance export
+ &lt;/em&gt;
+ est cumulable, sous réserve d&amp;#039;éligibilité, avec cette aide régionale. Le cumul de l&amp;#039;aide régionale et du chèque relance export national ne saurait excéder 100% du montant HT des dépenses exposées. Retrouvez toutes les informations sur le dispositif du chèque relance export sur :
+ &lt;a href="https://www.teamfrance-export.fr/entreprisespaysdelaloire/solutions/cheque-relance-export" rel="noopener" target="_blank"&gt;
+  Chèque Relance Export
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour qui ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les PME situées en Pays de la Loire relevant des secteurs d&amp;#039;activité éligibles (industrie dont agro-alimentaire, tourisme, BTP, certaines entreprises horticoles, artisanat, commerce et services...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les Coopératives d&amp;#039;Utilisation de Matériel Agricole (CUMA).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les porteurs de projets touristiques publics ou privés : collectivités locales, entreprises (et leurs groupements : GIE, etc...), associations loi 1901, Sociétés d&amp;#039;Economie Mixte, particuliers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le soutien régional prend la forme d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;intensité d&amp;#039;aide maximale n&amp;#039;excède pas 50 % du montant HT des coûts admissibles, ces derniers devant au minimum atteindre 3000 € HT, l&amp;#039;aide elle-même est plafonnée à 15 000 €.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le cumul des aides « Pays de la Loire Conseil » attribuées à une même entreprise ou un même groupe d&amp;#039;entreprises ne peut pas dépasser un montant de 30 000 € sur une période de trois années civiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande d&amp;#039;aide doit être déposé à la Région des Pays de la Loire avant l&amp;#039;engagement des dépenses.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Emploi
+International
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2021</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les thématiques d&amp;#039;études éligibles sont les suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse stratégique de l&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les ressources humaines dans une étape clé de la vie de l&amp;#039;entreprise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement durable et l&amp;#039;écoconception,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la responsabilité sociétale des entreprises (RSE),
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;appropriation des usages du numérique à forte valeur ajoutée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement à l&amp;#039;international,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stratégie de levée de fonds,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les démarches de certification dans les domaines de l&amp;#039;artisanat et du commerce de détail,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la faisabilité économique des projets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stratégie touristique territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les autres études (démarche de design, démarche d&amp;#039;intelligence économique)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/pays-de-la-loire-conseil</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PDLCONS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Numéro vert : 0800 04 11 11
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Entreprises et Innovation
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 02 28 20 56 09
+ &lt;br /&gt;
+ Pour toutes les demandes de renseignements relatives au Volet numérique de Pays de la Loire Conseil vous pouvez envoyer un mail à :
+ &lt;a href="mailto:pdlconseil&amp;#64;paysdelaloire.fr"&gt;
+  pdlconseil&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction Agriculture, pêche et agroalimentaire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ 02 28 20 56 17
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c229-pays-de-la-loire-conseil/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
-[...5 lines deleted...]
- La Région souhaite accompagner les entreprises touristiques du territoire pour l&amp;#039;acquisition d&amp;#039;équipements adaptés. Les objectifs visés sont les suivants :
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>104617</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>restaurer des immeubles dans un Site patrimonial remarquable (SPR)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Centres anciens protégés (CAP) de 10 Petites cités de caractère (PCC)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valoriser des centres-bourgs des communes homologuées ou homologables « Petite cité de caractère® » par
+&lt;/p&gt;
+&lt;p&gt;
+ l&amp;#039;association des Petites cités de caractère® des Pays de la Loire, reconnues « site patrimonial remarquable »,
+&lt;/p&gt;
+&lt;p&gt;
+ protégées sous le régime d&amp;#039;un plan de valorisation de l&amp;#039;architecture et du patrimoine (PVAP) ou d&amp;#039;une aire de
+&lt;/p&gt;
+&lt;p&gt;
+ mise en valeur de l&amp;#039;architecture et du patrimoine (AVAP) ou d&amp;#039;une zone de protection du patrimoine architectural,
+&lt;/p&gt;
+&lt;p&gt;
+ urbain et paysager (ZPPAUP).
+&lt;/p&gt;
+&lt;p&gt;
+ Les dix Petites Cités de Caractère® sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Susciter l&amp;#039;émergence de projets inclusifs, basés à la fois sur un programme d&amp;#039;accueil et de communication à destination de ces publics,
-[...5 lines deleted...]
-  Accompagner nos entreprises vers des investissements leur permettant d&amp;#039;augmenter leurs flux de visiteurs et leurs volumes d&amp;#039;affaires.
+  Loire-Atlantique : Piriac-sur-Mer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maine-et-Loire : Le Coudray-Macouard, Montsoreau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sarthe : Asnières-sur-Vègre, Parcé-sur-Sarthe, Sillé-le-Guillaume
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vendée : Faymoreau, Foussais-Payré, Mouchamps,  Rives-d&amp;#039;Autise pour la commune déléguée de Nieul-sur-l&amp;#039;Autise
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...36 lines deleted...]
- L&amp;#039;appel à projets est ouvert jusqu&amp;#039;au 29/02/2024.
+ .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
-[...42 lines deleted...]
- La demande d&amp;#039;aide est dématérialisée sur le portail des aides. Le dossier complet de demande d&amp;#039;aide doit être déposé sur ce portail des aides avant l&amp;#039;engagement des dépenses.
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2025</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;immeuble doit être situé dans une commune éligible qui s&amp;#039;engage contractuellement avec la
+&lt;/p&gt;
+&lt;p&gt;
+ Région à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Déterminer en concertation avec l&amp;#039;architecte du patrimoine chargé de l&amp;#039;opération par l&amp;#039;association des Petites cités de caractère® des Pays de la Loire et la Région des Pays de la Loire un périmètre de restauration inclus dans le PVAP/AVAP/ZPPAUP. Les subventions régionales porteront exclusivement sur ce secteur.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mettre à disposition régulière les moyens humains nécessaires pour lancer, animer et assurer le suivi et la gestion de l&amp;#039;opération notamment en recourant aux services d&amp;#039;un architecte du patrimoine.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Abonder financièrement l&amp;#039;effort consenti par la Région à hauteur de 5 % minimum avec les mêmes limites que la Région.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Le propriétaire s&amp;#039;engage à :
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Ne pas céder la propriété avant un délai de 9 ans après l&amp;#039;attribution de la subvention de la Région.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ne pas utiliser du PVC ou tout autre matériau non compatible avec l&amp;#039;approche patrimoniale reconnue par l&amp;#039;unité départementale de l&amp;#039;architecture et du patrimoine (maintien ou pose).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/centres-anciens-proteges-cap-de-10-petites-cites-de-caractere-pcc</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PATRIM_CAP_PCC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 0228205133
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
-[...50 lines deleted...]
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/26d8-centres-anciens-proteges-cap-de-10-petites-ci/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>06/09/2026</t>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E17" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>104635</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'appropriation des missions de l'Europe et ses enjeux sur le territoire ligérien grâce à l'intervention des "animateurs Europe"</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Animateur Europe</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ses objectifs sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de sensibiliser le public aux politiques et aux institutions européennes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de répondre à une demande croissante d&amp;#039;information sur l&amp;#039;Europe et ses enjeux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;aborder l&amp;#039;Europe sous l&amp;#039;angle dynamique de la construction communautaire et de l&amp;#039;Europe au quotidien
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>01/01/1991</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pas de critères d&amp;#039;éligibilité spécifiques, sous couvert de disponibilité des animateurs et du choix de la thématique.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;animation est gratuite pour le bénéficiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif peut être sollicité tout au long de l&amp;#039;année, sous couvert des disponibilités des animateurs Europe.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/animateur-europe</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Brieuc Demeuse
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ jean-brieuc.demeuse&amp;#64;paysdelaloire.fr
+ &lt;br /&gt;
+ 0228206161
+&lt;/p&gt;
+&lt;p&gt;
+ Autre contact
+ &lt;br /&gt;
+ Isabelle Buaud (gestionnaire) : 02.28.20.55.52
+&lt;/p&gt;
+&lt;p&gt;
+ isabelle.buaud&amp;#64;paysdelaloire.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/19cd-animateur-europe/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>104637</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Développer une offre de formation post-bac à distance dans un tiers lieu - AMI "Campus connectés A 2 PAS"</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Appel à manifestation &amp;quot;Campus A 2 PAS&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région place le territoire au cœur de sa stratégie régionale ESRI 2021-2017 et souhaite rapprocher l&amp;#039;enseignement supérieur de tous les territoires. La Région est attentive aux initiatives des collectivités qui permettent de rendre accessible l&amp;#039;offre de formation aux Ligériens des zones géographiques les plus éloignées des métropoles en cohérence avec les besoins des acteurs locaux. Elle souhaite également apporter une réponse à la demande sociale et permettre à chaque jeune de se révéler.
+ &lt;br /&gt;
+ Les campus à A 2 PAS vont permettre l&amp;#039;accès en proximité aux formations supérieures à distance en s&amp;#039;appuyant sur un accompagnement humain adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent être agiles, adaptés aux caractéristiques des infrastructures du territoire en proximité des jeunes et des entreprises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sur les territoires qui ne sont pas dotés d&amp;#039;une offre de formation post-bac, tout comme les territoires qui proposent un premier niveau de formation post-bac en présentiel et souhaitent élargir les choix d&amp;#039;orientation et de formation proposés aux jeunes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans des tiers-lieux existants qui font sens en termes d&amp;#039;accès aux formations de l&amp;#039;enseignement, ou à créer dans des lieux de formations accueillant déjà des jeunes en formation et disposant d&amp;#039;infrastructures mutualisables
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;appuyant sur un accompagnement humain : L&amp;#039;une des conditions de réussite de la formation à distance est la qualité de l&amp;#039;accompagnement humain de proximité proposé, qui devra être régulier et individualisé pour répondre aux besoins des étudiants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets devront s&amp;#039;inscrire dans un cadre pluriannuel.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;analyse des dossiers sera effectuée par la Direction Enseignement Supérieur et Recherche.
+ &lt;br /&gt;
+ Les critères de sélection des manifestations d&amp;#039;intérêt, à titre indicatif et non exhaustif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Caractéristique du territoire en termes d&amp;#039;offre de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Existence d&amp;#039;un espace ou identification d&amp;#039;un espace
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nature de l&amp;#039;accompagnement en ressources humaines envisagé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficiaires envisagés du campus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Existence de partenariat avec des établissements d&amp;#039;enseignement supérieur localement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pérennité envisagée du fonctionnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le dossier de participation, les manifestations d&amp;#039;intérêt devront a minima comporter les éléments suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les premiers éléments de diagnostic du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les objectifs du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  La présentation du projet avec des indicateurs d&amp;#039;évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les moyens humains et matériels consacrés au projet, les partenariats tissés avec les établissements d&amp;#039;enseignement supérieur de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel (si le projet est mature)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les dossiers sont à envoyer par mail à
+  &lt;a href="mailto:desr&amp;#64;paysdelaloire.fr"&gt;
+   desr&amp;#64;paysdelaloire.fr
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appel-manifestations-dinteret-campus-connectes-2-pas</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;enseignement supérieur et de la recherche, Service Enseignement supérieur, mobilité internationale et vie étudiante, Pôle Enseignement supérieur et vie étudiante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Claire Pichon - 02 28 20 64 30
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accueil DESR - 02 28 20 61 58 -
+  &lt;a href="mailto:desr&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+   desr&amp;#64;paysdelaloire.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistante ESMIVE - 02 28 20 51 26
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b9bc-appel-a-manifestations-dinteret-campus-connec/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>104650</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Permettre aux stagiaires de la formation professionnelle continue de réaliser des stages à l'étranger pendant la période de formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>La mobilité internationale</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région des Pays de la Loire développe une politique volontariste en faveur de la mobilité internationale. Elle favorise ainsi à travers des subventions les séjours à l&amp;#039;étranger des stagiaires de la formation professionnelle continue. Ces aides concernent principalement les séjours à l&amp;#039;étranger prévus dans le cadre des formations qualifiantes Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Les séjours à l&amp;#039;étranger peuvent être collectifs ou individuels. Dans le cas des séjours collectifs l&amp;#039;aide à la mobilité s&amp;#039;applique aussi aux formateurs qui les accompagnent (sur la base d&amp;#039;un formateur pour 10 stagiaires).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les stagiaires doivent être inscrits sur une formation relevant d&amp;#039;un programme régional de formation continue qualifiante;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La prise en charge des frais pédagogiques de la formation du stagiaire doit être assurée par la Région;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mobilité collective doit concerner au moins 10 stagiaires;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les séjours doivent avoir une durée minimale de 5 jours;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les stages doivent se dérouler dans une entreprise ou une collectivité étrangère;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Participation régionale selon le type de dépense
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités collectives
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 220 € par participant (stagiaire et formateur).
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par participant et par jour.
+ &lt;br /&gt;
+ Autres frais : 80 € par stagiaire, participation régionale plafonnée à 1 100 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités individuelles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 300 € par stagiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités collectives
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 220 € par participant (stagiaire et formateur).
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par participant et par jour.
+ &lt;br /&gt;
+ Autres frais : 80 € par stagiaire, participation régionale plafonnée à 1 100 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les mobilités individuelles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Déplacement : frais réels plafonnés à 300 € par stagiaire.
+ &lt;br /&gt;
+ Hébergement/restauration : aide forfaitaire de 30 € par jour.ment/restauration : aide forfaitaire de 30 € par jour.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2018</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Suivre sa formation dans un Centre de Formation prestataire de la Région des Pays de la Loire dans le cadre de marché public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/la-mobilite-internationale</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
+ &lt;br /&gt;
+ Service Formations qualifiantes et préparatoires
+ &lt;br /&gt;
+ Pôle Formations préparatoires et d&amp;#039;insertion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa29-la-mobilite-internationale/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>104653</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Faire un stage de parrainage en agriculture</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Stage de parrainage en agriculture</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Agriculteur
+Particulier</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Fournir au candidat à l&amp;#039;installation une formation pratique sur la conduite de l&amp;#039;exploitation à reprendre ou dans laquelle il va s&amp;#039;associer, afin d&amp;#039;assurer la bonne transmission de l&amp;#039;outil de production.
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ —
+&lt;/p&gt;
+&lt;p&gt;
+ Le parrainage permet de pérenniser un emploi au sein d&amp;#039;une entreprise viable qui pourrait, en l&amp;#039;absence de repreneur, être démembrée, de tester l&amp;#039;intégration du candidat à l&amp;#039;installation dans une exploitation agricole déjà constituée, ou de permettre un tuilage entre cédant et repreneur.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien consiste en une indemnité de stage de parrainage, pour le candidat à l&amp;#039;installation ne pouvant prétendre à une indemnité pôle emploi, ni à toute autre indemnité de formation, pour un stage valorisé dans le cadre de son plan de professionnalisation personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est accordée sous forme d&amp;#039;une subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;indemnité est défini selon les montants de rémunérations versées aux stagiaires de la formation professionnelle conformément au nouveau code du travail (partie 6 – livre I) et au décret n°2002-1551 du 23 décembre 2002.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;indemnité de stage de parrainage ne peut être financée à la fois par l&amp;#039;Etat et par la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat à l&amp;#039;installation souhaitant bénéficier de cette aide dépose la demande avant la signature de la convention de stage et le démarrage de celui-ci. La demande de financement sera accompagnée du projet de convention de stage. L&amp;#039;aide est approuvée en commission permanente du conseil régional sous réserve du vote des crédits correspondants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2022</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le stage doit être encadré par un centre de formation (ou par une structure ayant conclu une convention avec un organisme de formation) agréé par l&amp;#039;État ou la Région des Pays de la Loire, conformément à l&amp;#039;article R. 6341-2 du code du travail.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en œuvre du stage fait l&amp;#039;objet d&amp;#039;une convention de stage tripartite passée entre le stagiaire, l&amp;#039;exploitant agricole accueillant le stagiaire et le centre de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ Peut être bénéficiaire de l&amp;#039;aide tout porteur de projet d&amp;#039;installation en agriculture remplissant les conditions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  satisfaire aux conditions de diplômes, titres ou certificats lui permettant de répondre aux conditions de délivrance de la Capacité Professionnelle Agricole (CPA);
+ &lt;/li&gt;
+ &lt;li&gt;
+  être âgé de moins de 45 ans au moment de la demande d&amp;#039;aide ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans le cadre d&amp;#039;une installation en dehors du cadre familial ou dans le cadre familial ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;inscrire dans le cadre d&amp;#039;une installation à titre individuel ou sociétaire en remplacement de l&amp;#039;exploitant, ou de l&amp;#039;associé-exploitant qui cesse son activité agricole ou s&amp;#039;inscrive dans le cadre d&amp;#039;une installation à titre sociétaire en associé supplémentaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le siège d&amp;#039;exploitation où se déroule le stage doit être situé en Pays de la Loire.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région finance la rémunération des candidats à la succession effectuant un stage de parrainage d&amp;#039;une durée de 3 à 8 mois dans l&amp;#039;exploitation qu&amp;#039;ils envisagent de reprendre.
+&lt;/p&gt;
+&lt;p&gt;
+ Une seule demande peut être déposée par bénéficiaire. Des dérogations pourront être accordées si le précédent stage de parrainage n&amp;#039;a pas abouti à une installation indépendamment de la volonté du bénéficiaire (arrêt prématuré du stage pour cause de mésentente, problèmes d&amp;#039;accès au foncier, aux financements, etc...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/stage-de-parrainage-en-agriculture</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;agriculture, de la pêche et de l&amp;#039;agroalimentaire
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire et pour vérifier l&amp;#039;éligibilité de votre entreprise, vous pouvez contacter :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ le Point Accueil Installation de votre département :
+ &lt;a href="http://www.pays-de-la-loire.sinstallerenagriculture.fr/" rel="noopener" target="_blank"&gt;
+  http://www.pait.fr/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d7a-stage-de-parrainage-en-agriculture/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>104659</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’organisation de salons, forums et opérations d’information sur les métiers, les emplois et la formation</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux salons et forums d’information sur l’orientation, la formation et l’emploi</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide régionale aux salons et forums d&amp;#039;information sur les métiers et les formations s&amp;#039;inscrit dans le cadre plus général des missions d&amp;#039;information et d&amp;#039;orientation tout au long de la vie exercée par la Région renforcées par la loi « Pour la liberté de choisir son avenir professionnel » du 5 septembre 2018.
  &lt;br /&gt;
  Elle se base sur trois principes essentiels :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;information sur les métiers et les formations  procède d&amp;#039;une mission de service public d&amp;#039;éducation à l&amp;#039;orientation ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;accès à ces salons et forums est gratuit pour tous les publics ;
  &lt;/li&gt;
  &lt;li&gt;
   Les salons ou forums doivent être conçus de manière pédagogique.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;accès à ces manifestations doit être gratuit pour tous les publics.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Revitalisation
 Emploi</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région donne priorité aux opérations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Conduites par des EPCI ou par des associations regroupant les principaux acteurs de l&amp;#039;information sur les métiers, les emplois, et les formations d&amp;#039;un bassin d&amp;#039;emploi
  &lt;/li&gt;
  &lt;li&gt;
   S&amp;#039;adressant aux jeunes et à leurs familles pour leur orientation, et s&amp;#039;ouvrant aux jeunes et aux adultes engagés dans la vie active, pour leur faciliter l&amp;#039;accès à la formation tout au long de la vie
  &lt;/li&gt;
  &lt;li&gt;
   Permettant à partir des métiers, emplois, et formations accessibles sur le territoire concerné, des choix d&amp;#039;orientation ouverts, vers les métiers du secteur privé et public
  &lt;/li&gt;
  &lt;li&gt;
   Privilégiant la découverte des métiers par la démonstration concrète du quotidien professionnel
  &lt;/li&gt;
  &lt;li&gt;
   Permettant une information sur les dispositifs mobilisables pour accompagner la construction d&amp;#039;un parcours de formation.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les salons et forums doivent s&amp;#039;attacher à présenter une diversité de métiers et de formations.
 &lt;/p&gt;
 &lt;p&gt;
  Les services régionaux instruisent les demandes de subventionnement comprenant un descriptif du projet,  un budget prévisionnel et un planning de l&amp;#039;événement. Ils sont habilités à solliciter les pièces utiles à la bonne compréhension de la demande. Ils peuvent être missionnés pour opérer les contrôles prévus.
 &lt;/p&gt;
 &lt;p&gt;
  Ils élaborent le projet de décision attributive de subvention soumis au vote de la Commission Permanente.
  &lt;br /&gt;
  En cas d&amp;#039;octroi d&amp;#039;une subvention, le porteur de projet s&amp;#039;engage à inviter la Région des Pays de la Loire aux comités de pilotage et à l&amp;#039;inauguration de l&amp;#039;événement ainsi qu&amp;#039;à apposer le logo régional sur les différents documents de communication.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-salons-et-forums-dinformation-sur-lorientation-la-formation-et-lemploi</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
  &lt;br /&gt;
  Service Animation territoriale
  &lt;br /&gt;
  Missions transversales et évènements
 &lt;/p&gt;
 &lt;p&gt;
  Florane Devaux Boutinkhar : 02 28 20 59 79
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e83c-soutien-aux-salons-et-forums-dinformation-sur/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>104672</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Reconquérir la ressource en eau</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Reconquête de la ressource en eau</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I29" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Favoriser une approche intégrée de la ressource en mobilisant notamment le Contrat territorial Eau, outil co-porté avec l&amp;#039;Agence de l&amp;#039;eau, les Départements et les services de l&amp;#039;Etat.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien de la Région vise notamment à accompagner les changements de pratiques et l&amp;#039;amélioration de la résilience du territoire face au changement climatique.
  &lt;br /&gt;
  &lt;br /&gt;
  Les projets éligibles relèvent notamment des domaines suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Amélioration des connaissances et suivis
  &lt;/li&gt;
  &lt;li&gt;
   Préservation et restauration des fonctionnalités des cours d&amp;#039;eau et des zones humides
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre les pollutions diffuses
  &lt;/li&gt;
  &lt;li&gt;
   Adaptation au changement climatique et gestion durable la ressource
  &lt;/li&gt;
  &lt;li&gt;
   Communication, sensibilisation
  &lt;/li&gt;
  &lt;li&gt;
   Restauration du lit de la Loire
  &lt;/li&gt;
  &lt;li&gt;
   Protection de la ressource en eau potable
  &lt;/li&gt;
  &lt;li&gt;
   Expérimentation et innovation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le principal outil financier mobilisé par la Région pour soutenir les projets de reconquête de la ressource en eau est le Contrat territorial Eau (CT Eau). Ce contrat formalise pour chaque territoire, et pour une durée de 3 ans, la nature des actions ou travaux à engager, les coûts prévisionnels, le plan de financement, les calendriers de réalisation et les engagements des différents signataires. Ce contrat s&amp;#039;adosse à la stratégie du territoire et à la feuille de route définies pour une durée de 6 ans et validées par le comité de pilotage du CT eau.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;éligibilité du programme d&amp;#039;action est étudiée dans son ensemble au regard des objectifs du SDAGE, des enjeux du SAGE et des PAOT et de sa contribution à la stratégie du territoire validée par le comité de pilotage.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour l&amp;#039;ensemble du programme d&amp;#039;action, le taux moyen d&amp;#039;intervention de la Région ne peut pas dépasser 40% des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
  &lt;/li&gt;
  &lt;li&gt;
   Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   N° SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
  &lt;/li&gt;
  &lt;li&gt;
   Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/reconquete-de-la-ressource-en-eau</t>
         </is>
       </c>
-      <c r="W18" s="1" t="inlineStr">
+      <c r="W29" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/CRBV/depot/simple</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Eau et Loire
 &lt;/p&gt;
 &lt;p&gt;
  Damien Masinski : 02 28 20 54 73
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9940-reconquete-de-la-ressource-en-eau/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB18" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>104686</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Favoriser le renouvellement et le reboisement de la forêt ligérienne en accompagnant les propriétaires forestiers a établir un diagnostic des parcelles à exploiter et à renouveler</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Diagnostic préalable au renouvellement forestier</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une dynamique de reboisement s&amp;#039;est mise en place en Pays de la Loire ces dernières années sous l&amp;#039;impulsion de plusieurs politiques publiques qui se sont avérées complémentaires. La réalisation d&amp;#039;un diagnostic préalable est indispensable avant toute décision de renouvellement d&amp;#039;une parcelle forestière. Ce diagnostic vise les objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   établir un état des lieux du peuplement existant et évaluer sa valeur économique ;
  &lt;/li&gt;
  &lt;li&gt;
   identifier les enjeux environnementaux ;
  &lt;/li&gt;
  &lt;li&gt;
   analyser les stations forestières et préconiser les essences adaptées ;
  &lt;/li&gt;
  &lt;li&gt;
   préconiser une méthode de renouvellement si nécessaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ce diagnostic est conduit dans une perspective de reboisement sans préjuger de la décision du propriétaire ; il doit permettre un meilleur choix d&amp;#039;essences de renouvellement dans un contexte de changement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Agriculture et agroalimentaire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P19" s="1" t="inlineStr">
+      <c r="P30" s="1" t="inlineStr">
         <is>
           <t>30/09/2023</t>
         </is>
       </c>
-      <c r="Q19" s="1" t="inlineStr">
+      <c r="Q30" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour qui ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les propriétaires forestiers privés ;
  &lt;/li&gt;
  &lt;li&gt;
   les propriétaires publics de bois et forêts relevant du régime forestier, à l&amp;#039;exception de l&amp;#039;État.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le propriétaire doit être détenteur de droits réels et personnels sur une partie des propriétés concernées et doit être mandaté par l&amp;#039;ensemble des autres titulaires de droits. Le diagnostic devra être rédigé par une personne qualifiée : expert forestier, coopérative forestière, gestionnaire forestier professionnel, agents de l&amp;#039;Office national des forêts pour les forêts publiques. Il concernera une superficie minimale de 4 ha d&amp;#039;un seul tenant.
 &lt;/p&gt;
 &lt;p&gt;
  —
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt des dossiers se fait auprès de la DRAAF, guichet unique pour les aides au reboisement, qui centralise les demandes avant de les transmettre à la DAPA. L&amp;#039;instruction du dispositif est assurée par la DRAAF.
 &lt;/p&gt;
 &lt;p&gt;
  Le règlement d&amp;#039;intervention est applicable jusqu&amp;#039;au 31 décembre 2022.
  &lt;strong&gt;
   Les demandes d&amp;#039;aides pourront être prises en compte jusqu&amp;#039;au 15 septembre 2022
  &lt;/strong&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/diagnostic-prealable-au-renouvellement-forestier</t>
         </is>
       </c>
-      <c r="W19" s="1" t="inlineStr">
+      <c r="W30" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RF_DIAG/depot/simple</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;agriculture, de la pêche et de l&amp;#039;agroalimentaire
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Alain Unvoas
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1767-diagnostic-prealable-au-renouvellement-forest/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF19" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>104687</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Restaurer le fonctionnement écologique de la Loire et de ses annexes hydrauliques</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Contrat pour la Loire et ses annexes</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de la stratégie Loire 2035 et des différents plans Loire Grandeur Nature, l&amp;#039;objectif est de restaurer dans son ensemble le fonctionnement de la Loire par plusieurs type d&amp;#039;actions :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   animation, suivi assurés par le Conservatoire d&amp;#039;Espace naturel pays de la Loire et le GIP Loire Estuaire ;
  &lt;/li&gt;
  &lt;li&gt;
   travaux expérimentaux sur le lit de la Loire (épis,...) ;
  &lt;/li&gt;
  &lt;li&gt;
   travaux de restauration des boires et annexes hydrauliques de la Loire ;
  &lt;/li&gt;
  &lt;li&gt;
   projet de rehaussement du lit mineur de la Loire à Bellevue.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets doivent s&amp;#039;inscrire dans le programme d&amp;#039;actions identifiés dans le CLA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Forêts
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P20" s="1" t="inlineStr">
+      <c r="P31" s="1" t="inlineStr">
         <is>
           <t>01/01/2015</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La lettre de demande d&amp;#039;aide doit être accompagnée des pièces suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Délibération du maître d&amp;#039;ouvrage
  &lt;/li&gt;
  &lt;li&gt;
   Plan de financement actualisé
  &lt;/li&gt;
  &lt;li&gt;
   Identification du projet dans le CLA et notice explicative
  &lt;/li&gt;
  &lt;li&gt;
   N° de Siret
  &lt;/li&gt;
  &lt;li&gt;
   Devis ou la cas échéant projet au stade APS
  &lt;/li&gt;
  &lt;li&gt;
   Demande de dérogation (s&amp;#039;il y a lieu)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/contrat-pour-la-loire-et-ses-annexes</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Eau et Loire
 &lt;/p&gt;
 &lt;p&gt;
  Damien Masinski : 02 28 20 54 73
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1435-contrat-pour-la-loire-et-ses-annexes/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF20" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>104696</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Développer mes aménagements urbains des Petites cités de caractère (PCC)</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Aménagements urbains des Petites cités de caractère (PCC)</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Objectif :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Aménager des places,
   &lt;/li&gt;
   &lt;li&gt;
    embellir des bourgs,
   &lt;/li&gt;
   &lt;li&gt;
    enfouir des réseaux,
   &lt;/li&gt;
   &lt;li&gt;
    installer de la signalétique,
   &lt;/li&gt;
   &lt;li&gt;
    dissimuler ou intégrer des points noirs, sanitaires (extérieurs et intérieurs),
   &lt;/li&gt;
   &lt;li&gt;
    mobiliers urbains,
   &lt;/li&gt;
   &lt;li&gt;
    extérieurs des bâtiments communaux remarquables,
   &lt;/li&gt;
   &lt;li&gt;
    intérieurs des offices de tourisme, i
   &lt;/li&gt;
   &lt;li&gt;
    intérieurs chapelles et églises (si programme culturel) dérogation (SPR en cours)
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Dossier validé par l&amp;#039;ABF et l&amp;#039;architecte du patrimoine employé par l&amp;#039;association des PCC des Pays de la Loire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espaces verts
 Espace public
 Foncier
 Voirie et réseaux
 Revitalisation
 Equipement public
 Architecture
 Paysage</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P32" s="1" t="inlineStr">
         <is>
           <t>18/12/2025</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Collectivités - Institutions - GIP
   &lt;/li&gt;
   &lt;li&gt;
    43 Communes homologuées et homologables Petites cités de cractère (PCC) ayant un SPR (ex ZPPAUP ou AVAP) et 4 PCC dérogation (SPR en cours)
   &lt;/li&gt;
  &lt;/ul&gt;
  Dossier validé par l&amp;#039;ABF et l&amp;#039;architecte du patrimoine employé par l&amp;#039;association des PCC des Pays de la Loire.
  &lt;br /&gt;
 &lt;p&gt;
  Passage en CP de juillet et de novembre
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/amenagements-urbains-des-petites-cites-de-caractere-pcc</t>
         </is>
       </c>
-      <c r="W21" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PATRIM_PCC/depot/simple</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, du sport et des associations
  &lt;br /&gt;
  Service Patrimoine
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pascale Krieger
  &lt;br /&gt;
  02 28 20 51 31
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/66d4-amenagements-urbains-des-petites-cites-de-car/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF21" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>104703</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Investir et équiper des établissements de formations sanitaires et sociales</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Investissement et équipement des établissements de formations sanitaires et sociales</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région est en charge de l&amp;#039;investissement et de l&amp;#039;équipement des établissements de formation.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les formations sociales, le Conseil régional définit sa participation aux dépenses d&amp;#039;investissement, d&amp;#039;entretien et de fonctionnement des locaux.
  &lt;br /&gt;
  Pour les formations paramédicales et de sage-femme, la région à la pleine charge du fonctionnement et de l&amp;#039;équipement des établissement du secteur public, et elle peut choisir de participer au fonctionnement des établissement privée.
  &lt;br /&gt;
  La Région soutient l&amp;#039;acquisition d&amp;#039;équipement par les établissements de formation, soit lors de la création de nouvelle sections, soit pour développer la pédagogie.
 &lt;/p&gt;
 &lt;p&gt;
  La Région finance aussi des études d&amp;#039;opportunité, ou de faisabilité, pour de futurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Établissement de formations secteur sanitaire et social
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Santé
 Commerces et services
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P22" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>01/01/2020</t>
         </is>
       </c>
-      <c r="Q22" s="1" t="inlineStr">
+      <c r="Q33" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires :
 &lt;/p&gt;
 &lt;p&gt;
  centres de formation
 &lt;/p&gt;
 &lt;p&gt;
  Établissement de formations secteur sanitaire et social
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/investissement-et-equipement-des-etablissements-de-formations-sanitaires-et-sociales</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;emploi, formation professionnelle et apprentissage
  &lt;br /&gt;
  Service Formations sanitaires et sociales
  &lt;br /&gt;
  Pôle Financement et contrôle des instituts
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.paysdelaloire.fr/nous-contacter" rel="noopener" target="_blank"&gt;
   Contacter la Région Pays-de-la-Loire
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/97f1-investissement-et-equipement-des-etablissemen/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF22" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>104714</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Aider à l’élaboration et à l’animation des SAGE (Schéma d’aménagement et de gestion de l’eau)</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Animation territoriale : Contrats et SAGE</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J23" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>jusqu'à 80 000€/an</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Soutenir et accompagner l&amp;#039;élaboration et la mise en œuvre des SAGE (schéma d&amp;#039;aménagement et de gestion de l&amp;#039;eau), afin de disposer de stratégies définies à l&amp;#039;échelle des bassins versants.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  De même, elle souhaite favoriser la mise en œuvre opérationnelle de programmes d&amp;#039;actions à l&amp;#039;échelle des bassins versants ou de territoires hydrauliquement cohérents. Dans ce cadre, elle apportera son soutien à l&amp;#039;animation/coordination et aux études nécessaires à l&amp;#039;élaboration des programmes d&amp;#039;actions opérationnels, notamment au travers du Contrat territorial Eau.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>13/03/2026</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dépenses éligibles sont les charges salariales pour un équivalent temps plein (ETP) par SAGE ou Contrat et les frais de fonctionnement.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les SAGE, par exception à cette règle, les structures porteuses de SAGE, ayant plusieurs CT Eau sur leur territoire, et assurant la coordination ET la pré-instruction des demandes d&amp;#039;engagement et de paiement liées aux actions inscrites dans ces CT Eau, pourront bénéficier d&amp;#039;un taux d&amp;#039;aide allant jusqu&amp;#039;à 40% des dépenses éligibles plafonnées à 80 000 €/an.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les contrats, par exception à cette règle, pour l&amp;#039;année transitoire entre deux contrats, le taux d&amp;#039;aide maximum est réduit à 10% des dépenses éligibles plafonnées à 80 000 €/an.
 &lt;/p&gt;
 &lt;p&gt;
  La date de dépôt du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives.
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de demande d&amp;#039;aide devra inclure les pièces suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lettre de demande d&amp;#039;aide signée par la personne habilitée à engager l&amp;#039;organisme
  &lt;/li&gt;
  &lt;li&gt;
   Document autorisant le représentant de l&amp;#039;organisme à solliciter une aide (délibération, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Copie des courriers de demande d&amp;#039;aide déposée auprès d&amp;#039;autres collectivités ou d&amp;#039;organismes de droit public ou copie des décisions d&amp;#039;attribution d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   N° SIRET
  &lt;/li&gt;
  &lt;li&gt;
   Attestation justifiant le régime de TVA auquel est soumis le demandeur pour les dépenses correspondant à la demande d&amp;#039;aide
  &lt;/li&gt;
  &lt;li&gt;
   Programme prévisionnel du plan d&amp;#039;actions/d&amp;#039;activité de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée
  &lt;/li&gt;
  &lt;li&gt;
   Budget prévisionnel de l&amp;#039;année au titre de laquelle l&amp;#039;aide régionale est sollicitée, précisant l&amp;#039;état des cofinancements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/animation-territoriale-contrats-et-sage</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_ANIM_POLO/depot/simple</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Région Pays de la Loire
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;/strong&gt;
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Eau et Loire
 &lt;/p&gt;
 &lt;p&gt;
  Damien Masinski
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:Damien.Masinski&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Damien.Masinski&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
  &lt;br /&gt;
  0228205473
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/307e-animation-territoriale-contrats-et-sage/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB23" s="1" t="inlineStr">
+      <c r="AB34" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>104722</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Soutenir la construction d'équipements publics exceptionnels/majeurs en Pays de la Loire dans les domaines culturels et sportifs</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Accompagner les investissements culturels et sportifs structurants</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="J24" s="1" t="inlineStr">
+      <c r="J35" s="1" t="inlineStr">
         <is>
           <t>Maxi : 24 000 000</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Soutenir la construction d&amp;#039;équipements publics majeurs en Pays de la Loire dans les domaines culturels et sportifs.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En complément de sa politique de contractualisation avec les territoires, la Région finance des équipements structurants, culturels et sportifs, présentant un budget et un rayonnement conséquents.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est mise en place pour permettre la réalisation de projets présentant un caractère exceptionnel d&amp;#039;intérêt régional, voire au-delà, ainsi que les dossiers inscrits au CPER et les grands travaux menés sous maîtrise d&amp;#039;ouvrage régionale, tel que le Centre de ressources, d&amp;#039;expertise et de performance sportive (CREPS).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Détermination de l&amp;#039;aide régionale :
  &lt;/strong&gt;
  10% de la dépense subventionnable plafonnée à 24 000 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P24" s="1" t="inlineStr">
+      <c r="P35" s="1" t="inlineStr">
         <is>
           <t>15/12/2022</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Eligibilité :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Caractère exceptionnel sinon unique de l&amp;#039;équipement au plan régional ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Investissement (hors acquisitions et VRD) de travaux et d&amp;#039;équipements supérieur à 2 700 000 € HT ;
    &lt;/strong&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   En vertu de sa compétence générale d&amp;#039;aménagement du territoire, le Conseil régional pourra qualifier le caractère structurant de l&amp;#039;équipement au regard des particularités du territoire concerné et de la singularité du projet.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Les dépenses subventionnables prises en compte dans le calcul de la subvention sont les suivantes :
   &lt;/strong&gt;
  &lt;/p&gt;
@@ -3803,61 +6336,61 @@
    &lt;/li&gt;
    &lt;li&gt;
     Agencement, équipement et mobilier ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Honoraires d&amp;#039;architectes, y compris ceux antérieurs à la date de décision du Conseil régional ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     Les frais d&amp;#039;études techniques ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;assurance dommage-ouvrage obligatoire ;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     La coordination sécurité ;
     &lt;br /&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/equipements-structurants-dinteret-regional</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, du sport et des associations
  &lt;br /&gt;
  Pôle Coordination
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Christine Alaoui
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="mailto:Christine.Alaoui&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Christine.Alaoui&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Envoyer les pièces justificatives à joindre en deux exemplaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Lettre d&amp;#039;intention ;
    &lt;br /&gt;
@@ -3872,577 +6405,577 @@
   &lt;/li&gt;
   &lt;li&gt;
    Plan de financement prévisionnel ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Projet culturel ou sportif quant à l&amp;#039;utilisation de l&amp;#039;équipement ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Présentation de l&amp;#039;équipe de gestion;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Échéancier des travaux ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Relevé d&amp;#039;identité bancaire (RIB) ;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2a58-equipements-structurants-dinteret-regional/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>104724</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Financer les opérations d'inventaire général du patrimoine culturel</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Convention de coopération pour la réalisation d&amp;apos;opérations d&amp;apos;inventaire général du patrimoine culturel</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Mener une opération d&amp;#039;inventaire du patrimoine en partenariat avec les territoires afin de favoriser la connaissance, la mise en valeur et l&amp;#039;appropriation du patrimoine régional par le plus grand nombre.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Reconnaître, connaître et faire connaître.
  &lt;br /&gt;
  Créé en 1964 par André Malraux, l&amp;#039;
  &lt;strong&gt;
   Inventaire général du patrimoine culturel
  &lt;/strong&gt;
  a pour mission de recenser, d&amp;#039;étudier et de faire connaître le patrimoine de la France. Depuis 2007, cette mission relève de la compétence des Régions. Patrimoine architectural et mobilier, urbain et rural, civil et religieux, technique et  industriel, l&amp;#039;Inventaire prend en compte tous les éléments d&amp;#039;un territoire. Selon une approche topographique ou thématique, ce recensement exhaustif, complété d&amp;#039;un travail de recherche, permet d&amp;#039;établir une documentation illustrée complète, homogène et pérenne sur le patrimoine régional.
 &lt;/p&gt;
 &lt;p&gt;
  Les conventions de partenariat avec les collectivités et les pays permettent à la Région d&amp;#039;assurer l&amp;#039;encadrement et l&amp;#039;accompagnement scientifique et technique de ces opérations, au titre de sa compétence en matière d&amp;#039;Inventaire général du patrimoine culturel.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide :
  &lt;/strong&gt;
  Sous réserve du vote des crédits correspondants, l&amp;#039;
  &lt;strong&gt;
   aide de la Région peut également se traduire par la prise en charge à hauteur de 30 à 50% du poste d&amp;#039;un chargé d&amp;#039;études d&amp;#039;inventaire recruté spécifiquement pour cette mission.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les conventions précisent l&amp;#039;objet de l&amp;#039;opération envisagée, le périmètre retenu, la méthodologie mise en œuvre et les objectifs attendus. Elles détaillent l&amp;#039;implication de chacun de partenaires, et s&amp;#039;il y a lieu les conditions budgétaires.
 &lt;/p&gt;
 &lt;p&gt;
  Les livrables d&amp;#039;une opération d&amp;#039;inventaire sont, au minimun, des dossiers électroniques d&amp;#039;inventaire illustrés et établis selon les méthodes de l&amp;#039;Inventaire général, mais ils comprennent également la plupart du temps des formes de valorisation, et notamment la publication d&amp;#039;un ou plusieurs ouvrages mettant en valeur les résultats de l&amp;#039;étude.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/convention-de-cooperation-pour-la-realisation-doperations-dinventaire-general-du-patrimoine-culturel</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, du sport et des associations
  &lt;br /&gt;
  Service Patrimoine
  &lt;br /&gt;
  Pôle Inventaire
 &lt;/p&gt;
 &lt;p&gt;
  Frédéric Fournis
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:Frederic.Fournis&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
    Frederic.Fournis&amp;#64;paysdelaloire.fr
   &lt;/p&gt;
 &lt;p&gt;
  0228205177
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Procédure :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les territoires intéressés par une opération d&amp;#039;Inventaire général du patrimoine culturel sur leur territoire (commune, pays, département) prennent l&amp;#039;attache du service Patrimoine de la Région afin d&amp;#039;étudier ensemble la pertinence du projet et les conditions de sa mise en œuvre.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    La Région élabore ensuite un projet de convention sur le modèle en vigueur, qui est discuté avec le partenaire.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Présentées en commission permanente du Conseil régional, ainsi que devant l&amp;#039;instance délibérante du partenaire, les conventions sont pour la plupart établies pour une durée de trois ans, et entrent en vigueur en général au 1er janvier ou au 1er juillet d&amp;#039;une année.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Après la signature de la convention, la subvention annuelle est versée selon les modalités prévues, conformément au règlement budgétaire et financier en vigueur. Pour chacune des années suivantes, un avenant prévoit le versement de la subvention annuelle selon les mêmes modalités.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8ff1-convention-de-cooperation-pour-la-realisation/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>104725</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Restaurer des édifices religieux non protégés</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Édifices religieux non protégés</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J37" s="1" t="inlineStr">
         <is>
           <t>Dépense subventionnable de 30 000 € minimum Subvention minimum = 9 000 € Subvention maximum=100 000€</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Objectif : Mettre hors d&amp;#039;eau et hors d&amp;#039;air les édifices religieux non protégés ainsi que les décors portés d&amp;#039;édifices religieux d&amp;#039;intérêt patrimonial et historique dans les communes ou leurs groupements de moins de 3 000 habitants, associations.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    commune de moins de 3000 habitants
   &lt;/li&gt;
   &lt;li&gt;
    association localisée dans une commune de moins de 3 000 habitants
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Nature de l&amp;#039;aide :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Dépense subventionnable de 30 000 € minimum
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Subvention minimum &amp;#61; 9 000 €
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Subvention maximum&amp;#61;100 000€
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Revitalisation</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P26" s="1" t="inlineStr">
+      <c r="P37" s="1" t="inlineStr">
         <is>
           <t>02/11/2025</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/edifices-religieux-non-proteges</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, du sport et des associations
  &lt;br /&gt;
  Service Patrimoine
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Agnès Denys
  &lt;br /&gt;
  0228205125
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:Agnes.Denys&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Agnes.Denys&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dossier suivi par un ABF ou un architecte du patrimoine
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ec60-edifices-religieux-non-proteges/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB37" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF26" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>104728</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Améliorer le potentiel pollinisateur des abeilles</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>MAEC - API : Amélioration du potentiel pollinisateur des abeilles (FEADER)</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Objectif : Modifier les pratiques apicoles pour mieux mettre cette activité au service de la biodiversité végétale dans les zones de grandes cultures et dans les zones intéressantes au titre de la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Le principe de l&amp;#039;opération contribue à un changement de pratiques visant à améliorer le potentiel pollinisateur des abeilles domestiques par une modification des pratiques apicoles afin de mieux mettre cette activité au service de la biodiversité. Cette opération consiste à maintenir sur l&amp;#039;exploitation un nombre de colonies d&amp;#039;abeilles (ruches). Le cahier des charges porte sur la modification des pratiques apicoles pour mieux mettre cette activité au service de la biodiversité. Notamment, une partie des ruchers doit être placée dans des zones dites « intéressantes pour la biodiversité », identifiées à l&amp;#039;échelon régional.
 &lt;/p&gt;
 &lt;p&gt;
  Du point de vue des pratiques apicoles, le choix d&amp;#039;un emplacement par un apiculteur est raisonné par rapport à l&amp;#039;objectif visé (miellée, alimentation des abeilles, hivernage, pollinisation). Dans le cas d&amp;#039;une miellée, l&amp;#039;apiculteur tient compte de la ressource sur le territoire et ajuste la charge en colonies en fonction des conditions de cette miellée et du potentiel nectarifère du secteur.
 &lt;/p&gt;
 &lt;p&gt;
  Il convient de lier cette opération à d&amp;#039;autres mesures agro-environnementales et climatiques dont l&amp;#039;objet est de favoriser l&amp;#039;habitat naturel des pollinisateurs en général. Il s&amp;#039;agit notamment des infrastructures agro-écologiques bien gérées (l&amp;#039;implantation et l&amp;#039;entretien des haies à plusieurs strates, les bosquets, les corridors, les bandes enherbées, les bordures de champs, les éléments à flore pérenne).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P27" s="1" t="inlineStr">
+      <c r="P38" s="1" t="inlineStr">
         <is>
           <t>04/01/2025</t>
         </is>
       </c>
-      <c r="Q27" s="1" t="inlineStr">
+      <c r="Q38" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls peuvent solliciter une aide au titre de cette mesure les demandeurs respectant l&amp;#039;ensemble des conditions suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   appartenir à l&amp;#039;une des catégories visées au I de l&amp;#039;article D 341-8 du Code Rural et de la Pêche Maritime,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   avoir déposé un dossier « politique agricole commune » (PAC) pour l&amp;#039;année courante réputé recevable comportant le formulaire de demande d&amp;#039;aide au titre de cette mesure.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   respecter les autres critères d&amp;#039;éligibilité spécifiés le cas échéant dans la notice spécifique de la mesure.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/amelioration-du-potentiel-pollinisateur-des-abeilles</t>
         </is>
       </c>
-      <c r="W27" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_PDL70291001/depot/simple</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour tout renseignement complémentaire, veuillez contacter les Directions départementales des Territoires suivants de votre département.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;agriculture, de la pêche et de l&amp;#039;agroalimentaire
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction départementale des territoires (et de la mer) du département où se situe le siège de l&amp;#039;exploitation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Loire-Atlantique
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction départementale des territoires et de la mer de Loire-Atlantique
  &lt;br /&gt;
  Service Économie agricole
  &lt;br /&gt;
  10 boulevard Gaston Serpette
  &lt;br /&gt;
  BP 53606
@@ -4501,339 +7034,339 @@
  CS 10013
  &lt;br /&gt;
  72042 Le Mans Cedex 09
  &lt;br /&gt;
  02 72 16 41 47
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vendée
  &lt;/strong&gt;
  &lt;br /&gt;
  Direction départementale des territoires et de la mer de la Vendée
  &lt;br /&gt;
  Service Économie agricole
  &lt;br /&gt;
  19 rue Montesquieu
  &lt;br /&gt;
  BP 60827
  &lt;br /&gt;
  85021 La Roche-sur-Yon Cedex
  &lt;br /&gt;
  02 51 44 32 17
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/620d-amelioration-du-potentiel-pollinisateur-des-a/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AD27" s="1" t="inlineStr">
+      <c r="AD38" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF27" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>104732</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Valoriser les initiatives locales visant à faire des gares des sites attractifs, portes d'entrée du réseau régional et porte d'entrée de la ville.</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Investissement en faveur des bâtiments ferroviaires fermés pour en faire des lieux de vie</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J28" s="1" t="inlineStr">
+      <c r="J39" s="1" t="inlineStr">
         <is>
           <t>Montant interv max : 500000</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Valoriser les initiatives locales visant à faire des gares des sites attractifs, portes d&amp;#039;entrée du réseau régional et porte d&amp;#039;entrée de la ville.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de réhabilitation des bâtiments ferroviaires fermés (bâtiments voyageurs ou de marchandises jouxtant les installations voyageurs tels que les parkings ou les quais) afin d&amp;#039;y développer des services à la personne, qu&amp;#039;ils soient publics, parapublics ou privés, seront dans ce cadre aidés par la Région.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est conditionnée à la présence de personnel exécutant les dits services.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Revitalisation
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P28" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>07/09/2025</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;strong&gt;
    Critères d&amp;#039;éligibilité et d&amp;#039;appréciation du dossier
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   1. Type de service envisage: le service sera considéré comme d&amp;#039;autant plus utile qu&amp;#039;il répond aux besoins quotidiens de Ia population. Ainsi, l&amp;#039;implantation dune crèche, d&amp;#039;un service de conciergerie, de commerces alimentaires ou de presse seront privilégiés par rapport à d&amp;#039;autres projets de commerces ou de local des associations ;
  &lt;/p&gt;
  &lt;p&gt;
   2. Qualité des aménagements prévus ;
  &lt;/p&gt;
  &lt;p&gt;
   3. Réalisation conjointe a l&amp;#039;amélioration de I&amp;#039;accès des points d&amp;#039;arrêts du réseau régional ;
  &lt;/p&gt;
  &lt;p&gt;
   4. Coût du projet ;
  &lt;/p&gt;
  &lt;p&gt;
   5. Inscription du projet dans un Contrat Territorial Unique (CTU): bien que non exigée, I&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/investissement-en-faveur-des-batiments-ferroviaires-fermes-pour-en-faire-des-lieux-de-vie</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports et des mobilités
  &lt;br /&gt;
  Service Gares et infrastructures
  &lt;br /&gt;
  Pôle Gares,aménagements intermodaux et accessibilité
 &lt;/p&gt;
 &lt;p&gt;
  Carole Garry
  &lt;br /&gt;
  &lt;a href="mailto:Carole.Garry&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Carole.Garry&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
  &lt;br /&gt;
  0228205441
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/75ae-investissement-en-faveur-des-batiments-ferrov/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>104786</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Accompagner les apprenants en situation de handicap : le rôle de la démarche d’accueil impulsée par la Région et l’AGEFIPH pour créer un réseau de professionnels à votre service</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Coordination handicap et Ressource Handicap Formation</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les candidats et stagiaires de la formation professionnelle peuvent contacter directement le référent handicap de leur centre ou organisme de formation.
  &lt;br /&gt;
  Le référent handicap s&amp;#039;assure de l&amp;#039;accueil de l&amp;#039;apprenant et du suivi de son parcours.
  &lt;br /&gt;
  Un coordonnateur départemental peut venir en appui sur les parcours de formation des apprenants en situation de handicap en lien avec les partenaires présents sur les territoires.
  &lt;br /&gt;
  En complément, la Ressource Handicap Formation facilite la mobilisation des moyens de compensation en réponse aux différentes situations de handicap tout au long du parcours de formation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P29" s="1" t="inlineStr">
+      <c r="P40" s="1" t="inlineStr">
         <is>
           <t>01/01/2020</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/coordination-handicap-et-ressource-handicap-formation</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de l&amp;#039;orientation, animation territoriale et insertion professionnelle
  &lt;/strong&gt;
  &lt;br /&gt;
  Service Décrochage et insertion professionnelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Karine Ragneau
    &lt;br /&gt;
    02 40 92 17 54
    &lt;br /&gt;
    &lt;a href="mailto:Karine.ragneau&amp;#64;ccca-btp.fr"&gt;
     Karine.ragneau&amp;#64;ccca-btp.fr
    &lt;/a&gt;
    &lt;br /&gt;
    BTP CFA Loire-atlantique site de Saint6Herblain
    &lt;br /&gt;
    27 rue de la Rivaudière
    &lt;br /&gt;
    44802 Saint-Herblain
    &lt;br /&gt;
@@ -4904,627 +7437,627 @@
    24 rond-point du Coteau
    &lt;br /&gt;
    85000 La Roche-sur-Yon
    &lt;br /&gt;
    AGEFIPH – Ressource Handicap Formation
    &lt;br /&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Damien Gougeon
    &lt;br /&gt;
    02 40 48 30 66
    &lt;br /&gt;
    &lt;a href="mailto:rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr"&gt;
     rhf-pays-de-la-loire&amp;#64;agefiph.asso.fr
    &lt;/a&gt;
    &lt;br /&gt;
    34, quai Magellan
    &lt;br /&gt;
    44000 Nantes
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/dcd5-coordination-handicap-et-ressource-handicap-f/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF29" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>104796</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Contribuer au premier équipement des jeunes en lycées professionnels, technologiques et agricoles</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Crédit premier équipement professionnel</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser l&amp;#039;égalité des chances en matière d&amp;#039;éducation et de formation, en accordant un soutien particulier aux élèves de l&amp;#039;enseignement professionnel et technologique pour l&amp;#039;achat le leur premier équipement professionnel
 &lt;/p&gt;
 &lt;p&gt;
  les formations éligibles accueillent
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   des élèves de lycées professionnels, technologiques et agricoles,
  &lt;/li&gt;
  &lt;li&gt;
   les étudiants de niveau III (BTS), en formation dans les lycées technologiques et agricoles,
  &lt;/li&gt;
  &lt;li&gt;
   les élèves des établissements de formation sanitaire de niveau V.
  &lt;/li&gt;
  &lt;li&gt;
   les jeunes en situation de handicap scolarisés en classes ULIS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Revitalisation</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P30" s="1" t="inlineStr">
+      <c r="P41" s="1" t="inlineStr">
         <is>
           <t>01/01/2007</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/credit-premier-equipement-professionnel</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des lycées
  &lt;br /&gt;
  Service Action éducative et civisme
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Fabienne Rigoli
    &lt;br /&gt;
    02 28 20 58 76
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c8cb-credit-premier-equipement-professionnel/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF30" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>104472</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Alléger le coût de la scolarité auprès des familles en difficulté, sur leurs dépenses d'hébergement, de restauration et de transport</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Fonds social lycéen régional</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   soutenir le pouvoir d&amp;#039;achat des familles en difficulté
  &lt;/li&gt;
  &lt;li&gt;
   garantir l&amp;#039;égalité des chances
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type de procédure :
  &lt;/strong&gt;
  Papier → Les familles doivent prendre contact et constituer un dossier auprès des établissements.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Revitalisation</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Jeunes
  &lt;/li&gt;
  &lt;li&gt;
   Lycées et centres de formation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Eligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   lycées publics et privés, scolaires dans les MFR
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/fonds-social-lyceen-regional</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des lycées
 &lt;/p&gt;
 &lt;p&gt;
  Service Action éducative et civisme
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Fabienne Rigoli
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:fabienne.rigoli&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   fabienne.rigoli&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 28 20 58 76
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/349f-fonds-social-lyceen-regional/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF31" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>104475</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Apporter un appui financier régional au fonctionnement des Parcs Naturels Régionaux mais également à la mise en oeuvre de certaines opérations relevant de leur charte</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Soutien aux Parcs naturels régionaux des Pays de la Loire</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En tant que membre des syndicats mixtes de gestion, la Région Pays de la Loire apporte son concours financier au fonctionnement des Parcs Naturels Régionaux (participation statutaire) mais également à la mise en oeuvre de certaines opérations relevant de leur charte (subventions des programmes d&amp;#039;actions annuels) et portant sur les priorités régionales en matière d&amp;#039;environnement, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la biodiversité, les milieux naturels et les paysages,
  &lt;/li&gt;
  &lt;li&gt;
   les énergies renouvelables,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;éducation à l&amp;#039;environnement et au développement durable,
  &lt;/li&gt;
  &lt;li&gt;
   la préservation de la ressource en eau dans une logique de bassin versant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le soutien régional aux Parcs Naturels Régionaux s&amp;#039;exerce dans le cadre d&amp;#039;un Contrat de Parc triennal. Une convention financière d&amp;#039;application, adossée à ce Contrat de Parc, précise les conditions de mise en oeuvre du financement régional octroyé pour le programme d&amp;#039;actions annuel.
 &lt;/p&gt;
 &lt;p&gt;
  Pour mener à bien les objectifs conjoints, les Parcs naturels régionaux et la Région s&amp;#039;engagent dans un partenariat fluide, basé sur des échanges réguliers, confiants et transparents. Les modalités de mise en oeuvre de ce partenariat sont précisées dans les contrats de parc.
 &lt;/p&gt;
 &lt;p&gt;
  Type de procédure : Papier
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Qualité de l'air
 Biodiversité
 International
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P32" s="1" t="inlineStr">
+      <c r="P43" s="1" t="inlineStr">
         <is>
           <t>11/01/2025</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/soutien-aux-parcs-naturels-regionaux-des-pays-de-la-loire</t>
         </is>
       </c>
-      <c r="W32" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_PNR/depot/simple</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la transition énergétique et de l&amp;#039;environnement
  &lt;br /&gt;
  Service Eau, biodiversité et déchets
  &lt;br /&gt;
  Pôle Biodiversité et littoral
 &lt;/p&gt;
 &lt;p&gt;
  Cyril Bellouard
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:cyril.bellouard&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   cyril.bellouard&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 28 20 54 45
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf4b-soutien-aux-parcs-naturels-regionaux-des-pays/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF32" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>104481</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Restaurer le patrimoine protégé au titre des Monuments historiques</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Restauration des Monuments Historiques (MH)</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J33" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>Montant d'intervention minimum : 5000€ / maximum : 500.000€</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Restaurer des édifices, des moyens de transport, des jardins, des peintures murales, classés ou inscrits au titre des monuments historiques ou situés aux abords de monuments historiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Type de procédure :
  &lt;/strong&gt;
  Papier
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pièces à fournir :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Délibération du conseil municipal ou général selon le cas où la demande émane d&amp;#039;une commune ou d&amp;#039;un département ou du conseil d&amp;#039;administration pour une association.
   &lt;/li&gt;
   &lt;li&gt;
    Pour les SCI familiales demande de subvention par la personne habilitée accompagnée de la copie de l&amp;#039;acte lui conférant de tel pouvoir.
   &lt;/li&gt;
   &lt;li&gt;
    Copie de l&amp;#039;arrêté attributif de la subvention de l&amp;#039;Etat.
@@ -5565,331 +8098,331 @@
   &lt;li&gt;
    Statuts, récépissé de déclaration en Préfecture, extrait de la déclaration au Journal Officiel, derniers comptes annuels approuvés, en cas de demande de subvention supérieure à 23 000 € rapport d&amp;#039;activité et rapport du commissaire aux comptes si obligation d&amp;#039;y recourir (L.612-4 du Code de Commerce) pour les associations.
   &lt;/li&gt;
   &lt;li&gt;
    Acte de propriété ou bail emphytéotique.
   &lt;/li&gt;
   &lt;li&gt;
    Attestation de récupération ou de non récupération de la TVA pour les bénéficiaires privés.
   &lt;/li&gt;
   &lt;li&gt;
    Pour les copropriétés et les SCI : liste des copropriétaires avec les tantièmes ou des associés avec leur nombre de parts.
   &lt;/li&gt;
   &lt;li&gt;
    Les statuts de la SCI familiale.
   &lt;/li&gt;
   &lt;li&gt;
    La ou les déclarations fiscales de la SCI.
   &lt;/li&gt;
   &lt;li&gt;
    Une attestation sur l&amp;#039;honneur de la SCI attestant de sa vocation strictement familiale à but non lucratif support de patrimoine familial immobilier sans activité de location ou avec une activité de location accessoire.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P33" s="1" t="inlineStr">
+      <c r="P44" s="1" t="inlineStr">
         <is>
           <t>02/11/2025</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Associations
   &lt;/li&gt;
   &lt;li&gt;
    Particuliers
   &lt;/li&gt;
   &lt;li&gt;
    Collectivités - Institutions - GIP
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Eligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Bénéficier de l&amp;#039;aide de l&amp;#039;État
   &lt;/li&gt;
   &lt;li&gt;
    Présenter le projet d&amp;#039;utilisation
   &lt;/li&gt;
   &lt;li&gt;
    S&amp;#039;engager à ne pas céder le bien sous 9 ans
   &lt;/li&gt;
   &lt;li&gt;
    Ouvrir gratuitement pendant les Journées européennes du patrimoine
   &lt;/li&gt;
   &lt;li&gt;
    Aide cumulable avec les avantages liés au label de la Fondation du patrimoine (pour les particuliers et SCI familiales)
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/restauration-des-monuments-historiques-mh</t>
         </is>
       </c>
-      <c r="W33" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_RESTAURA_MH/depot/simple</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la culture, du sport et des associations
 &lt;/p&gt;
 &lt;p&gt;
  Service Patrimoine
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Départements 44 – 72 – 85 :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Agnès Denys : 02 28 20 51 25 /
    &lt;a href="mailto:agnes.denys&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
     agnes.denys&amp;#64;paysdelaloire.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Départements 49 – 53:
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Frédérique Delattre :
    02 28 20 57 85 /
    &lt;a href="mailto:frederique.delattre&amp;#64;paysdelaloire.fr"&gt;
     frederique.delattre&amp;#64;paysdelaloire.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f690-restauration-des-monuments-historiques-mh/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF33" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>104483</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Créer un Pôle Territorial de Coopération Economique (PTCE)</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Pôles Territoriaux de Coopération Economique (PTCE)</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mettre en œuvre une stratégie commune et continue de mutualisation, de coopération ou de partenariat au service de projets économiques et sociaux innovants, porteurs d&amp;#039;un développement local durable.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale a pour objectif de faciliter l&amp;#039;émergence des projets de PTCE sur le territoire régional en soutenant le financement de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la fonction animation/coordination des parties prenantes du PTCE pendant leur phase de gestation et d&amp;#039;émergence;
  &lt;/li&gt;
  &lt;li&gt;
   la construction des premiers projets du PTCE et la stabilisation de leur modèle économique pendant leur phase de développement et de consolidation.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Compte tenu de la dimension territoriale intrinsèque des PTCE, l&amp;#039;aide régionale sera fonction des porteurs des PTCE au cours de l&amp;#039;ensemble des phases, de la gestation à l&amp;#039;acquisition de son autonomie financière.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Procédure :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le présent dispositif d&amp;#039;aide étant destiné à soutenir la phase de gestation, d&amp;#039;émergence et de consolidation du PTCE, le projet doit être déposé dans un délai permettant l&amp;#039;instruction concertée avec la Chambre régionale de l&amp;#039;Economie Sociale et Solidaire (CRESS) et les réseaux locaux de l&amp;#039;ESS.
   &lt;/li&gt;
   &lt;li&gt;
    Le projet doit faire l&amp;#039;objet d&amp;#039;une information officielle et/ou une demande de soutien financier et/ou technique auprès de la ou des collectivités impactées par le PTCE.
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide est une subvention. Voir le détail des modalités dans le règlement d&amp;#039;intervention en téléchargement ci-dessous
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Type de procédure : Papier
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P34" s="1" t="inlineStr">
+      <c r="P45" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q34" s="1" t="inlineStr">
+      <c r="Q45" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Associations
   &lt;/li&gt;
   &lt;li&gt;
    Entreprises
   &lt;/li&gt;
   &lt;li&gt;
    Lycées et centres de formation
   &lt;/li&gt;
   &lt;li&gt;
    Etablissements ESR - Organismes de recherche
   &lt;/li&gt;
   &lt;li&gt;
    Collectivités - Institutions - GIP
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
@@ -5916,517 +8449,716 @@
   &lt;li&gt;
    l&amp;#039;intégration d&amp;#039;un écosystème sur un territoire avec une finalité de développement socio-économique durable en lien avec une ou plusieurs collectivités locales;
   &lt;/li&gt;
   &lt;li&gt;
    un ancrage territorial des activités économiques;
   &lt;/li&gt;
   &lt;li&gt;
    un investissement dans l&amp;#039;innovation sociale ou la recherche d&amp;#039;une utilité sociale;
   &lt;/li&gt;
   &lt;li&gt;
    la création, consolidation et/ou le développement d&amp;#039;emplois durables et de qualité;
   &lt;/li&gt;
   &lt;li&gt;
    le développement d&amp;#039;activités respectueuses de l&amp;#039;Homme et de l&amp;#039;environnement;
   &lt;/li&gt;
   &lt;li&gt;
    la valorisation d&amp;#039;une diversité de ressources locales : matérielles, humaines et financières;
   &lt;/li&gt;
   &lt;li&gt;
    l&amp;#039;implication dans sa gouvernance de citoyens, d&amp;#039;acteurs et d&amp;#039;institutions de toutes tailles.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/poles-territoriaux-de-cooperation-economique-ptce</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;entreprise et de l&amp;#039;innovation
  &lt;br /&gt;
  Service Ingéniérie économique
  &lt;br /&gt;
  Pôle Créations, transmissions
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 02 28 20 53 43
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fdb2-poles-territoriaux-de-cooperation-economique-/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF34" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>104524</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les structures relais qui accompagnent le développement des filières d’énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Appui au développement des énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures relais ont pour objectif de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sensibiliser et informer les collectivités et les entreprises sur l&amp;#039;ensemble des énergies renouvelables,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informer  et conseiller les porteurs de projets d&amp;#039;énergies renouvelables thermiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capitaliser les données des projets aux échelles départementale et régionale.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les structures relais qui peuvent fournir cet appui sont au niveau régional :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aile (Association d&amp;#039;Initiatives Locales pour l&amp;#039;Energie et l&amp;#039;Environnement) en ce qui concerne la méthanisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlansun en ce qui concerne le solaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  ECPDL (Energies Citoyennes en Pays de la Loire) en ce qui concerne les énergies renouvelables citoyennes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlanbois et les relais bois-énergie en Pays de la Loire pour le bois énergie
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Au niveau départemental, ce sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le CIVAM Défis (Loire Atlantique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mission Bocage (Maine et Loire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La FD CUMA 53 (Mayenne)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le CIVAM AD 72 (Sarthe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Union des CUMA des Pays de la Loire – section Sarthe
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Union des CUMA des Pays de la Loire – section Vendée
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appui-au-developpement-des-energies-renouvelables</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la transition énergétique et de l&amp;#039;environnement
+ &lt;br /&gt;
+ Service Transition énergétique et logement
+ &lt;br /&gt;
+ Pôle Innovations énergétiques
+&lt;/p&gt;
+&lt;p&gt;
+ Nathalie Salaun
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:nathalie.salaun&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
+  nathalie.salaun&amp;#64;paysdelaloire.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 28 20 54 16
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/47e9-appui-au-developpement-des-energies-renouvela/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>104586</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Favoriser les projets d'aménagement des pôles d'échanges multimodaux</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Participation financière de la Région aux projets de réalisation des pôles d&amp;apos;échanges multimodaux</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La participation financière concerne les seules gares où convergent de nombreux modes de transports et plusieurs réseaux de transport (régional et/ou départemental et/ou urbain). Le niveau d&amp;#039;intervention maximum de la Région en terme de participation financière aux projets de réalisation des pôles d&amp;#039;échanges multimodaux (en % du montant des travaux HT hors foncier) et à la mise en accessibilité des gares pour les personnes handicapées et à mobilité réduite est défini selon le statut de la gare :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Gare grandes lignes : 15% PEM - 20% accessibilité
  &lt;/li&gt;
  &lt;li&gt;
   Gare régionale : 20% PEM - 30% accessibilité
  &lt;/li&gt;
  &lt;li&gt;
   Gare extrarégionale  : 10% PEM - 10% accessibilité
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le montant indiqué vaut pour les gares régionales et les gares grandes lignes.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les gares extra-régionales, le montant est plafonné à 3 000 000€.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La participation de la région au titre de la réalisation des pôles d&amp;#039;échanges multimodaux hors Contrat Territorial Unique, concerne les seuls aménagements de nature à renforcer l&amp;#039;intermodalité. Dans ce cadre, les aménagements urbains dont la réalisation n&amp;#039;a pas d&amp;#039;effet sur le fonctionnement direct du PEM, tel que par exemple les aménagements de voirie, dès lors que ceux-ci ne participent pas à améliorer les conditions d&amp;#039;accès à la gare et à garantir une bonne fluidité des trafics générés par l&amp;#039;activité du PEM ne sont pas éligibles au financement régional.
  &lt;br /&gt;
  Les acquisitions foncières nécessaires à la réalisation du PEM ne sont pas éligibles à la participation financière de la région.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P35" s="1" t="inlineStr">
+      <c r="P47" s="1" t="inlineStr">
         <is>
           <t>03/04/2019</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Le montant indiqué vaut pour les gares régionales et les gares grandes lignes.
  &lt;/li&gt;
  &lt;li&gt;
   Pour les gares extra-régionales, le montant est plafonné à 3 000 000€.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La participation de la région au titre de la réalisation des pôles d&amp;#039;échanges multimodaux hors Contrat Territorial Unique, concerne les seuls aménagements de nature à renforcer l&amp;#039;intermodalité. Dans ce cadre, les aménagements urbains dont la réalisation n&amp;#039;a pas d&amp;#039;effet sur le fonctionnement direct du PEM, tel que par exemple les aménagements de voirie, dès lors que ceux-ci ne participent pas à améliorer les conditions d&amp;#039;accès à la gare et à garantir une bonne fluidité des trafics générés par l&amp;#039;activité du PEM ne sont pas éligibles au financement régional.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les acquisitions foncières nécessaires à la réalisation du PEM ne sont pas éligibles à la participation financière de la région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/participation-financiere-de-la-region-aux-projets-de-realisation-des-poles-dechanges-multimodaux</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Transports et des Mobilités
 &lt;/p&gt;
 &lt;p&gt;
  Carole Garry
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  0228205441
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  carole.garry&amp;#64;paysdelaloire.fr
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/543a-participation-financiere-de-la-region-aux-projets-poles-echanges-multimodaux/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF35" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>104631</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Préparer et mettre en oeuvre des activités de coopération</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>LEADER - Préparation et mise en oeuvre d&amp;apos;activités de coopération du GAL</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La coopération consiste pour un GAL à entreprendre un projet conjoint, partagé avec un, ou plusieurs autres territoires organisés en GAL ou selon des principes similaires au sein de l&amp;#039;Etat membre ou dans un autre État membre, voire un pays hors de l&amp;#039;Union européenne. Elle vise à acquérir et transférer des compétences, tirer profit d&amp;#039;expérience, faciliter l&amp;#039;expérimentation et partager des pratiques entre territoires.
 &lt;/p&gt;
 &lt;p&gt;
  La mise en œuvre d&amp;#039;activités de coopération constitue l&amp;#039;un des critères examinés dans l&amp;#039;analyse des candidatures des GAL.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La coopération implique au moins un GAL sélectionné au titre de l&amp;#039;approche LEADER. Elle est mise en œuvre sous la responsabilité d&amp;#039;un GAL coordinateur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Coûts éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Coûts directs inhérents aux projets de coopération de la préparation à l&amp;#039;évaluation (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; travaux).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013). Le taux d&amp;#039;aide publique est fixé par le GAL.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/leader-preparation-et-mise-en-oeuvre-dactivites-de-cooperation-du-gal</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez le GAL dont dépend votre structure.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3d93-leader-preparation-et-mise-en-oeuvre-dactivite-cooperation-gal/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF36" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>104662</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Mettre en place d'un abri sur un point d'arrêt de ligne scolaire</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Subvention pour la mise en place d&amp;apos;un abri sur un point d&amp;apos;arrêt de ligne scolaire</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région des Pays de la Loire, en tant qu&amp;#039;Autorité Organisatrice des Mobilités (AOM), assure la responsabilité de l&amp;#039;organisation et du fonctionnement des transports scolaires des élèves, qu&amp;#039;elle peut déléguer à certaines autorités.
  &lt;br /&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    Par ailleurs, cette compétence relève de plein droit d&amp;#039;autres autorités organisatrices dans certaines situations notamment de périmètres de transports spécifiques ou encore lorsque le trajet s&amp;#039;effectue à 100% à l&amp;#039;intérieur d&amp;#039;une autre AOM.
   &lt;/p&gt;
   De nombreux points d&amp;#039;arrêts jalonnent la région, que fréquentent les élèves utilisateurs des transports scolaires. Des collectivités ou groupements de collectivités souhaitent parfois doter ces arrêts d&amp;#039;abris pour améliorer le confort des élèves. La compétence de la Région en matière de transport scolaire n&amp;#039;inclut pas la compétence de réalisation et d&amp;#039;entretien des éléments de mobilier urbain de ces arrêts. Cependant, la Région souhaite accompagner les projets portés par les collectivités en faveur de la mise en oeuvre de ce type d&amp;#039;équipements.
  &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P37" s="1" t="inlineStr">
+      <c r="P49" s="1" t="inlineStr">
         <is>
           <t>31/03/2021</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le présent règlement porte sur les modalités de cofinancement régional relatif à des travaux d&amp;#039;installation d&amp;#039;abris sur les arrêts intégralement destinés au transport scolaire.
 &lt;/p&gt;
 &lt;p&gt;
  Sont exclus du présent règlement d&amp;#039;intervention :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les points d&amp;#039;arrêts du réseau de lignes régulières,
  &lt;/li&gt;
  &lt;li&gt;
   Les arrêts de transport à la demande,
  &lt;/li&gt;
  &lt;li&gt;
   Les arrêts situés sur le ressort territorial d&amp;#039;un EPCI organisant lui-même de plein droit les transports scolaires
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour être éligible au présent règlement, la demande devra respecter les critères suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le point d&amp;#039;arrêt scolaire concerné devra accueillir a minima 3 élèves inscrit pour l&amp;#039;année scolaire en cours ;
  &lt;/li&gt;
@@ -6460,393 +9192,393 @@
   d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;un planning prévisionnel,
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les services régionaux instruiront les dossiers afin de vérifier :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le caractère complet des pièces demandées,
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses éligibles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La date du dossier complet fixe la date d&amp;#039;éligibilité des pièces justificatives, cette date sera mentionnée dans l&amp;#039;accusé réception du dossier. Dès lors, seules les dépenses acquittées postérieurement à cette date seront prises en compte.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/subvention-pour-la-mise-en-place-dun-abri-sur-un-point-darret-de-ligne-scolaire</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports et des mobilités
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Nicolas Poulin
    &lt;/strong&gt;
    :
    02 51 44 75 03
    &lt;br /&gt;
    nicolas.poulin&amp;#64;paysdelaloire.fr
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Marie-Pascale Cado :
    &lt;/strong&gt;
    02 43 67 22 79
    &lt;br /&gt;
    marie-pascale.cado&amp;#64;paysdelaloire.fr
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4767-subvention-pour-la-mise-en-place-dun-abri-sur-arret-ligne-scolaire/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF37" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>104697</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Améliorer l'accès au réseau de transport régional en contribuant à l'aménagement des points d’arrêts du réseau régional</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Investissements en faveur de l&amp;apos;accès au réseau de transport régional</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  a
  méliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional.
 &lt;/p&gt;
 &lt;p&gt;
  La modernisation du parc de matériel roulant, l&amp;#039;amélioration de l&amp;#039;offre et la création de tarifications adaptées ont contribué au développement de I&amp;#039;usage des transports régionaux.
 &lt;/p&gt;
 &lt;p&gt;
  Afin de poursuivre et d&amp;#039;amplifier les reports modaux a leur profit, la Région souhaite favoriser les opérations visant
  &lt;strong&gt;
   a améliorer l&amp;#039;accès au réseau de transport régional en contribuant à l&amp;#039;aménagement des points d&amp;#039;arrêts du réseau régional
  &lt;/strong&gt;
  (gares régionales, points d&amp;#039;arrêts non gérés, points d&amp;#039;arrêts d&amp;#039;une ligne d&amp;#039;autocar régionale) qui sont autant de portes d&amp;#039;entrée des villes que de points d&amp;#039;accès au réseau régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P38" s="1" t="inlineStr">
+      <c r="P50" s="1" t="inlineStr">
         <is>
           <t>07/09/2025</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La collectivité (Commune ou EPCI, hors périmètre de transport urbain des Communautés urbaines, hors gare engagée dans un Pôle d&amp;#039;Echanges Multimodal) sollicitant une aide régionale a ce titre devra présenter un dossier de demande de subvention comprenant tout do
  cument utile, et composé a minima d&amp;#039;une note descriptive du projet, d&amp;#039;un plan précis d&amp;#039;aménagement présentant les situations actuelles et projetées, d&amp;#039;un plan de financement, d&amp;#039;un planning prévisionnel et dune délibération du ou des organes délibérant.
 &lt;/p&gt;
 &lt;p&gt;
  Après analyse des dossiers déposés, sélection par la Région des projets, signature d&amp;#039;une convention de cofinancement.
 &lt;/p&gt;
 &lt;p&gt;
  Critères de sélection :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Augmentation de la fréquentation attendue du point d&amp;#039;arrêt ;
   &lt;/li&gt;
   &lt;li&gt;
    Qualité des aménagements prévus ;
   &lt;/li&gt;
   &lt;li&gt;
    Amélioration de I&amp;#039;interface gare / ville et de I&amp;#039;intermodalité ;
   &lt;/li&gt;
   &lt;li&gt;
    Nombre de places de stationnement créées ;
   &lt;/li&gt;
   &lt;li&gt;
    Coût du projet ;
   &lt;/li&gt;
   &lt;li&gt;
    Premier dossier déposé au titre de cette politique ;
   &lt;/li&gt;
   &lt;li&gt;
    Réalisation d&amp;#039;un Schéma Local de Transport (SLT) sur le territoire comprenant la gare: bien que non exigée, la réalisation d&amp;#039;un SLT sur le territoire atteste de la volonté d&amp;#039;apporter une réponse cohérente aux problématiques de déplacements ;
   &lt;/li&gt;
   &lt;li&gt;
    Inscription du projet dans un Contrat Territorial Unique (CTU) ou un Nouveau Contrat Regional (NCR) : bien que non exigée, l&amp;#039;inscription du projet a un CTU atteste de l&amp;#039;intérêt manifesté par le territoire pour sa réalisation.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-lacces-au-reseau-de-transport-regional</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports et des mobilités
  &lt;br /&gt;
  Service Gares et infrastructures
  &lt;br /&gt;
  Pôle Gares,aménagements intermodaux et accessibilité
 &lt;/p&gt;
 &lt;p&gt;
  Xavier DUVAL-ZACK
  &lt;br /&gt;
  &lt;a href="mailto:xavier.duval-zack&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   xavier.duval-zack&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
  &lt;br /&gt;
  &amp;#43;33 2 28 20 58 29
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa3f-investissements-en-faveur-de-lacces-au-reseau-transport/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>104710</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;aide publique est fixé par la GAL.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
@@ -6878,230 +9610,230 @@
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
 &lt;/p&gt;
 &lt;p&gt;
  Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le taux d&amp;#039;aide publique est fixé par la GAL.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des politiques européennes
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contactez votre GAL référent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB51" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AD39" s="1" t="inlineStr">
+      <c r="AD51" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF39" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>104723</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Réaliser la mise en accessibilité des points d'arrêts routiers du transport interurbain identifiés comme prioritaires</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Mise en accessibilité des points d&amp;apos;arrêts routiers du réseau régional</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectif : Mettre en accessibilité les points d&amp;#039;arrêts routiers prioritaires desservis par le réseau régional de transport.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutefois, la Région souhaite également cofinancer, les 15 premiers dossiers de demande de subvention par an, des PAR qui n&amp;#039;auraient pas été identifiés comme prioritaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature de l&amp;#039;aide
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le montant maximum et le % concerne les PAR prioritaires.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Pour les non prioritaires, le montant maximum passe à 3 500€ et le pourcentage à 35% du montant HT des travaux.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P40" s="1" t="inlineStr">
+      <c r="P52" s="1" t="inlineStr">
         <is>
           <t>23/07/2018</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Eligibilité :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    bénéficiaires sont les collectivités territoriales (Communes et départements) ou leurs groupements gestionnaires de voiries ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    dossier complet comprenant tous les éléments demandés ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    conformité des travaux à la réglementation en matière d&amp;#039;accessibilité et aux préconisations énoncés par le CEREMA dans la dernière version à jour de son « Guide technique de conception des points d&amp;#039;arrêts routiers » ;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    PAR identifié comme prioritaire au sein du SD&amp;#039;AP régional ou, pour les arrêts non prioritaires, être dans les 15 premiers dossiers déposés et relever du réseau régional de transport.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
@@ -7109,61 +9841,61 @@
  &lt;strong&gt;
   Sont exclus du présent règlement d&amp;#039;intervention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les points d&amp;#039;arrêts facultatifs du réseau de lignes régulières,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les plateformes ou arrêts exclusivement dédiés au transport scolaire,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les arrêts de transport à la demande,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les PAR financés par ailleurs dans le cadre de projets de PEM ou d&amp;#039;appels à projets relatifs au développement de l&amp;#039;attractivité des gares.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdelaloire.fr/les-aides/mise-en-accessibilite-des-points-darrets-routiers-du-reseau-regional</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports et des mobilités
  &lt;br /&gt;
  Service Gares et infrastructures
  &lt;br /&gt;
  Pôle Gares,aménagements intermodaux et accessibilité
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carole Garry
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;a href="mailto:Carole.Garry&amp;#64;paysdelaloire.fr" rel="noopener" target="_blank"&gt;
   Carole.Garry&amp;#64;paysdelaloire.fr
  &lt;/a&gt;
  &lt;br /&gt;
  0228205441
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le bénéficiaire sollicitant une aide régionale devra à ce titre présenter un dossier de demande de subvention comprenant tout document utile, et composé à minima :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -7177,3600 +9909,868 @@
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan d&amp;#039;aménagement au 1/100ème présentant les situations actuelles et projetées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un plan de financement détaillé présentant l&amp;#039;état des cofinancements,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;un planning prévisionnel,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    d&amp;#039;une lettre de demande d&amp;#039;aide signée par la personne habilitée et de la délibération du ou des organes délibérant autorisant le représentant à solliciter une aide auprès de la Région.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires doivent adresser leurs dossiers aux Services de Transports Routiers de Voyageurs (STRV) présents dans chaque département.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9af7-mise-en-accessibilite-des-points-darrets-routiers/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF40" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>18/11/2021</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/09/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E41" s="1" t="inlineStr">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>166458</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Reboisement en peuplier après exploitation</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Reboisement en peuplier après exploitation</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bien que le peuplier constitue une ressource incontournable pour la filière bois ligérienne, un déficit chronique de renouvellement des peupleraies après exploitation creuse peu à peu l’écart entre les besoins et les volumes disponibles.&lt;/p&gt;
+&lt;p&gt;La Région poursuit son action de soutien à la filière populicole en s’engageant pour la reconstitution de peupleraies après leur exploitation. Leur reconstitution contribuera à l’approvisionnement durable de la filière peuplier locale en bois de qualité.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;br /&gt;- Concerner des parcelles de peupliers situées en Pays de la Loire, dont l’exploitation est imminente ou exploitées depuis moins de 2 ans ;&lt;br /&gt;- Comporter un minimum de 150 plants, dans la limite de 1 000 plants aidés par bénéficiaire et par an ;&lt;br /&gt;- Le bénéficiaire présenter une garantie de gestion durable.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Forêts</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2026</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires potentiels doivent dans un premier temps prendre connaissance du règlement d’intervention et notamment des conditions d’éligibilité. Ils déposent ensuite en ligne leur demande de subvention accompagnée de toutes les pièces justificatives nécessaires sur le Portail des aides de la Région Pays de la Loire.&lt;br /&gt;Seuls les dossiers complets seront étudiés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/aide-la-reconquete-de-friches-de-peupliers</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_RF_PEUPL_EXPL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>Direction des agricultures, de la pêche et de l&amp;#039;agroalimentaire&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Emilie SWAENEPOEL&lt;br /&gt; dapa-foret-bois&amp;#64;paysdelaloire.fr&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reboisement-en-peuplier-apres-exploitation/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>01/11/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>166283</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les acteurs ligériens dans leurs candidatures européennes</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>PDL Impact Europe</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
-[...146 lines deleted...]
-      <c r="U41" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la programmation européenne 2021-2027 et en perspective de la période 2028-2034, la Région Pays de la Loire entend renforcer l’accompagnement des acteurs ligériens dans leurs candidatures européennes. Elle mobilisera, le cas échéant, des cabinets de conseil spécialisés dans le montage de propositions en réponse aux appels à projets gérés par la Commission européenne (&lt;strong&gt;fonds sectoriels&lt;/strong&gt;), ainsi que ceux relevant des programmes de coopération territoriale européenne (&lt;strong&gt;INTERREG&lt;/strong&gt;).&lt;br /&gt;Ambition : Aider les acteurs ligériens à franchir le cap des financements européens et multiplier les chances des porteurs de projets de décrocher des aides européennes.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2026</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Proposer un projet européen en réponse à un programme sectoriel ou Interreg (non géré directement par la Région Pays de la Loire)&lt;/li&gt;&lt;li&gt;Déposer son dossier de demande a minima 8 semaines avant la date limite de dépôt de l’appel à projets européen visé&lt;/li&gt;&lt;li&gt;Respecter les critères indiqués dans le règlement d’intervention&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
-[...28 lines deleted...]
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/pdl-impact-europe</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_InfluenceEuro/depot/simple</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction des politiques européennes &lt;/p&gt;&lt;p&gt;PDLimpacteurope&amp;#64;paysdelaloire.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pdl-impact-europe-ouverture-le-4-mai/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF41" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG41" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/09/2026</t>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>01/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E42" s="1" t="inlineStr">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>164785</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création ou le développement d’activités touristiques de sites culturels ou patrimoniaux ligériens</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Innovation et transitions pour le tourisme culturel</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
-[...964 lines deleted...]
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...59 lines deleted...]
-      <c r="U47" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le développement de la filière du tourisme culturel et patrimonial est inscrit comme l’une des priorités du Schéma régional de développement du tourisme et des loisirs 2022-2028. A travers cet appel à projets, la Région souhaite développer tout le potentiel touristique du patrimoine culturel emblématique de la Région en accompagnant les acteurs économiques du tourisme culturel dans leurs projets innovants et leurs transitions (numérique et écologique).&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;&lt;strong&gt;Qui peut en bénéficier ?&lt;/strong&gt; &lt;br /&gt;Cet appel à projets s’adresse aux propriétaires et exploitants (personnes physiques ou morales publiques et privées) de sites culturels et patrimoniaux déjà ouverts au public ou souhaitant s’ouvrir à une activité touristique régulière adossée à leur activité principale de site culturel.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Pour quels projets ?&lt;/strong&gt;&lt;br /&gt;Les dimensions touristiques et culturelles doivent obligatoirement être présentes dans les projets et chaque projet devra répondre à au moins l’une des thématiques suivantes :&lt;br /&gt;- Innovation : projet proposant une innovation de produit, de procédés ou un regard renouvelé sur le patrimoine,&lt;br /&gt;- Numérique : usage des technologies numériques au profit de l’amélioration des visites (réalité augmentée, outils immersifs et sonores, digitalisation du parcours de visite), &lt;br /&gt;- Transition écologique/durabilité : investissements pour une expérience durable/écologique du visiteur (actions de développement des mobilités douces pour l’accès au site, outils de sensibilisation à la transition écologique…) ou pour le fonctionnement écologique de l’établissement (actions pour la meilleure gestion des déchets, de l’eau, de l’énergie, des achats, du bruit, de l’air, de l’intégration paysagère).&lt;/p&gt;
+&lt;p&gt;Les catégories de projets suivants sont éligibles à cet AAP :&lt;br /&gt;• Création d’un nouveau produit touristique culturel innovant, une nouvelle expérience patrimoniale de visite, appropriation de nouveaux usages et de nouvelles technologies &lt;br /&gt;• Création ou amélioration significative d’aménagements et équipements d’espaces dédiés à l’accueil du public (espaces pédagogiques, d’accueil du public, accessibilité, accueil de cyclotouristes, petite restauration…).&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Quels critères d’éligibilité ?&lt;/strong&gt; &lt;br /&gt;Le site culturel/patrimonial devra :&lt;br /&gt;• Présenter une qualité architecturale ou patrimoniale remarquable,&lt;br /&gt;• Disposer d’un potentiel touristique basé sur une offre structurée,&lt;br /&gt;• Proposer ou souhaiter proposer une activité marchande ou une billetterie,&lt;br /&gt;• Etre ouvert ou comptant ouvrir au moins 6 mois par an à l’issue du projet, et pendant les vacances scolaires (exclusion possible des vacances de Noël).&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Commerces et services</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>27/03/2025</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BÉNÉFICIAIRES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Entreprises&lt;/p&gt;&lt;p&gt;Particuliers&lt;/p&gt;&lt;p&gt;Collectivités - Institutions - GIP&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES DE SOUTIEN FINANCIER&lt;/strong&gt;&lt;br /&gt;Thématique de projet Plancher de dépenses subventionnables (HT) Plafond de dépenses subventionnables (HT) Taux de subvention Prêt régional&lt;br /&gt;Création d’un produit touristique culturel innovant. Engagement significatif vers les transitions écologiques ou numériques. 5 000 € 100 000 € 40 % En complément ou non d’une subvention et selon le besoin financier, un prêt régional (cf dispositif Pays de la Loire AGIR Tourisme) pourra être proposé.&lt;br /&gt;Création ou amélioration significative d’aménagements et équipement d’espaces dédiés à l’accueil du public. 5 000 € 100 000 € 30 %&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;MONTANT DE L&amp;#039;AIDE&lt;/strong&gt;&lt;br /&gt;L’aide régionale se matérialise sous forme d’une subvention. L’attribution d’un prêt régional complémentaire est possible et sera conditionné à l’attribution d’un prêt bancaire au minimum d’un même montant. Ces possibilités de financement ne sont pas cumulables avec d’autres financements régionaux pour un même projet, sur un même objet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;MODALITES DE DEPOT DU DOSSIER&lt;/strong&gt;&lt;br /&gt;La demande d&amp;#039;aide est dématérialisée sur le portail des aides. Le dossier complet de demande d&amp;#039;aide doit être déposé sur ce portail des aides avant l&amp;#039;engagement des dépenses.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/innovation-et-transitions-pour-le-tourisme-culturel</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/F_AAP_TCP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l&amp;#039;entreprise et de l&amp;#039;innovation&lt;br /&gt; Service Accompagnement des entreprises&lt;br /&gt; Pôle Tourisme&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Hélène LEROY&lt;br /&gt; tourisme&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 51 71&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innovation-et-transitions-pour-le-tourisme-culturel/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/09/2026</t>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>30/03/2025</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E48" s="1" t="inlineStr">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>164714</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’élaboration des actions et projets en faveur de la biodiversité, portées par des collectivités.</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Appel à manifestation d&amp;apos;intérêt Ingénierie territoriale</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
-[...46 lines deleted...]
-&lt;/p&gt;
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin d’aider les EPCI et leurs communes à faire émerger et mettre en place des projets transversaux en faveur de la biodiversité, la région propose aux collectivités de bénéficier d’un accompagnement par des partenaires qu’elle soutient (Union Régionale des Centre Permanents d’Initiatives pour l’Environnement, Ligue pour la Protection des Oiseaux, Conservatoire Botanique National de Brest, Conservatoire des Espaces Naturels…).&lt;/p&gt;
+&lt;p&gt;L’AMI va permettre de recenser les projets des collectivités pouvant bénéficier de l’offre d’ingénierie.&lt;/p&gt;
+&lt;p&gt;Il vise à soutenir la phase de consolidation « pré-projet » dans la perspective d’une sollicitation d’outils financiers (Fonds vert, dispositifs de l’Agence de l’eau Loire Bretagne et des Départements, mécénat…) pour la mise en œuvre opérationnelle de ces projets.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Les projets visés devront concerner :&lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...23 lines deleted...]
-      <c r="U48" s="1" t="inlineStr">
+&lt;li&gt;La préservation, conservation et restauration de la biodiversité locale,&lt;/li&gt;
+&lt;li&gt;La restauration et gestion durable des sites naturels,&lt;/li&gt;
+&lt;li&gt;L’expérimentation des pratiques et des itinéraires techniques favorables à la biodiversité,&lt;/li&gt;
+&lt;li&gt;L’émergence d&amp;#039;actions concrètes et opérationnelles de restauration écologique des milieux terrestres, en cohérence avec les stratégies et dispositifs nationaux et régionaux de biodiversité,&lt;/li&gt;
+&lt;li&gt;L’adaptation des territoires et de leurs activités économiques aux effets du changement climatique (notamment grâce aux Solutions fondées sur la nature).&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront principalement :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;contribuer à des objectifs de restauration et de gestion durable des écosystèmes, de leurs fonctionnalités et la conservation des espèces qui y sont inféodées.&lt;/li&gt;
+&lt;li&gt;participer à la résilience des territoires vis-à-vis du effets du changement climatique.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;Les besoins en termes d’accompagnement devront porter sur les compétences suivantes et devront être décrits dans la demande déposée :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;un accompagnement écologue ou naturaliste,&lt;/li&gt;
+&lt;li&gt;la conception ou la création d’aménagements visant la restauration et la préservation de la biodiversité,&lt;/li&gt;
+&lt;li&gt;un appui à la structuration de travaux de génie écologique et leur assistance à maitrise d’ouvrage.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;Les projets proposés devront obligatoirement être réalisé sur du foncier appartenant aux collectivités. &lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;Les actions relatives à la mise en œuvre d&amp;#039;obligations réglementaires (par exemple : mesures compensatoires) ou de prescriptions administratives de remise en état ne sont pas éligibles.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>International</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2025</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les porteurs de projets sont invités à renseigner leur dossier via la plateforme Démarches-simplifiées, accessible depuis l’onglet « Déposer un dossier ».&lt;br /&gt;Date de clôture de l’AMI : 31/05/2025&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;L’accompagnement par la ou les structure(s) dédiée(s) ne pourra pas excéder une période de 12 mois.&lt;br /&gt;Le temps d’accompagnement sera défini lors de la sélection du projet, mais il ne pourra pas dépasser 3 jours.&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;Les projets feront l’objet d’une analyse par un comité de sélection qui évaluera les projets selon les critères suivants :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Pertinence du projet vis-à-vis des actions éligibles&lt;/li&gt;
+&lt;li&gt;Pertinence du projet vis-à-vis des enjeux identifiés de la Stratégie Régionale Biodiversité 2024-2030&lt;/li&gt;
+&lt;li&gt;Impact prévisible en termes de préservation ou reconquête de la biodiversité&lt;/li&gt;
+&lt;li&gt;Complémentarité de l’expertise à mobiliser au regard des compétences disponibles au sein de la collectivité&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;Les porteurs de projets pourront être conviés à présenter leurs projets lors du comité de sélection.&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;Les projets retenus par le comité de sélection seront ensuite accompagnés par des structures identifiées à partir de septembre 2025.&lt;br /&gt;Chaque porteur de projet sélectionné sera amené à échanger avec la structure accompagnante proposée afin de préciser les modalités d’accompagnement. La mise en œuvre des projets sera suivie par la Région.&lt;br /&gt;La Région ne s’engage pas à apporter son soutien financier aux projets élaborés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/appel-manifestation-dinteret-ingenierie-territoriale</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/ami-edition-2025-soutien-a-l-elaboration-d-actions</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>Direction de la transition énergétique et de l&amp;#039;environnement&lt;br /&gt; Service Eau, biodiversité et déchets&lt;br /&gt; Pôle Biodiversité et littoral&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Amélie BARBARY-BOISTEUX&lt;br /&gt; amelie.boisteux&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 54 25&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-manifestation-dinteret-ingenierie-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF48" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG48" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/09/2026</t>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2025</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E49" s="1" t="inlineStr">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>164413</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Planter et développer des alignements de peupliers de qualité</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Plantation et développement d’alignements de peupliers de qualité</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
-[...569 lines deleted...]
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée
-[...3 lines deleted...]
-      <c r="H52" s="1" t="inlineStr">
+Particulier</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
-[...68 lines deleted...]
-      <c r="O52" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le peuplier, présent en Pays de la Loire depuis le 19ème siècle, est devenu un élément incontournable des paysages et une ressource précieuse pour la filière populicole locale.&lt;br /&gt;Dans certains territoires spécifiques comme le Marais Poitevin, les peupliers peuvent être plantés en alignement le long du réseau hydrographique, en bordure de parcelles agricoles. Marqueurs identitaires et paysagers forts, ces alignements jouent également un rôle environnemental, par le maintien des berges notamment.&lt;br /&gt;Ce dispositif vise à soutenir la production de peupliers de qualités en alignement, en encourageant à la plantation et à la reconstitution après récolte.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Pour être considéré comme éligible, le projet devra :&lt;/p&gt;
+&lt;p&gt;- Comporter un minimum de 50 plants, dans la limite de 1 000 plants aidés par bénéficiaire et par an ;&lt;br /&gt;- Les projets pouvant bénéficier de la charte « Merci le peuplier » ou du dispositif régional « Aide à la reconquête de friches de peupliers » ne sont pas éligibles au titre de cette mesure ;&lt;br /&gt;- Les bénéficiaires situés sur le territoire du Marais Poitevin doivent être signataires de la charte populicole du Marais Poitevin.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Forêts</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q52" s="1" t="inlineStr">
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2025</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
-[...53 lines deleted...]
-      <c r="U52" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires potentiels doivent dans un premier temps prendre connaissance du règlement d’intervention et notamment des conditions d’éligibilité. Ils remplissent ensuite le formulaire de demande d’aide, y joignent les pièces justificatives et adressent le tout à la Région.&lt;/p&gt;
+&lt;p&gt;Seuls les dossiers respectant le modèle fourni et comportant toutes les pièces justificatives nécessaires seront étudiés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Pays de la Loire</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
-[...38 lines deleted...]
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/les-aides/#/prod/connecte/F_PEUPLQUAL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>Direction des agricultures, de la pêche et de l&amp;#039;agroalimentaire&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Emilie SWAENEPOEL&lt;br /&gt; dapa-foret-bois&amp;#64;paysdelaloire.fr&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;&lt;p&gt;Léa MOREAU&lt;br /&gt;Chargée de mission Ressource Forestière&lt;br /&gt;PNR du Marais Poitevin&lt;br /&gt;&lt;a href="mailto:l.moreau&amp;#64;parc-marais-poitevin.fr"&gt;l.moreau&amp;#64;parc-marais-poitevin.fr&lt;/a&gt;&lt;/p&gt; &lt;p&gt;05 49 35 15 32 / 06 74 78 99 30&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plantation-et-developpement-dalignements-de-peupliers-de-qualite/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF52" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG52" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>08/09/2026</t>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2025</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E53" s="1" t="inlineStr">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>165303</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Investissements en faveur des lycées par les modes actifs</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Investissements en faveur de l&amp;apos;accessibilité des lycées par les modes actifs</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil régional des Pays de la Loire</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
-[...354 lines deleted...]
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le manque d’infrastructures sécurisées peut représenter un obstacle majeur à la pratique de la marche et du vélo par les jeunes. Afin de rendre les lycées plus accessibles par les modes de déplacements actifs, la Région souhaite soutenir les opérations d’aménagements visant à améliorer leur desserte et ainsi encourager les lycéens à pratiquer la marche et le vélo dans un environnement favorable.  &lt;br /&gt;Cette action s’inscrit dans une démarche plus globale portée par la Région en faveur de l’écomobilité scolaire.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Le dispositif s’adresse à toute collectivité compétente pour réaliser un aménagement dédié aux modes actifs (communes, EPCI, Département), à l’exception des EPCI de plus de 150 000 habitants et de leurs communes membres, qui ne pourront pas solliciter un co-financement via ce règlement d’intervention.  &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;Sont éligibles :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;- les aménagements &lt;strong&gt;situés dans un périmètre de 9 km autour des lycées publics et privés&lt;/strong&gt; permettant la desserte directe de l’établissement ou la suppression d’une discontinuité avérée sur un parcours utilisé par les lycéens ; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;- Les aménagements en site propre devront être privilégiés.&lt;/strong&gt; A défaut, le projet devra s’inscrire dans une réflexion plus globale s’appuyant un re questionnement du plan de circulation à l’échelle de la commune ou sur un schéma directeur modes actifs (réaffectation de voirie, restrictions d’accès, sens de circulation) ; &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;- Les projets d’expérimentations d’aménagements modes actifs&lt;/strong&gt; (pour une durée comprise entre 6 et 24 mois). Un bilan de l’expérimentation devra être établi à l’issue de la période définie. Sous réserve d’un bilan positif, un co-financement de l’aménagement définitif pourra être envisagé.  &lt;/p&gt;
+&lt;p&gt;Compte tenu du public cible visé par ce dispositif d’accompagnement financier, &lt;strong&gt;les chaussées à voie centrale banalisées ne sont pas éligibles&lt;/strong&gt;, sauf lorsque les aménagements cyclables classiques se révèlent techniquement impossibles à réaliser. Les acquisitions foncières éventuelles ne sont pas éligibles. &lt;/p&gt;
+&lt;p&gt;Les projets présentés devront respecter les préconisations du CEREMA.&lt;/p&gt;&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>07/01/2025</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La collectivité sollicitant une aide régionale à ce titre devra présenter un dossier de demande de subvention comprenant tout document utile, et composé a minima : &lt;br /&gt;&lt;br /&gt;- d’une note descriptive du projet démontrant l’intérêt de l’aménagement proposé (potentiel d’élèves captifs, impact de ce nouvel aménagement pour les lycéens et éventuellement les autres établissements alentours notamment),  &lt;br /&gt;&lt;br /&gt;- d’un plan précis d’aménagement présentant les situations actuelles et projetées,  &lt;br /&gt;&lt;br /&gt;- d’un plan de financement,  &lt;br /&gt;&lt;br /&gt;- d’un planning prévisionnel, &lt;br /&gt;&lt;br /&gt;-  d’une délibération du ou des organes délibérants. &lt;br /&gt;&lt;br /&gt;Après analyse des dossiers déposés, la Région sélectionne les projets dans la limite de l’enveloppe budgétaire annuelle disponible pour cette politique. &lt;br /&gt;&lt;br /&gt;L’aide est versée sous forme de subvention, formalisée au travers d’une convention qui précisera notamment, le montant de la subvention, la dépense subventionnable, les modalités de versement de la subvention.  &lt;br /&gt;&lt;br /&gt;Les services régionaux devront être associés dès la phase d’étude du projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/investissements-en-faveur-de-laccessibilite-des-lycees-par-les-modes-actifs?sous_thematique=162</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>Direction Marketing et ferroviaire&lt;br /&gt; Service Gares et infrastructures&lt;br /&gt; Pôle Gares,aménagements intermodaux et accessibilité&lt;br /&gt;&lt;br /&gt;&lt;br /&gt;Héloise PLAUT&lt;br /&gt; heloise.plaut&amp;#64;paysdelaloire.fr&lt;br /&gt; &amp;#43;33 2 28 20 54 48&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-en-faveur-des-lycees-par-les-modes-actifs/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L55" s="1" t="inlineStr">
-[...756 lines deleted...]
-      </c>
       <c r="AG58" s="1" t="inlineStr">
         <is>
-          <t>18/11/2021</t>
+          <t>01/07/2025</t>
         </is>
       </c>
       <c r="AH58" s="1" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>03/11/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>