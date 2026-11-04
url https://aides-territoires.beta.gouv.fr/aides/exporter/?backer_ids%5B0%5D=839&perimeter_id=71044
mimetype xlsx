--- v0 (2026-09-18)
+++ v1 (2026-11-04)
@@ -263,708 +263,708 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>116478</v>
+        <v>116446</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Connaitre l'état de son bien</t>
-[...4 lines deleted...]
-          <t>Petites villes de demain</t>
+          <t>Porter des biens (baux longue durée)</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Dispositif communs pour la reconversion des biens</t>
+          <t>Baux longue durée</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Établissement public foncier local d'Alsace (EPFL)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Autre aide financière
-[...2 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Afin de faciliter les opérations de préparation et/ou de remise en état du foncier en vue de la réalisation d&amp;#039;un projet (aménagement,
-[...14 lines deleted...]
- &lt;/strong&gt;
+ L&amp;#039;EPF d&amp;#039;Alsace propose, lorsque cela semble nécessaire, la mise en place de baux longue durée. Ces baux ont un double objectif. Le
+ premier est de permettre la réalisation de travaux d&amp;#039;aménagement, de réparations, d&amp;#039;entretien, d&amp;#039;amélioration et/ou de réhabilitation
+ par la collectivité pendant le portage. Le deuxième est d&amp;#039;assurer une gestion à long terme du foncier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mise en œuvre
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Alsace peut mettre en pratique 3 types de baux longue durée :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Des diagnostics obligatoires (diagnostics plomb et amiante avant travaux ou démolition, diagnostic gestion des déchets
-[...18 lines deleted...]
-  Diagnostics de sensibilité environnementale ;
+  Le bail emphytéotique administratif dit «BEA» ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le bail à construction ou à réhabilitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le bail emphytéotique avec un tiers ;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Boutique éphémère - Reichshoffen (67)
-[...61 lines deleted...]
- &lt;br /&gt;
+  Cité Koechlin - Fessenheim (68)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Alsace a acquis le 28 novembre 2019 un ensemble immobilier composé de 6 bâtiments d&amp;#039;habitation, de bâtiments annexes (garages et abris de jardin), de jardins et d&amp;#039;espaces communs extérieurs. A cet effet, la Commune souhaite entretenir, améliorer et mettre aux normes les logements de cette &amp;#34;Cité Koechlin&amp;#34; dans le but de les remettre en location au fur et à mesure de leur libération.
+&lt;/p&gt;
+&lt;p&gt;
+ En conséquence, la Commune sollicite l&amp;#039;EPF d&amp;#039;Alsace pour la mise en place d&amp;#039;un bail emphytéotique dit &amp;#34;inversé&amp;#34; d&amp;#039;une durée de 18 ans (durée minimale) lui permettant d&amp;#039;agir rapidement sur les biens.
+&lt;/p&gt;
+&lt;p&gt;
+ Au titre du bail souhaité, la Commune acquiert des droits réel sur le bien ; elle pourra entretenir, mettre aux normes et gérer les biens. Elle devra assumer toutes les responsabilités d&amp;#039;un propriétaire et notamment l&amp;#039;entretien et les réparations de toute nature, qu&amp;#039;elles soient menues ou grosses, sur les constructions existantes et à venir.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Foncier
-Réhabilitation
+          <t>Espace public
+Foncier
 Logement et habitat</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Alsace</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.epf.alsace/remise-etat-foncier/</t>
+          <t>https://www.epf.alsace/baux-longue-duree/</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://www.epf.alsace/contact/</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   EPF d&amp;#039;Alsace
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;epf.alsace
 &lt;/p&gt;
 &lt;p&gt;
  03 69 20 75 53
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>killian.oliger@epf.alsace</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/0742-reconvertir-son-bien/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/07f5-acheter-a-long-terme/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Établissement Public Foncier d'Alsace (EPF)</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>25/02/2022</t>
+          <t>24/02/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>116446</v>
+        <v>116419</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Porter des biens (baux longue durée)</t>
+          <t>Recycler une friche</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>Baux longue durée</t>
+          <t>Dispositif de soutien en faveur des friches</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local d'Alsace (EPFL)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative</t>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Autre aide financière</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;EPF d&amp;#039;Alsace propose, lorsque cela semble nécessaire, la mise en place de baux longue durée. Ces baux ont un double objectif. Le
-[...1 lines deleted...]
- par la collectivité pendant le portage. Le deuxième est d&amp;#039;assurer une gestion à long terme du foncier.
+ L&amp;#039;EPF d&amp;#039;Alsace accompagne les collectivités dans l&amp;#039;acquisition et le portage des friches économique (industrielles, commerciales, artisanales, militaires, sanitaires, agricoles, touristiques). Il peut assumer un certains nombre d&amp;#039;études ou de travaux en qualité de maître d&amp;#039;ouvrage : démolition, désamiantage, dépollution, déconstruction.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette intervention de l&amp;#039;EPF permet de remettre sur le marché des biens qui en étaient sortis avec de nouveaux usages, de réduire les risques attachés à la dangerosité de ces sites et d&amp;#039;améliorer l&amp;#039;image et l&amp;#039;attractivité des quartiers où ils se situent grâce à l&amp;#039;instauration de mesures compensatoires. L&amp;#039;EPF peut prendre en charge entre 50 à 80% du coût de certaines études et/ou2 des travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Projets visant le développement d&amp;#039;une offre de logements, le développement économique, la redynamisation des centres villes et centres bourgs, la gestion des risques, la protection/restauration de la biodiversité, la constitution de réserves foncières
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et portage foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des sources de pollution
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de démolition et de déconstruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renaturation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes entre 50 et 80% maximum.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction et de traitement des sources de pollution jusqu&amp;#039;à 60%
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site KOLB, Rue des Rochers – Wasselonne (67)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La communauté de communes de la Mossig et du Vignoble et la commune de Wasselonne ont sollicité l&amp;#039;EPF en septembre 2018 pour les accompagner dans la réflexion d&amp;#039;acquisition de la friche «Forges et Ateliers Kolb et Cie» à Wasselonne. Le devenir de ce site est au cœur des débats depuis de nombreuses années, mais cette friche cumule de nombreuses contraintes qui ne facilitent pas sa reconversion. Néanmoins, tout le monde s&amp;#039;accorde sur la nécessité de traiter cette friche. Le projet de reconversion consiste en la création d&amp;#039;un espace paysager (renaturation contrôlée) associé à quelques places de stationnement.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Alsace est déjà intervenu au travers son dispositif de soutien en faveur des friches (Phase 1 avant acquisition) et a pris en charge :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la réalisation d&amp;#039;investigations approfondies et la mise à jour du Plan de Gestion (des pollutions) – Etude également cofinancée par l&amp;#039;ADEME,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise à jour des diagnostics amiante et plomb avant démolition,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toujours dans le cadre de sa Phase 1 , l&amp;#039;EPF prendra cette année, sous sa maîtrise d&amp;#039;ouvrage, la réalisation d&amp;#039;un PCT - Plan de Conception des Travaux - (réalisation d&amp;#039;essais pilotes de dépollution) en cofinancement avec l&amp;#039;ADEME, ainsi qu&amp;#039;une étude de biodiversité (avec un potentiel cofinancement de l&amp;#039;Agence de l&amp;#039;eau).
+&lt;/p&gt;
+&lt;p&gt;
+ A ce jour, l&amp;#039;EPF a déjà accordé sur ce site une aide financière de 15.529,2€. Le solde de l&amp;#039;enveloppe disponible, à savoir 34.470,80€, sera attribué dans le cadre de la réalisation du PCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
-&lt;/p&gt;
-[...35 lines deleted...]
- Au titre du bail souhaité, la Commune acquiert des droits réel sur le bien ; elle pourra entretenir, mettre aux normes et gérer les biens. Elle devra assumer toutes les responsabilités d&amp;#039;un propriétaire et notamment l&amp;#039;entretien et les réparations de toute nature, qu&amp;#039;elles soient menues ou grosses, sur les constructions existantes et à venir.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
-          <t>Espace public
+          <t>Friche
 Foncier
-Logement et habitat</t>
+Bâtiments et construction
+Réhabilitation</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T3" s="1" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement</t>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Alsace</t>
         </is>
       </c>
       <c r="V3" s="1" t="inlineStr">
         <is>
-          <t>https://www.epf.alsace/baux-longue-duree/</t>
+          <t>https://www.epf.alsace/axes-intervention/friches-acquisition-reconversion-collectivites/</t>
         </is>
       </c>
       <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://www.epf.alsace/contact/</t>
         </is>
       </c>
       <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   EPF d&amp;#039;Alsace
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;epf.alsace
 &lt;/p&gt;
 &lt;p&gt;
  03 69 20 75 53
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>killian.oliger@epf.alsace</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/07f5-acheter-a-long-terme/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a7f-gerer-une-friche/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier d'Alsace (EPF)</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>24/02/2022</t>
+          <t>23/02/2022</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>116419</v>
+        <v>116478</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Recycler une friche</t>
+          <t>Connaitre l'état de son bien</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>Dispositif de soutien en faveur des friches</t>
+          <t>Dispositif communs pour la reconversion des biens</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier local d'Alsace (EPFL)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
-Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;EPF d&amp;#039;Alsace accompagne les collectivités dans l&amp;#039;acquisition et le portage des friches économique (industrielles, commerciales, artisanales, militaires, sanitaires, agricoles, touristiques). Il peut assumer un certains nombre d&amp;#039;études ou de travaux en qualité de maître d&amp;#039;ouvrage : démolition, désamiantage, dépollution, déconstruction.
-[...14 lines deleted...]
-  Dépenses éligibles
+ Afin de faciliter les opérations de préparation et/ou de remise en état du foncier en vue de la réalisation d&amp;#039;un projet (aménagement,
+ construction, réhabilitation), l&amp;#039;EPF d&amp;#039;Alsace pourra, sous sa Maitrise d&amp;#039;Ouvrage, faire réaliser des diagnostics et des travaux de protoaménagement dans le respect du code de la commande publique.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif a vocation à s&amp;#039;appliquer pendant le portage EPF, mais peut, au cas par cas, s&amp;#039;appliquer avant l&amp;#039;acquisition d&amp;#039;un bien.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Diagnostics
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sous maîtrise d&amp;#039;ouvrage, l&amp;#039;EPF d&amp;#039;Alsace prend en charge financièrement
+ &lt;strong&gt;
+  jusqu&amp;#039;à 100% du coût de certaines études :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Acquisition et portage foncier
-[...11 lines deleted...]
-  Renaturation
+  Des diagnostics obligatoires (diagnostics plomb et amiante avant travaux ou démolition, diagnostic gestion des déchets
+   si nécessaire) en lien avec l&amp;#039;opération de proto-aménagement menée par l&amp;#039;EPF ou la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au cas par cas, des diagnostics spécifiques qui s&amp;#039;avèrent pertinents à l&amp;#039;opération, à juste appréciation de l&amp;#039;EPF. A titre d&amp;#039;illustration, les diagnostics concernés peuvent être, sans que cette liste soit exhaustive :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostics techniques immobiliers obligatoires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostics structure : solidité, état sanitaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostics pyrotechniques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostics géotechniques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostics de sensibilité environnementale ;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Boutique éphémère - Reichshoffen (67)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La commune de REICHSHOFFEN a sollicité l&amp;#039;EPF pour l&amp;#039;accompagner dans l&amp;#039;acquisition d&amp;#039;un immeuble avec un local commercial au rez-de-chaussée de 76 m2 et un logement sur 2 étages de 117 m2.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet immeuble situé au centre de la commune en face de l&amp;#039;église et présente une localisation stratégique pour la revitalisation du centre-ville en cours.
+&lt;/p&gt;
+&lt;p&gt;
+ La propriétaire du bâtiment nous a fourni les diagnostics réglementaires obligatoires dans le cadre de la vente. Il a été mis en évidence la présence d&amp;#039;amiante et de plomb dans le bâtiment. Alors que l&amp;#039;amiante ne nécessite pas d&amp;#039;intervention immédiate, le plomb nécessite la réalisation de travaux rapidement (supports dégradés). La propriétaire s&amp;#039;est engagée à réaliser les travaux durant l&amp;#039;été et à l&amp;#039;issue de nous fournir un diagnostic plomb avant-vente.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;autre part lors de la visite du bien, nous avons observé une dégradation des poutres de soutènement en sous-sol. Nous avons fait appel à une entreprise spécialisée en structure bois pour identifier l&amp;#039;état sanitaire des poutres dégradées (présence de xylophages), vérifier si cette dégradation n&amp;#039;a pas d&amp;#039;impact sur la stabilité du bâtiment et estimer les coûts éventuels de réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ La propriétaire a mis en vente son bien au prix de 107 000€ et a déjà consenti une baisse à 105 000 €. Les résultats du diagnostic de la structure bois nous ont permis de baisser encore le prix de vente. Un accord a été trouvé avec la propriétaire pour un montant de 95.000,00€.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pisciculture - Woerth (67)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En septembre 2016 le Parc Naturel Régional des Vosges du Nord (PNRVN) a sollicité l&amp;#039;EPF pour l&amp;#039;acquisition de plusieurs parcelles situées sur le ban communal de WOERTH et occupées par la pisciculture dite du Liebfrauenthal.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette acquisition s&amp;#039;inscrit dans le cadre du programme européen LIFE Biocorridors, dont l&amp;#039;objectif est de restaurer la continuité hydraulique, biologique et sédimentaire de la Sauer, priorité de la directive européenne cadre sur l&amp;#039;eau et objectif de gestion durable du site Natura 2000 « La Sauer et ses affluents », périmètre dans lequel est inclus la pisciculture du Liebfrauenthal et le site voisin de la Nonnenhardt .
+&lt;/p&gt;
+&lt;p&gt;
+ Le site se caractérise aujourd&amp;#039;hui par la présence d&amp;#039;un barrage, induisant une chute de 3 mètres (vannes fermées), des bassins et un étang de pêche.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du projet de restauration il est prévu :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le dérasement du barrage du Liebfrauenthal ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le reprofilage du lit mineur de la Sauer entre l&amp;#039;actuel barrage et le pont de la RD27 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la stabilisation de l&amp;#039;ouvrage de la RD27 (qui fera l&amp;#039;objet d&amp;#039;un réaménagement en 2023 par la Collectivité Européenne d&amp;#039;Alsace) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la renaturation totale du site : démolition des bâtiments et des infrastructures de la pisciculture, recréation des zones humides latérales par reprofilage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...38 lines deleted...]
- A ce jour, l&amp;#039;EPF a déjà accordé sur ce site une aide financière de 15.529,2€. Le solde de l&amp;#039;enveloppe disponible, à savoir 34.470,80€, sera attribué dans le cadre de la réalisation du PCT.
+ Après réalisation d&amp;#039;une évaluation du risque pyrotechnique réalisée en janvier 2021, il s&amp;#039;avère que des diagnostics et des travaux de dépollution pyrotechnique doivent être réalisés sur le site du Liebfrauenthal, propriété de l&amp;#039;EPF d&amp;#039;Alsace, et de la Nonnenhardt, propriété de l&amp;#039;Etat sur lequel le PNRVN intervient en délégation de maîtrise d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ A ce titre, le PNRVN a sollicité le dispositif friche de l&amp;#039;EPF afin que ce dernier puisse, en tant que propriétaire du site, prendre en charge une partie des diagnostics pyrotechniques, dont le coût estimatif est chiffré à 13.140 € TTC, et des travaux de dépollution pyrotechnique, dont le coût est chiffré à 57.120 € TTC, préalables au lancement des travaux. Compte tenu des modalités prévues par le dispositif de soutien en faveur des friches en cours de portage, il est prévu que l&amp;#039;EPF prenne en charge 80 % du coût des études, soit 10.512 € et 50 % du coût des travaux, soit 28.560 €.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF d&amp;#039;Alsace et le PNRVN partagent, de ce fait, des besoins similaires en matière d&amp;#039;achat. Afin de bénéficier de conditions techniques et économiques plus avantageuses et de mutualiser les procédures des marchés publics, il est proposé de créer un groupement de commandes ponctuel entre le PNRVN et l&amp;#039;EPF d&amp;#039;Alsace. Cette convention de groupement de commandes permettra la passation des marchés publics nécessaires à la réalisation des diagnostics et travaux pyrotechniques sur le site du Liebfrauenthal et de la Nonnenhardt. Le PNRVN est pressenti coordonnateur du groupement de commandes pour exécuter la quasi-totalité des missions de passation et d&amp;#039;exécution des marchés publics.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
-          <t>Friche
-[...2 lines deleted...]
-Réhabilitation</t>
+          <t>Foncier
+Réhabilitation
+Logement et habitat</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Alsace</t>
         </is>
       </c>
       <c r="V4" s="1" t="inlineStr">
         <is>
-          <t>https://www.epf.alsace/axes-intervention/friches-acquisition-reconversion-collectivites/</t>
+          <t>https://www.epf.alsace/remise-etat-foncier/</t>
         </is>
       </c>
       <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://www.epf.alsace/contact/</t>
         </is>
       </c>
       <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   EPF d&amp;#039;Alsace
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  contact&amp;#64;epf.alsace
 &lt;/p&gt;
 &lt;p&gt;
  03 69 20 75 53
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>killian.oliger@epf.alsace</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/3a7f-gerer-une-friche/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0742-reconvertir-son-bien/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB4" s="1" t="inlineStr">
         <is>
-          <t>Acquisition d'une parcelle
-Gestion d'une base nautique</t>
+          <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier d'Alsace (EPF)</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
-          <t>23/02/2022</t>
+          <t>25/02/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>08/09/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>