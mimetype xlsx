--- v0 (2026-01-29)
+++ v1 (2026-05-06)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA5"/>
+  <dimension ref="A1:AH5"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,514 +225,309 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>71376</v>
+        <v>71654</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Accompagner les territoires à la création d'une offre mobilité solidaire - Programme du réseau Mob'In</t>
+          <t>Développer une école de conduite à statut associatif</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Mob'In France</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...268 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les
  &lt;strong&gt;
   écoles de conduite à statut associatif
  &lt;/strong&gt;
  sont des associations qui accueillent des publics en insertion sociale et/ou professionnelle, présentant des risques du point de vue de leur socialisation ou leur insertion.
 &lt;/p&gt;
 &lt;p&gt;
  Elles ont pour finalité de prévenir ou de gérer des risques sociaux, de permettre l&amp;#039;accès à la mobilité, l&amp;#039;accès à la mobilisation de personnes en manque ou ruptures de liens et d&amp;#039;accompagner à l&amp;#039;insertion sociale et professionnelle.
  &lt;br /&gt;
  L&amp;#039;enseignement du code et de la conduite est considéré comme un vecteur d&amp;#039;insertion grâce à une approche globale de la personne (le rapport à la règle et à la loi, l&amp;#039;estime de soi, l&amp;#039;apprentissage, les savoirs fondamentaux, les repérages espace-temps, les motivations personnelles, la santé, le développement cognitif, la reconnaissance et l&amp;#039;intégration sociale) et à la double dimension « formation - éducation ».
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;arrêté du 08 janvier 2001 relatif aux conditions d&amp;#039;agrément ECSA (école de conduite à statut associatif) précise le cadre réglementaire et législatif qui s&amp;#039;impose à ces associations qui s&amp;#039;appuient sur la formation à la conduite et à la sécurité routière pour faciliter l&amp;#039;insertion ou la réinsertion sociale ou professionnelle.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Plusieurs acteurs territoriaux du réseau Mob&amp;#039;In France possèdent l&amp;#039;agrément ECSA et peuvent vous accompagner dans les démarches législatives, juridiques ou organisationnelles dans la création et le développement d&amp;#039;une école de conduite à statut associatif.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  AFODIL, acteur membre du réseau Mob&amp;#039;In Pays de la Loire (https://www.afodil.org/) a aidé à la création d&amp;#039;une ECSA à Laval et à la Roche-sur-Yon.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Emploi
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programmes disponibles sur les Régions suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Grand Est
  &lt;br /&gt;
  - Bourgogne Franche Comté
  &lt;br /&gt;
  - Auvergne Rhône Alpes
  &lt;br /&gt;
  - Corse
  &lt;br /&gt;
  - Occitanie
  &lt;br /&gt;
  - Nouvelle Aquitaine
  &lt;br /&gt;
  - Centre Val de Loire
  &lt;br /&gt;
  - Pays de la Loire
  &lt;br /&gt;
  - Bretagne
  &lt;br /&gt;
  - Normandie
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>http://www.mobin-solutions.fr</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pascal GRAND
 &lt;/p&gt;
 &lt;p&gt;
  professionnalisation&amp;#64;mobin-solutions.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>contact@mobin-solutions.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/65c1-developper-une-ecode-de-conduite-a-statut-ass/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>16/11/2020</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-      <c r="A4" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>71378</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Former des conseillers mobilité - Programme du Réseau Mob'In</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Mob'In France</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Particulier
 Entreprise privée
-Particulier</t>
-[...2 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le conseil en mobilité pour l&amp;#039;insertion s&amp;#039;affirme comme la fonction pivot des parcours et actions de mobilité inclusive sur les territoires. Mob&amp;#039;In France souhaite accompagner les acteurs territoriaux de la mobilité inclusive dans la
  &lt;strong&gt;
   réflexion, la mise en place et le développement du conseil en mobilité sur leur territoire.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Public visé
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseiller(e)s mobilité ou futur(e)s conseiller(e)s mobilité
  &lt;/strong&gt;
  dans le cadre du développement de leurs compétences.
  &lt;br /&gt;
  Tout acteur d&amp;#039;une structure intervenant ou souhaitant intervenir dans le champ de la mobilité inclusive souhaitant s&amp;#039;acculturer au conseil en mobilité pour l&amp;#039;insertion.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -810,174 +605,199 @@
  - le bilan du parcours mobilité : résultats et effets sur la situation de la personne accompagnée.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Suivi et évaluation
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le suivi de la formation est assurée par la signature de feuilles de présence.
  &lt;br /&gt;
  A l&amp;#039;issue de la formation :
  &lt;br /&gt;
  •    chaque participant complète une fiche d&amp;#039;auto évaluation des connaissances et compétences acquises
  &lt;br /&gt;
  •    une attestation de formation est remise au participant
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Formation éligible au financement par OPCO.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Nombre de formations (année 2019/2020): 5
  &lt;/li&gt;
  &lt;li&gt;
   Nombre de stagiaires (2019/2020): 75
  &lt;/li&gt;
  &lt;li&gt;
   Nombre de formateurs : 10
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Formation professionnelle
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Programme disponible sur toute la France métropolitaine et outre-mer.
  &lt;/strong&gt;
  &lt;br /&gt;
  Une formation peut être mise en place à partir de 8 participants.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France métropolitaine</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>http://www.mobin-solutions.fr</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pascal GRAND,
 &lt;/p&gt;
 &lt;p&gt;
  professionnalisation&amp;#64;mobin-solutions.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>contact@mobin-solutions.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8745-former-des-conseillers-mobilite/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-      <c r="A5" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>71377</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Mettre en place une offre de mobilité pour les migrants - Programme du réseau Mob'In</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Mob'In France</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Association
-[...3 lines deleted...]
-      <c r="H5" s="1" t="inlineStr">
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;accès à une mobilité autonome et durable est un facteur essentiel d&amp;#039;insertion sociale et professionnelle dans le sens où il facilite l&amp;#039;accès à une autonomie sociale.
  &lt;br /&gt;
  &lt;br /&gt;
  Être mobile est une condition souvent nécessaire à l&amp;#039;accès à l&amp;#039;emploi et cette compétence est également un cadre efficace à la socialisation et à l&amp;#039;apprentissage de la règle et de la citoyenneté. La découverte et l&amp;#039;application de ces codes favorisent une bonne compréhension du fonctionnement des réglementations du champ professionnel, social, juridique et civique.
  &lt;br /&gt;
  &lt;br /&gt;
  Toutefois, la préparation du code de la route, la connaissance des réseaux de transports en commun, ou l&amp;#039;acquisition de compétences pour se déplacer pour les personnes non francophones nécessitent des réponses spécifiques, complémentaires au droit commun.
  &lt;br /&gt;
  &lt;br /&gt;
  Depuis de nombreuses années, les acteurs du réseau Mob&amp;#039;In travaillent en partenariat avec les acteurs locaux de l&amp;#039;intégration et de l&amp;#039;insertion pour permettre aux publics étrangers de répondre à ce double enjeu dans le cadre d&amp;#039;actions qui permet à la fois :
 &lt;/p&gt;
 &lt;p&gt;
  •    un accès à la mobilité autonome, des compétences indispensables à l&amp;#039;insertion sociale et professionnelle
  &lt;br /&gt;
  •    une meilleure maîtrise de la langue française au travers des formations centrées sur l&amp;#039;objectif spécifique de la mobilité
  &lt;br /&gt;
  •    une appropriation des codes de la citoyenneté au travers un apprentissage basé sur le référentiel d&amp;#039;éducation à la mobilité citoyenne (REMC).
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Deux programmes complémentaires ont été créés par les acteurs du réseau Mob&amp;#039;In
  &lt;/strong&gt;
  et sont proposés sur l&amp;#039;ensemble du territoire :
@@ -1123,179 +943,499 @@
  A l&amp;#039;issue du parcours,
  &lt;strong&gt;
   toute personne doit disposer d&amp;#039;une ou plusieurs solutions de mobilité lui permettant de réaliser ses démarches personnelles et professionnelles en autonomie.
  &lt;/strong&gt;
  &lt;br /&gt;
  Chacun des participants bénéficiera d&amp;#039;un accompagnement individualisé pour « pouvoir bouger »
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En fonction des besoins de chacun, cet accompagnement, assuré par un formateur ou conseiller mobilité, pourra se traduire par :
  &lt;br /&gt;
  - un accompagnement physique dans ses démarches liées à la mobilité,
  &lt;br /&gt;
  - un conseil et un soutien individualisé dans les démarches d&amp;#039;accès à la mobilité,
  &lt;br /&gt;
  - une aide dans la recherche d&amp;#039;achat ou de location d&amp;#039;un véhicule (hors voiture),
  &lt;br /&gt;
  - une intermédiation avec le ou les acteurs  participant au parcours d&amp;#039;intégration.
  &lt;br /&gt;
  &lt;br /&gt;
  Cet accompagnement se réalisera en lien étroit avec les structures locales d&amp;#039;hébergement et/ou d&amp;#039;accompagnement des migrants.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    IntegraCode
   &lt;/strong&gt;
   :
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Bilan 2018 :
  &lt;br /&gt;
  163 EPA ont participé aux 18 groupes.
  &lt;br /&gt;
  Les 14 structures prévues ont assuré la formation et coconstruit le référentiel national.
  &lt;br /&gt;
  25 formateurs FLE et sécurité routière se sont investis dans le projet et développé un socle pédagogique commun.
  &lt;br /&gt;
  &lt;br /&gt;
  En 2019, 30 nouveaux groupes se sont mis en place avec un soutien à environ 300 EPA.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    IntegraMob
   &lt;/strong&gt;
   :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  18 structures positionnées sur 8 régions (territoires ruraux ou péri-urbains) pour mettre en œuvre le programme en 2020/2021.
  &lt;br /&gt;
  Environ 250 étrangers primo-arrivants accompagnés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Citoyenneté
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Programmes disponibles sur les régions suivantes :
  &lt;br /&gt;
  &lt;br /&gt;
  - Grand Est
  &lt;br /&gt;
  - BFC
  &lt;br /&gt;
  - AURA
  &lt;br /&gt;
  - Corse
  &lt;br /&gt;
  - Occitanie
  &lt;br /&gt;
  - Nouvelle Aquitaine
  &lt;br /&gt;
  - Centre Val de Loire
  &lt;br /&gt;
  - Pays de la loire
  &lt;br /&gt;
  - Bretagne
  &lt;br /&gt;
  - Normandie
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France métropolitaine</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>http://professionnalisation@mobin-solutions.fr</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pascal GRAND
 &lt;/p&gt;
 &lt;p&gt;
  professionnalisation&amp;#64;mobin-solutions.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>contact@mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e6f9-mettre-en-place-une-offre-de-mobilite-pour-le/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>71376</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les territoires à la création d'une offre mobilité solidaire - Programme du réseau Mob'In</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs du réseau Mob&amp;#039;In France ont les compétences et la capacité
+ &lt;strong&gt;
+  d&amp;#039;accompagner les collectivités territoriales dans la
+  réflexion, la création et le développement
+ d&amp;#039;une offre de service de mobilité inclusive.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Cet accompagnement peut être global et structurer toute la réflexion, de la phase de diagnostic à la mise en œuvre des préconisations. Ou n&amp;#039;être présent que sur l&amp;#039;une ou l&amp;#039;autre des phases de la construction d&amp;#039;une politique territoriale de mobilité inclusive.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PRESTATIONS
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  REALISEES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Voici les prestations que peut proposer le réseau Mob&amp;#039;In France dans le cadre d&amp;#039;une étude de faisabilité en vue de la création d&amp;#039;une offre de mobilité solidaire :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ - Rédaction d&amp;#039;un diagnostic pour établir un état des lieux global mettant en avant les forces et faiblesses du territoire au regard du projet souhaité ;
+ &lt;br /&gt;
+ - La définition des priorités stratégiques au regard des enjeux identifiés ;
+ &lt;br /&gt;
+ - La rédaction d&amp;#039;un projet incluant plusieurs scenarii ;
+ &lt;br /&gt;
+ - L&amp;#039;accompagnement dans la mise en œuvre du scenario choisi
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mission d&amp;#039;ingénierie de Mob&amp;#039;In France répondra spécifiquement aux demandes des territoires et se construira sur mesure avec le client.
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Mob&amp;#039;In privilégie et conseille une démarche formative et participative.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mob&amp;#039;In s&amp;#039;assure de la représentativité des publics et des territoires dans sa mission d&amp;#039;accompagnement. L&amp;#039;intervention repose sur un principe de co-construction qui paraît, de part l&amp;#039;expérience d&amp;#039;essaimage, le plus pertinent et cohérent au regard de l&amp;#039;existant.
+ &lt;br /&gt;
+ Mob&amp;#039;In mène ses études en tenant compte des
+ &lt;strong&gt;
+  spécificités des territoires
+ &lt;/strong&gt;
+ , de la
+ &lt;strong&gt;
+  présence et de la participation des acteurs locaux
+ &lt;/strong&gt;
+ ainsi que des
+ &lt;strong&gt;
+  besoins des habitants.
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Mob&amp;#039;In peut se charger de l&amp;#039;organisation et l&amp;#039;animation des groupes de travail, du compte-rendu des réunions, de l&amp;#039;analyse et de la rédaction des livrables.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagnement du Département de la Meuse dans son approche globale et partenariale des problématiques de mobilité inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Rappel des objectifs
+ &lt;/em&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ - Compléter les états des lieux existants et cartographier les besoins et les freins (territoires, publics, offre mobilité) pour mieux connaître les besoins des publics en emploi et en insertion, des employeurs et des acteurs institutionnels ;
+ &lt;br /&gt;
+ - Mesurer l&amp;#039;adéquation qualitative et quantitative entre l&amp;#039;offre actuelle et les besoins repérés ; identifier les besoins non satisfaits et mesurer les écarts. En fonction il s&amp;#039;agira de recenser les acteurs pertinents, l&amp;#039;offre existante et définir les services nouveaux à développer correspondants aux besoins repérés et non satisfaits ;
+ &lt;br /&gt;
+ - Définir les actions à développer en conséquence et construire une approche départementale de la mobilité en formulant des schémas de développement et coopération visant à l&amp;#039;optimisation des moyens existants et à la construction de réponses nouvelles répondant aux besoins identifiés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;em&gt;
+  Livrables
+ &lt;/em&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; Rapport de l&amp;#039;existant :
+ &lt;br /&gt;
+ - cartographie des partenariats existants
+ &lt;br /&gt;
+ - cartographie des financeurs
+ &lt;br /&gt;
+ - précises des forces, faiblesses, opportunités, menaces du territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt; Rapport relatif à :
+ &lt;br /&gt;
+ - la mise en corrélation de l&amp;#039;offre existante avec les besoins non couverts
+ &lt;br /&gt;
+ - la définition des besoins et proposition d&amp;#039;offres complémentaires
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt; Formalisation des deux scenarii retenus (organisation et structuration de l&amp;#039;offre globale).
+ &lt;br /&gt;
+ &amp;gt; Consolidation des livrables dans un rapport de mission
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagnement du département de l&amp;#039;Allier dans le cadre d&amp;#039;une mission confinée par l&amp;#039;Unité Départementale de l&amp;#039;Allier de la DIRECCTE Auvergne-Rhône-Alpes
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mob&amp;#039;In France réalise une mission d&amp;#039;ingénierie en vue de la réalisation d&amp;#039;une étude de faisabilité en vue de la création d&amp;#039;une plateforme mobilité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &amp;gt; Résultats attendus de l&amp;#039;étude de faisabilité :
+ &lt;br /&gt;
+ - la rédaction d&amp;#039;un diagnostic visant à établir un état des lieux global mettant en avant les forces et les faiblesses du territoire de l&amp;#039;Allier au regard du projet ;
+ &lt;br /&gt;
+ - la définition de priorités stratégiques au regard des enjeux identifiés ;
+ &lt;br /&gt;
+ - la rédaction du projet de plateforme incluant plusieurs scenarii (objectifs, publics cibles, offre de services, partenariats, conditions organisationnelles de mise en œuvre, portage juridique, phasage, indicateurs de résultats, budget...)
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;étude de faisabilité devra être guidée par les résultats attendus à terme de la future plateforme de mobilité à savoir :
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;amélioration de la mobilité des personnes en insertion professionnelle en vue de leur employabilité ;
+ &lt;br /&gt;
+ - le développement de la coopération entre les acteurs de l&amp;#039;Allier et les intervenants sur les questions de mobilité ;
+ &lt;br /&gt;
+ - l&amp;#039;amélioration et la visibilité des outils existants ;
+ &lt;br /&gt;
+ - l&amp;#039;aide à l&amp;#039;orientation des publics quant à l&amp;#039;accès à l&amp;#039;offre de mobilité disponible en fonction des besoins qui seront identifiés en amont du parcours y compris sur les aides à mobiliser ;
+ &lt;br /&gt;
+ - la structuration d&amp;#039;une offre de mobilité adaptée aux besoins des différents publics (maillage, besoins sociaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le dispositif MOUV&amp;#039;UP
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Fédération des Associations de la Route pour l&amp;#039;Education (FARE), fédération préexistante au Réseau Mob&amp;#039;In France, avait lancé, en 2008, le programme Mouv&amp;#039;Up.
+ &lt;br /&gt;
+ Ce programme accompagnait et soutenait les territoires dans les initiatives visant la constitution d&amp;#039;une plateforme solidaire d&amp;#039;aide à la mobilité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En 2013 et après plusieurs expérimentations nationales réussies, un partenariat national est conclu entre la FARE et la Fondation PSA Peugeot Citroën, avec l&amp;#039;appui de l&amp;#039;ACSé et des partenaires tels que CNML, COORACE, CHANTIER-école, Pôle Emploi, Alliance Ville Emploi, la Confédération des MJC..etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Ce programme a permis d&amp;#039;accompagner 27 territoires ayant permis le déploiement de 16 dispositifs de mobilité solidaire.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Lutte contre la précarité
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement possible sur toute la France métropolitaine.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France métropolitaine</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>http://www.mobin-solutions.fr</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pascal GRAND,
+&lt;/p&gt;
+&lt;p&gt;
+ professionnalisation&amp;#64;mobin-solutions.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>contact@mobin-solutions.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/e6f9-mettre-en-place-une-offre-de-mobilite-pour-le/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e52f-accompagner-les-territoires-a-la-creation-dun/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Mob'In France</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2020</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>