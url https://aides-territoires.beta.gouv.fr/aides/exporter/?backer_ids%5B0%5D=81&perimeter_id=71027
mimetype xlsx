--- v0 (2026-03-19)
+++ v1 (2026-06-15)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH6"/>
+  <dimension ref="A1:AH58"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -452,680 +452,10046 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>24/06/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>06/03/2026</t>
+          <t>07/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
+        <v>74059</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Financement des travaux de dispositifs de franchissement pour assurer la continuité écologique</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>80 % de subvention, uniquement pour les ouvrages servant à la navigation</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a name="_Toc180338215"&gt;&lt;/a&gt;&lt;a name="_Toc1057611507"&gt;1/ Les travaux concernant les dispositifs de
+franchissement piscicole&lt;/a&gt; et de transit sédimentaire : Les dispositifs mis en œuvre sont cohérents
+avec les enjeux de continuité écologique identifiés : systèmes pour la
+montaison et la dévalaison des espèces migratrices (passe à poissons, bras de
+contournement, système d’ouverture sur les ouvrages à la mer, etc.) et des
+aménagements pour restaurer le transit suffisant des sédiments.&lt;/p&gt;
+&lt;p&gt;Le financement de dispositifs de
+franchissement est réservé aux ouvrages entretenus et en bon état, dont une
+étude préalable justifie qu’il y a un enjeu pour la circulation des espèces
+piscicoles ou pour le transit sédimentaire ainsi que des enjeux économiques ou
+de patrimoine. &lt;/p&gt;
+&lt;p&gt;Dans le cas d’un ouvrage ayant un usage
+hydroélectrique, le propriétaire doit fournir un contrat de rachat
+d’électricité en cours ou équivalent. &lt;/p&gt;
+&lt;p&gt;Une preuve de l’existence du droit fondé en
+titre ou de l’autorisation légale de l’ouvrage doit être fournie. &lt;/p&gt;
+&lt;p&gt;Une bonification du taux d’aide est possible
+pour les obstacles avec enjeu grands migrateurs amphihalins avéré en cohérence
+avec le plan de gestion des poissons migrateurs (PLAGEPOMI) et le plan de gestion anguille. &lt;/p&gt;&lt;p&gt;2/ &lt;a name="_Toc181808896"&gt;Les travaux concernant les dispositifs hors
+piscicoles (loutroducs, crapauducs) : &lt;/a&gt;Sont
+éligibles les dispositifs de franchissement, passages spécialisés
+pour la faune sauvage permettant à certaines espèces inféodées aux milieux
+aquatiques et humides de continuer leur cycle de vie qui impose des dispersions
+et migrations entre les milieux terrestres, aquatiques et humides. &lt;/p&gt;
+&lt;p&gt;Les
+dispositifs de franchissement créés sont cohérents avec les enjeux de
+continuité écologique identifiés et sont mis en œuvre sur des corridors
+écologiques.&lt;/p&gt;
+&lt;p&gt;Pour ces
+projets, l’analyse doit se fonder sur un diagnostic étayé quant à la présence
+ou à l’absence des divers groupes de faune et de flore protégés, de leurs
+habitats et de leurs corridors sur l’aire d’influence du projet. &lt;/p&gt;&lt;p&gt;&lt;a name="_Toc1620882732"&gt;&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/69f5-travaux-de-retablissement-de-la-continuite-ec/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>74058</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Financer les travaux de suppression d’obstacles pour assurer la continuité écologique</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>90 % de subvention, pour les projets "ambitieux"</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;&lt;p&gt;Le bon fonctionnement hydromorphologique d’un
+cours d’eau peut être caractérisé par des faciès d’écoulement diversifiés, des
+berges naturelles, des bancs alluviaux mobiles, une ripisylve fournie et
+variée, un corridor fluvial composé de milieux naturels variés, des annexes
+hydrauliques, une continuité entre ces milieux et, surtout, une dynamique
+fluviale la plus libre possible. Une dynamique fluviale libre est constitutive
+d’une diversité d’habitats indispensable à la faune et la flore aquatiques et
+rivulaires. Pour les estuaires, ce fonctionnement repose particulièrement sur
+le développement et le maintien de la zone intertidale, qui accueille notamment
+vasières et prés salés, des annexes hydrauliques connectées, et sur un régime
+fluvial respectant les équilibres physicochimiques et sédimentaires estuariens
+(bon positionnement de l’interface eau douce / eau salée et de l’interface
+courant fluvial / courant de marée). &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations
+ne sont éligibles que lorsqu’elles sont inscrites dans un projet global à une
+échelle hydrographique (bassin versant, tronçon de rivière, zone fonctionnelle
+en estuaire) ou hydrosédimentaire littorale (cellule hydrosédimentaire)
+cohérente.&lt;/p&gt;&lt;p&gt;Les travaux contribuent à améliorer la
+dynamique naturelle des cours d’eau et des estuaires ou à rétablir la
+continuité et la diversité écologique de l’hydrosystème, si possible à
+l’échelle du lit majeur, de manière pérenne sans gestion ou entretien spécifique.
+Un abaissement du taux d’étagement est recherché. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Lorsque le maintien des usages ne permet pas
+une renaturation complète, sont éligibles l’aménagement de buses (en dehors des
+dispositifs de franchissement piscicole qui sont traités au     § 2.3.1. du § F.3) ainsi que les rivières
+artificielles et rivières de contournement permettant de restaurer des zones de
+libre écoulement dans lesquelles la majorité du débit passe en toutes
+circonstances, hors situations exceptionnelles (crues, etc.). &lt;/p&gt;&lt;p&gt;Un projet est dit « ambitieux »
+s’il correspond au scénario optimal pour améliorer la dynamique fluviale et la
+continuité écologique en tenant compte des contraintes techniques ou
+économiques ou de préservation du patrimoine ou des autres pressions exercées
+sur la zone. Un projet ambitieux recherche une emprise foncière importante,
+idéalement plus de dix fois la largeur de plein bord, dans le but de
+reconnecter le lit mineur au lit majeur et à ses annexes hydrauliques et de redonner
+au cours d’eau son espace de mobilité et sa dynamique d’érosion. Sont également
+qualifiés d’ambitieux les projets visant à supprimer les obstacles prioritaires
+pour la restauration de la continuité écologique (notamment ceux retenus dans
+les plans d’actions opérationnels territorialisés – PAOT), à reconnecter les
+espaces arrière-littoraux à la mer ou à « réestuariser » l’embouchure
+des fleuves côtiers. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ab0e-travaux-de-retablissement-de-la-continuite-ec/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>8187</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Etudier la réutilisation d’eaux usées et d’eaux pluviales, les retenues de substitution, les déplacements de forages - Gestion collective de la ressource pour l’irrigation</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-      
+Les études prospectives territoriales ont pour
+objet d’identifier les gisements potentiels de sites propices à la REUT ou de
+la RENC sur un territoire donné.&lt;/p&gt;&lt;p&gt;-      
+Les études d’opportunité ont une dimension
+multi-acteurs et incluent toutes les parties prenantes ; elles permettent
+de définir une stratégie globale de REUT sur un site donné vis-à-vis de son
+territoire, sur le temps présent et futur ; cette stratégie tiendra compte
+de la ressource en eau sur le territoire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-      
+Les études de faisabilité prennent en compte les
+aspects technicoéconomiques pour définir la solution la plus adaptée au
+contexte.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études
+d’opportunité prennent en compte plusieurs axes : enjeux environnementaux,
+enjeux techniques, enjeux sanitaires, enjeux économiques, enjeux sociétaux et
+enjeux de gouvernance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1361-gestion-collective-de-la-ressource-pour-lirri/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>8016</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Animer des actions collectives ou au titre de l’écologie industrielle territoriale - Dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Animation des actions collectives ou au titre de l&amp;#039;écologie industrielle territoriale Grandes Entreprises
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Est éligible l&amp;#039;animation auprès des collectivités locales et des entreprises.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cfb-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>8015</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Animer des actions collectives pour la dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>Est éligible l&amp;#039;animation auprès des collectivités locales et des entreprises.
+Peut être au titre de l&amp;#039;écologie industrielle territoriale.</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/705e-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>8014</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Agir collectivement sur tout types de travaux y/c économies d’eau - Dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Actions collectives : tous types de travaux y/c économies d&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les activités économiques dispersées, seuls sont éligibles les projets réalisés dans le cadre d&amp;#039;actions collectives comprenant la mise en conformité d&amp;#039;une part significative des raccordements sur la zone de collecte concernée ou faisant partie intégrante d&amp;#039;un contrat. Ces actions collectives doivent être territoriales, sectorielles ou les deux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites entreprises : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ - Moyennes entreprises (pour les aides inférieures à 60k€) : 50%
+&lt;/p&gt;
+&lt;p&gt;
+ - Grandes entreprises (pour les aides inférieures à 60k€) : 40%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>Pour le secteur  pêche et l&amp;#039;aquaculture, taux plafonné selon le maximum autorisé par l&amp;#039;encadrement communautaire « pêche aquaculture ».</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/76df-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>8008</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la dépollution des industries et autres activités économiques non agricoles</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 60</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Actions d&amp;#039;accompagnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Fiabilisation des dispositifs de  gestion des effluents
+&lt;/p&gt;
+&lt;p&gt;
+ - Amélioration de la collecte
+&lt;/p&gt;
+&lt;p&gt;
+ - Prévention des pollutions accidentelles
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les ouvrages visant la prévention des pollutions accidentelles, la dépollution des eaux pluviales ou la réduction des risques de pollution liés à l&amp;#039;inondation du site, l&amp;#039;assiette est limitée au montant des travaux nécessaires pour contenir les pollutions accidentelles et les déversements de polluants par temps de pluie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Petites entreprises : 60%
+&lt;/p&gt;
+&lt;p&gt;
+ - Moyennes entreprises : 50%
+&lt;/p&gt;
+&lt;p&gt;
+ - Grandes entreprises : 40%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Taux réduits directive IED.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b623-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>8004</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Dépollution des industries et autres activités économiques non agricoles : Travaux d'épuration Moyennes Entreprises</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :&lt;/p&gt;
+&lt;p&gt;-      
+les actions de réduction des pollutions
+chroniques : dispositifs de collecte, épuration ou prétraitement des
+effluents pollués, traitement des sous-produits associés, collecte et stockage
+d’effluents concentrés ou d’effluents graisseux avant envoi en centre
+autorisé ;&lt;/p&gt;
+&lt;p&gt;-      
+le déplacement de points de rejet dans des
+milieux récepteurs moins sensibles ou la mise en place de zones de rejet
+végétalisées ;&lt;/p&gt;
+&lt;p&gt;-      
+ la mise
+en place de toilettes sèches ou la collecte séparative des urines ;&lt;/p&gt;
+&lt;p&gt;-      
+les stations de traitement des eaux usées (STEU)
+classées sous la rubrique ICPE 2752, quelle que soit la nature juridique
+du maître d’ouvrage. &lt;/p&gt;
+&lt;p align="left"&gt;Les séparateurs à hydrocarbures ne sont
+éligibles qu’à titre exceptionnel, lorsque les eaux pluviales sont susceptibles
+d’être significativement polluées du fait des activités menées par
+l’installation industrielle ou dans le cas d’activités polluantes à ciel ouvert
+(récupérateurs de métaux, démolisseurs de véhicules hors d’usage, par exemple)
+ou encore dans des situations particulièrement sensibles pour éviter des
+pollutions accidentelles (par exemple lorsqu’il s’agit d’une zone de dépotage,
+d’avitaillement ou d’aires de distribution de stations-service).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nom / prénom : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa7a-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>8002</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Dépollution des industries et autres activités économiques non agricoles : Gestion à la source des eaux pluviales Petites Entreprises</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux justifiés
+par des études portant sur la pertinence technique et économique des actions et
+par les améliorations attendues.&lt;/p&gt;&lt;p&gt;Les conditions techniques d’éligibilité pour
+ces types de travaux sont (critères cumulatifs) :&lt;/p&gt;&lt;p&gt;-       projet en zone urbanisée existante ;&lt;/p&gt;&lt;p&gt;-       désimperméabilisation avec création de
+surfaces en pleine terre végétalisées (surfaces perméables et
+végétalisées) ;&lt;/p&gt;&lt;p&gt;-       infiltration à ciel ouvert des pluies
+courantes et fortes provenant des éventuelles surfaces imperméabilisées
+résiduelles ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       pas de raccordement aux réseaux de collecte
+avant et après travaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nom / prénom : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1833-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>8001</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Dépollution des industries et autres activités économiques non agricoles : Gestion à la source des eaux pluviales Moyennes Entreprises</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux justifiés
+par des études portant sur la pertinence technique et économique des actions et
+par les améliorations attendues.&lt;/p&gt;&lt;p&gt;Les conditions techniques d’éligibilité pour
+ces types de travaux sont (critères cumulatifs) :&lt;/p&gt;&lt;p&gt;-       projet en zone urbanisée existante ;&lt;/p&gt;&lt;p&gt;-       désimperméabilisation avec création de
+surfaces en pleine terre végétalisées (surfaces perméables et
+végétalisées) ;&lt;/p&gt;&lt;p&gt;-       infiltration à ciel ouvert des pluies
+courantes et fortes provenant des éventuelles surfaces imperméabilisées
+résiduelles ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       pas de raccordement aux réseaux de collecte
+avant et après travaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nom / prénom : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bf6f-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>7999</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Dépolluer les industries et autres activités économiques non agricoles : Technologies Propres et Opérations Pilotes</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 70</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>'- Petites entreprises : 60% - Moyennes entreprises : 50% - Grandes entreprises : 40%</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépollution des industries et autres activités économiques non agricoles : Technologies Propres et Opérations Pilotes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une technologie propre correspond soit à une modification du dispositif de production permettant d&amp;#039;éviter tout ou partie du flux de pollution antérieurement émis ou de lui substituer un flux de pollution moindre et plus facile à traiter, soit à un dispositif (individuel ou centralisé) de valorisation de la matière contenue dans la pollution émise. Il peut s&amp;#039;agir par exemple d&amp;#039;acquisition de matériel alternatif à l&amp;#039;usage de produits phytosanitaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pilotes éligibles sont celles visant la prise en compte des enjeux eau dans le développement de filières, de techniques ou de technologies de production nouvelles (chimie verte, écologie industrielle...), notamment les actions en partenariat avec les pôles de compétitivité ou les organismes professionnels.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les aides au titre du De Minimis, le taux de subvention est porté à 70 % (quel que soit la taille de l&amp;#039;entreprise : PE/ME/GE)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les usages de technologies propres,
+c’est-à-dire correspondant soit à toute modification du dispositif de
+production permettant d’éviter tout ou partie du flux de pollution
+antérieurement émis ou de lui substituer un flux de pollution moindre ou plus
+facile à traiter, soit à un dispositif (individuel ou centralisé) de
+valorisation de la matière contenue dans la pollution émise. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les opérations pilotes (au sens de l’encadrement européen) éligibles
+sont celles visant la prise en compte des enjeux eau dans le développement de
+filières, de techniques ou de technologies de production nouvelles (chimie
+verte, écologie industrielle…), notamment les actions en partenariat avec les
+pôles de compétitivité ou les organismes professionnels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1bda-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>7996</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Dépollution des industries et autres activités économiques non agricoles : Etudes Petites Entreprises</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>Etudes générales, études d’orientation, études diagnostics de la conformité des raccordements, études préalables d’aide à la décision pour réaliser des travaux</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ESont éligibles les études externalisées :
+les études générales, les études d’orientation, les études diagnostics, les
+études préalables d’aide à la décision de réaliser des travaux, les études nécessaires
+à la réalisation des travaux, les études relatives à la réhabilitation des
+sites pollués et aux sédiments de dragage, les essais pilotes.&lt;/p&gt;
+&lt;p&gt;Concernant les
+études réalisées en régie, seules sont éligibles les études d’ingénierie en
+lien avec la conception de solutions. &lt;/p&gt;
+&lt;p&gt;En vue d’aider à la décision d’investissements sur
+le moyen long terme, les études concernant la mise en place d’un système de
+traitement des effluents envisageront au moins un scénario tenant compte des
+perspectives de l’impact du changement climatique sur le milieu récepteur (en
+prenant notamment pour hypothèse une baisse des débits de référence de QMNA5
+-15 % des cours d’eau servant
+de base à la définition des niveaux de rejets moyens ou de pointe acceptables).&lt;/p&gt;
+&lt;p&gt;Le
+financement d’étude(s) ne donne pas droit systématique au financement de
+travaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nom / prénom : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6af7-depollution-des-industries-et-autres-activite/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2019</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>8529</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Animer des contrats de territoire et des contrats de partenariat</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;animation stricto sensu consiste en l&amp;#039;affectation d&amp;#039;au moins une personne chargée de dynamiser, susciter, organiser, faire émerger et suivre les actions (études et travaux) qui concourent aux objectifs de l&amp;#039;agence de l&amp;#039;eau en matière de gestion de l&amp;#039;eau, de préservation de la ressource, des milieux aquatiques et de la biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9e3b-animation-de-contrat-de-territoire-eau-et-cli/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2019</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>8528</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Animer des SAGE (schémas d’aménagement et de gestion des eaux)</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;agence de l&amp;#039;eau soutient l&amp;#039;élaboration des SAGE en participant au financement de l&amp;#039;animation et des études structurantes correspondantes. 
+Elle contribue à la réalisation des travaux prévus au programme du SAGE préférentiellement dans le cadre d&amp;#039;opérations contractuelles</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les études générales pour l&amp;#039;élaboration, la révision et la mise en œuvre des SAGE, y compris les enquêtes publiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/10d4-les-schemas-damenagement-et-de-gestion-des-ea/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2019</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>8479</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir et bancariser des données sur les eaux souterraines et marines</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;aider des maîtres d&amp;#039;ouvrage extérieurs (collectivités, services de l&amp;#039;Etat, organismes privés ou établissements publics, associations...) à acquérir, bancariser, exploiter et diffuser les données concernant l&amp;#039;état des milieux aquatiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour la mise en œuvre du SDAGE, notamment au titre des directives européennes (DCE, DCSMM...) et conventions de mers régionales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour la connaissance des fonctionnements hydrologiques, hydrogéologiques et hydrobiologiques des eaux superficielles, souterraines et marines et de leurs interactions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en appui à l&amp;#039;évaluation de l&amp;#039;état des masses d&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en appui aux stratégies et à l&amp;#039;action des organismes aidés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Technologies numériques et numérisation
+Biodiversité
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>Les projets doivent apporter une plus-value par rapport à la surveillance existante et se conformer au schéma national des données sur l&amp;#039;eau</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/15da-surveillance-environnementale-banques-de-donn/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>8478</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir, bancariser, exploiter et diffuser les données concernant l'état des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Surveillance environnementale : suivi qualitatif complémentaire - mesures et études spécifiques pour diagnostic ou vérification des objectifs de programmation - suivi quantitatif
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;aider des maîtres d&amp;#039;ouvrage extérieurs (collectivités, services de l&amp;#039;Etat, organismes privés ou établissements publics, associations...) à acquérir, bancariser, exploiter et diffuser les données concernant l&amp;#039;état des milieux aquatiques
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour la mise en œuvre du SDAGE, notamment au titre des directives européennes (DCE, DCSMM...) et conventions de mers régionales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour la connaissance des fonctionnements hydrologiques, hydrogéologiques et hydrobiologiques des eaux superficielles, souterraines et marines et de leurs interactions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en appui à l&amp;#039;évaluation de l&amp;#039;état des masses d&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en appui aux stratégies et à l&amp;#039;action des organismes aidés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>Les projets doivent apporter une plus-value par rapport à la surveillance existante et se conformer au schéma national des données sur l&amp;#039;eau</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/650b-surveillance-environnementale-suivi-qualitati/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>8474</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des connaissances sur les milieux aquatiques, marins et leur biodiversité</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Min : 80 Max : 80</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides concernent cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   1. Etudes générales et actions de médiations scientifiques :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les études générales concernent les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  compréhension et connaissance de l&amp;#039;état et du fonctionnement actuels de l&amp;#039;hydroécosystème et de l&amp;#039;hydrogéologie, ainsi que de l&amp;#039;impact des pressions qui s&amp;#039;y exercent ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  compréhension de l&amp;#039;évolution du fonctionnement de l&amp;#039;hydroécosystème, de l&amp;#039;hydrogéologie et du continuum terre-mer à plus long terme sous l&amp;#039;action des changements globaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  compréhension de la gouvernance du monde de l&amp;#039;eau, et la connaissance de la dynamique sociétale, économique, réglementaire du monde de l&amp;#039;eau, notamment sous l&amp;#039;action des changements globaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   2. Etudes de programmation :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes transversales de programmation à l&amp;#039;échelle d&amp;#039;unités hydrographiques cohérentes et de territoires d&amp;#039;actions prioritaires (grandes masses d&amp;#039;eau ou regroupement de masses d&amp;#039;eau, contrat de référence, aires d&amp;#039;alimentation de captages, zones sensibles à la pollution microbiologique, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Etudes de gouvernance, notamment pour l&amp;#039;exercice de la compétence GEMAPI :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce chapitre traite des travaux de recherche, acquisitions de données, études et opérations pilotes, généralement multi thématiques, qui ne sont pas pris en compte dans la partie études des différents chapitres thématiques. Ainsi, il ne couvre pas les inventaires de biodiversité sauf si ces derniers sont en lien avec la surveillance environnementale des milieux aquatiques décrits au H.2.
+&lt;/p&gt;
+&lt;p&gt;
+ II s&amp;#039;inscrit en complémentarité des études de connaissance et acquisitions de données dont l&amp;#039;agence assure la maîtrise d&amp;#039;ouvrage. Les dossiers financés doivent s&amp;#039;inscrire dans les priorités fixées par le SDAGE du bassin, le document stratégique de façade Manche Est et Mer du Nord ainsi que la stratégie d&amp;#039;adaptation du bassin Seine-Normandie au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   4. Appui à l&amp;#039;émergence de maîtres d&amp;#039;ouvrage :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce chapitre traite des travaux de recherche, acquisitions de données, études et opérations pilotes, généralement multi thématiques, qui ne sont pas pris en compte dans la partie études des différents chapitres thématiques. Ainsi, il ne couvre pas les inventaires de biodiversité sauf si ces derniers sont en lien avec la surveillance environnementale des milieux aquatiques décrits au H.2.
+&lt;/p&gt;
+&lt;p&gt;
+ II s&amp;#039;inscrit en complémentarité des études de connaissance et acquisitions de données dont l&amp;#039;agence assure la maîtrise d&amp;#039;ouvrage. Les dossiers financés doivent s&amp;#039;inscrire dans les priorités fixées par le SDAGE du bassin, le document stratégique de façade Manche Est et Mer du Nord ainsi que la stratégie d&amp;#039;adaptation du bassin Seine-Normandie au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 50%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études générales couvrent également les opérations visant à accompagner les maîtres d&amp;#039;ouvrages pour l&amp;#039;exercice de leurs compétences.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention particulière sera apportée aux modalités favorisant Ie retour et Ie partage d&amp;#039; expériences, Ia diffusion des connaissances vers Ies citoyens et Ies acteurs du bassin.
+&lt;/p&gt;
+&lt;p&gt;
+ Les connaissances acquises doivent être utiles pour Ia gestion des hydro écosystèmes continentaux ou marins du bassin Seine-Normandie y compris en matiére d&amp;#039;adaptation au changement climatique et de biodiversité. Le projet d&amp;#039;étude doit démontrer Ia plus-value des travaux proposés par rapport aux travaux existants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hangar C - Espace des Marégraphes - CS 1174
+ &lt;/li&gt;
+ &lt;li&gt;
+  76176 ROUEN Cedex 1
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 35 63 61 30
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+ &lt;/li&gt;
+ &lt;li&gt;
+  60200 COMPIEGNE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 44 30 41 00
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1, rue de la Pompe - BP 70087
+ &lt;/li&gt;
+ &lt;li&gt;
+  14203 HEROUVILLE SAINT-CLAIR Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 02 31 46 20 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30 Chaussée du port- CS 50423
+ &lt;/li&gt;
+ &lt;li&gt;
+  51035 CHALONS-EN-CHAMPAGNE Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 26 66 25 75
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  18 cours Tarbe - CS 70702
+ &lt;/li&gt;
+ &lt;li&gt;
+  89107 SENS Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 03 86 83 16 50
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  51, Rue Salvador ALLENDE
+ &lt;/li&gt;
+ &lt;li&gt;
+  92027 NANTERRE Cedex
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 01 41 20 16 00
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c9f-acquerir-les-connaissances-sur-les-milieux-aq/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>8473</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les ouvrages structurants pour le soutien d’étiage</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>20 % de subvention + 20 % d'avance (50 % de subvention pour les études)</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ouvrages structurants : Création et réhabilitation d&amp;#039;ouvrages structurants pour le soutien d&amp;#039;étiage
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont aidées les études et travaux de réhabilitation des ouvrages structurants pour le soutien d&amp;#039;étiage des cours d&amp;#039;eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La création d&amp;#039;ouvrages structurants pour le soutien d&amp;#039;étiage est éligible lorsqu&amp;#039;elle contribue à l&amp;#039;atteinte des objectifs de quantité en période d&amp;#039;étiage définis dans le SDAGE
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/891e-ouvrages-structurants-creation-et-rehabilitat/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>8471</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Créer et réhabiliter des réserves d’eau en soutien des étiages pour protéger les milieux aquatiques face à la sécheresse</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Protection des milieux aquatiques face à la sécheresse : Création et réhabilitation de réserves d&amp;#039;eau pour le soutien d&amp;#039;étiage
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est de protéger les milieux aquatiques en période d&amp;#039;étiage et d&amp;#039;améliorer la connaissance des impacts du changement climatique sur les ressources en eau, conformément à la stratégie d&amp;#039;adaptation au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre sont aidées la création et la réhabilitation des réserves d&amp;#039;eau pour le soutien d&amp;#039;étiage
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>La création des réserves d&amp;#039;eau pour le soutien d&amp;#039;étiage est éligible lorsqu&amp;#039;elle contribue à l&amp;#039;atteinte des objectifs de quantité en période d&amp;#039;étiage définis dans le SDAGE</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf7a-protection-des-milieux-aquatiques-face-a-la-s/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>8469</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Déployer des études pour protéger les milieux aquatiques face à la sécheresse</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Protection des milieux aquatiques face à la sécheresse : Etudes pour la protection des milieux aquatiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est de protéger les milieux aquatiques en période d&amp;#039;étiage et d&amp;#039;améliorer la connaissance des impacts du changement climatique sur les ressources en eau, conformément à la stratégie d&amp;#039;adaptation au changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre sont aidées les études notamment de vulnérabilité, de modélisation, de gestion active des ressources
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les
+études de programmation, de faisabilité, d’incidence (écologie, hydraulique,
+économique et sociologique) et d’optimisation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/24c1-protection-des-milieux-aquatiques-face-a-la-s/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>8458</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir les risques naturels (inondation, submersion, lutte contre l'érosion et le ruissellement) par des solutions fondées sur la nture (SFN)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont aidées : &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études,&lt;/li&gt;&lt;li&gt;les travaux concernant la prévention des inondations et des submersions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de lutte contre le ruissellement et lérosion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les outils de préservation et de transfert du risque d&amp;#039;inondation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les actions de communication,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions ne sont éligibles que lorsqu&amp;#039;elles sont issues d&amp;#039;une réflexion globale basée sur la solidarité amont-aval, rive droite-rive gauche et d&amp;#039;une bonne connaissance du bassin versant (SAGE, contrats à une échelle pertinente);&lt;/p&gt;&lt;p&gt;Les actions sont compatible avec les objectifs du plan de gestion des risques d&amp;#039;inondation (PGRI).&lt;/p&gt;&lt;p&gt;Les projets d&amp;#039;aménagement aidés devront donc être basés dans la mesure du possible sur des solutions fondées sur la nature (SFN).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7cc9-prevenir-les-inondations-et-les-etiages-etude/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>8453</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les stratégies foncières pour des espaces naturels préservés durablement</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition et maîtrise foncière
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise foncière permet de pérenniser sur le long terme un usage des sols, des pratiques et un mode de gestion compatible avec la préservation des milieux aquatiques, humides et littoraux et des terrains naturels connectés lorsqu&amp;#039;ils sont nécessaire à la bonne gestion des écosystèmes et permettent la restauration de la biodiversité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Foncier
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>Les acquisitions de zones à préserver ne sont éligibles que dans le cadre d&amp;#039;une stratégie foncière et si la pérennité de la gestion foncière protectrice des milieux est garantie à long terme</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+&lt;/p&gt;
+&lt;p&gt;&lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriale"&gt;
+ &lt;/a&gt;&lt;/p&gt;&lt;p&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hangar C - Espace des Marégraphes - CS 1174
+&lt;/p&gt;
+&lt;p&gt;
+ 76176 ROUEN Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 35 63 61 30
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+&lt;/p&gt;
+&lt;p&gt;
+ 60200 COMPIEGNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 44 30 41 00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 1, rue de la Pompe - BP 70087
+&lt;/p&gt;
+&lt;p&gt;
+ 14203 HEROUVILLE SAINT-CLAIR Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 31 46 20 20
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 30 Chaussée du port- CS 50423
+&lt;/p&gt;
+&lt;p&gt;
+ 51035 CHALONS-EN-CHAMPAGNE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 26 66 25 75
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 18 cours Tarbe - CS 70702
+&lt;/p&gt;
+&lt;p&gt;
+ 89107 SENS Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 86 83 16 50
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 51, Rue Salvador ALLENDE
+&lt;/p&gt;
+&lt;p&gt;
+ 92027 NANTERRE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 01 41 20 16 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ff5-acquisition-et-maitrise-fonciere-acquisition-/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>8451</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les stratégies foncières pour des espaces naturels préservés durablement : études foncières</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont
+éligibles :&lt;/p&gt;&lt;p&gt;-      
+les études d’élaboration de stratégies foncières ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-      
+les études de maîtrise foncière.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Foncier
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriale
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hangar C - Espace des Marégraphes - CS 1174
+&lt;/p&gt;
+&lt;p&gt;
+ 76176 ROUEN Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 35 63 61 30
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+&lt;/p&gt;
+&lt;p&gt;
+ 60200 COMPIEGNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 44 30 41 00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 1, rue de la Pompe - BP 70087
+&lt;/p&gt;
+&lt;p&gt;
+ 14203 HEROUVILLE SAINT-CLAIR Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 31 46 20 20
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 30 Chaussée du port- CS 50423
+&lt;/p&gt;
+&lt;p&gt;
+ 51035 CHALONS-EN-CHAMPAGNE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 26 66 25 75
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 18 cours Tarbe - CS 70702
+&lt;/p&gt;
+&lt;p&gt;
+ 89107 SENS Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 86 83 16 50
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 51, Rue Salvador ALLENDE
+&lt;/p&gt;
+&lt;p&gt;
+ 92027 NANTERRE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 01 41 20 16 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/69a3-acquisition-et-maitrise-fonciere-etudes-fonci/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>8220</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de lutte contre le ruissellement et l'érosion : hydraulique douce et hydraulique structurante</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont aidées les actions qui contribuent à lutter contre l&amp;#039;érosion des sols, à maîtriser les flux d&amp;#039;eaux superficielles pour limiter leurs impacts sur les nappes souterraines et les milieux aquatiques et humides, sur la ressource en eau susceptible d&amp;#039;être utilisée pour l&amp;#039;eau potable et sur les zones d&amp;#039;usages sensibles à la pollution microbiologique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides de l&amp;#039;Agence de l&amp;#039;eau correspondent à cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Etudes globale d&amp;#039;aménagement des bassins versants, étude de diagnostics et d&amp;#039;élaboration de programme d&amp;#039;actions, suivi de l&amp;#039;impact des aménagements :
+  &lt;/em&gt;
+  Taux de subvention maximum &amp;#61; 80%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Animation et assistance technique :
+  &lt;/em&gt;
+  Taux de subvention maximum &amp;#61; 50%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Hydraulique structurante :
+  &lt;/em&gt;
+  L&amp;#039;hydraulique structurante comprend : les bassins de retenue ou d&amp;#039;infiltration, les zones tampons artificielles, les ouvrages régulateurs ou de dépollution. Taux de subvention maximum &amp;#61; 40%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Acquisition foncière nécessaire pour la mise en place d&amp;#039;aménagements d&amp;#039;hydraulique structurante :
+  &lt;/em&gt;
+  Taux de subvention maximum &amp;#61; 40%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Hydraulique douce
+  &lt;/em&gt;
+  : L&amp;#039;hydraulique douce comprend : les ripisylves, les haies à plat, et haies sur talus, les bandes boisées, les bosquets sur pente, les fossés et talus enherbés, les bandes enherbées hors PAC, les ouvrages végétalisés, les mares, les fascines, les zones de bétoires enherbées et les modifications d&amp;#039;entrée de champs. Taux de subvention maximum &amp;#61; 80%
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   Acquisition foncière pour la mise en place d&amp;#039;aménagements d&amp;#039;hydraulique douce :
+  &lt;/em&gt;
+  Taux de subvention maximum &amp;#61; 80%
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les aménagements d’hydraulique douce et
+structurante qui contribuent à lutter contre l’érosion des sols et à maîtriser
+les flux d’eaux superficielles pour limiter leurs impacts sur les nappes
+souterraines et les milieux aquatiques et humides, et sur la ressource en eau
+susceptible d’être utilisée pour l’eau potable, et sur les zones d’usages
+sensibles à la pollution microbiologique. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les travaux
+d’hydraulique structurante ne sont éligibles que s’il n’y a pas d’autre
+solution pertinente et en complément d’aménagements d’hydraulique douce.
+L’ensemble des travaux fait l’objet d’une programmation conjointe dans une
+démarche territoriale à l’échelle du bassin versant. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5ecd-diminuer-les-pollutions-diffuses-des-milieux-/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>8203</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Préserver la qualité de la ressource en eau des captages et points de prélèvements pour l'alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;assurer l&amp;#039;approvisionnement permanent du service public de l&amp;#039;eau potable par une eau de qualité satisfaisante et en quantité suffisante.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides de l&amp;#039;agence de l&amp;#039;eau correspondent à cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Réaliser des études de préservation de la ressource (AAC, volet ressource du PGSSE, études de stratégie et de maîtrise foncières,...)&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sont aidés les études dont la préservation de la ressource en eau, dont les études de stratégie de préservation de la ressource, les études d&amp;#039;aires d&amp;#039;alimentation des captages (AAC), les plans de gestion de la sécurité sanitaire des eaux (PGSSE) dont le volet ressource, les études de stratégie et de maîtrise foncières, l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,...
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention &lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   2. Etudes préalables aux DUP&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sont aidés les études préalables dans le cadre de déclaration d&amp;#039;utilité publique (DUP).
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   3. Travaux et indemnisation prescrits par arrêté de déclaration d&amp;#039;utilité publique&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Taux maximum de subvention : 40%&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   4. Aménagements et investissements nécessaires à la gestion pérenne des terrains à très bas niveaux d&amp;#039;impact sur l&amp;#039;eau&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Sont aidés les travaux portant sur les ouvrages de production, d&amp;#039;adduction, d&amp;#039;interconnexion, de transfert, de distribution (sous conditions), de traitement, et de stockage de l&amp;#039;eau potable.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux maximum de subvention : 80% (&amp;#43; avance : 20%)&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   5. Opérations de maîtrise foncière sur les AAC et sur les périmètres de protection des captages&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Taux maximum de subvention : 80% &amp;#43; Avance récupérable / 20 %&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études de réalisation sont les études d&amp;#039;exécution encadrées par le décret n°93-1268 du 29 novembre 1993 relatif aux missions de maitrise d&amp;#039;œuvre (EXE, DET, OPC et AOR ). Les études nécessaires à la réalisation des travaux sont éligibles au titre des travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;attribution d&amp;#039;une aide relative à des travaux est conditionnée au respect des obligations de saisie des données dans le système d&amp;#039;information sur les services publics de l&amp;#039;eau et de l&amp;#039;assainissement, définies à l&amp;#039;article D2224-5 du code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/103a-assurer-lapprovisionnement-public-en-eau-pota/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>8191</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Faire des études sur les aires d'alimentation de captages (AAC) pour protéger les captages</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont aidés :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-      
+les
+études dont l’objectif est la préservation de la ressource en eau, dont les
+études de stratégie de préservation de la ressource, les études d’aires
+d’alimentation de captages (AAC), les plans de gestion de la sécurité sanitaire
+des eaux (PGSSE) dont le volet ressource, les études de stratégie et de
+maîtrise foncière, l’assistance à maîtrise d’ouvrage, les investigations
+complémentaires, les études préalables dans le cadre de déclarations d’utilité
+publique (DUP) ;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les captages et
+points de prélèvement pour l’alimentation en eau potable (AEP) éligibles à ces
+actions sont :&lt;/p&gt;&lt;p&gt;-      
+les captages et points de prélèvement dits
+« prioritaires » ou « sensibles », au titre du SDAGE ou du Code
+de l’environnement ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-      
+les autres captages et points de prélèvement
+s’il existe une dynamique territoriale forte ainsi que les captages et points
+de prélèvement pour l’alimentation future en eau potable.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d14c-proteger-les-captages-etudes-aac-dont-lassist/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>8188</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter le recours aux eaux non conventionnelles et la réutilisation des eaux usées traitées</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La réutilisation des
+eaux usées traitées (REUT) s’applique aux eaux usées traitées issues des
+stations d’épuration collectives urbaines.&lt;/p&gt;&lt;p&gt;Tout projet de REUT s’inscrit dans les
+objectifs quantitatifs de débits d’étiage des cours d’eau et doit être
+techniquement et économiquement pertinent comme moyen de substitution aux
+prélèvements dans le milieu naturel, et associé à des mesures visant à réduire
+la consommation d’eau.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le recours aux eaux non conventionnelles
+(RENC) s’applique aux types d’eaux autres que celles issues directement d’un
+prélèvement dans la ressource naturelle et faisant éventuellement l’objet d’un
+traitement approprié par rapport à l’usage. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité sont les suivantes :&lt;/p&gt;&lt;p&gt;-      
+réalisation d’une étude d’opportunité incluant
+l’impact environnemental ;&lt;/p&gt;&lt;p&gt;-      
+engagement de l’attributaire dans une démarche
+de sobriété ;&lt;/p&gt;&lt;p&gt;-      
+respect de la réglementation en vigueur ;&lt;/p&gt;&lt;p&gt;-      
+dans le cas d’un projet multi-acteurs, mise en
+place d’un conventionnement définissant les parties prenantes (producteur,
+usager), les modalités d’entretien et la répartition des coûts ;&lt;/p&gt;&lt;p&gt;-      
+conformité des eaux résiduaires urbaines (ERU)
+si une station d’épuration urbaine est concernée ; &lt;/p&gt;&lt;p&gt;-      
+pas d’augmentation des volumes prélevés pour le
+ou les usages bénéficiant de la substitution par des eaux usées traitées ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-      
+existence ou mise en place d’un système de
+mesure des volumes qui seront substitués grâce à l’investissement et des
+volumes consommés au point de réutilisation.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c2b-gestion-collective-de-la-ressource-pour-lirri/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>452</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Animer les opérations d'assainissement non collectif</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>Forfait de 350 € par installation</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Assainissement non collectif - Animation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Est éligible : l&amp;#039;animation portée par une collectivité permettant de porter à la connaissance de la population du territoire, l&amp;#039;existence de l&amp;#039;opération groupée de réhabilitation ainsi que ses modalités de mise en œuvre et l&amp;#039;incite à y adhérer.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention de 50 % ou forfait de 300 euros par installation</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d1ab-assainissement-non-collectif-animation/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>448</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les rejets polluants par temps de pluie en zone urbaine et gérer à la source les eaux de pluie</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>80 % de subvention (études) ; 30 % à 60 % de subvention + 20 % d'avance (travaux)</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont aidés les études, les travaux
+et l’animation relatifs à :&lt;/p&gt;&lt;p&gt;-      
+la gestion à la source des eaux de
+pluie par déraccordement ;&lt;/p&gt;&lt;p&gt;-      
+l’autosurveillance des systèmes de
+collecte ;&lt;/p&gt;&lt;p&gt;-      
+la dépollution des rejets urbains
+par temps de pluie.&lt;/p&gt;&lt;p&gt;Sont aidés au titre de la gestion à
+la source des eaux de pluie par déraccordement les études, les travaux et
+l’animation qui permettent à la fois de :&lt;/p&gt;&lt;p&gt;-       réduire à
+la source les volumes d’eaux de ruissellement collectés dans les réseaux (zéro
+rejet a minima pour les pluies courantes) en infiltrant la pluie au plus près
+de son point de chute, de manière diffuse et en surface (à ciel ouvert) ;&lt;/p&gt;&lt;p&gt;-       maintenir
+et si possible augmenter les surfaces de pleine terre végétalisées.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Sont encouragées les actions qui
+permettent la désimperméabilisation des sols, l’augmentation des surfaces de
+pleine terre végétalisées et la mise en œuvre de solutions fondées sur la
+nature au profit de la biodiversité, de la recharge en eau des sols et des
+nappes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études
+suivantes sont éligibles au titre des « études générales » décrites
+au § 1 du § A.1.1. :&lt;/p&gt;&lt;p&gt;-      
+schémas directeurs de gestion des eaux pluviales
+(SDGEP) comportant un volet zonage pluvial ;&lt;/p&gt;&lt;p&gt;-      
+études du potentiel de déraccordement, de
+désimperméabilisation, de renaturation ;&lt;/p&gt;&lt;p&gt;-      
+études permettant d’accompagner la prise en
+compte, dans les documents de planification de l’urbanisme, des principes du
+zéro artificialisation nette (ZAN) ainsi que ceux prévus par le SDAGE pour
+« éviter, réduire et compenser » l’imperméabilisation nouvelle des
+sols ;&lt;/p&gt;&lt;p&gt;-      
+études d’amélioration des connaissances et des
+outils visant à réduire les rejets de polluants par temps de pluie et/ou à
+éviter les apports de déchets flottants dans les réseaux d’assainissement et
+dans les milieux naturels.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+études nécessaires à la réalisation des travaux (études préalables aux travaux,
+maîtrise d’œuvre) sont éligibles au titre des travaux. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les travaux permettant la
+réduction à la source des volumes d’eaux de ruissellement collectés (a minima
+zéro rejet aux réseaux pour les pluies courantes&lt;a name="_ftnref1" title&gt;&lt;sup&gt;&lt;sup&gt;[1]&lt;/sup&gt;&lt;/sup&gt;&lt;/a&gt;) et le
+maintien ou l’augmentation des espaces de pleine terre végétalisés. &lt;/p&gt;&lt;p&gt;La mise en conformité environnementale de
+bâtiments et aires de stationnement tels que ceux visés notamment par les
+articles L171-4 et L171-5 du Code de la construction et de l’habitation et
+l’article L111-19-1 du Code de l’urbanisme fait partie des actions
+éligibles dès lors qu’elle respecte aussi les conditions du présent programme. &lt;/p&gt;&lt;p&gt;Les travaux éligibles sont les travaux
+justifiés par des études portant sur la pertinence technique et économique des
+actions et par les améliorations attendues.&lt;/p&gt;&lt;p&gt;Les conditions
+techniques d’éligibilité pour ces types de travaux sont (critères
+cumulatifs) :&lt;/p&gt;&lt;p&gt;-      
+projet en zone urbanisée existante ;&lt;/p&gt;&lt;p&gt;-      
+réduction à la source des volumes d’eaux de
+ruissellement collectés (zéro rejet aux réseaux a minima pour les pluies
+courantes) ; &lt;/p&gt;&lt;p&gt;-      
+apports par les pluies courantes gérés par des
+surfaces non imperméabilisées, à ciel ouvert (tous types de matériaux
+perméables) ou stockés pour utilisation ;&lt;/p&gt;&lt;p&gt;-      
+pas de diminution de la surface de pleine terre
+végétalisée (perméable et végétalisée). &lt;/p&gt;&lt;p&gt;Les projets de végétalisation de toitures
+sont éligibles. Ils doivent justifier du respect des règles de l’art, notamment
+la réglementation en vigueur.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;br clear="all" /&gt;
+&lt;p&gt;&lt;a name="_ftn1" title&gt;&lt;sup&gt;&lt;sup&gt;[1]&lt;/sup&gt;&lt;/sup&gt;&lt;/a&gt;&lt;sup&gt; &lt;/sup&gt;Les pluies
+courantes sont des pluies de période de retour inférieure à un an. Elles
+représentent une large majorité du volume des pluies et correspondent environ à
+une lame d’eau journalière de 10 mm en Île-de-France et en Grand Est (SDAGE
+2022-2027 du bassin de la Seine et des cours d’eau côtiers normands).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6fde-depollution-des-rejets-urbains-par-temps-de-p/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>445</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Faire des études spécifiques sur les systèmes d'autosurveillance pour réduire les pollutions par temps de pluie</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>60 % ou 80 %</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études
+suivantes sont éligibles au titre des « études générales » décrites
+au § 1 du § A.1.1. :&lt;/p&gt;&lt;p&gt;-      
+schémas directeurs de gestion des eaux pluviales
+(SDGEP) comportant un volet zonage pluvial ;&lt;/p&gt;&lt;p&gt;-      
+études du potentiel de déraccordement, de
+désimperméabilisation, de renaturation ;&lt;/p&gt;&lt;p&gt;-      
+études permettant d’accompagner la prise en
+compte, dans les documents de planification de l’urbanisme, des principes du
+zéro artificialisation nette (ZAN) ainsi que ceux prévus par le SDAGE pour
+« éviter, réduire et compenser » l’imperméabilisation nouvelle des
+sols ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-      
+études d’amélioration des connaissances et des
+outils visant à réduire les rejets de polluants par temps de pluie et/ou à
+éviter les apports de déchets flottants dans les réseaux d’assainissement et
+dans les milieux naturels.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour
+l’autosurveillance des systèmes de collecte et les travaux de dépollution des
+rejets urbains par temps de pluie, les études nécessaires à la réalisation des travaux (études
+préalables aux travaux, maîtrise d’œuvre) sont financées
+avec les travaux. Elles ne sont pas soumises à un prix de référence ni à un prix plafond. &lt;/p&gt;&lt;p&gt;Le financement des études de maîtrise d’œuvre
+(conception et réalisation) menées en régie est plafonné à hauteur de 5 %
+du montant hors taxes (HT) de l’assiette éligible des travaux.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour la gestion à la source des eaux de
+pluie, les études nécessaires
+à la réalisation des travaux (études préalables aux travaux, maîtrise d’œuvre) sont financées avec les travaux et comprises dans le montant retenu pour
+le calcul de l’aide.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e6d1-etudes-specifiques-reduction-des-pollutions-p/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>443</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le système d’assainissement - animations</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention de 50 % ou forfait de 300€/branchement.</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réseaux d&amp;#039;assainissement - Animation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Est éligible l&amp;#039;animation portée par une collectivité dans l&amp;#039;objectif d&amp;#039;améliorer le système d&amp;#039;assainissement, dont des actions relatives aux activités économiques raccordées ou visant à promouvoir la collecte séparative des urines par exemple, ou dans l&amp;#039;objectif de développer la gestion à la source des eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Subvention de 50 % ou forfait de 300€/branchement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8c9a-animation/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>442</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Mettre en place la collecte séparative des urines</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Réseaux d&amp;#039;assainissement - Collecte séparative des urines
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La mise en place de solutions permettant la collecte séparative des urines (toilettes « no-mix », dispositif de collecte des urines jusqu&amp;#039;au stockage et conditionnement) pour des immeubles de logements collectifs et bâtiments publics dont des constructions neuves (en zones déjà urbanisées ou à urbaniser)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez vos relais locaux :
  &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
   http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1d11-collecte-separative-des-urines/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>19/11/2018</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/03/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>441</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Réaliser des branchements pour les réseaux d’assainissement (domaine privé)</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Réseaux d&amp;#039;assainissement - Branchements (domaine privé)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La mise en conformité des branchements ne peut bénéficier d&amp;#039;aides que dans les cas suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   actions groupées sur la partie privative des branchements particuliers conduites soit directement ou indirectement par la collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   action portant sur un nombre significatif de logements.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P35" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Branchement d&amp;#039;une habitation au(x) réseau(x) public(s) : 3 000 €
 &lt;/p&gt;
 &lt;p&gt;
  Immeuble et bâtiment public : 300 €/EH
 &lt;/p&gt;
 &lt;p&gt;
  Déconnexion des eaux de pluie: 1 000 €
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez vos relais locaux : http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9585-branchements-domaine-prive/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>19/11/2018</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/03/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>440</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter les réseaux d'eau</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Avance récupérable
 Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La réhabilitation des réseaux
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Elle concerne : la réhabilitation des réseaux et des ouvrages associés (postes de relèvement, ...) existants, la mise en séparatif par pose d&amp;#039;un réseau eaux usées et les collecteurs de transferts d&amp;#039;une ancienne STEU vers une autre, ainsi que les collecteurs de maillage.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le conseil d&amp;#039;administration de l&amp;#039;agence de l&amp;#039;eau Seine-Normandie du 15 juin 2020 et le comité de bassin dans sa séance du 23 juin votent un plan de reprise pour soutenir l&amp;#039;investissement en augmentant ses taux d&amp;#039;aides pour :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    les projets d&amp;#039;assainissement et de gestion des eaux de pluie, prioritaires pour la reconquête du bon état des masses d&amp;#039;eau et pour la mise en œuvre du plan baignade en Seine et en Marne,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les projets de sécurisation de l&amp;#039;alimentation en eau potable pour les territoires les plus exposés au risque de sécheresse,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les projets prioritaires de restauration de la continuité écologique des cours d&amp;#039;eau.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P36" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls sont éligibles les travaux réalisés sous la charte qualité nationale.
 Minoration de la Subvention à 20% (&amp;#43; Avance 40 %) pour agglomérations d&amp;#039;assainissement ≥ 10 000 EH en cas de non-respect du critère de zonage pluvial (Cette condition entre en vigueur au 01/01/2021).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez vos relais locaux :
  &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
   http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/560d-la-rehabilitation-des-reseaux/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB36" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>19/11/2018</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/03/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>438</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Etudes générales sur les réseaux d'assainissement</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes spécifiques - Réseaux d&amp;#039;assainissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les études préalables d&amp;#039;aide à la décision de réaliser des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études de conception &amp;#34;maîtrise d&amp;#039;œuvre&amp;#34; depuis les études DIA (études diagnostic)
+ &lt;/li&gt;
+ &lt;li&gt;
+  et les études préliminaires (EP) jusqu&amp;#039;à l&amp;#039;assistance pour la passation des contrats de travaux - ACT (mentionnées au décret n°93-1268 du 29 novembre 1993 relatif aux missions de maîtrise d&amp;#039;œuvre)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les études de réalisation sont les études d&amp;#039;exécution encadrées par le décret n° 93-1268 du 29 novembre 1993 relatif aux missions de maîtrise d&amp;#039;œuvre (EXE, DET, OPC et AOR4). Les études nécessaires à la réalisation des travaux sont éligibles au titre des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions aidées sont les études, les travaux et l&amp;#039;animation permettant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • d&amp;#039;améliorer la collecte des eaux résiduaires des habitations et des activités existantes, à l&amp;#039;exclusion des urbanisations nouvelles;
+&lt;/p&gt;
+&lt;p&gt;
+ • de réhabiliter les réseaux d&amp;#039;assainissement dès lors que les travaux permettent d&amp;#039;améliorer la collecte des eaux résiduaires et leur traitement ;
+&lt;/p&gt;
+&lt;p&gt;
+ • de supprimer les rejets directs par temps sec des réseaux d&amp;#039;assainissement des eaux résiduaires urbaines;
+&lt;/p&gt;
+&lt;p&gt;
+ • de développer des solutions alternatives en matière d&amp;#039;assainissement écologique, comme la gestion séparative des urines;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • les installations de récupération d&amp;#039;énergie sur les réseaux d&amp;#039;assainissement;
+&lt;/p&gt;
+&lt;p&gt;
+ • la lutte contre les inondations par débordement des réseaux par création ou adaptation de réseaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c403-etudes-specifiques-reseaux-dassainissement/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>435</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Mettre en place une assistance Technique Départementale ou missions boues</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Assistance Technique Départementale ou missions boues
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;assistance technique mise à disposition par le département dans les domaines de l&amp;#039;assainissement collectif, de la protection de la ressource en eau pour la production d&amp;#039;eau potable et de la protection des milieux aquatiques est aidée pour les collectivités éligibles. Les missions boues sont également aidées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P38" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;aide est pluriannuelle sur 3 ans.
 Subvention de 50 % &amp;#43; aide forfaitaire de fonctionnement de 8 000 €/an/ ETP.</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez vos relais locaux http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/13a8-assistance-technique-departementale-ou-missio/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>12/11/2018</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/03/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>432</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les ouvrages d'approvisionnement en eau potable</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>40 % à 80 % de subvention</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont aidés les études, les travaux et l&amp;#039;animation portant sur les ouvrages de production, d&amp;#039;adduction, d&amp;#039;interconnexion, de transfert, de distribution, de traitement et de stockage de l&amp;#039;eau potable.&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif est de sécuriser et d&amp;#039;assurer l&amp;#039;approvisionnement durable en eau potable par une eau de quazlité et en quantité suffisante. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les travaux de création sont aidés uniquement s&amp;#039;ils sont prévus dans un zonage d&amp;#039;assainissement collectif et non collectif approuvé par la collectivité après enquête publique.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre des travaux de création et de reconstruction des ouvrages rejetant en cours d&amp;#039;eau superficiels, le maître d&amp;#039;ouvrage prendra en compte l&amp;#039;impact du changement climatique dans la conception de ses ouvrages.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les files eau et boues, il présentera un projet (pérenne ou évolutif) qui tient compte en particulier de la baisse attendue des débits (le QMNA5 diminué au moins de 10 %).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/user/login?destination=/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre direction territoriales : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f440-creation-et-modernisation-douvrages-collectif/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2018</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>8138</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions de transition agricole pour l'eau</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est l&amp;#039;accompagnement d&amp;#039;actions dans le secteur agricole permettant des changements de pratiques ou de systèmes de culture, dont le développement des filières à bas niveau d&amp;#039;intrants, pérennes et compatibles avec la protection de la ressource en eau, des milieux aquatiques et marins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides de l&amp;#039;agence de l&amp;#039;eau correspondent à cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Etudes générales et expérimentation en agriculture, dont la connaissance de la biodiversité des sols
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les études générales ou globales à visée opérationnelle (proposant des actions à mener à partir d&amp;#039;un état des lieux) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études de connaissance de la biodiversité des sols agricoles en lien avec la protection de la ressource en eau et des milieux aquatiques et marins ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et les expérimentations de pratiques agricoles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Dispositif de suivi des pressions dans le cadre d&amp;#039;une démarche territoriale
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3. Indemnisations pour changement de pratiques ou de systèmes agricoles dans le cadre d&amp;#039;une démarche territoriale
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   4. Indemnisations pour la conversion ou le maintien en agriculture biologique
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   5. Investissements liés à la transformation et la commercialisation de produits agricoles à bas niveau d&amp;#039;intrants
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les investissements pour développer ou pérenniser les filières liées à des productions agricoles à bas niveau d&amp;#039;intrant (BNI) sont éligibles s&amp;#039;ils concernent une des productions agricoles à bas niveau d&amp;#039;intrant suivantes :  agriculture biologique ; herbe/prairie ; bocage énergie ; chanvre ; sarrasin ; luzerne et sainfoin ; biomasse énergie (miscanthus, swittchgrass, Taillis Courte Rotation et Taillis Très Courte Rotation).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces investissements sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  s&amp;#039;ils présentent un lien avec les territoires et les enjeux prioritaires pour l&amp;#039;agence de l&amp;#039;eau notamment en termes de surfaces en cultures BNI mises en place sur les territoires à enjeu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;il existe une garantie de l&amp;#039;effet positif de l&amp;#039;investissement sur le développement ou le maintien de la filière et de sa cohérence avec l&amp;#039;état des lieux de la filière sur le territoire (dynamique de développement, acteurs en place, actions d&amp;#039;accompagnement ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+Taux maximum de subvention : 40%
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   6. Investissements liés à la production agricole primaire dans le cadre d&amp;#039;une démarche territoriale
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les investissements dans le cadre d&amp;#039;une démarche territoriale sont éligibles pour les exploitations agricoles situées en tout ou partie sur un territoire à enjeu bénéficiant d&amp;#039;une démarche territoriale s&amp;#039;ils permettent de répondre aux enjeux définis sur le territoire considéré.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   7. Investissements liés à la production agricole primaire dans le cadre du plan Ecophyto II – dont agroforesterie
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;investissements permettant une diminution pérenne de l&amp;#039;utilisation des produits phytosanitaires et/ou une diminution des rejets dans le milieu naturel selon la liste suivante :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  matériel de substitution à l&amp;#039;utilisation de produits phytosanitaires (désherbage mécanique, thermique...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  matériel de gestion des surfaces en herbe ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires de remplissage/lavage des pulvérisateurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  implantation de haies à vocation hydraulique et de systèmes agro-forestiers ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  matériel innovant pour la réduction d&amp;#039;utilisation de phytosanitaires : robots de désherbage mécanique et de précision par reconnaissance différenciée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ &lt;em&gt;
+  8. Investissements liés à la production agricole primaire pour la gestion des effluents d&amp;#039;élevage
+ &lt;/em&gt;
+&lt;/strong&gt;
+&lt;p&gt;
+ Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les investissements pour la gestion des effluents d&amp;#039;élevages (liés aux conditions d&amp;#039;application de la directive nitrates) sont éligibles si :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les exploitations agricoles sont situées sur une commune nouvellement classée en zone vulnérable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les exploitations agricoles sont situées hors zone vulnérable et en tout ou partie sur un territoire à enjeu pour l&amp;#039;agence
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   9. Aides aux boisements dans les territoires à enjeu
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire. Les aides au boisement sont éligibles pour les parcelles agricoles situées sur un territoire à enjeu.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   10. Accompagnement technique à la réduction de l&amp;#039;usage des produits phytosanitaires dans le cadre du plan Ecophyto II
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement technique à la réduction de l&amp;#039;usage des produits phytosanitaires dans le cadre du plan Ecophyto II est éligible pour l&amp;#039;ensemble des exploitations agricoles du bassin si :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  il s&amp;#039;agit d&amp;#039;actions collectives s&amp;#039;inscrivant dans le cadre de la feuille de route régionale du plan Ecophyto II ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et il existe un objectif chiffré de réduction de l&amp;#039;utilisation de produits phytosanitaires à l&amp;#039;échelle de l&amp;#039;exploitation agricole et du groupe d&amp;#039;exploitations agricoles par rapport à l&amp;#039;état initial calculé des exploitations et du groupe compatible avec les objectifs du plan Ecophyto II
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   11. Actions d&amp;#039;accompagnement technique dans le cadre d&amp;#039;une démarche territoriale
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les démarches territoriales comprennent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les diagnostics d&amp;#039;exploitations agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le conseil individuel dans un cadre collectif
+ &lt;/li&gt;
+&lt;/ul&gt;
+Les exploitations agricoles situées en tout ou partie sur un territoire à enjeu bénéficiant d&amp;#039;une démarche territoriale sont éligibles pour des diagnostics et/ou de l&amp;#039;accompagnement technique.
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   12. Animation thématique pour promouvoir les changements de pratiques ou de systèmes
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les animations pour promouvoir les changements de pratiques ou de systèmes agricoles et la maitrise d&amp;#039;usage des terres agricoles qui :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sont en lien avec les territoires et les enjeux prioritaires pour l&amp;#039;agence de l&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettent en œuvre un programme d&amp;#039;actions pluriannuel
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   13. Communication, formation, sensibilisation sur les changements de pratiques et de systèmes
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Si elles présentent un lien avec les territoires et les enjeux prioritaires pour l&amp;#039;agence de l&amp;#039;eau, les actions de communication, formation et sensibilisation dans le secteur agricole sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de subvention maximum : 80%
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1d35-accompagner-la-transition-agricole-pour-leau-/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2019</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>8531</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions de politique internationale en matière d'eau (projets et aides d'urgence)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Plusieurs aides de l&amp;#039;agence de l&amp;#039;eau correspondent à cet objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1. Coopération décentralisée &amp;amp; solidarité internationale
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Soutenir des projets d&amp;#039;accès à l&amp;#039;eau potable et à l&amp;#039;assainissement dans les pays en développement portés par les acteurs du bassin.
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions aidées sont :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les études préalables (études de faisabilité, diagnostic), les documents de planification (schémas directeurs et plans de gestion) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les travaux, la maîtrise d&amp;#039;œuvre associée et leurs évaluations ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les mesures sociales d&amp;#039;accompagnement : les formations d&amp;#039;appui à la gestion des services pérennes d&amp;#039;assainissement et d&amp;#039;eau potable
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;em&gt;
+ &lt;/em&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2. Coopération institutionnelle - Aides d&amp;#039;urgence
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Développer la gestion intégrée des ressources en eau à l&amp;#039;international
+&lt;/p&gt;
+&lt;p&gt;
+ Agir pour l&amp;#039;urgence de manière concertée
+&lt;/p&gt;
+&lt;p&gt;
+ Action menée en inter-agences
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas retenues dans le calcul de l&amp;#039;assiette les frais de mission des autres partenaires techniques du projet
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont aidés :&lt;/p&gt;&lt;p&gt;-       
+les
+études générales, de faisabilité ainsi que les études et travaux et
+l’évaluation des projets visant l’accès à l’eau ou à l’assainissement des
+populations locales ;&lt;/p&gt;&lt;p&gt;-       
+les
+études générales, de faisabilité ainsi que les études et travaux et
+l’évaluation des projets visant la préservation ou la restauration de la
+ressource en eau dans le cas d’un enjeu d’alimentation en eau potable ;&lt;/p&gt;&lt;p&gt;-       
+les
+mesures d’accompagnement des opérations ci-dessus, pour l’appui à la gestion de
+services d’eau pérennes ainsi que les actions permettant d’associer les
+populations à l’élaboration des projets et de favoriser l’appropriation des
+enjeux d’hygiène et/ou de bonnes pratiques ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+les
+dispositifs répondant aux « gestes
+barrières » en lien avec l’eau : kit d’hygiène pour le lavage des
+mains, formations dédiées, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/401f-la-politique-internationale-cooperation-decen/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2019</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>74119</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Assistance technique départementale ou missions boues (aide à l’ETP ou action cible)</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’assistance
+technique mise à disposition par les départements dans les domaines de
+l’assainissement (y compris pour l’évaluation de la qualité du service
+d’assainissement et la formation des personnels), de la protection de la
+ressource en eau pour la production d’eau potable et de la protection des
+milieux aquatiques est aidée pour les collectivités éligibles. L’aide peut être
+pluriannuelle sur trois ans. Pour assurer cette mission de conseil auprès des
+collectivités éligibles, la réalisation des bilans 24 h et les analyses
+sont éligibles. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+missions boues sont également aidées, selon les modalités définies ci-dessous.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’assistance technique mise à disposition par les départements dans les domaines de l’assainissement (y compris pour l’évaluation de la qualité du service d’assainissement et la formation des personnels), de la protection de la ressource en eau pour la production d’eau potable et de la protection des milieux aquatiques est aidée pour les collectivités éligibles. L’aide peut être pluriannuelle sur trois ans. Pour assurer cette mission de conseil auprès des collectivités éligibles, la réalisation des bilans 24 h et les analyses sont éligibles.&lt;/p&gt;&lt;p&gt;Les missions boues sont également aidées, selon les modalités définies ci-dessous.Dans le cadre d’une animation, l’assiette
+correspond soit à l’application d’un coût unitaire forfaitaire à un nombre
+d’actions cibles soit aux dépenses liées aux équivalents temps plein (ETP)
+engagés. &lt;/p&gt;&lt;p&gt;Dans le cadre d’une animation, l’assiette
+correspond soit à l’application d’un coût unitaire forfaitaire à un nombre
+d’actions cibles soit aux dépenses liées aux équivalents temps plein (ETP)
+engagés. &lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3749-assainissement-travaux-durgence-sanitaire-pou/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2021</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>8527</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Mener des études générales pour l’élaboration, la révision et la mise en œuvre des SAGE (schémas d’aménagement et de gestion des eaux), y compris les enquêtes publiques.</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;agence de l&amp;#039;eau soutient l&amp;#039;élaboration des SAGE en participant au financement de l&amp;#039;animation et des études structurantes correspondantes.
+Elle contribue à la réalisation des travaux prévus au programme du SAGE préférentiellement dans le cadre d&amp;#039;opérations contractuelles.</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q43" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les études générales pour l&amp;#039;élaboration, la révision et la mise en œuvre des SAGE, y compris les frais de procédure et de concertation.&lt;/p&gt;&lt;p&gt;Pour les animations, les durées des aides sont limitées comme suit :&lt;/p&gt;&lt;p&gt;-       
+l’aide à l’animation pour l’émergence d’un
+nouveau SAGE est limitée à une durée maximale de trois ans ;&lt;/p&gt;&lt;p&gt;-       
+l’aide à l’animation pour l’élaboration d’un
+nouveau SAGE est limitée à une durée maximale de six ans ; cette aide peut
+être prolongée pour une durée maximale supplémentaire de quatre ans sur
+justification ; à la demande de l’agence de l’eau, des bilans d’étape
+peuvent être réalisés ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+l’aide à l’animation pour la mise en œuvre d’un
+SAGE approuvé par arrêté préfectoral ou pour sa révision est limitée à une
+durée maximale de trois ans ; au-delà des trois premières années de la
+mise en œuvre ou de la révision, l’aide peut être reconduite sur trois ans
+moyennant le respect des objectifs correspondant aux enjeux majeurs du
+territoire du SAGE.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b5d1-les-schemas-damenagement-et-de-gestion-des-ea/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2019</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>8464</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Indemniser pour changements de pratiques ou de systèmes agricoles dans le cadre d'une démarche territoriale</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>Subsnetion jusqu’au maximum autorisé par l’encadrement européen</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les indemnisations pour le développement ou
+la pérennisation des surfaces en agriculture biologique sont éligibles pour les
+parcelles agricoles, situées sur le bassin, étant certifiées en agriculture
+biologique ou en conversion, et sont en priorité déployées sur les territoires
+à enjeu, notamment les aires d’alimentation de captages.&lt;/p&gt;&lt;p&gt;Les indemnisations pour changement ou
+maintien de pratiques à l’échelle d’une parcelle agricole sont éligibles pour
+les parcelles agricoles situées en tout ou partie sur un territoire à enjeu
+bénéficiant d’une démarche territoriale. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les indemnisations pour changement ou
+maintien de systèmes agricoles à l’échelle de l’exploitation agricole sont
+éligibles pour les exploitations agricoles situées en tout ou partie sur un
+territoire à enjeu bénéficiant d’une démarche territoriale. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q44" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention jusqu&amp;#039;au maximum autorisé par l&amp;#039;encadrement communautaire</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be4f-prevenir-les-inondations-et-les-etiages-indem/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>429</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir le bon état des eaux et de préservation des usages sensibles via la collecte et le traitement des eaux usées domestiques - étude</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Études générales d&amp;#039;assainissement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes de connaissance du patrimoine d&amp;#039;assainissement et de son fonctionnement ; études de zonage d&amp;#039;assainissement et schémas d&amp;#039;assainissement collectif prévus par l&amp;#039;article L2224-8 du code général des collectivités territoriales et les schémas de gestion des eaux pluviales ;  études de profils de vulnérabilité
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes permettant la collecte et le traitement des eaux usées domestiques dans l&amp;#039;objectif d&amp;#039;atteinte ou du maintien du bon état des eaux et de préservation des usages sensibles (baignade, pêche à pied et conchyliculture)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/722b-etudes-generales-dassainissement/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2018</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>8472</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les ouvrages structurants pour le soutien d’étiage des cours d’eau</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation d'ouvrages structurants pour le soutien d'étiage : S 20% + A 20%</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ouvrages structurants : Etudes de programmation/incidence/faisabilité de nouveaux ouvrages et d&amp;#039;optimisation d&amp;#039;ouvrages existants
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Sont aidés pour
+les ouvrages structurants pour le soutien d’étiage des cours d’eau :&lt;/p&gt;&lt;p&gt;-       
+les
+études ;&lt;/p&gt;&lt;p&gt;-       
+les
+travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’agence de l’eau n’apporte pas
+d’aide à l’entretien courant des ouvrages ni au renouvellement à l’identique de
+ces derniers.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q46" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les études de programmation, de
+faisabilité, d’incidence (écologie, hydraulique, économique et sociologique) et
+d’optimisation.&lt;/p&gt;&lt;p&gt;Est éligible la
+réhabilitation d’ouvrages structurants pour le soutien d’étiage lorsqu’elle
+contribue à l’atteinte des objectifs de quantité en période d’étiage définis
+dans le schéma directeur d’aménagement et de gestion des eaux (SDAGE).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/67c0-ouvrages-structurants-etudes-de-programmation/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>8192</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une stratégie de maitrise foncière pour protéger les captages</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Protéger les captages - Stratégie de maitrise foncière
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans des démarches visant à maintenir ou à reconquérir la qualité des eaux brutes des captages d&amp;#039;alimentation en eau potable, il convient de diminuer les pressions et les impacts des pollutions ponctuelles et diffuses sur les aires d&amp;#039;alimentation de captages (AAC) de manière pérenne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q47" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les captages pour l&amp;#039;alimentation en eau potable (AEP) permettant l&amp;#039;éligibilité des actions sont :
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les captages dits « prioritaires » dont la liste est arrêtée par délibération du conseil d&amp;#039;administration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les captages dits « sensibles » dont la liste est arrêtée par délibération du conseil d&amp;#039;administration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les autres captages s&amp;#039;il existe une dynamique territoriale forte ainsi que les captages pour l&amp;#039;alimentation future en eau potable
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86e2-proteger-les-captages-strategie-de-maitrise-f/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>8532</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des relais classes d'eau pour éduquer à la citoyenneté et favoriser les changements de comportements</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J48" s="1" t="inlineStr">
+        <is>
+          <t>Classe d'eau : Forfait de 700 euros ; Relais des classes d'eau : S 20% ; Partenariat éducatifs : S 80%</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Education à la citoyenneté : - relais classes d&amp;#039;eau
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions aidées sont les relais des classes d&amp;#039;eau pour les établissements d&amp;#039;enseignement, de la maternelle à l&amp;#039;université, et les centres de loisirs
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions
+éducatives intègrent la connaissance des acteurs de la gestion de l’eau, les
+enjeux de biodiversité, de changement climatique, de sobriété en se référant à
+la stratégie d’adaptation du bassin Seine-Normandie. Ils mettent en œuvre une pédagogie
+active basée sur un apprentissage concret et participatif.&lt;/p&gt;&lt;p&gt;-       
+pour les partenariats éducatifs : respecter
+les contenus définis avec l’agence de l’eau, mettre en place une démarche
+pédagogique structurée (objectifs et publics clairement identifiés), inscrire
+le projet dans la durée et dans le territoire (pertinence par rapport aux
+problématiques locales de l’eau), faciliter l’action citoyenne (participation à
+la vie publique), présenter les acteurs de l’eau, diversifier les partenaires,
+intégrer une évaluation qualitative dès le démarrage du projet, transmettre le
+programme précis s’il s’agit d’un atelier participatif ou d’une formation ;&lt;/p&gt;&lt;p&gt;-       
+pour les structures relais des classes d’eau :
+respecter les conditions proposées par l’agence de l’eau, transmettre aux
+enseignants ou formateurs la connaissance de la gestion de l’eau de son
+territoire, communiquer des informations sur le dispositif des classes d’eau,
+porter à connaissance les livres de bord mis en ligne par l’agence de l’eau,
+assister les établissements pour le montage pédagogique, administratif et
+financier du projet ; &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+pour les classes d’eau : respecter
+le format et le contenu proposés par l’agence de l’eau, c’est-à-dire des
+projets pédagogiques d’une semaine basés sur des rencontres avec des acteurs de
+l’eau, des visites de terrain, un travail interdisciplinaire et une production
+collective. Les classes d’eau s’appuient sur un livre de bord et sont
+valorisées à l’occasion d’une cérémonie de clôture organisée par l’équipe
+enseignante. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa30-education-a-la-citoyennete-relais-classes-dea/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2019</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>439</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des réseaux neufs de collecte et de transport d’eaux usées et des toilettes permanentes sur le domaine public</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J49" s="1" t="inlineStr">
+        <is>
+          <t>30 % de subvention + 20 % d'avance ; Travaux prioritaires : 60 % de subvention + 20 % d'avance</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Réseaux d&amp;#039;assainissement : création de réseaux neufs de collecte et de transport d&amp;#039;eaux usées, création de toilettes permanentes sur le domaine public
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création et l&amp;#039;extension de réseaux de collecte et de transport à l&amp;#039;exclusion des urbanisations nouvelles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la création sur le domaine public de toilettes permanentes gratuites et en accès libre,  y compris les toilettes sèches.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux de création d’un
+premier système de collecte et d’extension de réseaux de collecte et de
+transport séparatifs d’eaux usées, à l’exclusion des urbanisations nouvelles.&lt;/p&gt;&lt;p&gt;Ne sont pas
+éligibles les travaux de création de réseaux unitaires, sauf exigences
+environnementales spécifiques.&lt;/p&gt;&lt;p&gt;
+Les travaux de création de premiers systèmes
+d’assainissement inférieurs à 200 équivalents-habitant (EH) ne sont pas
+éligibles, sauf exigences environnementales spécifiques.  &lt;/p&gt;&lt;p&gt;L’attribution
+d’une aide relative à des travaux est conditionnée au respect des obligations
+de saisie des données dans la base nationale SISPEA ; les travaux sont
+éligibles sous réserve de respecter les dispositions de la charte qualité des
+réseaux d’assainissement de l’Association scientifique et technique pour l’eau
+et l’environnement (ASTEE) ;&lt;/p&gt;&lt;p&gt;La
+collectivité doit disposer d’un zonage d’assainissement des eaux usées conforme
+aux dispositions du Code général des collectivités territoriales, approuvé par
+la collectivité après enquête publique. Les travaux doivent être en cohérence
+avec le zonage d’assainissement des eaux usées approuvé après enquête
+publique ;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81f6-reseaux-dassainissement-creation-de-reseaux-n/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>8454</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des mises en réserve foncière</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acquisition et maîtrise foncière : Mise en réserve foncière &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de l&amp;#039;acquisition foncière est la pérennisation d&amp;#039;une bonne gestion des surfaces pour la préservation à long terme des ressources en eau et des milieux aquatiques, humides et littoraux, et des terrains naturels connectés lorsqu&amp;#039;ils sont nécessaires à la bonne gestion des écosystèmes et permettent la restauration de la biodiversité
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Foncier</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles l’acquisition et les frais annexes pour la mise en
+réserve foncière (dont les parcelles en périphérie des zones à enjeux) et les
+frais de portage, de transaction et de gestion liés à la mise en réserve, dans
+le but de mettre en place in fine, sur la zone à enjeux, une occupation du sol
+compatible avec la préservation de la ressource destinée à l’eau potable
+(formalisé dans un cahier des charges environnemental).&lt;/p&gt;&lt;p&gt;Une aide ne peut être attribuée que si les parcelles ont vocation à être
+échangées ou revendues dans un délai maximal de cinq ans après l’octroi de
+l’aide. &lt;/p&gt;&lt;p&gt;Si l’attributaire de l’aide est un opérateur foncier, il justifie d’un
+conventionnement avec la collectivité pour que cette mise en réserve bénéficie
+à la préservation de la ressource.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Si l’attributaire de l’aide est la collectivité, il lui est demandé de
+présenter une délibération expliquant la stratégie foncière mise en œuvre et
+justifiant la mise en réserve.&lt;/p&gt;
+&lt;p&gt;
+ Avance à 100 %. L’aide à l’acquisition pour mise en réserve est versée sous forme
+d’avance, avec remboursement en un unique versement une fois la parcelle
+revendue, et dans un délai maximum de cinq ans.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriale
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime Seine-Aval (Départements : 27-28-76-80)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hangar C - Espace des Marégraphes - CS 1174
+&lt;/p&gt;
+&lt;p&gt;
+ 76176 ROUEN Cedex 1
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 35 63 61 30
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées d&amp;#039;Oise (Départements : 02 Nord-08-60)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Rue du Docteur GUERIN - ZAC de l&amp;#039;université
+&lt;/p&gt;
+&lt;p&gt;
+ 60200 COMPIEGNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 44 30 41 00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale et maritime des Bocages Normands (Départements : 14-35-50-53-61)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 1, rue de la Pompe - BP 70087
+&lt;/p&gt;
+&lt;p&gt;
+ 14203 HEROUVILLE SAINT-CLAIR Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02 31 46 20 20
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Vallées de Marne (Départements : 02 Sud-51-52-55)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 30 Chaussée du port- CS 50423
+&lt;/p&gt;
+&lt;p&gt;
+ 51035 CHALONS-EN-CHAMPAGNE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 26 66 25 75
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine-Amont (Départements : 10-21-45-58-89)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 18 cours Tarbe - CS 70702
+&lt;/p&gt;
+&lt;p&gt;
+ 89107 SENS Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 86 83 16 50
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction territoriale Seine Francilienne (Départements : 75-77-78-91-92-93-94-95)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 51, Rue Salvador ALLENDE
+&lt;/p&gt;
+&lt;p&gt;
+ 92027 NANTERRE Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 01 41 20 16 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b31-acquisition-et-maitrise-fonciere-mise-en-rese/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2019</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>431</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Action pilote inscrite dans un contrat de territoire eau et climat</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Trois types principaux d’opérations pilotes ou
+expérimentales peuvent être distingués :&lt;/p&gt;&lt;p&gt;-       
+les
+opérations pilotes ou expérimentales relatives au développement de modes
+novateurs d’aménagement, de gestion de l’espace et de méthodes participatives
+territoriales pour faciliter l’appropriation par les acteurs locaux des
+objectifs du programme ;&lt;/p&gt;&lt;p&gt;-       
+les
+opérations pilotes ou expérimentales relatives à la mise au point de procédés
+techniques innovants permettant d’atteindre les objectifs définis dans le
+présent programme ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+les
+opérations pilotes ou expérimentales visant à tester de nouveaux dispositifs
+d’aide afin de préparer les modifications ou élaborations de programmes
+d’intervention à venir.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+spécificité de ces opérations implique la justification au cas par cas de
+l’aspect novateur de chaque opération.&lt;/p&gt;&lt;p&gt;Ces
+opérations pilotes, expérimentales ou exemplaires, peuvent être soutenues dans
+le cadre d’appels à projets validés par le conseil d’administration pour des
+thèmes bien identifiés. &lt;/p&gt;&lt;p&gt;Elles
+peuvent également faire l’objet d’une délibération spécifique du conseil
+d’administration de l’agence qui en valide le périmètre et les modalités d’aide
+retenus.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Elles
+peuvent enfin être accompagnées hors délibération spécifique lorsqu’elles ont
+été identifiées dans un contrat de territoire eau et climat.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/362c-operations-pilotes-assainissement/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2018</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>8198</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Protéger les captages - Indemniser les servitudes prescrites par les DUP des captages</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;objectif est d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans des démarches visant à maintenir ou à reconquérir la qualité des eaux brutes des captages d&amp;#039;alimentation en eau potable, il convient de diminuer les pressions et les impacts des pollutions ponctuelles et diffuses sur les aires d&amp;#039;alimentation de captages (AAC) de manière pérenne.</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q52" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité communes à toutes les actions s’appliquent
+ici (voir modalités du § D.1.).&lt;/p&gt;&lt;p&gt;Les indemnisations sont éligibles si elles sont prescrites par l’arrêté
+de DUP.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les travaux prescrits par arrêté de DUP (hors travaux de sécurisation et
+d’accessibilité du périmètre de protection immédiate – PPI – et hors travaux
+finançables par d’autres modalités du présent programme) sont éligibles s’ils
+sont engagés dans les cinq ans à compter de la signature de l’arrêté de DUP.
+Par exception, les travaux de sécurisation et d’accessibilité du PPI défini par
+l’hydrogéologue agréé sont éligibles avant la parution de l’arrêté de DUP et
+doivent dans tous les cas être engagés dans les cinq ans suivant la signature
+de l’arrêté de DUP.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1a0a-proteger-les-captages-indemnisation-des-servi/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>8195</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Protéger les captages - Assistance technique départementale ou missions boues</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans des démarches visant à maintenir ou à reconquérir la qualité des eaux brutes des captages d&amp;#039;alimentation en eau potable, il convient de diminuer les pressions et les impacts des pollutions ponctuelles et diffuses sur les aires d&amp;#039;alimentation de captages (AAC) de manière pérenne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’assistance
+technique mise à disposition par les départements dans les domaines de
+l’assainissement (y compris pour l’évaluation de la qualité du service
+d’assainissement et la formation des personnels), de la protection de la
+ressource en eau pour la production d’eau potable et de la protection des
+milieux aquatiques est aidée pour les collectivités éligibles. L’aide peut être
+pluriannuelle sur trois ans. Pour assurer cette mission de conseil auprès des
+collectivités éligibles, la réalisation des bilans 24 h et les analyses
+sont éligibles. &lt;/p&gt;&lt;p&gt;
+Les
+missions boues sont également aidées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be62-proteger-les-captages-assistance-technique-de/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>446</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des systèmes d'autosurveillance pour réduire les rejets polluants par temps de pluie en zone urbaine</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>30% de Subvention + 20% d'Avance ; Travaux prioritaires : 60% de Subvention + 20% d'Avance</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réduire les rejets polluants par temps de pluie en zone urbaine - Autosurveillance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont aidés les équipements métrologiques (outils de mesure ou d&amp;#039;évaluation, équipement pour le transfert des données, équipement pour l&amp;#039;exploitation des données) et le génie civil (mise en conformité des chambres de mesures, adaptation des ouvrages de rejet en vue de leur équipement pour la mesure ou l&amp;#039;évaluation).
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux concernent le système de collecte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q54" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les aménagements des points de rejet et de
+tout point interne du système de collecte, selon la liste suivante :&lt;/p&gt;&lt;p&gt;-       
+les équipements métrologiques (outils de mesure
+ou d’évaluation, équipement pour le transfert des données, équipement pour
+l’exploitation des données) ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+le génie civil (mise en conformité des chambres
+de mesure, adaptation des ouvrages de rejet et des points internes en vue de
+leur équipement pour la mesure ou l’évaluation).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/247b-autosurveillance/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>449</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des animations pour réduire les rejets polluants par temps de pluie en zone urbaine</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réduire les rejets polluants par temps de pluie en zone urbaine - Animation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;animation peut par exemple permettre de susciter via une démarche groupée la réalisation de toitures végétalisées par des copropriétés privées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions
+éligibles relèvent :&lt;/p&gt;&lt;p&gt;-       
+soit d’une animation sectorielle dédiée à la
+gestion à la source des eaux de pluie ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+soit d’une animation territoriale rattachée à un
+contrat de territoire eau et climat (CTE&amp;amp;C). &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1004-animation/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>451</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'assainissement non collectif</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Assainissement non collectif - Travaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de mise en conformité des habitations existantes sont éligibles si, préalablement, une étude du choix de filières a été réalisée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q56" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux de mise en conformité des ANC des habitations
+existantes sont éligibles si, préalablement, une étude du choix de filière a
+été réalisée. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’attribution d’une aide relative à des travaux est
+conditionnée au respect des obligations de saisie des données dans le système
+d’information sur les services publics de l’eau et de l’assainissement.&lt;/p&gt;
+&lt;p&gt;
+ Forfait de 7 200 euros par installation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ee7-assainissement-non-collectif-travaux/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>434</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d'assainissement d'urgence pour restaurer des écosystèmes aquatiques ou littoraux</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux d’urgence permettant le retour à un
+fonctionnement normal des milieux aquatiques à la suite des dégradations
+hydromorphologiques occasionnées par des inondations ou des submersions marines
+ou des érosions côtières intenses et situées sur le territoire des communes
+ayant fait l’objet d’un arrêté portant reconnaissance de l’état de catastrophe
+naturelle. Les éventuelles indemnités versées par les assureurs et portant sur
+la même assiette sont déduites du montant final de l’assiette. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cd71-assainissement-travaux-durgence/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2018</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>8218</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Sauvegarder et restaurer les milieux aquatiques ou humides et leurs milieux connectés</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour maintenir un fonctionnement naturel,
+les actions aidées sont :&lt;/p&gt;&lt;p&gt;-       
+les
+études pour connaître les milieux humides et littoraux afin de les protéger et
+d’agir ;&lt;/p&gt;&lt;p&gt;-       
+les
+travaux de restauration et de préservation des milieux humides et littoraux et
+leurs milieux connectés ;&lt;/p&gt;&lt;p&gt;-       
+les
+travaux d’entretien des milieux humides et littoraux et de lutte contre les
+foyers émergents des espèces exotiques envahissantes ;&lt;/p&gt;&lt;p&gt;-       
+les
+actions de maîtrise foncière ;&lt;/p&gt;&lt;p&gt;-       
+l’animation
+afin de faire émerger des actions en faveur des milieux humides et
+littoraux ;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+les
+actions de communication et de mise en valeur de ces milieux humides et
+littoraux.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Bâtiments et construction
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q58" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :&lt;/p&gt;&lt;p&gt;-       
+les études d’inventaires et de prélocalisation
+des zones humides jusqu’à leur inscription dans les documents
+d’urbanisme ;&lt;/p&gt;&lt;p&gt;-       
+les
+études générales ou globales à visée opérationnelle ainsi que les dispositifs
+de suivi ;&lt;/p&gt;&lt;p&gt;-       
+les études pour l’élaboration de programmes
+pluriannuels d’actions sur les milieux aquatiques et humides à une échelle
+territoriale pertinente ;&lt;/p&gt;&lt;p&gt;-       
+les études portant sur les services rendus par
+ces milieux humides et littoraux et leurs fonctionnalités utiles aux équilibres
+naturels ;&lt;/p&gt;&lt;p&gt;-       
+les études portant sur les modes d’alimentation
+hydrologique de la zone et la définition de son aire de recharge ;&lt;/p&gt;&lt;p&gt;-       
+les études de maîtrise foncière et d’élaboration
+de stratégies foncières ;&lt;/p&gt;&lt;p&gt;-       
+les études hydrauliques de gestion des niveaux
+d’eau à une échelle pertinente ;&lt;/p&gt;&lt;p&gt;-       
+les études d’anticipation du changement
+climatique visant à déterminer des stratégies d’adaptation.  &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les études nécessaires à la réalisation des travaux (études de
+dimensionnement, relevés topographiques, etc.) sont éligibles au taux des
+travaux.&lt;/p&gt;&lt;p&gt;Afin de maintenir les caractéristiques des
+milieux humides et littoraux, sont éligibles les travaux de restauration en
+tant que tels ainsi que les actions d’accompagnement et les mesures que ces
+travaux rendent nécessaires :&lt;/p&gt;&lt;p&gt;-       
+les opérations de restauration écologique, qui visent à rétablir le
+fonctionnement naturel d’une zone humide ou d’un habitat côtier (suppression
+de dispositifs de drainage, enlèvement de remblais ou d’ouvrages, réouverture
+de l’espace, etc.) ;&lt;/p&gt;&lt;p&gt;-       
+les
+aménagements et équipements nécessaires à une gestion des niveaux d’eau
+répondant aux exigences écologiques du milieu ;&lt;/p&gt;&lt;p&gt;-       
+la
+restauration des fossés liés à la pérennité d’un milieu remarquable du point de
+vue écologique intégrant une réflexion sur la gestion hydraulique à une échelle
+cohérente ; &lt;/p&gt;&lt;p&gt;-       
+la reconnexion des cours d’eau avec les zones
+humides par recréation de zones d’expansion de crues ;&lt;/p&gt;&lt;p&gt;-       
+la
+pose de clôtures, les aménagements d’abreuvoirs, l’achat de bétail rustique
+adapté à l’entretien des zones humides et leurs milieux connectés pour
+pérenniser ces milieux humides ;&lt;/p&gt;&lt;p&gt;-       
+la
+restauration et la création de mares en lien avec la reconnexion des trames
+écologiques (trame verte et bleue) ;&lt;/p&gt;&lt;p&gt;-       
+le rétablissement du transit sédimentaire côtier
+(enlèvement ou effacement d’ouvrages) s’il a pour objectif la préservation ou
+la restauration des fonctions écologiques des milieux littoraux et
+rétro-littoraux et s’il s’inscrit dans une réflexion menée à l’échelle de la
+cellule hydrosédimentaire.&lt;/p&gt;&lt;p&gt;Les travaux de végétalisation utilisent des
+essences locales ou de territoires limitrophes permettant une meilleure
+adaptation à l’évolution du climat. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles les travaux
+paysagers sans amélioration de l’état du milieu ainsi que les travaux
+d’agréments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/37fb-proteger-et-restaurer-les-milieux-aquatiques-/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2019</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>