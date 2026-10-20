--- v2 (2026-09-02)
+++ v3 (2026-10-20)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH59"/>
+  <dimension ref="A1:AH7"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,10275 +263,86 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>119706</v>
+        <v>166423</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
-[...11 lines deleted...]
-          <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
+          <t>Lutter contre l’érosion de la biodiversité et construire un réseau de trames écologiques</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'eau Seine Normandie</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...3945 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
-[...6234 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont aidées les actions qui répondent aux enjeux suivants : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;reconnecter les trames écologiques, &lt;/li&gt;&lt;li&gt;préserver et restaurer la biodiversité inféodée aux milieux aquatiques, humides et littoraux &lt;/li&gt;&lt;li&gt;favoriser la circulation des espèces (dont les dispositifs de franchissement). &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Elles peuvent concerner :&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les études ;&lt;/li&gt;&lt;li&gt;les travaux ;&lt;/li&gt;&lt;li&gt;l’animation.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Sont éligibles les
 études à visée opérationnelle telles que :&lt;/p&gt;&lt;p&gt;-       
 les études de définition de ces milieux
 connectés qui pourront s’appuyer sur un diagnostic de trame verte et bleue et
 qui permettront de les identifier et de justifier leur prise en compte dans les
 projets avec, pour condition, la mise en place d’une gestion pérenne de
 l’ensemble des milieux (plan de gestion global) ;&lt;/p&gt;&lt;p&gt;-       
 les études diagnostics et de déclinaison de la
 trame verte et bleue (TVB) à une échelle pertinente portée par une collectivité
 et ses groupements pour une prise en compte dans la planification de l’aménagement
 du territoire et permettant d’élaborer un programme d’actions en faveur de la
 reconquête de la trame verte et bleue ;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;-       
 les études visant à préserver et à restaurer la
 biodiversité liée à l’eau ; les dispositifs de suivi avant et après
 travaux.&lt;/p&gt;
 &lt;p&gt;&lt;a name="_Toc180338212"&gt;&lt;/a&gt;&lt;a name="_Toc1338116637"&gt;1.1.          
 Les travaux de reconnexion des trames
 écologiques&lt;/a&gt; (trame verte et
 bleue) :&lt;/p&gt;&lt;p&gt;Sont éligibles les travaux permettant de
 rétablir les continuités en agissant sur les corridors et les réservoirs
 écologiques pour préserver et restaurer les écosystèmes et la biodiversité.&lt;/p&gt;&lt;p&gt;Ces continuités sont définies localement et
 s’appuient plus globalement sur la trame verte et bleue pour connecter les
 écosystèmes. Ces études de trame verte et bleue intègrent les documents de
@@ -10543,116 +354,943 @@
 d’intégrer, dans un cadre mesuré, à une échelle
 pertinente, des milieux naturels secs (pelouses, prairies, forêts, espaces
 dunaires, etc.) imbriqués par exemple dans des mosaïques d’habitats humides,
 lorsqu’ils sont nécessaires au bon fonctionnement et à la bonne gestion des
 écosystèmes humides, aquatiques et marins. Ces milieux connectés sont également
 utiles à l’accomplissement du cycle de vie des espèces liées à l’eau ;&lt;/p&gt;&lt;p&gt;-       
 d’accompagner des actions visant à rendre
 continus et fonctionnels les corridors écologiques répondant aux enjeux de la
 gestion de l’eau (en limitant le ruissellement et l’érosion, en favorisant l’infiltration)
 et/ou aux objectifs de reconquête de la biodiversité en permettant la libre
 circulation et l’habitat des espèces. Dans ce cadre, sont notamment
 éligibles les projets portés par les collectivités et leurs groupements, visant
 le développement de haies à vocation biodiversité. Ces haies qui rendent de
 nombreux services écosystémiques s’inscrivent dans un maillage en réseau. &lt;/p&gt;&lt;p&gt;Les travaux de végétalisation utilisent des
 essences locales ou de territoires limitrophes permettant une meilleure
 adaptation aux effets du changement climatique.    &lt;/p&gt;&lt;p&gt;Pour tout projet intégrant des milieux
 connectés, il est demandé de fournir :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;-       
 une étude de définition de ces
 milieux connectés qui peut s’appuyer sur un diagnostic de trame verte et bleue
 et qui permettra de les identifier et de justifier leur prise en compte dans
 les projets avec, pour condition, la mise en place d’une gestion pérenne de
 l’ensemble des milieux (plan de gestion global).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Seine-Normandie</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.eau-seine-normandie.fr/aides/Restaurer-la-nature</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://www.eau-seine-normandie.fr/formulaires_aides</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Contactez vos relais locaux pour être accompagné : https://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>camilleri.jean-louis@aesn.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-l-erosion-de-la-biodiversite-et-construire-un-reseau-de-trames-ecologiques/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>15/06/2026</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/09/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>119706</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les eaux de pluies dès la conception des projets d'urbanisme et d'aménagement urbain avec des solutions fondées sur la nature</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Programme Eau et Climat 2019-2024 agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>En fonction du degré d'ambition biodiversité, pleine terre, gestion des pluies fortes et encadrement</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Infiltration des pluies courantes à fortes en favorisant la biodiversité et la bioclimatisation de la ville, déconnexion des eaux pluviales pour réduire les pollutions  : désimperméabilisation (parking, espaces urbains, trottoirs, création de noues d&amp;#039;infiltration, jardins filtrants, déconnexions des eaux pluviales, toitures végétalisées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - cours d&amp;#039;école
+&lt;/p&gt;
+&lt;p&gt;
+ - zones d&amp;#039;activité industrielle
+&lt;/p&gt;
+&lt;p&gt;
+ - parkings
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - projet en zone urbaine
+&lt;/p&gt;
+&lt;p&gt;
+ - réduction des volumes collectés par les réseaux
+&lt;/p&gt;
+&lt;p&gt;
+ - gestion à ciel ouvert
+&lt;/p&gt;
+&lt;p&gt;
+ - maîtrise des pollutions dès l&amp;#039;origine du ruissellement
+&lt;/p&gt;
+&lt;p&gt;
+ - si toiture végétalisée, épaisseur supérieure à 8 cm
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ http://www.eau-seine-normandie.fr/formulaires_aides
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/053d-gerer-les-eaux-de-pluies-des-la-conception-de/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>442</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place la collecte séparative des urines</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réseaux d&amp;#039;assainissement - Collecte séparative des urines
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en place de solutions permettant la collecte séparative des urines (toilettes « no-mix », dispositif de collecte des urines jusqu&amp;#039;au stockage et conditionnement) pour des immeubles de logements collectifs et bâtiments publics dont des constructions neuves (en zones déjà urbanisées ou à urbaniser)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1d11-collecte-separative-des-urines/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>441</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des branchements pour les réseaux d’assainissement (domaine privé)</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Réseaux d&amp;#039;assainissement - Branchements (domaine privé)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en conformité des branchements ne peut bénéficier d&amp;#039;aides que dans les cas suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  actions groupées sur la partie privative des branchements particuliers conduites soit directement ou indirectement par la collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  action portant sur un nombre significatif de logements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Branchement d&amp;#039;une habitation au(x) réseau(x) public(s) : 3 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ Immeuble et bâtiment public : 300 €/EH
+&lt;/p&gt;
+&lt;p&gt;
+ Déconnexion des eaux de pluie: 1 000 €
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux : http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9585-branchements-domaine-prive/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>440</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter les réseaux d'eau</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La réhabilitation des réseaux
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle concerne : la réhabilitation des réseaux et des ouvrages associés (postes de relèvement, ...) existants, la mise en séparatif par pose d&amp;#039;un réseau eaux usées et les collecteurs de transferts d&amp;#039;une ancienne STEU vers une autre, ainsi que les collecteurs de maillage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le conseil d&amp;#039;administration de l&amp;#039;agence de l&amp;#039;eau Seine-Normandie du 15 juin 2020 et le comité de bassin dans sa séance du 23 juin votent un plan de reprise pour soutenir l&amp;#039;investissement en augmentant ses taux d&amp;#039;aides pour :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les projets d&amp;#039;assainissement et de gestion des eaux de pluie, prioritaires pour la reconquête du bon état des masses d&amp;#039;eau et pour la mise en œuvre du plan baignade en Seine et en Marne,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets de sécurisation de l&amp;#039;alimentation en eau potable pour les territoires les plus exposés au risque de sécheresse,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les projets prioritaires de restauration de la continuité écologique des cours d&amp;#039;eau.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls sont éligibles les travaux réalisés sous la charte qualité nationale.
+Minoration de la Subvention à 20% (&amp;#43; Avance 40 %) pour agglomérations d&amp;#039;assainissement ≥ 10 000 EH en cas de non-respect du critère de zonage pluvial (Cette condition entre en vigueur au 01/01/2021).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux :
+ &lt;a href="http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales"&gt;
+  http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/560d-la-rehabilitation-des-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2018</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>435</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une assistance Technique Départementale ou missions boues</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Seine Normandie</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Assistance Technique Départementale ou missions boues
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;assistance technique mise à disposition par le département dans les domaines de l&amp;#039;assainissement collectif, de la protection de la ressource en eau pour la production d&amp;#039;eau potable et de la protection des milieux aquatiques est aidée pour les collectivités éligibles. Les missions boues sont également aidées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;aide est pluriannuelle sur 3 ans.
+Subvention de 50 % &amp;#43; aide forfaitaire de fonctionnement de 8 000 €/an/ ETP.</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Normandie</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/programme_eau_climat_seine_normandie</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>http://www.eau-seine-normandie.fr/formulaires_aides</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez vos relais locaux http://www.eau-seine-normandie.fr/agence-de-leau/directions_territoriales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>camilleri.jean-louis@aesn.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/13a8-assistance-technique-departementale-ou-missio/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>AGENCE DE L{EAU SEINE NORMANDIE</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>12/11/2018</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>