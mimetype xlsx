--- v0 (2026-04-20)
+++ v1 (2026-07-17)
@@ -263,14244 +263,14244 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165310</v>
+        <v>165250</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Mettre en oeuvre des missions de coordination et d’appui thématique - communication</t>
+          <t>Restaurer la continuité écologique (études)</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Missions de coordination et d’appui thématique - communication</t>
+          <t>Études de définition des scénarios et de programmation en matière de restauration de la continuité écologique</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...4713 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I32" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...2568 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
 d’ouvrage à réaliser des études pour restaurer la continuité écologique 
 qui vise à permettre la libre circulation des espèces, à assurer le 
 transport naturel des sédiments et le bon fonctionnement de 
 l’écosystème.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P48" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q48" s="1" t="inlineStr">
+      <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études doivent concerner les ouvrages dont la hauteur de chute est supérieure à 50 cm.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq2-etudes-de-definition-des-scenarios-et-de-programmation-en-m.html</t>
         </is>
       </c>
-      <c r="W48" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale.
  &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-la-continuite-ecologique-etudes/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>165249</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de contournement des plans d'eau</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Travaux de contournement des plans d'eau</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
 d’ouvrage à réaliser des travaux pour restaurer et de recréer les 
 fonctionnalités des milieux aquatiques.&lt;/p&gt;
 &lt;p&gt;Ces travaux doivent permettre de corriger les altérations 
 hydromorphologiques du cours d’eau et d&amp;#039;assurer ainsi le bon 
 fonctionnement de l’écosystème. Les actions à conduire doivent viser à 
 restaurer : un régime hydrologique favorable au développement des 
 espaces aquatiques, des habitats aquatiques et riverains fonctionnels 
 ainsi qu’une continuité écologique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P49" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q49" s="1" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux de contournement de plans d’eau, sont financés dans le 
 cadre d’une démarche territoriale de l’agence de l’eau, sur les masses 
 d’eau en risque hydrologie. Ils doivent être ciblés par une étude qui 
 définit la stratégie d’intervention à l’échelle de la masse d’eau et qui
  intègre une analyse coût/bénéfice. Les plans d’eau doivent être 
 autorisés au 1&lt;sup&gt;er &lt;/sup&gt;janvier 2025.&lt;/p&gt;
 &lt;p&gt;Dans le cas des plans d’eau à usage irrigation, s’ajoute une pression
  prélèvement devant être prise en compte pour réduire l’impact global 
 sur l’hydrologie.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq1-travaux-de-contournement-des-plans-deau.html</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale.
  &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-contournement-des-plans-deau/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>165248</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Restaurer des cours d'eau (études et travaux)</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Études et travaux de restauration des cours d'eau</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
 d’ouvrage à réaliser des travaux pour restaurer et recréer les 
 fonctionnalités des milieux aquatiques.&lt;/p&gt;
 &lt;p&gt;Ces travaux doivent permettre de corriger les altérations 
 hydromorphologiques du cours d’eau et d&amp;#039;assurer ainsi le bon 
 fonctionnement de l’écosystème. Les actions à conduire doivent viser à 
 restaurer : un régime hydrologique favorable au développement des 
 espaces aquatiques, des habitats aquatiques et connexes fonctionnels.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Réhabilitation
 Industrie
 Milieux humides</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P50" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q50" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études et travaux de correction des altérations des cours d’eau sont
  financés, dans le cadre d’une démarche territoriale de l’agence de 
 l’eau, sur les masses d’eau dégradées et/ou en risque morphologique, 
 hydrologique ou continuité, de non atteinte des objectifs de bon état, 
 et en particulier celles proches du bon état.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq1-etudes-et-travaux-de-restauration-des-cours-deau.html</t>
         </is>
       </c>
-      <c r="W50" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale.
  &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-des-cours-deau-etudes-et-travaux/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>165247</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’accès à l’eau potable et l’assainissement via des actions internationales pour un projet porté par une collectivité</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Actions internationales pour un projet porté par une collectivité</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient des actions internationales
  menées par des collectivités dans le cadre de projets de solidarité et 
 de coopération.&lt;/p&gt;
 &lt;p&gt;Elle accompagne financièrement et techniquement les projets portés 
 par ces collectivités pour améliorer l&amp;#039;accès à l’eau potable et à 
 l’assainissement, en particulier dans les zones défavorisées. Ce soutien
  vise à promouvoir une gestion durable des ressources en eau, en ligne 
 avec les objectifs de développement durable de l&amp;#039;ONU.&lt;/p&gt;
 &lt;p&gt;L’agence peut également bonifier le taux d’aide pour les projets 
 menés dans des bassins spécifiques, en lien avec des partenariats 
 institutionnels.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 International</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P51" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q51" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour déposer une demande d’aide, vous devez déjà avoir établi un 
 avant-projet et disposer d’éléments fiables de définition technique et 
 d&amp;#039;estimation financière.&lt;/p&gt;
 &lt;p&gt;Les critères d’éligibilité des demandes sont :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;une participation financière des collectivités du bassin Loire-Bretagne de 5 % minimum,&lt;/li&gt;&lt;li&gt;une participation de la population locale bénéficiaire (en numéraire et/ou en valorisation) de 5 % minimum.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;Vous vous engagez à associer l’agence de l’eau à vos actions de communication liées à la réalisation de l’opération.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/int/int1-actions-internationales-pour-un-projet-porte-par-une-collec.html</t>
         </is>
       </c>
-      <c r="W51" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lacces-a-leau-potable-et-lassainissement-via-des-actions-internationales-pour-un-projet-porte-par-une-collectivite/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>25/06/2025</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>165246</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Développer et structurer l'éducation à l'environnement sur le volet « eau »</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Projets régionaux d’éducation à l’environnement sur le volet « eau »</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les actions visant à développer et à 
 structurer l&amp;#039;éducation à l&amp;#039;environnement à l&amp;#039;échelle régionale autour 
 des enjeux de l&amp;#039;eau. Elle finance des actions éducatives dans le cadre 
 de partenariats concertés avec les acteurs de l&amp;#039;éducation à 
 l&amp;#039;environnement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Education et renforcement des compétences
 Biodiversité
 Animation et mise en réseau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P52" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q52" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-projets-regionaux-deducation-a-lenvironnement-sur-le-volet.html</t>
         </is>
       </c>
-      <c r="W52" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-structurer-leducation-a-lenvironnement-sur-le-volet-eau/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB52" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>24/06/2025</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>165245</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Accompagner les programmes d’actions de sensibilisation dans le cadre des démarches territoriales</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Programmes d’actions de sensibilisation dans le cadre des démarches territoriales</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I53" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J53" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Une majoration est possible lorsque la région est un partenaire engagé dans la démarche territoriale.</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les programmes de sensibilisation aux 
 enjeux de l&amp;#039;eau qui visent l&amp;#039;atteinte des objectifs prioritaires du 12&lt;sup&gt;e&lt;/sup&gt;
  programme en favorisant la mobilisation et l’action des acteurs locaux 
 dans leur diversité, au regard des enjeux prioritaires de leurs 
 territoires.&lt;/p&gt;&lt;p&gt;Nature et finalité :&lt;/p&gt;&lt;p&gt;L’objet de ces dispositifs d’aide est de favoriser :&lt;/p&gt;&lt;p&gt;• la compréhension,&lt;/p&gt;&lt;p&gt;• la prise de conscience,&lt;/p&gt;&lt;p&gt;• l’évolution des comportements,&lt;/p&gt;&lt;p&gt;• la mobilisation et l’action des acteurs locaux dans leur diversité, au regard des enjeux prioritaires de&lt;/p&gt;&lt;p&gt;leurs territoires.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Animation et mise en réseau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P53" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q53" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Bénéficiaire&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Public ou privé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;Programmes d’actions de sensibilisation dans le cadre des démarches territoriales&lt;/p&gt;&lt;p&gt;• Le programme d’actions de sensibilisation est décliné en application de la stratégie de territoire des&lt;/p&gt;&lt;p&gt;démarches territoriales de l’agence de l’eau : la stratégie de territoire comporte des objectifs de&lt;/p&gt;&lt;p&gt;sensibilisation et définit les publics cibles et enjeux éducatifs. Le programme d’actions en découle et&lt;/p&gt;&lt;p&gt;est validé par le comité de pilotage.&lt;/p&gt;&lt;p&gt;• Le programme d’actions de sensibilisation inscrite dans un Sage : le programme d’actions validé par&lt;/p&gt;&lt;p&gt;la Commission locale de l’eau.&lt;/p&gt;&lt;p&gt;• Les actions du programme de sensibilisation mobilisées répondent aux enjeux locaux.&lt;/p&gt;&lt;p&gt;Elles visent trois cibles :&lt;/p&gt;&lt;p&gt;• Les élus et les décideurs locaux,&lt;/p&gt;&lt;p&gt;• les usagers et riverains directement concernés par les projets mis en œuvre,&lt;/p&gt;&lt;p&gt;• enfin le grand public et les scolaires.&lt;/p&gt;&lt;p&gt;Les élus et les décideurs locaux y sont obligatoirement ciblés.&lt;/p&gt;&lt;p&gt;Actions de mobilisation de l’avis du public pendant les consultations prévues&lt;/p&gt;&lt;p&gt;réglementairement pour l’élaboration du Sdage&lt;/p&gt;&lt;p&gt;Les actions de mobilisation sont cohérentes avec la stratégie et le dispositif de communication arrêtée par le&lt;/p&gt;&lt;p&gt;comité de bassin pour la consultation du public.&lt;/p&gt;&lt;p&gt;Programmes régionaux conventionnés d’actions au bénéfice du volet « eau » en&lt;/p&gt;&lt;p&gt;éducation à l’environnement&lt;/p&gt;&lt;p&gt;• Le programme d’actions associe d’autres financeurs publics de l’éducation à l’environnement et/ou&lt;/p&gt;&lt;p&gt;une structure animatrice/porteuse d’un réseau régional de l’éducation à l’environnement,&lt;/p&gt;&lt;p&gt;• Les actions du « volet eau » du programme sont négociées annuellement avec l’agence de l’eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T53" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-programmes-dactions-de-sensibilisation-dans-le-cadre-des-de.html</t>
         </is>
       </c>
-      <c r="W53" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-programmes-dactions-de-sensibilisation-dans-le-cadre-des-demarches-territoriales/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>24/06/2025</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>165244</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Mobiliser du public pendant les consultations réglementaire pour l’élaboration du Sdage</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Actions de mobilisation de l’avis du public pendant les consultations prévues réglementairement pour l’élaboration du Sdage</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I54" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne encourage les initiatives de 
 mobilisation du public pendant les consultations menées par le comité de
  bassin Loire-Bretagne. Elle finance les actions qui favorisent 
 l&amp;#039;appropriation et la mise en œuvre du Sdage, le débat sur l&amp;#039;eau, les 
 concertations et les consultations.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Biodiversité
 Animation et mise en réseau
 Médias et communication
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P54" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q54" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-actions-de-mobilisation-de-lavis-du-public-pendant-les-cons.html</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mobiliser-du-public-pendant-les-consultations-reglementaire-pour-lelaboration-du-sdage/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>24/06/2025</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>165242</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Réaliser d'autres travaux de réduction des pressions</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-autres-travaux-de-reduction-des-pressions.html</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I55" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="J55" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Ce taux d’aide est un taux maximum sauf éventuelle majoration de 5 points si le projet entraine une baisse de la consommation énergétique.</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L55" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Autres travaux concourant à la réduction de la pression exercée par une 
 activité économique non agricole sur le milieu récepteur (bassin de 
 stockage d’eaux usées traitées, réfection de réseaux pour limiter les 
 pertes ou pour déplacer des rejets vers des zones moins sensibles, 
 réduction de la température de rejets impactants, réduction de la teneur
  en chlorures des effluents, etc.). &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P55" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q55" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R55" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux doivent être conformes aux prescriptions des études 
 préalables et doivent aboutir à une réduction significative du rejet ou 
 de la pression y compris en cas d’augmentation d’activité.&lt;br /&gt;
  &lt;br /&gt;
 Aucune aide n’est accordée dans le cadre de la création ou d’un transfert d’établissement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T55" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-autres-travaux-de-reduction-des-pressions.html</t>
         </is>
       </c>
-      <c r="W55" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-dautres-travaux-de-reduction-des-pressions/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>24/06/2025</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>165241</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de réduction des rejets micropolluants par traitement</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Travaux de réduction des rejets micropolluants par traitement</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J56" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est un taux maximum sauf éventuelle majoration de 5 points si le projet entraine une baisse de la consommation énergétique.</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L56" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Travaux visant la réduction des micropolluants via l’amélioration / la 
 mise en place de systèmes de traitement ou de prétraitement en sortie du
  site de l’entreprise.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Industrie</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P56" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q56" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R56" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux doivent être conformes aux prescriptions des études 
 préalables et doivent aboutir à une réduction significative du rejet ou 
 de la pression y compris en cas d’augmentation d’activité.&lt;br /&gt;
 Les actions de réduction à la source des pollutions envisageables 
 doivent avoir été menées au préalable ou sont réalisées en parallèle des
  travaux de traitement de la pollution.&lt;/p&gt;&lt;p&gt;
 Aucune aide n’est accordée dans le cadre de la création ou d’un transfert d’établissement. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T56" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-travaux-de-reduction-des-rejets-micropolluants-par-traiteme.html</t>
         </is>
       </c>
-      <c r="W56" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-reduction-des-rejets-macropolluants-par-traitement-1/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>24/06/2025</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>165240</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de réduction des rejets macropolluants par traitement</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Travaux de réduction des rejets macropolluants par traitement</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I57" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J57" s="1" t="inlineStr">
+      <c r="J11" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est un taux maximum sauf éventuelle majoration de 5 points si le projet entraine une baisse de la consommation énergétique.</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L57" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Travaux visant la réduction des macropolluants (azote, carbone, 
 phosphore) via l’amélioration/ la mise en place de systèmes de 
 traitement ou de prétraitement en sortie du site de l’entreprise.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Industrie</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P57" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q57" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R57" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux doivent être conformes aux prescriptions des études 
 préalables et doivent aboutir à une réduction significative du rejet ou 
 de la pression y compris en cas d’augmentation d’activité.&lt;br /&gt;
 Les actions de réduction à la source des pollutions envisageables 
 doivent avoir été menées au préalable ou sont réalisées en parallèle des
  travaux de traitement de la pollution.&lt;/p&gt;&lt;p&gt;
 Aucune aide n’est accordée dans le cadre de la création ou d’un transfert d’établissement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T57" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-travaux-de-reduction-des-rejets-macropolluants-par-traiteme.html</t>
         </is>
       </c>
-      <c r="W57" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-reduction-des-rejets-macropolluants-par-traitement/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>24/06/2025</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>165239</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de réduction des rejets à la source</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Travaux de réduction des rejets à la source</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I58" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J58" s="1" t="inlineStr">
+      <c r="J12" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est un taux maximum sauf éventuelle majoration de 5 points si le projet entraine une baisse de la consommation énergétique.</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L58" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Travaux visant la réduction de la pollution au niveau du process, voire 
 avant qu’elle n’arrive sur le site/ l’usine, afin d’éviter qu’elle ne 
 soit envoyée vers la station de traitement des eaux usées : mise en 
 place de technologies “propres”, d’aménagements internes, modification 
 de formulations de produits, substitution de molécules de nettoyage, 
 etc.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Industrie</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P58" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q58" s="1" t="inlineStr">
+      <c r="Q12" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R58" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les travaux de réduction des rejets à la source sont aidés en priorité 
 et doivent précéder d’éventuels travaux de traitement des pollutions. 
 Ils sont réalisés conformément aux prescriptions des études préalables 
 et vise la compatibilité avec le bon état de la masse d’eau réceptrice 
 ou avec les usages sensibles (baignade, conchyliculture et pêche à 
 pied).  &lt;br /&gt;
  &lt;br /&gt;
 Aucune aide n’est accordée dans le cadre d&amp;#039;une création ou d’un transfert d’établissement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T58" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-travaux-de-reduction-des-rejets-a-la-source.html</t>
         </is>
       </c>
-      <c r="W58" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-reduction-des-rejets-a-la-source/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>24/06/2025</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>165238</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Réduction des pollutions et des pressions et études préalables aux travaux (études)</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-etudes-de-reduction-des-pollutions-et-des-pressions-et-etud.html</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I59" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J59" s="1" t="inlineStr">
+      <c r="J13" s="1" t="inlineStr">
         <is>
           <t>Il peut être limité par l’encadrement européen des aides publiques en tenant compte des zones d’aide à finalité régionales.</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L59" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Études permettant de définir les travaux de réduction de pollution 
 (études d’acceptabilité du milieu récepteur, études diagnostics, études 
 de faisabilité et d’aide à la décision, essais-pilotes, etc.) et études 
 de définition des opérations collectives de réduction des 
 micropolluants.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Industrie</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P59" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q59" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R59" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aucune aide n’est accordée dans le cadre de la création ou d’un transfert d’établissement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-etudes-de-reduction-des-pollutions-et-des-pressions-et-etud.html</t>
         </is>
       </c>
-      <c r="W59" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/reduction-des-pollutions-et-des-pressions-et-etudes-prealables-aux-travaux-etudes/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>24/06/2025</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>165237</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Assurer l’animation et la communication pour la réduction des émissions dispersées de micropolluants dans le cadre d’une opération collective</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Actions d’animation et de communication pour la réduction des émissions dispersées de micropolluants dans le cadre d’une opération collective</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I60" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J60" s="1" t="inlineStr">
+      <c r="J14" s="1" t="inlineStr">
         <is>
           <t>Il peut être limité par l’encadrement européen des aides publiques en tenant compte des zones d’aide à finalité régionales.</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L60" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Actions d’animation et de communication d’une opération groupée visant 
 la réduction des émissions de micropolluants dispersées d’un ensemble 
 d’acteurs économiques non agricoles à l’échelle d’un territoire et/ ou 
 d’une branche d’activité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Industrie</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P60" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q60" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R60" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les actions d’animation et de communication réalisées dans le cadre 
 d’une opération collective sont éligibles sous réserve qu’elles 
 résultent d’une étude préalable mettant en évidence les enjeux 
 environnementaux, quantifiant les rejets en micropolluants évités et 
 justifiant le périmètre de l’intervention envisagée.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-actions-danimation-et-de-communication-pour-la-reduction-de.html</t>
         </is>
       </c>
-      <c r="W60" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/assurer-lanimation-et-la-communication-pour-la-reduction-des-emissions-dispersees-de-micropolluants-dans-le-cadre-dune-operation-collective/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>24/06/2025</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>165200</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Aménager des bassins versants (études)</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Études pour l'aménagement de bassins versants</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I61" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L61" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur la 
 nature visant à protéger, gérer de manière durable et restaurer des 
 écosystèmes. L’aménagement des bassins versants est à déployer en tant 
 qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
 présentant des bénéfices pour le territoire quelle que soit la situation
  dans le futur. L’aménagement des bassins répond à la fois aux enjeux de
  qualité (épuration, limitation des transferts, …), hydrologie (effet 
 tampon, soutien d’étiage, …), atténuation des effets du dérèglement 
 climatique (ombrage, effet brise vent, ...), biodiversité (préservation 
 d’habitat pour la faune et la flore, …).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Sols
 Réseaux de chaleur
 Agriculture et agroalimentaire
 Biodiversité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P61" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q61" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R61" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aménagements de dispositifs tampons sont financés uniquement dans
  le cadre d’une démarche territoriale de l’agence de l’eau, sur les 
 masses d’eau en risque de non atteinte du bon état et/ou sur les têtes 
 de bassins versants identifiés par les Sage.&lt;/p&gt;&lt;p&gt;
 Pour les actions de lutte contre les pollutions diffuses, ces actions
  sont également financées dans le cadre d’une démarche territoriale de 
 l’agence de l’eau sur les territoires suivants, identifiés comme 
 prioritaires par le Sdage en vigueu. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-etudes-pour-lamenagement-de-bassins-versant.html</t>
         </is>
       </c>
-      <c r="W61" s="1" t="inlineStr">
+      <c r="W15" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-bassins-versants-etudes/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>165199</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Aménager des dispositifs tampons sous maitrise d’ouvrage publique ou associations</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Aménagement de dispositifs tampons sous maitrise d’ouvrage publique ou associations</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I62" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L62" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur 
 la nature visant à protéger, gérer de manière durable et restaurer des 
 écosystèmes. L’aménagement des bassins versants est à déployer en tant 
 qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
 présentant des bénéfices pour le territoire quelle que soit la situation
  dans le futur.&lt;/p&gt;
 &lt;p&gt;L’aménagement des bassins répond à la fois aux enjeux de qualité 
 (épuration, limitation des transferts, …), hydrologie (effet tampon, 
 soutien d’étiage, …), atténuation des effets du dérèglement climatique 
 (ombrage, effet brise vent, ...), biodiversité (préservation d’habitat 
 pour la faune et la flore, …).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Sols
 Réseaux de chaleur
 Agriculture et agroalimentaire
 Biodiversité
 Prévention des risques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P62" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q62" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R62" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aménagements de dispositifs tampons sont financés uniquement dans
  le cadre d’une démarche territoriale de l’agence de l’eau, sur les 
 masses d’eau en risque de non atteinte du bon état et/ou sur les têtes 
 de bassins versants identifiés par les Sage.&lt;/p&gt;&lt;p&gt;
 Pour les actions de lutte contre les pollutions diffuses, ces actions
  sont également financées dans le cadre d’une démarche territoriale de 
 l’agence de l’eau sur les territoires suivants, identifiés comme 
 prioritaires par le Sdage en vigueur.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T62" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-amenagement-de-dispositifs-tampons-sous-maitrise-douvrage-pu.html</t>
         </is>
       </c>
-      <c r="W62" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-dispositifs-tampons-sous-maitrise-douvrage-publique-ou-associations/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>165198</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Aménager des dispositifs tampons dans le cadre du dispositif « Investissements agroenvironnementaux non productifs » du Plan stratégique national (PSN)</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Aménagement de dispositifs tampons dans le cadre du dispositif « Investissements agroenvironnementaux non productifs » du Plan stratégique national (PSN)</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I63" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L63" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur 
 la nature visant à protéger, gérer de manière durable et restaurer des 
 écosystèmes. L’aménagement des bassins versants est à déployer en tant 
 qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
 présentant des bénéfices pour le territoire quelle que soit la situation
  dans le futur.&lt;/p&gt;
 &lt;p&gt;L’aménagement des bassins répond à la fois aux enjeux de qualité 
 (épuration, limitation des transferts, …), hydrologie (effet tampon, 
 soutien d’étiage, …), atténuation des effets du dérèglement climatique 
 (ombrage, effet brise vent, ...), biodiversité (préservation d’habitat 
 pour la faune et la flore, …).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Sols
 Agriculture et agroalimentaire
 Biodiversité
 Prévention des risques
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P63" s="1" t="inlineStr">
+      <c r="P17" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q63" s="1" t="inlineStr">
+      <c r="Q17" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R63" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aménagements de dispositifs tampons sont financés uniquement dans
  le cadre d’une démarche territoriale de l’agence de l’eau, sur les 
 masses d’eau en risque de non atteinte du bon état et/ou sur les têtes 
 de bassins versants identifiés par les Sage.&lt;/p&gt;&lt;p&gt;
 Pour les actions de lutte contre les pollutions diffuses, ces actions
  sont également financées dans le cadre d’une démarche territoriale de 
 l’agence de l’eau sur les territoires suivants, identifiés comme 
 prioritaires par le Sdage en vigueur.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T63" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-amenagement-de-dispositifs-tampons-dans-le-cadre-du-disposit.html</t>
         </is>
       </c>
-      <c r="W63" s="1" t="inlineStr">
+      <c r="W17" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-dispositifs-tampons-dans-le-cadre-du-dispositif-investissements-agroenvironnementaux-non-productifs-du-plan-strategique-national-psn/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>165197</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études pour la gestion et la restauration des champs d'expansion de crues</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Études pour la gestion et la restauration des champs d'expansion de crues</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I64" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L64" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur 
 la nature visant à protéger, gérer de manière durable et restaurer des 
 écosystèmes. L’aménagement des bassins versants est à déployer en tant 
 qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
 présentant des bénéfices pour le territoire quelle que soit la situation
  dans le futur.&lt;/p&gt;
 &lt;p&gt;L’aménagement du bassin versant passe également par la préservation 
 et la restauration des zones d’expansion de crues qui représentent une 
 solution naturelle et efficace pour diminuer et réguler l’impact des 
 inondations.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Sols
 Risques naturels
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P64" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q64" s="1" t="inlineStr">
+      <c r="Q18" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études pour la gestion et la restauration des champs d’expansion de 
 crues sont financées dans le cadre d’une démarche territoriale de 
 l’agence de l’eau, sur les masses d’eau en risque de non atteinte du bon
  état et/ou sur les têtes de bassins versants identifiés par les Sage.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T64" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-etudes-pour-la-gestion-et-la-restauration-des-champs-dexpans.html</t>
         </is>
       </c>
-      <c r="W64" s="1" t="inlineStr">
+      <c r="W18" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-pour-la-gestion-et-la-restauration-des-champs-dexpansion-de-crues/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>165196</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de mise en œuvre ou de fiabilisation de l’autosurveillance (hors renouvellement)</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Travaux de mise en œuvre ou de fiabilisation de l’autosurveillance (hors renouvellement)</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I65" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L65" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les 
 collectivités pour les travaux de mise en œuvre des dispositifs 
 d’autosurveillance des systèmes d’assainissement de taille inférieur à 
 2000 équivalents habitants, ainsi que les points de rejets directs par 
 les réseaux d’assainissement (eaux usées et unitaires) soumis à de 
 nouvelles obligations réglementaires (arrêtés préfectoraux, …)&lt;/p&gt;
 &lt;p&gt;L’agence accompagne également la fiabilisation des équipements d’autosurveillance existants (hors renouvellement)&lt;/p&gt;
 &lt;p&gt;Le dispositif d’aide permet de s’assurer que les dispositifs 
 d’autosurveillance financés répondent aux obligations réglementaires et 
 garantissent des mesures fiables et donc valorisables.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P65" s="1" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q65" s="1" t="inlineStr">
+      <c r="Q19" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T65" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass4-travaux-de-mise-en-oeuvre-ou-de-fiabilisation-de-lautosurve.html</t>
         </is>
       </c>
-      <c r="W65" s="1" t="inlineStr">
+      <c r="W19" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-mise-en-oeuvre-ou-de-fiabilisation-de-lautosurveillance-hors-renouvellement/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>165195</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études préalables à la fiabilisation ou à la mise en œuvre de l’autosurveillance</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Études préalables à la fiabilisation ou à la mise en œuvre de l’autosurveillance</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I66" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L66" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
 collectivités pour réaliser les études préalables à la mise en œuvre de 
 l’autosurveillance des systèmes d’assainissement de taille &amp;lt; 2000 
 équivalents habitants, ou les études visant à prendre en compte de 
 nouvelles obligations réglementaires d&amp;#039;équipements d’autosurveillance, 
 ou encore à fiabiliser les équipements existants.&lt;/p&gt;
 &lt;p&gt;Le dispositif d’aide permet de s’assurer que les équipements 
 d’autosurveillance financés répondent aux obligations règlementaires et 
 garantissent des mesures fiables et donc valorisables.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P66" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q66" s="1" t="inlineStr">
+      <c r="Q20" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass4-etudes-prealables-a-la-fiabilisation-ou-a-la-mise-en-oeuvre.html</t>
         </is>
       </c>
-      <c r="W66" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-prealables-a-la-fiabilisation-ou-a-la-mise-en-oeuvre-de-lautosurveillance/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>165194</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux d’amélioration du fonctionnement des réseaux eaux usées en domaine public</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Travaux d’amélioration du fonctionnement des réseaux eaux usées en domaine public</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I67" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 60</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L67" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
 collectivités pour les travaux qui doivent être réalisés sur les réseaux
  d’assainissement des eaux usées existants en vue de réduire les rejets 
 polluants dans le milieu naturel.&lt;/p&gt;
 &lt;p&gt;L’ensemble de ces travaux vise à diminuer l&amp;#039;impact des rejets sur 
 l’eau et à préserver certains usages sensibles (baignade, production de 
 coquillages, pêche à pied).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P67" s="1" t="inlineStr">
+      <c r="P21" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q67" s="1" t="inlineStr">
+      <c r="Q21" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R67" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public 
 de l’assainissement. Elles sont identifiées comme prioritaires dans le 
 schéma directeur d’assainissement collectif des eaux usées au regard de 
 la réduction des rejets directs d’eaux usées dans le milieu naturel ou 
 de la surcharge hydraulique de la station de traitement. Le schéma 
 directeur repose sur une étude de diagnostic datant de moins de 10 ans 
 et conduit a minima au respect de la directive Eaux Résiduaires Urbaines
  et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-travaux-damelioration-du-fonctionnement-des-reseaux-eaux-us.html</t>
         </is>
       </c>
-      <c r="W67" s="1" t="inlineStr">
+      <c r="W21" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-damelioration-du-fonctionnement-des-reseaux-eaux-usees-en-domaine-public/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>165193</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de réhabilitation des branchements en domaine privé (opération groupée)</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Opération groupée de réhabilitation des branchements en domaine privé</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Particulier</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I68" s="1" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Max : 46</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L68" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
 collectivités ou les particuliers pour les travaux de mise en conformité
  de la partie privative des branchements ainsi que la gestion 
 alternative des eaux pluviales par infiltration à la source.&lt;/p&gt;
 &lt;p&gt;Cette action vise à réduire les rejets polluants des systèmes 
 d’assainissement collectifs des eaux usées existants dans le milieu 
 naturel en vue de diminuer leurs impacts sur l’eau et de préserver 
 certains usages sensibles (baignade, production de coquillages, pêche à 
 pied).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P68" s="1" t="inlineStr">
+      <c r="P22" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q68" s="1" t="inlineStr">
+      <c r="Q22" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R68" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public 
 de l’assainissement. Elles sont identifiées comme prioritaires dans le 
 schéma directeur d’assainissement collectif des eaux usées au regard de 
 la réduction des rejets directs d’eaux usées dans le milieu naturel ou 
 de la surcharge hydraulique de la station de traitement. Le schéma 
 directeur repose sur une étude de diagnostic datant de moins de 10 ans 
 et conduit a minima au respect de la directive Eaux Résiduaires Urbaines
  et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-operation-groupee-de-rehabilitation-des-branchements-en-dom.html</t>
         </is>
       </c>
-      <c r="W68" s="1" t="inlineStr">
+      <c r="W22" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-rehabilitation-des-branchements-en-domaine-prive-operation-groupee/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>165192</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études de diagnostic et schémas directeurs d’assainissement des eaux usées</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Études de diagnostic et schémas directeurs d’assainissement des eaux usées</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I69" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne financièrement les 
 collectivités pour réaliser des études de diagnostic et d’élaboration du
  schéma directeur d’assainissement des eaux usées.&lt;/p&gt;
 &lt;p&gt;Ces études visent déterminer les actions les plus adaptées pour 
 réduire les rejets polluants des systèmes d’assainissement collectifs 
 des eaux usées existants en vue de diminuer leurs impacts sur l’eau et 
 de préserver certains usages sensibles (baignade, production de 
 coquillages, pêche à pied).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P69" s="1" t="inlineStr">
+      <c r="P23" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q69" s="1" t="inlineStr">
+      <c r="Q23" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études d’aides à la décision sont réalisées par un organisme 
 extérieur et indépendant de la collectivité et de son délégataire 
 (prestataire du délégataire également exclu).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-etudes-de-diagnostic-et-schemas-directeurs-dassainissement.html</t>
         </is>
       </c>
-      <c r="W69" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-de-diagnostic-et-schemas-directeurs-dassainissement-des-eaux-usees/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>165191</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Réaliser une campagnes de diagnostics de branchements en domaine privé</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Campagnes de diagnostics de branchements en domaine privé</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I70" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
 collectivités pour réaliser des campagnes de diagnostics/contrôles de 
 branchements destinées à identifier les non-conformités et préciser les 
 travaux de mise en conformité ou de gestion alternative des eaux 
 pluviales par infiltration à la source.&lt;/p&gt;
 &lt;p&gt;Cette action vise à réduire les rejets polluants des systèmes 
 d’assainissement collectifs des eaux usées existants dans le milieu 
 naturel en vue de diminuer leurs impacts sur l’eau et de préserver 
 certains usages sensibles (baignade, production de coquillages, pêche à 
 pied).&lt;/p&gt;&lt;p&gt;
 En cas d’absence, la mise en œuvre de boîtes de branchement peut également être financée afin de permettre les diagnostics&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P70" s="1" t="inlineStr">
+      <c r="P24" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q70" s="1" t="inlineStr">
+      <c r="Q24" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public 
 de l’assainissement. Elles sont identifiées comme prioritaires dans le 
 schéma directeur d’assainissement collectif des eaux usées au regard de 
 la réduction des rejets directs d’eaux usées dans le milieu naturel ou 
 de la surcharge hydraulique de la station de traitement. Le schéma 
 directeur repose sur une étude de diagnostic datant de moins de 10 ans 
 et conduit a minima au respect de la directive Eaux Résiduaires Urbaines
  et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T70" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-campagnes-de-diagnostics-de-branchements-en-domaine-prive.html</t>
         </is>
       </c>
-      <c r="W70" s="1" t="inlineStr">
+      <c r="W24" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-campagnes-de-diagnostics-de-branchements-en-domaine-prive/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>165190</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Assurer l'animation des opérations groupées pour mettre en conformité la partie privative des branchements</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Animation pour mettre en conformité la partie privative des branchements</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les 
 collectivités pour assurer l’animation des opérations groupées de 
 réhabilitation de la partie privative des branchements non conformes 
 ainsi que la gestion alternative des eaux pluviales par infiltration à 
 la source.&lt;/p&gt;
 &lt;p&gt;Cette action vise à réduire les rejets polluants des systèmes 
 d’assainissement collectifs des eaux usées existants dans le milieu 
 naturel en vue de diminuer leurs impacts sur l’eau et de préserver 
 certains usages sensibles (baignade, production de coquillages, pêche à 
 pied).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P71" s="1" t="inlineStr">
+      <c r="P25" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q71" s="1" t="inlineStr">
+      <c r="Q25" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public 
 de l’assainissement. Elles sont identifiées comme prioritaires dans le 
 schéma directeur d’assainissement collectif des eaux usées au regard de 
 la réduction des rejets directs d’eaux usées dans le milieu naturel ou 
 de la surcharge hydraulique de la station de traitement. Le schéma 
 directeur repose sur une étude de diagnostic datant de moins de 10 ans 
 et conduit a minima au respect de la directive Eaux Résiduaires Urbaines
  et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T71" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-animation-pour-mettre-en-conformite-la-partie-privative-des.html</t>
         </is>
       </c>
-      <c r="W71" s="1" t="inlineStr">
+      <c r="W25" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/assurer-lanimation-des-operations-groupees-pour-mettre-en-conformite-la-partie-privative-des-branchements/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>165188</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études d'aide à la décision pour le transfert des eaux usées dans le cadre du regroupement de stations</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Études d'aide à la décision pour le transfert des eaux usées dans le cadre du regroupement de stations</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I72" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne apporte une aide financière pour 
 réaliser les études technico-économiques et environnementales lorsqu’il 
 s’agit d’évaluer l’intérêt de regrouper certaines unités de traitement.&lt;/p&gt;
 &lt;p&gt;Ces études visent déterminer les actions les plus adaptées pour 
 réduire les rejets polluants des systèmes d’assainissement collectifs 
 des eaux usées existants en vue de diminuer leurs impacts sur l’eau et 
 de préserver certains usages sensibles (baignade, production de 
 coquillages, pêche à pied) tout en minimisant la consommation 
 énergétique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P72" s="1" t="inlineStr">
+      <c r="P26" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q72" s="1" t="inlineStr">
+      <c r="Q26" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les études d’aides à la décision sont réalisées par un organisme 
 extérieur et indépendant de la collectivité et de son délégataire 
 (prestataire du délégataire également exclu).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T72" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass2-etudes-daide-a-la-decision-pour-le-transfert-des-eaux-usees.html</t>
         </is>
       </c>
-      <c r="W72" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-daide-a-la-decision-pour-le-transfert-des-eaux-usees-dans-le-cadre-du-regroupement-de-stations/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E73" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>165187</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Traiter les eaux usées y compris des sous-produits d’épuration et réduire à la source la pollution par les micropolluants</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Traitement des eaux usées y compris des sous-produits d’épuration et réduction à la source de la pollution par les micropolluants</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I73" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités à mener des travaux d’amélioration, d’extension ou de 
+reconstruction des ouvrages de traitement des eaux usées y compris les 
+travaux de stockage et de traitement des boues.&lt;/p&gt;
+&lt;p&gt;Ces travaux visent à diminuer l&amp;#039;impact des rejets sur l’eau et à 
+préserver certains usages sensibles (baignade, production de 
+coquillages, pêche à pied).&lt;/p&gt;
+&lt;p&gt;L’agence de l’eau finance également les actions engagées par une 
+collectivité afin de réduire à la source les rejets de micropolluants. 
+Ces actions sont définies lors du diagnostic amont qui identifie les 
+potentiels émetteurs des micropolluants mesurés lors de la campagne RSDE
+ et défini un plan d’action pour réduire à la source leurs émissions. 
+Les stations de traitement spécifique des micropolluants ne sont pas 
+éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum de l’eau du service public de l’assainissement.
+&lt;/p&gt;&lt;p&gt;Quant aux travaux de traitement des eaux usées, ils sont identifiés 
+comme prioritaires dans le schéma directeur d’assainissement des eaux 
+usées au regard de la réduction des rejets polluants dans le milieu 
+naturel. Le schéma directeur repose sur une étude de diagnostic datant 
+de moins de 10 ans et conduit a minima au respect de la directive Eaux 
+Résiduaires Urbaines et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-traitement-des-eaux-usees-y-compris-des-sous-produits-depur.html</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/traiter-les-eaux-usees-y-compris-des-sous-produits-depuration-et-reduire-a-la-source-la-pollution-par-les-micropolluants/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>165186</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études d’aide à la décision relatives aux stations de traitement des eaux usées</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision relatives aux stations de traitement des eaux usées</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités pour réaliser des études opérationnelles d’aide à la 
+décision en lien avec l’amélioration, la reconstruction ou l’extension 
+des ouvrages de traitement des eaux usées (études technico-économiques 
+et environnementales pour le choix de filière de traitement des eaux 
+usées).&lt;/p&gt;
+&lt;p&gt;L’objectif est de diminuer l’impact des rejets des effluents 
+domestiques sur l’eau et de restaurer certains usages sensibles 
+(baignades, production de coquillages et pêche à pied).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>30/12/0024</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études d’aides à la décision sont réalisées par un organisme 
+extérieur et indépendant de la collectivité et de son délégataire 
+(prestataire du délégataire également exclu).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-etudes-daide-a-la-decision-relatives-aux-stations-de-traite.html</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-daide-a-la-decision-relatives-aux-stations-de-traitement-des-eaux-usees/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>165185</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une campagne de recherche de micropolluants et diagnostic amont</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Campagne de recherche de micropolluants et diagnostic amont</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités à réaliser les campagnes de recherche de micropolluants 
+dans les eaux en entrée et sortie de station de traitement ainsi que 
+dans les boues de traitement. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;L’agence finance également le diagnostic amont afin d’identifier les 
+potentiels émetteurs de micropolluants mesurés lors de la campagne 
+d’analyses et définir un plan d’actions de réduction à la source.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La campagne de recherche de micropolluants et le diagnostic amont 
+sont réalisées par un organisme extérieur et indépendant de la 
+collectivité et de son délégataire (prestataire du délégataire également
+ exclu).&lt;/p&gt;
+&lt;p&gt;La campagne de recherche de micropolluants porte sur les eaux en 
+entrée et en sortie de station de traitement ainsi que sur les boues. 
+Les prélèvements et des analyses sont réalisés par un bureau d&amp;#039;études 
+et/ou un laboratoire accrédité.&lt;/p&gt;
+&lt;p&gt;Le diagnostic amont identifie les potentiels émetteurs de 
+micropolluants mesurés en quantité significative dans les eaux et 
+détectés dans les boues. Il définit également le plan d’actions pour 
+réduire à la source les rejets de micropolluants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-campagne-de-recherche-de-micropolluants-et-diagnostic-amont.html</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-campagne-de-recherche-de-micropolluants-et-diagnostic-amont/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>165184</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Communiquer dans le cadre d’un plan d’actions de réduction des émissions de micropolluants</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Communication dans le cadre d’un plan d’actions de réduction des émissions de micropolluants</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les collectivités 
+pour communiquer auprès des émetteurs de micropolluants identifiés le 
+plan d’action de réduction à la source des micropolluants (RSDE).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public de l’assainissement.&lt;/p&gt;
+&lt;p&gt;Les actions de communication sont éligibles sous réserve qu’elles 
+soient encadrées par une feuille de route partagée par l’agence de 
+l’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-communication-dans-le-cadre-dun-plan-dactions-de-reduction.html</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animer-un-plan-dactions-de-reduction-des-emissions-de-micropolluants-1/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>165183</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Animer un plan d’actions de réduction des émissions de micropolluants</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Animation d’un plan d’actions de réduction des émissions de micropolluants</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement l’animation du plan
  d’action de réduction des micropolluants afin d’assurer le portage du 
 plan d’actions et d’organiser la mise en œuvre des actions prévues.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P73" s="1" t="inlineStr">
+      <c r="P31" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q73" s="1" t="inlineStr">
+      <c r="Q31" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public de l’assainissement.&lt;/p&gt;
 &lt;p&gt;Les actions d’animation sont éligibles sous réserve qu’elles soient 
 encadrées par une feuille de route partagée par l’agence de l’eau 
 reprenant les objectifs, les indicateurs de suivi, les livrables 
 relatifs aux actions ciblées et justifiant le dimensionnement de la 
 cellule d’animation.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T73" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-animation-dun-plan-dactions-de-reduction-des-emissions-de-m.html</t>
         </is>
       </c>
-      <c r="W73" s="1" t="inlineStr">
+      <c r="W31" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/animer-un-plan-dactions-de-reduction-des-emissions-de-micropolluants/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>165180</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Valoriser les productions favorables à la ressource en eau</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Investissements pour la valorisation de productions favorables à la ressource en eau</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I74" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objectif de ce dispositif est de permettre la valorisation de 
 productions pour les filières et débouchés favorables à la ressource en 
 eau (qualité de l’eau, et/ou sobriété de son usage).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P74" s="1" t="inlineStr">
+      <c r="P32" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q74" s="1" t="inlineStr">
+      <c r="Q32" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Hors cadre du plan Ecophyto, la filière considérée porte sur une zone de
  production agricole couvrant un ou plusieurs territoire(s) 
 prioritaire(s) doté(s) d’accord(s) de territoire.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T74" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://agence.eau-loire-bretagne.fr/cms/render/default/fr/sites/aides-redevances/home/aides/fiches-dispositif-12e-programme/agr/agr4-investissements-pour-la-valorisation-de-productions-favorab.html</t>
         </is>
       </c>
-      <c r="W74" s="1" t="inlineStr">
+      <c r="W32" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-productions-favorables-a-la-ressource-en-eau/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>12/06/2025</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>165175</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études de filières</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Études de filières</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I75" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau accompagne les études de filières (études 
 d’opportunité technique et environnementale, études de faisabilité 
 technico-économique, études de dimensionnement) permettant la 
 valorisation de productions, pour les filières et débouchés favorables à
  la ressource en eau (qualité de l’eau, et/ou sobriété de son usage).&lt;/p&gt;
 &lt;p&gt;L’objectif de ce dispositif est de renforcer l’engagement de tous les
  acteurs des filières (agricoles, agroalimentaires, cosmétique, 
 pharmaceutique, textile, de la construction…), intermédiaires et 
 transformateurs, pour que soient élaborées des solutions de changement 
 de système réalistes et viables.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Agriculture et agroalimentaire
 Innovation, créativité et recherche
 Biodiversité
 Artisanat
 Industrie
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P75" s="1" t="inlineStr">
+      <c r="P33" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q75" s="1" t="inlineStr">
+      <c r="Q33" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Hors cadre du plan Ecophyto, la filière considérée porte sur une zone de
  production agricole couvrant un ou plusieurs territoire(s) 
 prioritaire(s) doté(s) d’accord(s) de territoire.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/agr/agr4-etudes-de-filieres.html</t>
         </is>
       </c>
-      <c r="W75" s="1" t="inlineStr">
+      <c r="W33" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html" rel="noopener" target="_blank"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-de-filieres/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>165174</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Proposer des paiements pour services environnementaux (PSE)</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Paiements pour services environnementaux (PSE)</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I76" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Min : 80 Max : 90</t>
         </is>
       </c>
-      <c r="J76" s="1" t="inlineStr">
+      <c r="J34" s="1" t="inlineStr">
         <is>
           <t>Une majoration portant le taux à 90 % peut être accordée dans le cadre de la solidarité urbain-rural.</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’objet
  de ce dispositif d’aide est de rémunérer les agriculteurs pour les 
 services environnementaux rendus, via la mise en place de pratiques 
 agricoles et d’aménagements paysagers favorables à la préservation de la
  qualité et/ou la disponibilité de l’eau et de la biodiversité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Agriculture et agroalimentaire
 Biodiversité
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P76" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q76" s="1" t="inlineStr">
+      <c r="Q34" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R76" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Cette aide est apportée uniquement dans le cadre d’un accord de territoire.&lt;/p&gt;
 &lt;p&gt;Un co-financement minimum par la collectivité porteuse de l’action et/ou une autre collectivité compétente est obligatoire.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T76" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/agr/agr3-paiements-pour-services-environnementaux-pse.html</t>
         </is>
       </c>
-      <c r="W76" s="1" t="inlineStr">
+      <c r="W34" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html" rel="noopener" target="_blank"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/paiements-pour-services-environnementaux-pse/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>165172</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Remplacer des canalisations fuyardes en zone de répartition des eaux (solidarité urbain-rural) ainsi que pour les Îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Remplacement de canalisations fuyardes en zone de répartition des eaux dans le cadre de la solidarité urbain-rural ainsi que pour les Îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I77" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J77" s="1" t="inlineStr">
+      <c r="J35" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L77" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne soutient le remplacement des 
 canalisations fuyardes pour réduire les pertes d&amp;#039;eau potable. Cette 
 initiative, inscrite dans le plan d&amp;#039;action gouvernemental, vise à 
 améliorer l&amp;#039;efficacité des réseaux et optimiser la gestion de la 
 ressource en eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P77" s="1" t="inlineStr">
+      <c r="P35" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q77" s="1" t="inlineStr">
+      <c r="Q35" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R77" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Travaux réalisés sur une commune située à la fois en zone de 
 répartition des eaux (ZRE) et en zonage France Ruralité Revitalisation 
 (FRR) ou dans le cadre d’un programme d’actions élaboré avec l’agence de
  l’eau.&lt;/p&gt;
 &lt;p&gt;Travaux conformes à une campagne de recherche de fuites préalable 
 permettant de justifier le caractère fuyard des canalisations à 
 remplacer et permettant de quantifier le volume des fuites pouvant être 
 évitées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S35" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T77" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-remplacement-de-canalisations-fuyardes.html</t>
         </is>
       </c>
-      <c r="W77" s="1" t="inlineStr">
+      <c r="W35" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/remplacer-de-canalisations-fuyardes-en-zone-de-repartition-des-eaux-solidarite-urbain-rural-ainsi-que-pour-les-iles-du-bassin-loire-bretagne-non-alimentees-par-le-continent/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
         <v>165171</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études patrimoniales et des campagnes de recherche de fuites des réseaux d'eau potable</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Études patrimoniales et campagnes de recherche de fuites</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I78" s="1" t="inlineStr">
+      <c r="I36" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J78" s="1" t="inlineStr">
+      <c r="J36" s="1" t="inlineStr">
         <is>
           <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
 permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
 mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
  concertée de l’eau, elle accompagne également le remplacement de 
 canalisations fuyardes. Ces actions essentielles s’appuient sur une 
 structuration solide et bien définie de la compétence eau potable, afin 
 de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N36" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O36" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P78" s="1" t="inlineStr">
+      <c r="P36" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q78" s="1" t="inlineStr">
+      <c r="Q36" s="1" t="inlineStr">
         <is>
           <t>12/12/2030</t>
         </is>
       </c>
-      <c r="R78" s="1" t="inlineStr">
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T78" s="1" t="inlineStr">
+      <c r="T36" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V36" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-etudes-patrimoniales-et-campagnes-de-recherche-de-fuites.html</t>
         </is>
       </c>
-      <c r="W78" s="1" t="inlineStr">
+      <c r="W36" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z36" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-patrimoniales-et-des-campagnes-de-recherche-de-fuites-des-reseaux-deau-potable/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>165170</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Optimiser la lutte contre les fuites</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Équipements permettant d’optimiser la lutte contre les fuites</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I79" s="1" t="inlineStr">
+      <c r="I37" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J79" s="1" t="inlineStr">
+      <c r="J37" s="1" t="inlineStr">
         <is>
           <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L79" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
 permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
 mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
  concertée de l’eau, elle accompagne également le remplacement de 
 canalisations fuyardes. Ces actions essentielles s’appuient sur une 
 structuration solide et bien définie de la compétence eau potable, afin 
 de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P79" s="1" t="inlineStr">
+      <c r="P37" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q79" s="1" t="inlineStr">
+      <c r="Q37" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R79" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S37" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T79" s="1" t="inlineStr">
+      <c r="T37" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-equipements-permettant-doptimiser-la-lutte-contre-les-fuite.html</t>
         </is>
       </c>
-      <c r="W79" s="1" t="inlineStr">
+      <c r="W37" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/optimiser-la-lutte-contre-les-fuites/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>165169</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de substitution de prélèvements en zone de répartition des eaux, ou déficit quantitatif à l’étiage ou prélèvements sur les îles non alimentées par le continent</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Travaux de substitution de prélèvements impactant en zone de répartition des eaux ou en cas de déficit quantitatif en période d’étiage ou pour les prélèvements situés sur les îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I80" s="1" t="inlineStr">
+      <c r="I38" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J80" s="1" t="inlineStr">
+      <c r="J38" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L80" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P80" s="1" t="inlineStr">
+      <c r="P38" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q80" s="1" t="inlineStr">
+      <c r="Q38" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Opération située en zone de répartition des eaux (ZRE), en déficit 
 quantitatif en période d’étiage ou concernant des prélèvements situés 
 sur les îles du bassin Loire-Bretagne.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Uniquement pour les travaux :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Étude préalable justifiant l’impact de l’exploitation du captage 
 existant sur la ressource en eau ou les milieux aquatiques (contribution
  au déficit quantitatif de la ressource, contamination entre nappes),&lt;/li&gt;&lt;li&gt;Travaux conformes à l’étude préalable précisant l’amélioration 
 attendue pour la ressource en eau ou les milieux aquatiques et les 
 conditions techniques et économiques de réalisation du nouvel ouvrage 
 avec comblement de l’ouvrage initial.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-de-substitution-de-prelevements-impactant-en-zone-d.html</t>
         </is>
       </c>
-      <c r="W80" s="1" t="inlineStr">
+      <c r="W38" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-substitution-de-prelevements-en-zone-de-repartition-des-eaux-ou-deficit-quantitatif-a-letiage-ou-prelevements-sur-les-iles-non-alimentees-par-le-continent/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>165168</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de réhabilitations ou de comblements de forages mettant en communication des nappes</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Travaux de réhabilitations ou de comblements de forages mettant en communication des nappes</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I81" s="1" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J81" s="1" t="inlineStr">
+      <c r="J39" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L81" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P81" s="1" t="inlineStr">
+      <c r="P39" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q81" s="1" t="inlineStr">
+      <c r="Q39" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R81" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Étude préalable justifiant l’impact de l’exploitation du captage existant sur la ressource en eau ou les milieux aquatiques.&lt;/p&gt;
 &lt;p&gt;Travaux conformes au diagnostic préalable du forage permettant de 
 déterminer la nature des travaux les mieux adaptés au problème posé.&lt;/p&gt;
 &lt;p&gt;Étude technico-économique comparative justifiant la décision de réhabiliter ou de reboucher.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T81" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-de-rehabilitations-ou-de-comblements-de-forages.html</t>
         </is>
       </c>
-      <c r="W81" s="1" t="inlineStr">
+      <c r="W39" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-rehabilitations-ou-de-comblements-de-forages-mettant-en-communication-des-nappes/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>165167</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Créer des réservoirs et forages de sécurisation sur les îles non alimentées par le continent - Solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Travaux d’interconnexion, de création de réservoirs et de forage de sécurisation dans le cadre de la solidarité urbain-rural et pour les îles du bassin Loire-Bretagne non alimentées par le continent</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I82" s="1" t="inlineStr">
+      <c r="I40" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="J82" s="1" t="inlineStr">
+      <c r="J40" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L82" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P82" s="1" t="inlineStr">
+      <c r="P40" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q82" s="1" t="inlineStr">
+      <c r="Q40" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
+      <c r="R40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T82" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-dinterconnexion-de-creation-de-reservoirs-et-de-for.html</t>
         </is>
       </c>
-      <c r="W82" s="1" t="inlineStr">
+      <c r="W40" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-reservoirs-et-forages-de-securisation-sur-les-iles-non-alimentees-par-le-continent-solidarite-urbain-rural/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>165166</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Installaler des stations d’alertes et opérations de protection des usines ou des forages d’eau potable</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Continuité de la distribution : installation de stations d’alerte et opérations de protection des usines ou des forages d’eau potable</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I83" s="1" t="inlineStr">
+      <c r="I41" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J83" s="1" t="inlineStr">
+      <c r="J41" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L83" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
 sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
 climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
 Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
 approvisionnement fiable, telles que des études d’aide à la décision, 
 des travaux d’interconnexion, de stockage ou de réhabilitation de 
 forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
  la résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P83" s="1" t="inlineStr">
+      <c r="P41" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q83" s="1" t="inlineStr">
+      <c r="Q41" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R83" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S41" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T83" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-continuite-de-la-distribution--installation-de-stations-dal.html</t>
         </is>
       </c>
-      <c r="W83" s="1" t="inlineStr">
+      <c r="W41" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y41" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z41" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installaler-des-stations-dalertes-et-operations-de-protection-des-usines-ou-des-forages-deau-potable/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>165165</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Étudier les stratégies quantitatives pour de la substitution, de la réhabilitation ou du stockage</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I84" s="1" t="inlineStr">
+      <c r="I42" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L84" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les collectivités dans la sécurisation de 
 la distribution de l&amp;#039;eau potable face aux risques climatiques, qu&amp;#039;il 
 s&amp;#039;agisse de sécheresse ou de pollutions diffuses. Elle soutient la mise 
 en place d&amp;#039;infrastructures visant à garantir un approvisionnement 
 fiable, telles que des études d’aide à la décision, des travaux 
 d’interconnexion, de stockage ou de réhabilitation de forages. Ces 
 actions s&amp;#039;inscrivent dans des stratégies visant à renforcer la 
 résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P84" s="1" t="inlineStr">
+      <c r="P42" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q84" s="1" t="inlineStr">
+      <c r="Q42" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R84" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T84" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-etudes-daide-a-la-decision-et-diagnostics.html</t>
         </is>
       </c>
-      <c r="W84" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudier-les-strategies-quantitatives-pour-de-la-substitution-de-la-rehabilitation-ou-du-stockage/</t>
         </is>
       </c>
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC84" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG84" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH84" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-      <c r="A85" s="1">
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>165164</v>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études d'aide à la décision et diagnostics des schémas directeurs et des plan de gestion de la sécurité sanitaire des eaux (PGSSE)</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H85" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I85" s="1" t="inlineStr">
+      <c r="I43" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K85" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L85" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les collectivités dans la sécurisation de 
 la distribution de l&amp;#039;eau potable face aux risques climatiques, qu&amp;#039;il 
 s&amp;#039;agisse de sécheresse ou de pollutions diffuses. Elle soutient la mise 
 en place d&amp;#039;infrastructures visant à garantir un approvisionnement 
 fiable, telles que des études d’aide à la décision, des travaux 
 d’interconnexion, de stockage ou de réhabilitation de forages. Ces 
 actions s&amp;#039;inscrivent dans des stratégies visant à renforcer la 
 résilience des territoires, améliorer la gestion de la ressource et 
 assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
 zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N85" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O85" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P85" s="1" t="inlineStr">
+      <c r="P43" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q85" s="1" t="inlineStr">
+      <c r="Q43" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R85" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S85" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T85" s="1" t="inlineStr">
+      <c r="T43" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U85" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V85" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-etudes-daide-a-la-decision-et-diagnostics.html</t>
         </is>
       </c>
-      <c r="W85" s="1" t="inlineStr">
+      <c r="W43" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X85" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y85" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z85" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-daider-a-la-decision-et-diagnostics-des-schemas-directeurs-et-des-plan-de-gestion-de-la-securite-sanitaire-des-eaux-pgsse/</t>
         </is>
       </c>
-      <c r="AA85" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC85" s="1" t="inlineStr">
+      <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE85" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG85" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>11/06/2025</t>
         </is>
       </c>
-      <c r="AH85" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="86" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E86" s="1" t="inlineStr">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>165163</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Créer des unités de désinfection et de traitement de l’agressivité (travaux) - Solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de création d’unités de désinfection et de traitement de l’agressivité - Réservé à la solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I86" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="O86" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
+Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
+souhaitent améliorer la qualité de l’eau potable distribuée en traitant 
+mieux les eaux brutes.&lt;/p&gt;
+&lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
+bien définie de la compétence eau potable et un prix du service public 
+suffisant, pour entretenir les ouvrages financés et maintenir la 
+performance du service.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P86" s="1" t="inlineStr">
+      <c r="P44" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q86" s="1" t="inlineStr">
+      <c r="Q44" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R86" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="S86" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
+&lt;p&gt;Existence préalable de la déclaration d’utilité publique (DUP) des 
+périmètres de protection des captages (PPC) des ressources concernées ou
+ dépôt du dossier en préfecture.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U86" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W86" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-creation-dunites-de-desinfection-et-de-traitemen.html</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X86" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-unites-de-desinfection-et-de-traitement-de-lagressivite-travaux-solidarite-urbain-rural/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>165310</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre des missions de coordination et d’appui thématique - communication</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Missions de coordination et d’appui thématique - communication</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des accords de territoire, l’agence de l’eau finance les 
+missions de coordination et d’animation thématiques nécessaires pour 
+mettre en œuvre le programme d’actions issus d’une stratégie concertée. 
+La communication permettant la promotion de la démarche territoriale est
+ également soutenue.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter2-missions-de-coordination-et-dappui-thematique-communication.html</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-missions-de-coordination-et-dappui-thematique-communication/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="87" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E87" s="1" t="inlineStr">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>165309</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre des missions d’ingénierie de la participation et de la concertation</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Missions d’ingénierie de la participation et de la concertation</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G87" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin d’assurer un dialogue et une concertation apaisée sur les 
+territoires, l’agence de l’eau accompagne les porteurs de projets pour 
+des prestations ponctuelles d’appui et conseil en sciences sociales sur 
+les usages, les représentations et les concertations liés à 
+l’environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Appui méthodologique
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q46" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter2-missions-dingenierie-de-la-participation-et-de-la-concertat.html</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-missions-dingenierie-de-la-participation-et-de-la-concertation/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>165308</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et bilan de la démarche territoriale</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Études et bilan de la démarche territoriale</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau finance les études de territoire identifiant les 
+enjeux locaux permettant l&amp;#039;élaboration d&amp;#039;une stratégie concertée et un 
+programme d’actions ainsi que le bilan de la démarche engagée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q47" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter2-etudes-et-bilan-de-la-demarche-territoriale.html</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-et-bilan-de-la-demarche-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>165307</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études liées au Sage</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Études liées au Sage</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H87" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I87" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K87" s="1" t="inlineStr">
-[...19 lines deleted...]
-          <t>Assainissement des eaux
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des schémas d’aménagement et de gestion des eaux (Sage), 
+l’agence de l’eau Loire-Bretagne finance les études liées aux 
+différentes étapes (élaboration, modification/révision, mise en œuvre) 
+du Sage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
 Cours d'eau / canaux / plans d'eau
-Mers et océans</t>
-[...2 lines deleted...]
-      <c r="O87" s="1" t="inlineStr">
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q87" s="1" t="inlineStr">
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R87" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="S87" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T87" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U87" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W87" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter1-etudes-liees-au-sage.html</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X87" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y87" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z87" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA87" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-liees-au-sage/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC87" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE87" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="88" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E88" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>165306</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études d’émergence de la gouvernance sur les territoires dépourvus de Sage</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Études d’émergence de la gouvernance sur les territoires orphelins</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G88" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient les études d’émergence de la gouvernance sur 
+les territoires dépourvus de schémas d’aménagement et de gestion des 
+eaux (Sage).&lt;/p&gt;&lt;p&gt;Ces études proposées par un collectif d’acteurs locaux, sont portées par un acteur légitime et reconnu &lt;br /&gt;localement. Les objectifs et le contenu de l’étude sont précisés dans un cahier des charges validé par un &lt;br /&gt;comité de pilotage.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter1-etudes-demergence-de-la-gouvernance-sur-les-territoires-orp.html</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-etudes-demergence-de-la-gouvernance-sur-les-territoires-depourvus-de-sage/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>165305</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les CLE du Sage pour l'animation et la communication</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Animation et communication de la CLE du Sage</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H88" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I88" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="O88" s="1" t="inlineStr">
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des schémas d’aménagement et de gestion des eaux (Sage), 
+l’agence de l’eau finance la cellule d’animation de la commission locale
+ de l’eau (CLE). Son objectif est de soutenir l’élaboration, la mise en 
+œuvre ou la mise à jour (révision/modification) du Sage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P88" s="1" t="inlineStr">
+      <c r="P50" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q88" s="1" t="inlineStr">
+      <c r="Q50" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R88" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U88" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W88" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter1-animation-et-communication-de-la-cle-du-sage.html</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-cle-du-sage-pour-lanimation-et-la-communication/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E89" s="1" t="inlineStr">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>165304</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des suivis milieux spécifiques dans le cadre d'un Sage</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Suivi des milieux spécifiques dans le cadre d'un Sage</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des Sage, l’agence de l’eau Loire-Bretagne finance les 
+suivis milieux dans le but d’évaluer l’efficacité des actions mises en 
+œuvre sur le territoire. Ces suivis doivent permettre de s’assurer de la
+ reconquête de la qualité des eaux dans le cadre des actions engagées. 
+Ils peuvent être ponctuels ou en continu (température, niveau des nappes
+ et débits).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/sui/sui1-suivi-des-milieux-specifiques-dans-le-cadre-dun-sage.html</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-suivis-milieux-specifiques-dans-le-cadre-dun-sage/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>165287</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Surveiller les eaux littorales dans le cadre des réseaux de suivi DCE et Mesures sur le milieu marin dans le cadre des réseaux de suivi DCSMM</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Mesures sur les eaux littorales dans le cadre des réseaux de suivi DCE et Mesures sur le milieu marin dans le cadre des réseaux de suivi DCSMM</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient les réseaux de mesures contribuant aux 
+programmes de surveillance de la directive cadre sur l’eau (DCE) et de 
+la directive cadre stratégie pour le milieu marin (DCSMM).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q52" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/sui/sui1-mesures-sur-les-eaux-littorales-dans-le-cadre-des-reseaux-d.html</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/surveiller-les-eaux-littorales-dans-le-cadre-des-reseaux-de-suivi-dce-et-mesures-sur-le-milieu-marin-dans-le-cadre-des-reseaux-de-suivi-dcsmm/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>165286</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Surveiller la qualité et la quantité de l’eau et des milieux</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Mesures ponctuelles de la qualité ou des débits sur les milieux et mesures piézométriques sur les nappes prioritairement pour définir et évaluer les actions conduites sur le périmètre hydrographique des accords de territoires</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des accords de territoire, l’agence de l’eau 
+Loire-Bretagne finance les suivis ponctuels dans les milieux dans le but
+ de proposer des actions grâce à ce diagnostic local ou d’évaluer 
+l’efficacité des actions mises en œuvre sur le territoire. Ces suivis 
+doivent permettre de s’assurer de la reconquête de la qualité des eaux 
+dans le cadre des actions engagées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/sui/sui1-mesures-ponctuelles-de-la-qualite-ou-des-debits-sur-les-mil.html</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/surveiller-la-qualite-et-la-quantite-de-leau-et-des-milieux/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>165285</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer en continu les débits, du niveau des nappes ou de la température</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Mesures en continu des débits, du niveau des nappes ou de la température</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des accords de territoire, l’agence de l’eau 
+Loire-Bretagne finance les suivis en continu sur les milieux dans le but
+ d’approfondir la connaissance de leur fonctionnement sous l’effet du 
+dérèglement climatique. Ces mesures, avec une haute fréquence 
+d’acquisition, doivent permettre d&amp;#039;engager des actions ou de s’assurer 
+de leurs bénéfices sur la reconquête de la qualité des eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q54" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/sui/sui1-mesures-en-continu-des-debits-du-niveau-des-nappes-ou-de-la.html</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-en-continu-les-debits-du-niveau-des-nappes-ou-de-la-temperature/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>165284</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Suivre les produits phytosanitaires dans les eaux dans le cadre d’Écophyto</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Mesures de suivi des produits phytosanitaires dans les eaux dans le cadre d’Écophyto</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I89" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="O89" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la mise en œuvre du plan Écophyto, l’agence de l’eau 
+Loire-Bretagne finance la mise en place et la réalisation de suivis des 
+produits phytosanitaires dans les eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P89" s="1" t="inlineStr">
+      <c r="P55" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q89" s="1" t="inlineStr">
+      <c r="Q55" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U89" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W89" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/sui/sui1-mesures-de-suivi-des-produits-phytosanitaires-dans-les-eaux.html</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/suivre-les-produits-phytosanitaires-dans-les-eaux-dans-le-cadre-decophyto/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>165283</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et partager les connaissances en recherche et développement, innovation, expérimentation</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et développement, innovation, expérimentation</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne finance la recherche et développement 
+(R&amp;amp;D) orientée vers l’atteinte des objectifs du Sdage. L’innovation 
+et la R&amp;amp;D sont soutenues lorsque leur finalité est opérationnelle, 
+et liée à des spécificités thématiques ou géographiques propres à un ou 
+plusieurs bassins-versants du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q56" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/rdi/rdi1-recherche-et-developpement-innovation-experimentation.html</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-et-partager-les-connaissances-en-recherche-et-developpement-innovation-experimentation/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>165282</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études de connaissance générale et prospective</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Études de connaissance générale et prospective</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne finance l’amélioration et le partage 
+des connaissances ayant pour finalité de permettre des actions 
+efficientes pour atteindre les objectifs environnementaux du Sdage. Les 
+approches transversales et multithématiques sont encouragées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/rdi/rdi1-etudes-de-connaissance-generale-et-prospective.html</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-de-connaissance-generale-et-prospective/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>165281</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Organiser des colloques scientifiques et techniques d'échanges d'expérience et d'information pour l'atteinte du bon état des eaux</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Colloques scientifiques et techniques</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne finance l’amélioration et le partage 
+des connaissances dans le cadre de l’organisation de colloques 
+scientifiques et techniques d&amp;#039;échanges d&amp;#039;expérience et d&amp;#039;information. 
+Leur objet doit concerner un ou plusieurs enjeux prioritaires pour 
+l&amp;#039;atteinte du bon état des eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q58" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/rdi/rdi1-colloques-scientifiques-et-techniques.html</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/organiser-des-colloques-scientifiques-et-techniques-dechanges-dexperience-et-dinformation-pour-latteinte-du-bon-etat-des-eaux/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>165280</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Déplacer les forages impactant les débits des cours d’eau en période de basses eaux, dans les territoires en ZRE ou de PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Déplacement de forages impactant les débits des cours d’eau en période de basses eaux, dans les territoires en ZRE ou de PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans les territoires de ZRE ou de PTGE approuvé, le déplacement de 
+forages impactant les débits des cours d’eau en période de basses eaux, 
+pour atténuer leurs incidences, peut être accompagné dans le cadre d’une
+ démarche collective.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q59" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une étude préalable démontre l’intérêt global du projet global au 
+regard de l’impact de l’exploitation du ou des forages sur la ressource 
+en eau ou les milieux aquatiques.&lt;/p&gt;
+&lt;p&gt;L’ensemble des conditions d’éligibilité à respecter sont précisées dans la fiche action.&lt;/p&gt;
+&lt;p&gt;L’agence de l’eau peut octroyer ses aides dans le cadre du régime 
+d’aides notifié n°SA.109250 (2023/N) - « Aides aux investissements 
+portant sur des infrastructures hydrauliques » en vigueur du 18 décembre
+ 2023 jusqu&amp;#039;au 31 décembre 2029 » qui impose des contraintes 
+complémentaires en fonction du type de projet et de l’état de la masse 
+d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-deplacement-de-forages-impactant-les-debits-des-cours-deau.html</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deplacer-les-forages-impactant-les-debits-des-cours-deau-en-periode-de-basses-eaux-dans-les-territoires-en-zre-ou-de-ptge-approuve/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>165279</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Déconnecter des plans d’eau à usage agricole intégrée dans un PTGE approuvé ou en ZRE</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Déconnexion de plans d’eau à usage agricole intégrée dans un PTGE approuvé ou en ZRE</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les programmes d’actions des démarches 
+territoriales visant le retour à l’équilibre des prélèvements, intégrées
+ dans un Projet de Territoire de Gestion de l’Eau (PTGE). Ces programmes
+ d’action mobilisent un panel de solutions diversifié alliant le 
+développement des solutions fondées sur la nature, l’accélération des 
+économies d’eau, la transition écologique de l’agriculture, les retenues
+ de substitution etc. selon les caractéristiques de chaque territoire.&lt;/p&gt;
+&lt;p&gt;Parmi le panel de solutions, dans un objectif de substitution dans le
+ cadre d’un PTGE approuvé, l’agence peut accompagner la déconnexion des 
+plans d’eau à usage d’irrigation pour isolement du réseau hydrographique
+ par un bras de contournement, ou leur effacement associé à un stockage 
+hivernal. Cette déconnexion peut également être financée dans les 
+territoires en zone de répartition des eaux (ZRE) au titre de travaux de
+ substitution de prélèvements impactants des retenues d’eau potable afin
+ de préserver l’approvisionnement en eau potable.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau peut octroyer ses aides dans le cadre du régime 
+d’aides notifié n°SA.109250 (2023/N) - « Aides aux investissements 
+portant sur des infrastructures hydrauliques » en vigueur du 18 décembre
+ 2023 jusqu&amp;#039;au 31 décembre 2029 » qui impose des contraintes 
+complémentaires en fonction du type de projet et de l’état de la masse 
+d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-deconnexion-de-plans-deau-a-usage-agricole-integree-dans-un.html</t>
+        </is>
+      </c>
+      <c r="W60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deconnecter-des-plans-deau-a-usage-agricole-integree-dans-un-ptge-approuve-ou-en-zre/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>165278</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Créer des retenues de substitution à usage d’irrigation agricole dans un PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Création de retenues de substitution à usage d’irrigation agricole dans un PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les programmes d’actions des démarches 
+territoriales visant le retour à l’équilibre des prélèvements, intégrées
+ dans un Projet de Territoire de Gestion de l’Eau (PTGE). Ces programmes
+ d’action mobilisent un panel de solutions diversifié alliant le 
+développement des solutions fondées sur la nature, l’accélération des 
+économies d’eau, la transition écologique de l’agriculture, les retenues
+ de substitution etc. selon les caractéristiques de chaque territoire.&lt;/p&gt;
+&lt;p&gt;Parmi le panel de solutions, l’agence finance les projets collectifs 
+de retenues de substitution pour l’irrigation dans le cadre d’un PTGE 
+approuvé.&lt;br /&gt;
+L’accompagnement de l’agence pour la réutilisation des eaux usées 
+traitées à usage d’irrigation entre dans le cadre de la création des 
+retenues de substitution des prélèvements inscrites dans un PTGE 
+approuvé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q61" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau peut octroyer ses aides dans le cadre du régime 
+d’aides notifié n°SA.109250 (2023/N) - « Aides aux investissements 
+portant sur des infrastructures hydrauliques » en vigueur du 18 décembre
+ 2023 jusqu&amp;#039;au 31 décembre 2029 » qui impose des contraintes 
+complémentaires en fonction du type de projet et de l’état de la masse 
+d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-creation-de-retenues-de-substitution-a-usage-dirrigation-ag.html</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-retenues-de-substitution-a-usage-dirrigation-agricole-dans-un-ptge-approuve/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>165277</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des opérations collectives de télérelève des compteurs d’irrigation à l’échelle d’un OUGC</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Opérations collectives de mise en place de la télérelève des compteurs d’irrigation à l’échelle d’un OUGC</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence incite et finance les opérations collectives de mise en place 
+de la télérelève des compteurs d’irrigation à l’échelle d’un organisme 
+unique de gestion collective des prélèvements en eau pour l’irrigation 
+(OUGC). Cette télérelève permet d&amp;#039;améliorer la connaissance des usages, 
+de mettre en place une gestion adaptée au contexte climatique et de 
+mieux partager la ressource.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua3-operations-collectives-de-mise-en-place-de-la-telereleve-de.html</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-place-des-operations-collectives-de-telereleve-des-compteurs-dirrigation-a-lechelle-dun-ougc/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>165276</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place de nouvel organisme unique de gestion collective des prélèvements en eau pour l’irrigation (OUGC)</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de nouvel organisme unique de gestion collective des prélèvements en eau pour l’irrigation (OUGC)</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau encourage et accompagne la structuration des 
+organismes uniques de gestion collective des prélèvements en eau pour 
+l’irrigation (OUGC) sur tout le bassin Loire-Bretagne. Cette gestion 
+collective est essentielle pour gérer l’ensemble des prélèvements pour 
+l’irrigation à l’échelle d’unités de gestion cohérentes avec une 
+autorisation unique de prélèvement pour l’irrigation (AUP).&lt;/p&gt;
+&lt;p&gt;Elle devient indispensable dans les Projets de territoires pour la 
+gestion de l’eau (PTGE), en vue d’une gestion durable du volume 
+prélevable alloué à l’agriculture pour un territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q63" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua3-mise-en-place-de-nouvel-organisme-unique-de-gestion-collect.html</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-place-de-nouvel-organisme-unique-de-gestion-collective-des-prelevements-en-eau-pour-lirrigation-ougc/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>165275</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les missions d’ingénierie de la participation et de la concertation (Sage et PTGE)</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Mission d’ingénierie de la participation et de la concertation</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne la structuration et l’animation des 
+démarches de Sage (schéma d’aménagement et de gestion des eaux) et des 
+projets de territoire pour la gestion de l’eau (PTGE).&lt;/p&gt;
+&lt;p&gt;Elle soutient les missions d’ingénierie de la participation et de la 
+concertation dès l’émergence de la démarche, pour faciliter le dialogue.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q64" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua2-mission-dingenierie-de-la-participation-et-de-la-concertati.html</t>
+        </is>
+      </c>
+      <c r="W64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-missions-dingenierie-de-la-participation-et-de-la-concertation-sage-et-ptge/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>165274</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Aider la décision, pour une gestion résiliente, sobre et concertée de la ressource en eau (études)</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision pour une gestion résiliente, sobre et concertée de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau finance les études et équipements nécessaires à 
+l’amélioration de la connaissance pour une gestion résiliente, sobre et 
+concertée de la ressource en eau. Ces études sont indispensables pour 
+mesurer les effets du dérèglement climatique et suivre les évolutions 
+prévisibles sur les milieux aquatiques en vue d’établir un état des 
+lieux partagé à partir de données locales.&lt;/p&gt;
+&lt;p&gt;L’agence accompagne les études d’aide à la décision notamment celles 
+abordant les volets sociologique, économique et financier de la gestion 
+de la ressource en eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q65" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua2-etudes-daide-a-la-decision-pour-une-gestion-resiliente-sobr.html</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aider-la-decision-pour-une-gestion-resiliente-sobre-et-concertee-de-la-ressource-en-eau-etudes/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>165273</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Financer les analyses Hydrologie Milieux Usage Climat (HMUC)</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Analyse Hydrologie Milieux Usage Climat (HMUC)</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau finance les analyses Hydrologie Milieux Usage Climat 
+(HMUC), indispensable pour mesurer les effets du dérèglement climatique 
+et suivre les évolutions prévisibles sur les milieux aquatiques en vue 
+d’établir un état des lieux partagé à partir de données locales. 
+L’analyse HMUC constitue la déclinaison sur le bassin Loire-Bretagne de 
+l’évaluation des volumes prélevables. L’analyse HMUC est reconnue comme 
+un élément de la phase de diagnostic de territoire, socle du projet de 
+territoire pour la gestion de l’eau (PTGE). Elle constitue ainsi un 
+outil d&amp;#039;aide à la décision pour la définition d’une politique locale de 
+gestion de l’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua2-analyse-hydrologie-milieux-usage-climat-hmuc.html</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-analyses-hydrologie-milieux-usage-climat-hmuc/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>165272</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les prélèvements en eau existants (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux de réduction des prélèvements existants</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif de ce dispositif est de promouvoir une démarche globale de 
+sobriété hydrique, essentielle face à la diminution de la disponibilité 
+en eau, en incitant tous les usagers à adopter des solutions durables et
+ collectives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P67" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q67" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux doivent avoir fait l’objet d’une étude préalable ou d’un 
+diagnostic faisant état d’une réflexion globale sur la réduction 
+potentielle des besoins et des prélèvements en eau détaillant l’objectif
+ de réduction en eau visé.&lt;/p&gt;
+&lt;p&gt;Sont exclus les projets dans le cadre de la création ou d’un transfert d’établissement et dans les bâtiments neufs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua1-etudes-et-travaux-de-reduction-des-prelevements-existants.html</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduire-des-prelevements-en-eau-existants-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>165271</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les besoins en eau (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux de réduction des besoins en eau</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;À travers des études et des travaux, ce dispositif aide à identifier et 
+mettre en place des solutions pour diminuer la consommation d&amp;#039;eau, comme
+ l&amp;#039;adoption de processus plus efficaces, l&amp;#039;utilisation de matériels 
+économes en eau, ou encore l&amp;#039;optimisation des pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P68" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q68" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux doivent avoir fait l’objet d’une étude préalable ou d’un 
+diagnostic faisant état d’une réflexion globale sur la réduction 
+potentielle des besoins et des prélèvements en eau détaillant l’objectif
+ de réduction en eau visé.&lt;/p&gt;
+&lt;p&gt;Sont exclus les projets dans le cadre de la création ou d’un transfert d’établissement et dans les bâtiments neufs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua1-etudes-et-travaux-de-reduction-des-besoins-en-eau.html</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduire-les-besoins-en-eau-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>165270</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Animer et communiquer pour la réduction des besoins en eau et des prélèvements dans le cadre d’opérations collectives</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Actions d’animation et communication pour la réduction des besoins en eau et des prélèvements dans le cadre d’opérations collectives</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient les opérations collectives visant à 
+encourager les pratiques économes en eau, à travers des campagnes 
+d&amp;#039;information, des événements de sensibilisation ou des ateliers. 
+L&amp;#039;objectif est de diffuser des messages clés sur l&amp;#039;importance de la 
+sobriété hydrique et de favoriser l&amp;#039;adoption de comportements 
+responsables au sein des collectivités, des entreprises et auprès des 
+particuliers, afin de mieux gérer la ressource.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P69" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q69" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions d’animation et de communication réalisées dans le cadre 
+d’une opération collective sont éligibles sous réserve qu’elles 
+résultent d’une étude préalable mettant en évidence les enjeux 
+environnementaux, quantifiant les réductions des besoins en eau et/ou 
+prélèvements et justifiant le périmètre de l’intervention envisagée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua1-actions-danimation-et-communication-pour-la-reduction-des-b.html</t>
+        </is>
+      </c>
+      <c r="W69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animer-et-communiquer-pour-la-reduction-des-besoins-en-eau-et-des-prelevements-dans-le-cadre-doperations-collectives/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>165269</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études d’aide à la décision pour infiltrer les eaux pluviales</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision pour infiltrer les eaux pluviales</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 60</t>
+        </is>
+      </c>
+      <c r="J70" s="1" t="inlineStr">
+        <is>
+          <t>Majoration de 10 % en zone France ruralités revitalisation (FRR).</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;À travers des études d’aide à la décision, l&amp;#039;agence accompagne les 
+collectivités dans le choix et la conception d&amp;#039;aménagements adaptés, 
+tels que des espaces verts végétalisés ou des infrastructures 
+perméables, permettant une infiltration efficace des eaux pluviales. 
+L&amp;#039;objectif de ce dispositif est de favoriser des solutions durables qui 
+non seulement améliorent la gestion des eaux pluviales, mais contribuent
+ également à la reconquête de la biodiversité et l’adaptation au 
+changement climatique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P70" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q70" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’étude vise l’infiltration d’eaux pluviales actuellement captées par
+ un réseau. L’étude sera réalisée par un prestataire externe.&lt;/p&gt;
+&lt;p&gt;Le projet fait l’objet d’une étude hydraulique respectant les 
+recommandations techniques de l’agence de l’eau, avec plans de 
+nivellement montrant les réseaux et la circulation des eaux pluviales 
+avant et après travaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/plu/plu1-etudes-daide-a-la-decision-pour-infiltrer-les-eaux-pluviale.html</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/accompagner-les-programmes-dactions-de-sensibilisation-dans-le-cadre-des-demarches-territoriales&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-pour-les-etudes-daide-a-la-decision-pour-infiltrer-les-eaux-pluviales/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>165268</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Infiltrer des eaux pluviales urbaines majoritairement dans des aménagements de pleine terre</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Travaux visant l’infiltration des eaux pluviales urbaines majoritairement dans des aménagements de pleine terre</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide les travaux de déraccordement 
+des eaux pluviales des réseaux de collecte pour leur infiltration dans 
+les sols au plus près de leur point de chute, sur des aménagements non 
+dédiés uniquement à l’eau. Ce dispositif concerne les projets ou l’eau 
+pluviale est géré majoritairement sur des aménagements végétalisés. 
+Différents types d’aménagements peuvent être mis en œuvre dans ce cadre :
+ espaces verts creux, toiture stockante végétalisée raccordée à un 
+dispositif infiltrant, trottoir ou chaussée perméables sur structure 
+stockante et infiltrante, tranchée d’infiltration...&lt;/p&gt;
+&lt;p&gt;Les solutions en pleine terre végétalisées, plus durables et sources 
+de co-bénéfices (reconquête de la biodiversité, lutte contre les îlots 
+de chaleur, qualité de vie…) seront privilégiées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P71" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q71" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet fait l’objet d’une étude hydraulique respectant les 
+recommandations techniques de l’agence de l’eau, avec plans de 
+nivellement montrant les réseaux et la circulation des eaux pluviales 
+avant et après travaux.&lt;/p&gt;&lt;p&gt;Le projet doit être dimensionné pour les pluies importantes. Il est 
+donc demandé que les aménagements d’infiltration permettant de stocker 
+temporairement, le temps de leur infiltration, au minimum 35 litres 
+d’eau par m&lt;sup&gt;2&lt;/sup&gt; déconnecté des réseaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/plu/plu1-travaux-visant-linfiltration-des-eaux-pluviales-urbaines-da.html</t>
+        </is>
+      </c>
+      <c r="W71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/accompagner-les-programmes-dactions-de-sensibilisation-dans-le-cadre-des-demarches-territoriales&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/infiltrer-des-eaux-pluviales-urbaines-majoritairement-dans-des-amenagements-de-pleine-terre/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>165267</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Infiltrer des eaux pluviales urbaines (autres travaux)</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Autres travaux visant l’infiltration des eaux pluviales urbaines</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau aide le déraccordement des eaux pluviales des réseaux 
+de collecte pour leur infiltration dans les sols au plus près de leur 
+point de chute, sur des aménagements non dédiés uniquement à l’eau. Ce 
+dispositif concerne les aménagements non majoritairement végétalisés. 
+Différents types d’aménagements peuvent être mis en œuvre dans ce cadre :
+ espaces verts creux, toiture stockante végétalisée raccordée à un 
+dispositif infiltrant, trottoir ou chaussée perméables sur structure 
+stockante et infiltrante, tranchée d’infiltration...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P72" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q72" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet fait l’objet d’une étude hydraulique respectant les 
+recommandations techniques de l’agence de l’eau, avec plans de 
+nivellement montrant les réseaux et la circulation des eaux pluviales 
+avant et après travaux.&lt;/p&gt;&lt;p&gt;Le projet est dimensionné pour les pluies importantes. Il est donc 
+demandé que les aménagements d’infiltration permettant de stocker au 
+minimum 35 litres d’eau par m&lt;sup&gt;2&lt;/sup&gt; déconnecté des réseaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/plu/plu1-autres-travaux-visant-linfiltration-des-eaux-pluviales-urba.html</t>
+        </is>
+      </c>
+      <c r="W72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/accompagner-les-programmes-dactions-de-sensibilisation-dans-le-cadre-des-demarches-territoriales&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/infiltrer-des-eaux-pluviales-urbaines-autres-travaux/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>165266</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner techniquement la sensibilisation et l’animation de réseaux d’acteurs</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Missions d’appui technique, de sensibilisation et d’animation de réseaux d’acteurs</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le partenariat de l’agence de l’eau avec les structures, apportant un 
+accompagnement technique auprès des maîtres d’ouvrage et des acteurs 
+locaux, doit permettre de maintenir ou de créer une dynamique de bassin 
+sur des sujets à forts enjeux. La mise en réseau des maîtres d’ouvrages 
+territoriaux doit permettre d’assurer la cohérence technique des 
+projets, de faciliter les retours d’expériences et de diffuser les 
+connaissances afin d’atteindre les objectifs prioritaires du programme 
+d’intervention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par4-missions-dappui-technique-sensibilisation-animation-reseaux.html</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-techniquement-la-sensibilisation-et-lanimation-de-reseaux-dacteurs/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>165265</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les départements dans leurs missions d’assistance technique réglementaire</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Mission d'assistance technique départementale réglementaire</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne accompagne les départements dans leurs missions d’assistance technique réglementaire.&lt;br /&gt;
+Ces missions concernent les domaines de l’assainissement collectif et 
+non collectif et de la protection des ressources en eau potable, ainsi 
+que l’expertise et le suivi des épandages (MESE).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P74" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q74" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par3-mission-dassistance-technique-departementale-reglementaire.html</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-departements-dans-leurs-missions-dassistance-technique-reglementaire/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>165264</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études à caractère exploratoire ou décisionnel à l’échelle départementale ou stratégique</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Études à caractère exploratoire ou décisionnel à l’échelle départementale ou stratégique</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Région</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient les études à caractère exploratoire ou 
+décisionnel à l’échelle départementale ou stratégique qui visent à 
+améliorer la connaissance, les documents de référence, les schémas 
+directeurs à l’échelon départemental ou interdépartemental.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q75" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par2-etudes-a-caractere-exploratoire-ou-decisionnel-a-lechelle-d.html</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-etudes-a-caractere-exploratoire-ou-decisionnel-a-lechelle-departementale-ou-strategique/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>165263</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une structuration de la gestion de l’eau (missions d’appui)</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Missions d’appui à la mise en place d’une structuration de la gestion de l’eau</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration est possible dans le cadre de la solidarité urbain rural et d’un programme d’actions conclu dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les établissements publics de coopération 
+intercommunale à structurer leurs compétences au-delà des obligations 
+réglementaires. La structuration doit permettre aux collectivités d’être
+ opérationnelles, de porter des programmes d’actions ambitieux sur le 
+petit et le grand cycles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P76" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q76" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par1-missions-dappui-a-la-mise-en-place-dune-structuration-de-la.html</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-place-une-structuration-de-la-gestion-de-leau-missions-dappui/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>165262</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Structurer la maitrise d'ouvrage et d'organiser les compétences (études)</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Études de structuration de la maitrise d'ouvrage et d'organisation des compétences</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les établissements publics de coopération 
+intercommunale à structurer leurs compétences au-delà des obligations 
+réglementaires. La structuration doit permettre aux collectivités d’être
+ opérationnelles, de porter des programmes d’actions ambitieux sur le 
+petit et le grand cycles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q77" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par1-etudes-de-structuration-de-la-maitrise-douvrage-et-dorganis.html</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/structurer-la-maitrise-douvrage-et-dorganiser-les-competences-etudes/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>165261</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des connaissance et mesures de sauvegarde prévues dans les PLAGEPOMI</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de connaissance et mesures de sauvegarde prévues dans les PLAGEPOMI</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient activement la restauration 
+des milieux dégradés, des aires protégées et des continuités écologiques
+ afin de lutter contre l’érosion de la biodiversité.&lt;/p&gt;
+&lt;p&gt;En parallèle, dans le cadre des actions identifiées dans les plans de
+ gestion pour les poissons migrateurs (PLAGEPOMI), l’agence de l’eau 
+Loire-Bretagne peut accompagner l’acquisition de connaissance et 
+certaines mesures de sauvegarde rendues nécessaires par le risque de 
+disparition d’espèces.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les acquisitions de connaissance et les mesures de sauvegarde doivent être conformes aux objectifs des PLAGEPOMI.&lt;/p&gt;
+&lt;p&gt;Les mesures de sauvegarde prévues dans les PLAGEPOMI ou validées par 
+le COGEPOMI pour les espèces présentant un risque de disparition restent
+ des mesures ponctuelles. Elles s’inscrivent dans une démarche 
+territoriale de l’agence de l’eau comme mesure complémentaire à un 
+programme d&amp;#039;actions de restauration des milieux issues d’une stratégie 
+globale à l’échelle d’axe ou d’un bassin versant.&lt;/p&gt;
+&lt;p&gt;Les mesures identifiées sont le soutien d’effectif en saumons et la 
+régulation de silures. Elles doivent s’appuyer sur une analyse 
+systémique et un protocole d’action validé par un conseil scientifique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq5-acquisition-de-connaissance-et-mesures-de-sauvegarde-prevue.html</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale.
+ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acquerir-des-connaissance-et-mesures-de-sauvegarde-prevues-dans-les-plagepomi/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>165260</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des habitats, frayères pour des espèces inféodées aux milieux aquatiques, humides ou marins (travaux)</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de restaurations des habitats, frayères pour des espèces inféodées aux milieux aquatiques, humides ou marins</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient les travaux de restauration 
+des milieux dégradés, des aires protégées et des continuités 
+écologiques, telles que les trames verte et bleue, afin de limiter les 
+pressions exercées sur les écosystèmes et de lutter contre l’érosion de 
+la biodiversité. Ce soutien vise à favoriser le retour ou le maintien 
+des espèces menacées inféodées aux milieux aquatiques, humides et 
+marins.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P79" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q79" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions financées sont exclusivement en lien avec une espèce 
+inféodée aux milieux aquatiques ou humides ou marins et doivent être 
+décrites soit :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;dans un plan national d’action (PNA) ou dans un plan régional d’action (PRA),&lt;/li&gt;&lt;li&gt;dans la liste rouge UICN (union internationale pour la conservation de la nature) nationale « menacée de disparition ».&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les actions interviennent prioritairement :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;dans le cadre d’une démarche territoriale de l’agence de l’eau,&lt;/li&gt;&lt;li&gt;ou d’une démarche structurée et reconnue sur la biodiversité.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les actions doivent être conformes aux préconisations des différents documents en lien avec l’espèce cible.&lt;/p&gt;
+&lt;p&gt;L’acquisition foncière préalable aux travaux est soumise à l’existence ou à la préparation d’un plan de gestion associé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq5-travaux-de-restaurations-des-habitats-frayeres-pour-des-esp.html</t>
+        </is>
+      </c>
+      <c r="W79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale.
+ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-des-habitats-frayeres-pour-des-especes-infeodees-aux-milieux-aquatiques-humides-ou-marins-travaux/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>165259</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des habitats pour favoriser le retour ou le maintien des espèces menacées inféodées aux milieux aquatiques, humides et marins (études)</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Études préalables aux travaux de restauration des habitats</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient les études préalables à la 
+restauration des milieux dégradés, des aires protégées et des 
+continuités écologiques, telles que les trames verte et bleue, afin de 
+limiter les pressions exercées sur les écosystèmes et de lutter contre 
+l’érosion de la biodiversité. Ce soutien vise à favoriser le retour ou 
+le maintien des espèces menacées inféodées aux milieux aquatiques, 
+humides et marins.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P80" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q80" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions financées sont exclusivement en lien avec une espèce 
+inféodée aux milieux aquatiques ou humides ou marins et doivent être 
+décrites soit :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;dans un plan national d’action (PNA) ou dans un plan régional d’action (PRA),&lt;/li&gt;&lt;li&gt;dans la liste rouge UICN (union internationale pour la conservation de la nature) nationale « menacée de disparition ».&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les actions interviennent prioritairement :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;dans le cadre d’une démarche territoriale de l’agence de l’eau,&lt;/li&gt;&lt;li&gt;ou d’une démarche structurée et reconnue sur la biodiversité.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les actions doivent être conformes aux préconisations des différents documents en lien avec l’espèce cible.&lt;/p&gt;
+&lt;p&gt;Le cahier des charges de l’étude doit comporter une déclinaison 
+opérationnelle de celle-ci (plan de gestion, recommandation envers 
+l’espèce présente etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq5-etudes-prealables-aux-travaux-de-restauration-des-habitats.html</t>
+        </is>
+      </c>
+      <c r="W80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale.
+ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-des-habitats-pour-favoriser-le-retour-ou-le-maintien-des-especes-menacees-infeodees-aux-milieux-aquatiques-humides-et-marins-etudes/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>165258</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer de façon pérenne les fonctionnalités des habitats naturels marins et littoraux (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux de restauration active des fonctionnalités des habitats naturels littoraux et marins</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient des travaux de restauration 
+pérenne des fonctionnalités des habitats naturels marins et littoraux 
+(réintroduction d’espèces ingénieurs ou pionnières), lorsque les 
+pressions responsables des dégradations sont maitrisées. Une forte 
+attention sera portée à la non-artificialisation des milieux naturels 
+par les travaux mis en œuvre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P81" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q81" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études préalables fournissent des préconisations pour la 
+définition et la mise en œuvre d’opérations de réduction des pressions 
+et de restauration des habitats.&lt;/p&gt;
+&lt;p&gt;Les opérations et travaux devront avoir obtenu les autorisations 
+nécessaires auprès des services de l’État et/ou des propriétaires 
+privés.&lt;/p&gt;
+&lt;p&gt;Les actions doivent être inscrites dans le cadre de la stratégie du 
+territoire ou de démarches structurées et reconnues pour la biodiversité
+ telles qu’une stratégie ou un programme d’actions du territoire ou un 
+plan de gestion des aires protégées concernées.  &lt;/p&gt;
+&lt;p&gt;Le bénéficiaire prévoit de réunir un comité de pilotage une fois par 
+an pour présenter les avancées du projet à l’agence de l’eau, aux 
+partenaires et aux porteurs de la démarche territoriale locale (ex. 
+contrat, schéma d’aménagement et de gestion des eaux, aires marines 
+protégées, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq4-etudes-et-travaux-de-restauration-active-des-fonctionnalite.html</t>
+        </is>
+      </c>
+      <c r="W81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale.
+ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-de-facon-perenne-les-fonctionnalites-des-habitats-naturels-marins-et-littoraux-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>165257</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Réduire ou éviter les pressions sur les habitats littoraux et marins (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux contribuant à réduire ou éviter les pressions sur les habitats littoraux et marins</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne la réalisation d’opérations ambitieuses 
+visant à préserver ou restaurer des habitats naturels marins 
+fonctionnels. Ces opérations doivent permettre la réduction ou la 
+suppression pérenne des pressions physiques responsables de la 
+dégradation des milieux littoraux et marins.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q82" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études préalables fournissent des préconisations pour la 
+définition et la mise en œuvre d’opérations de réduction des pressions 
+et de restauration des habitats.&lt;/p&gt;
+&lt;p&gt;Les opérations et travaux devront avoir obtenu les autorisations 
+nécessaires auprès des services de l’État et/ou des propriétaires 
+privés.&lt;/p&gt;
+&lt;p&gt;Les actions doivent être inscrites dans le cadre de la stratégie du 
+territoire ou de démarches structurées et reconnues pour la biodiversité
+ telles qu’une stratégie ou un programme d’actions du territoire ou un 
+plan de gestion des aires protégées concernées.  &lt;/p&gt;
+&lt;p&gt;Le bénéficiaire prévoit de réunir un comité de pilotage une fois par 
+an pour présenter les avancées du projet à l’agence de l’eau, aux 
+partenaires et aux porteurs de la démarche territoriale locale (ex. 
+contrat, schéma d’aménagement et de gestion des eaux, aires marines 
+protégées, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq4-etudes-et-travaux-contribuant-a-reduire-ou-eviter-les-press.html</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduire-ou-eviter-les-pressions-sur-les-habitats-littoraux-et-marins-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>165256</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les fonctions écologiques des marais rétro littoraux (travaux)</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de restauration par curage sur les marais rétro-littoraux</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à restaurer les fonctions écologiques des marais 
+rétro littoraux en éliminant les sédiments et en rétablissant leur rôle 
+de filtration de l&amp;#039;eau. L&amp;#039;agence de l&amp;#039;eau soutient financièrement et 
+techniquement ces travaux pour préserver la qualité de la ressource en 
+eau, soutenir la biodiversité et améliorer la résilience des écosystèmes
+ aquatiques et littoraux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Appui méthodologique
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q83" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux de restauration par curage sur les marais rétro littoraux
+ sont financés dans le cadre d’une démarche territoriale de l’agence de 
+l’eau.&lt;/p&gt;
+&lt;p&gt;Les travaux qui ont fait l’objet d’une aide de l’agence de l’eau au cours des 10 ans écoulés, ne sont pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq3-travaux-de-restauration-par-curage-sur-les-marais-retro-lit.html</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-les-fonctions-ecologiques-des-marais-retro-littoraux-travaux/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>165255</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des zones humides (travaux)</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de restauration des zones humides</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne finance des travaux de restauration 
+visant à réduire les pressions exercées sur les milieux humides.&lt;/p&gt;
+&lt;p&gt;Ces interventions ont pour objectif de rétablir leurs fonctionnalités
+ écologiques, de renforcer leur résilience et de préserver les services 
+qu’ils rendent aux écosystèmes et aux territoires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P84" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q84" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions de restauration de milieux humides (y compris celles 
+engagées pour donner suite à une acquisition) sont finançables sur 
+l’ensemble du bassin si elles sont inscrites dans un document ou plan de
+ gestion stratégique milieux humides.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq3-travaux-de-restauration-des-zones-humides.html</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-des-zones-humides-travaux/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>165254</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’acquisition foncière et les obligations réelles environnementales en faveur des milieux humides</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Outils fonciers en faveur des milieux humides : acquisition ou obligation réelle environnementale</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne apporte une aide financière pour 
+l’acquisition foncière et/ou la maitrise d’usage foncier, permettant de 
+garantir une protection durable des milieux humides.&lt;/p&gt;
+&lt;p&gt;Ces dispositifs visent à sécuriser leur gestion à long terme et à 
+favoriser des pratiques compatibles avec la préservation de leurs 
+fonctionnalités écologiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P85" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q85" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’acquisition foncière et les obligations réelles environnementales sont finançables sur l’ensemble du bassin.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Acquisition foncière :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Les modalités de gestion des surfaces à acquérir doivent être 
+préalablement établies dans un document prévisionnel de gestion. Elles 
+décrivent les modalités et délais de mise en place des usages associés 
+(plan de gestion, conventions, baux ruraux avec clauses 
+environnementales, obligations réelles environnementales, travaux ou 
+aménagements prévus).&lt;/li&gt;&lt;li&gt;L’acquisition foncière est soumise à l’existence ou à la préparation d’un plan de gestion associé.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Obligations Réelles Environnementales :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;La compétence principale du co-contractant est la protection de la ressource en eau ou du milieu naturel ou de la biodiversité.&lt;/li&gt;&lt;li&gt;Les engagements réciproques doivent présenter un niveau d’ambition suffisant pour répondre aux enjeux identifiés dans le 12&lt;sup&gt;e&lt;/sup&gt; programme.&lt;/li&gt;&lt;li&gt;Les signataires (propriétaire et co-contractant) s’engagent à contractualiser l’ORE sur une durée de 30 ans minimum.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq3-outils-fonciers-en-faveur-des-milieux-humides.html</t>
+        </is>
+      </c>
+      <c r="W85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-lacquisition-fonciere-et-les-obligations-reelles-environnementales-en-faveur-des-milieux-humides/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>165253</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et inventaires de milieux humides</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Études et inventaires de milieux humides</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient financièrement la 
+réalisation d’études visant à identifier les enjeux et les risques 
+d’altérations fonctionnelles, des milieux humides.&lt;/p&gt;
+&lt;p&gt;Ces études constituent une étape essentielle pour comprendre le 
+fonctionnement de ces milieux, évaluer les pressions qu’ils subissent et
+ définir des actions de gestion, de préservation ou de restauration 
+adaptées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P86" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q86" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq3-etudes-et-inventaires-de-milieux-humides.html</t>
+        </is>
+      </c>
+      <c r="W86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-et-inventaires-de-milieux-humides/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>165252</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux d’effacement et arasement d’obstacles</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux d'effacement, d'arasement d'obstacles (ouvrages, plan d'eau…) publics ou privés</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 90</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
+d’ouvrage à réaliser des études et des travaux pour restaurer la 
+continuité écologique qui vise à permettre la libre circulation des 
+espèces, à assurer le transport naturel des sédiments et le bon 
+fonctionnement de l’écosystème.&lt;/p&gt;
+&lt;p&gt;Les travaux aidés s’inscrivent dans la mise en œuvre du plan d&amp;#039;action
+ pour une politique apaisée de restauration de la continuité écologique 
+(PAPARCE) dans le respect du code de l’environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q87" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études et travaux doivent concerner les ouvrages dont la hauteur de chute est supérieure à 50 cm.&lt;/p&gt;
+&lt;p&gt;Les travaux devront avoir obtenu les autorisations nécessaires auprès
+ des services de l’État et l’accord du propriétaire de l’ouvrage s’il 
+n’est pas le maitre d’ouvrage des travaux.&lt;/p&gt;
+&lt;p&gt;Les études et travaux sous maitrise d’ouvrage État sont éligibles sur
+ les ouvrages prioritaires du plan d&amp;#039;action pour une politique apaisée 
+de restauration de la continuité écologique (liste annexée au Sdage)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq2-etudes-et-travaux-deffacement-darasement-dobstacles.html</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-et-travaux-deffacement-et-arasement-dobstacles/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>165251</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la continuité écologique qui vise à permettre la libre circulation des espèces (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux d'aménagement (équipement, contournement…) pour les cours d'eau classés liste 2 ou sur les zones d'actions prioritaires (ZAP) du plan de gestion Anguille</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
+d’ouvrage à réaliser des études et des travaux pour restaurer la 
+continuité écologique qui vise à permettre la libre circulation des 
+espèces, à assurer le transport naturel des sédiments et le bon 
+fonctionnement de l’écosystème.&lt;/p&gt;
+&lt;p&gt;Les travaux aidés s’inscrivent dans la mise en œuvre du plan d&amp;#039;action
+ pour une politique apaisée de restauration de la continuité écologique 
+(PAPARCE) dans le respect du code de l’environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P88" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q88" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études et travaux doivent concerner les ouvrages dont la hauteur de chute est supérieure à 50 cm.&lt;/p&gt;
+&lt;p&gt;Les travaux d’aménagement devront faire partie d’une stratégie 
+d’ensemble pour restaurer la continuité écologique à l’échelle des axes.&lt;/p&gt;
+&lt;p&gt;Les travaux devront avoir obtenu les autorisations nécessaires auprès
+ des services de l’État et l’accord du propriétaire de l’ouvrage s’il 
+n’est pas le maitre d’ouvrage des travaux.&lt;/p&gt;
+&lt;p&gt;Les études et travaux d’aménagement (d’équipement, contournement…) 
+sont financés sur les cours d’eau classés « liste 2 » au titre de 
+l’article L 214-17 du code de l’environnement ou sur les zones d’actions
+ prioritaires (ZAP) du plan de gestion des anguilles.&lt;/p&gt;
+&lt;p&gt;Les études et travaux sous maitrise d’ouvrage État sont éligibles sur
+ les ouvrages prioritaires du plan d&amp;#039;action pour une politique apaisée 
+de restauration de la continuité écologique (liste annexée au Sdage).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq2-etudes-et-travaux-damenagement-equipement-contournement-pou.html</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-la-continuite-ecologique-qui-vise-a-permettre-la-libre-circulation-des-especes-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>164882</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la qualité de l’eau potable distribuée en traitant mieux les eaux brutes (études) - Solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Études dans le cadre de l’amélioration de la qualité de l’eau potable distribuée - Réservé à la solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
+Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
+souhaitent améliorer la qualité de l’eau potable distribuée en traitant 
+mieux les eaux brutes.&lt;/p&gt;
+&lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
+bien définie de la compétence eau potable et un prix d du service public
+ suffisant, pour entretenir les ouvrages financés et maintenir la 
+performance du service.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P89" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q89" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-etudes-dans-le-cadre-de-lamelioration-de-la-qualite-de-leau.html</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html" rel="noopener" target="_blank"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+ &lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z89" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/animer-un-plan-dactions-de-reduction-des-emissions-de-micropolluants-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-la-qualite-de-leau-potable-distribuee-en-traitant-mieux-les-eaux-brutes-etudes-solidarite-urbain-rural/</t>
         </is>
       </c>
       <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG89" s="1" t="inlineStr">
         <is>
-          <t>12/06/2025</t>
+          <t>24/04/2025</t>
         </is>
       </c>
       <c r="AH89" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:34" customHeight="0">
       <c r="A90" s="1">
         <v>30789</v>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Réaliser des travaux de protection des captages d'eau prescrits par la déclaration d’utilité publique (DUP)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Travaux conformes à la DUP révisée dans les périmètres de protection immédiats (PPI) et rapprochés (PPR)</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -14619,51 +14619,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH90" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:34" customHeight="0">
       <c r="A91" s="1">
         <v>30790</v>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Réaliser des acquisitions foncières et obligations réelles environnementales (ORE) des périmètres de protection</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Acquisitions foncières et obligations réelles environnementales (ORE)</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -14793,51 +14793,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE91" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF91" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH91" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:34" customHeight="0">
       <c r="A92" s="1">
         <v>30791</v>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études de mise en œuvre opérationnelle des outils fonciers</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Études de mise en œuvre opérationnelle des outils fonciers</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -14941,51 +14941,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF92" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH92" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:34" customHeight="0">
       <c r="A93" s="1">
         <v>30792</v>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Indemniser les servitudes engagées dans les périmètres de protection rapprochés (PPR)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Indemnisations de servitudes engagées dans les périmètres de protection rapprochés (PPR)</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -15111,51 +15111,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF93" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH93" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:34" customHeight="0">
       <c r="A94" s="1">
         <v>30793</v>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Étudier et suivre la qualité des eaux brutes</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Études et suivis de la qualité des eaux brutes</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -15262,51 +15262,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE94" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF94" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH94" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:34" customHeight="0">
       <c r="A95" s="1">
         <v>30796</v>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Créer et améliorer la performance des usines de production (travaux) - Solidarité urbain-rural</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Travaux de création et d’amélioration de la performance des usines de production -Réservé à la solidarité urbain-rural</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -15436,51 +15436,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF95" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH95" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:34" customHeight="0">
       <c r="A96" s="1">
         <v>30797</v>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Remplacer les tronçons de conduites en PVC relarguant du chlorure de vinyle monomère CVM (travaux) - Solidarité urbain-rural</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Travaux de remplacement des tronçons de conduites en PVC relarguant du CVM - Réservé à la solidarité urbain-rural</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -15612,51 +15612,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE96" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF96" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH96" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:34" customHeight="0">
       <c r="A97" s="1">
         <v>30851</v>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études de délimitation et de vulnérabilité des aires d’alimentation de captages</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Études de délimitation et de vulnérabilité des aires d’alimentation de captages, diagnostic multi-pressions et de vulnérabilité</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -15760,48 +15760,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH97" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>