--- v1 (2026-07-17)
+++ v2 (2026-09-04)
@@ -263,15545 +263,15545 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165250</v>
+        <v>30789</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Restaurer la continuité écologique (études)</t>
+          <t>Réaliser des travaux de protection des captages d'eau prescrits par la déclaration d’utilité publique (DUP)</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Études de définition des scénarios et de programmation en matière de restauration de la continuité écologique</t>
+          <t>Travaux conformes à la DUP révisée dans les périmètres de protection immédiats (PPI) et rapprochés (PPR)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...488 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
-[...970 lines deleted...]
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J11" s="1" t="inlineStr">
-[...3900 lines deleted...]
-      <c r="J35" s="1" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...8841 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les travaux conformes à la 
 DUP révisée dans les périmètres de protection immédiats (PPI) et 
 rapprochés (PPR) pour protéger la qualité de l&amp;#039;eau potable. Ces travaux,
  visant à limiter la pollution et aménager les zones environnantes, 
 doivent respecter les normes de la DUP pour garantir une protection 
 efficace des captages.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P90" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q90" s="1" t="inlineStr">
+      <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;Opération conforme aux prescriptions de l’arrêté de Déclaration d’Utilité Publique (DUP) révisé, opération réalisée dans un délai de 5 ans après la signature de l’arrêté préfectoral de la DUP révisé.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T90" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-travaux-conformes-a-la-dup-revisee.html</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5410-realiser-des-travaux-de-protection-des-captag/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF90" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>30790</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Réaliser des acquisitions foncières et obligations réelles environnementales (ORE) des périmètres de protection</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Acquisitions foncières et obligations réelles environnementales (ORE)</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce dispositif permet d&amp;#039;assurer un usage durable des terres en acquérant 
 des parcelles ou en mettant en place des ORE, garantissant ainsi la 
 préservation à long terme de la qualité de l&amp;#039;eau. L&amp;#039;agence accompagne 
 ces démarches en finançant les actions nécessaires pour limiter les 
 risques de pollution et assurer la protection des ressources en eau.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Foncier</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P91" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q91" s="1" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Dans le cadre d’application des prescriptions de l’arrêté de DUP :&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projets d’acquisition foncière conformes aux prescriptions de l’arrêté de DUP.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;Dans le cadre d’une opération inscrite dans la stratégie 
 foncière d’une démarche territoriale sur une aire d’alimentation de 
 captage&lt;/strong&gt; :&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Garantie de l’échange entre les terrains par fourniture du 
 compromis de vente ou à défaut de l’attestation sur l’honneur ou de la 
 délibération. L’acquisition en vue d’un échange en propriété impliquant 
 une ou des parcelle(s) localisée(s) dans la (les) zone(s) à enjeux 
 identifiée(s) dans la stratégie foncière est possible dès lors que le 
 stockage temporaire des parcelles n’excède pas 6 ans. Cet échange en 
 propriété doit être conclu entre une maîtrise d’ouvrage publique et un 
 exploitant agricole.&lt;/li&gt;&lt;li&gt;Cas des obligations réelles environnementales (ORE) :
 	&lt;ul&gt;&lt;li&gt;La compétence principale du co-contractant est la protection de la ressource en eau ou du milieu naturel ou de la biodiversité,&lt;/li&gt;&lt;li&gt;Les engagements réciproques doivent présenter un niveau d’ambition suffisant pour répondre aux enjeux identifiés dans le 12&lt;sup&gt;e&lt;/sup&gt; programme,&lt;/li&gt;&lt;li&gt;Les signataires (propriétaire et co-contractant) s’engagent à contractualiser l’ORE sur une durée de 30 ans minimum.&lt;/li&gt;&lt;/ul&gt;
 	&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-acquisitions-foncieres-et-obligations-reelles-environnement.html</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/253b-realiser-des-acquisitions-foncieres-des-perim/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF91" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>30791</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études de mise en œuvre opérationnelle des outils fonciers</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Études de mise en œuvre opérationnelle des outils fonciers</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I92" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les études liées à la reconquête et à la protection des captages d&amp;#039;eau potable. Ces études permettent d&amp;#039;identifier les actions nécessaires pour préserver la qualité de l&amp;#039;eau à long terme, en développant des solutions adaptées aux spécificités locales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P92" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q92" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification dégressive par catégorie d’usagers, si le maître d’ouvrage est la collectivité territoriale ou l’EPCI compétent.&lt;br /&gt;&lt;br /&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire national des services publics d’eau et d’assainissement (SISPEA) pour toutes les collectivités.&lt;br /&gt;&lt;br /&gt;À partir du 1er janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T92" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-etudes-de-mise-en-oeuvre-operationnelle-des-outils-fonciers.html</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8dfb-boiser-les-perimetres-de-protection-de-captag/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF92" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>30792</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Indemniser les servitudes engagées dans les périmètres de protection rapprochés (PPR)</t>
         </is>
       </c>
-      <c r="D93" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Indemnisations de servitudes engagées dans les périmètres de protection rapprochés (PPR)</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I93" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Min : 35 Max : 50</t>
         </is>
       </c>
-      <c r="J93" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 35 % à 50 % en cas de changement de pratiques agricoles.</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les indemnisations de servitudes engagées dans les périmètres de 
 protection rapprochés (PPR) visent à compenser les pertes économiques 
 liées aux restrictions imposées pour protéger les captages d&amp;#039;eau 
 potable. Ce dispositif réduit les impacts financiers tout en 
 garantissant la préservation de la ressource en eau, accompagné de 
 mesures comme l’acquisition foncière et les obligations réelles 
 environnementales (ORE).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P93" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q93" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T93" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-indemnisations-de-servitudes.html</t>
         </is>
       </c>
-      <c r="W93" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale&lt;/a&gt;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/18b0-indemnisation-de-servitudes-des-perimetres-de/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF93" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>30793</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Étudier et suivre la qualité des eaux brutes</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Études et suivis de la qualité des eaux brutes</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I94" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les études liées à la reconquête et à la 
 protection des captages d&amp;#039;eau potable. Ces études permettent 
 d&amp;#039;identifier les actions nécessaires pour préserver la qualité de l&amp;#039;eau à
  long terme, en développant des solutions adaptées aux spécificités 
 locales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P94" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q94" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification dégressive par catégorie d’usagers, si le maître d’ouvrage est la collectivité territoriale ou l’EPCI compétent.&lt;br /&gt;&lt;br /&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire national des services publics d’eau et d’assainissement (SISPEA) pour toutes les collectivités.&lt;br /&gt;&lt;br /&gt;À partir du 1er janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;br /&gt;Pour le suivi opérationnel de la qualité des eaux brutes : prix minimum du service public de l’eau potable sauf si le maître d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche action).&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T94" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-etudes-et-suivis-de-la-qualite-des-eaux-brutes.html</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3471-etudier-et-suivre-la-qualite-de-la-ressource/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF94" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>30796</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Créer et améliorer la performance des usines de production (travaux) - Solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="D95" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Travaux de création et d’amélioration de la performance des usines de production -Réservé à la solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I95" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J95" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
 Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
 souhaitent améliorer la qualité de l’eau potable distribuée en 
 améliorant la performance des usines de traitement.&lt;/p&gt;
 &lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
 bien définie de la compétence eau potable et un prix d du service public
  suffisant, pour entretenir les ouvrages financés et maintenir la 
 performance du service.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P95" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q95" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;
  &lt;br /&gt;
 Existence préalable de la déclaration d’utilité publique (DUP) des 
 périmètres de protection des captages (PPC) des ressources concernées ou
  dépôt du dossier en préfecture.&lt;br /&gt;
  &lt;br /&gt;
 Travaux de traitement des pollutions diffuses (nitrates, pesticides, 
 métabolites et autres micropolluants organiques) : pour les captages 
 prioritaires faisant l’objet d’un accord de territoire comportant un 
 volet de lutte contre les pollutions diffuses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-creation-et-damelioration-de-la-performance-des.html</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4679-creer-des-usines-de-traitement-de-traitement-/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF95" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-      <c r="A96" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>30797</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Remplacer les tronçons de conduites en PVC relarguant du chlorure de vinyle monomère CVM (travaux) - Solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="D96" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Travaux de remplacement des tronçons de conduites en PVC relarguant du CVM - Réservé à la solidarité urbain-rural</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I96" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 50</t>
         </is>
       </c>
-      <c r="J96" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L96" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
 Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
 souhaitent maîtriser le risque lié au chlorure de vinyle monomère (CVM) 
 présent dans l’eau distribuée par le remplacement des conduites en 
 polychlorure de vinyle (PVC).&lt;/p&gt;
 &lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
 bien définie de la compétence eau potable et un prix d du service public
  suffisant, pour entretenir les ouvrages financés et maintenir la 
 performance du service.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P96" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q96" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R96" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
 d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
 action).&lt;/p&gt;
 &lt;p&gt;Engagement par délibération de l’abandon de la tarification 
 dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
 collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
 &lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
  national des services publics d’eau et d’assainissement (SISPEA) pour 
 toutes les collectivités.&lt;/p&gt;
 &lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;
  &lt;br /&gt;
 Existence préalable de la déclaration d’utilité publique (DUP) des 
 périmètres de protection des captages (PPC) des ressources concernées ou
  dépôt du dossier en préfecture.&lt;br /&gt;
  &lt;br /&gt;
 Travaux de traitement des pollutions diffuses (nitrates, pesticides, 
 métabolites et autres micropolluants organiques) : pour les captages 
 prioritaires faisant l’objet d’un accord de territoire comportant un 
 volet de lutte contre les pollutions diffuses.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T96" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-remplacement-des-troncons-de-conduites-en-pvc-re.html</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e81-remplacer-les-troncons-de-conduites-en-pvc-re/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF96" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>30851</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études de délimitation et de vulnérabilité des aires d’alimentation de captages</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Études de délimitation et de vulnérabilité des aires d’alimentation de captages, diagnostic multi-pressions et de vulnérabilité</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Loire-Bretagne</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I97" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les études liées à la reconquête et à la protection des captages d&amp;#039;eau potable. Ces études permettent d&amp;#039;identifier les actions nécessaires pour préserver la qualité de l&amp;#039;eau à long terme, en développant des solutions adaptées aux spécificités locales.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P97" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q97" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Engagement par délibération de l’abandon de la tarification dégressive par catégorie d’usagers, si le maître d’ouvrage est la collectivité territoriale ou l’EPCI compétent.&lt;br /&gt;&lt;br /&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire national des services publics d’eau et d’assainissement (SISPEA) pour toutes les collectivités.&lt;br /&gt;&lt;br /&gt;À partir du 1er janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;br /&gt;&lt;br /&gt;Captages prioritaires inscrits au Sdage 2022-2027 ou captages classés sensibles par le code de l’environnement faisant l’objet d’un suivi stratégique de la part des services de l’État.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Loire-Bretagne</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep1-etudes-de-delimitation-et-de-vulnerabilite-des-aires-dalime.html</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute information complémentaire,
  &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
   vous pouvez contacter votre direction régionale
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4cc5-realiser-des-etudes-et-travaux-de-substitutio/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>164882</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la qualité de l’eau potable distribuée en traitant mieux les eaux brutes (études) - Solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Études dans le cadre de l’amélioration de la qualité de l’eau potable distribuée - Réservé à la solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
+Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
+souhaitent améliorer la qualité de l’eau potable distribuée en traitant 
+mieux les eaux brutes.&lt;/p&gt;
+&lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
+bien définie de la compétence eau potable et un prix d du service public
+ suffisant, pour entretenir les ouvrages financés et maintenir la 
+performance du service.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-etudes-dans-le-cadre-de-lamelioration-de-la-qualite-de-leau.html</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html" rel="noopener" target="_blank"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-la-qualite-de-leau-potable-distribuee-en-traitant-mieux-les-eaux-brutes-etudes-solidarite-urbain-rural/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165310</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre des missions de coordination et d’appui thématique - communication</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Missions de coordination et d’appui thématique - communication</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des accords de territoire, l’agence de l’eau finance les 
+missions de coordination et d’animation thématiques nécessaires pour 
+mettre en œuvre le programme d’actions issus d’une stratégie concertée. 
+La communication permettant la promotion de la démarche territoriale est
+ également soutenue.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter2-missions-de-coordination-et-dappui-thematique-communication.html</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-missions-de-coordination-et-dappui-thematique-communication/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165309</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre des missions d’ingénierie de la participation et de la concertation</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Missions d’ingénierie de la participation et de la concertation</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin d’assurer un dialogue et une concertation apaisée sur les 
+territoires, l’agence de l’eau accompagne les porteurs de projets pour 
+des prestations ponctuelles d’appui et conseil en sciences sociales sur 
+les usages, les représentations et les concertations liés à 
+l’environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Appui méthodologique
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter2-missions-dingenierie-de-la-participation-et-de-la-concertat.html</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-des-missions-dingenierie-de-la-participation-et-de-la-concertation/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165308</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et bilan de la démarche territoriale</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Études et bilan de la démarche territoriale</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau finance les études de territoire identifiant les 
+enjeux locaux permettant l&amp;#039;élaboration d&amp;#039;une stratégie concertée et un 
+programme d’actions ainsi que le bilan de la démarche engagée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter2-etudes-et-bilan-de-la-demarche-territoriale.html</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-et-bilan-de-la-demarche-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165307</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études liées au Sage</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Études liées au Sage</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des schémas d’aménagement et de gestion des eaux (Sage), 
+l’agence de l’eau Loire-Bretagne finance les études liées aux 
+différentes étapes (élaboration, modification/révision, mise en œuvre) 
+du Sage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter1-etudes-liees-au-sage.html</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-liees-au-sage/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165306</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études d’émergence de la gouvernance sur les territoires dépourvus de Sage</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Études d’émergence de la gouvernance sur les territoires orphelins</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient les études d’émergence de la gouvernance sur 
+les territoires dépourvus de schémas d’aménagement et de gestion des 
+eaux (Sage).&lt;/p&gt;&lt;p&gt;Ces études proposées par un collectif d’acteurs locaux, sont portées par un acteur légitime et reconnu &lt;br /&gt;localement. Les objectifs et le contenu de l’étude sont précisés dans un cahier des charges validé par un &lt;br /&gt;comité de pilotage.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter1-etudes-demergence-de-la-gouvernance-sur-les-territoires-orp.html</t>
+        </is>
+      </c>
+      <c r="W15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-etudes-demergence-de-la-gouvernance-sur-les-territoires-depourvus-de-sage/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>165305</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les CLE du Sage pour l'animation et la communication</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Animation et communication de la CLE du Sage</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des schémas d’aménagement et de gestion des eaux (Sage), 
+l’agence de l’eau finance la cellule d’animation de la commission locale
+ de l’eau (CLE). Son objectif est de soutenir l’élaboration, la mise en 
+œuvre ou la mise à jour (révision/modification) du Sage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ter/ter1-animation-et-communication-de-la-cle-du-sage.html</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-cle-du-sage-pour-lanimation-et-la-communication/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>165304</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des suivis milieux spécifiques dans le cadre d'un Sage</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Suivi des milieux spécifiques dans le cadre d'un Sage</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des Sage, l’agence de l’eau Loire-Bretagne finance les 
+suivis milieux dans le but d’évaluer l’efficacité des actions mises en 
+œuvre sur le territoire. Ces suivis doivent permettre de s’assurer de la
+ reconquête de la qualité des eaux dans le cadre des actions engagées. 
+Ils peuvent être ponctuels ou en continu (température, niveau des nappes
+ et débits).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/sui/sui1-suivi-des-milieux-specifiques-dans-le-cadre-dun-sage.html</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-suivis-milieux-specifiques-dans-le-cadre-dun-sage/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>165287</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Surveiller les eaux littorales dans le cadre des réseaux de suivi DCE et Mesures sur le milieu marin dans le cadre des réseaux de suivi DCSMM</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Mesures sur les eaux littorales dans le cadre des réseaux de suivi DCE et Mesures sur le milieu marin dans le cadre des réseaux de suivi DCSMM</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient les réseaux de mesures contribuant aux 
+programmes de surveillance de la directive cadre sur l’eau (DCE) et de 
+la directive cadre stratégie pour le milieu marin (DCSMM).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/sui/sui1-mesures-sur-les-eaux-littorales-dans-le-cadre-des-reseaux-d.html</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/surveiller-les-eaux-littorales-dans-le-cadre-des-reseaux-de-suivi-dce-et-mesures-sur-le-milieu-marin-dans-le-cadre-des-reseaux-de-suivi-dcsmm/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>165286</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Surveiller la qualité et la quantité de l’eau et des milieux</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Mesures ponctuelles de la qualité ou des débits sur les milieux et mesures piézométriques sur les nappes prioritairement pour définir et évaluer les actions conduites sur le périmètre hydrographique des accords de territoires</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des accords de territoire, l’agence de l’eau 
+Loire-Bretagne finance les suivis ponctuels dans les milieux dans le but
+ de proposer des actions grâce à ce diagnostic local ou d’évaluer 
+l’efficacité des actions mises en œuvre sur le territoire. Ces suivis 
+doivent permettre de s’assurer de la reconquête de la qualité des eaux 
+dans le cadre des actions engagées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/sui/sui1-mesures-ponctuelles-de-la-qualite-ou-des-debits-sur-les-mil.html</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/surveiller-la-qualite-et-la-quantite-de-leau-et-des-milieux/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>165285</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Mesurer en continu les débits, du niveau des nappes ou de la température</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Mesures en continu des débits, du niveau des nappes ou de la température</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre des accords de territoire, l’agence de l’eau 
+Loire-Bretagne finance les suivis en continu sur les milieux dans le but
+ d’approfondir la connaissance de leur fonctionnement sous l’effet du 
+dérèglement climatique. Ces mesures, avec une haute fréquence 
+d’acquisition, doivent permettre d&amp;#039;engager des actions ou de s’assurer 
+de leurs bénéfices sur la reconquête de la qualité des eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/sui/sui1-mesures-en-continu-des-debits-du-niveau-des-nappes-ou-de-la.html</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mesurer-en-continu-les-debits-du-niveau-des-nappes-ou-de-la-temperature/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>165284</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Suivre les produits phytosanitaires dans les eaux dans le cadre d’Écophyto</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Mesures de suivi des produits phytosanitaires dans les eaux dans le cadre d’Écophyto</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la mise en œuvre du plan Écophyto, l’agence de l’eau 
+Loire-Bretagne finance la mise en place et la réalisation de suivis des 
+produits phytosanitaires dans les eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/sui/sui1-mesures-de-suivi-des-produits-phytosanitaires-dans-les-eaux.html</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/suivre-les-produits-phytosanitaires-dans-les-eaux-dans-le-cadre-decophyto/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>165283</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et partager les connaissances en recherche et développement, innovation, expérimentation</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et développement, innovation, expérimentation</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne finance la recherche et développement 
+(R&amp;amp;D) orientée vers l’atteinte des objectifs du Sdage. L’innovation 
+et la R&amp;amp;D sont soutenues lorsque leur finalité est opérationnelle, 
+et liée à des spécificités thématiques ou géographiques propres à un ou 
+plusieurs bassins-versants du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/rdi/rdi1-recherche-et-developpement-innovation-experimentation.html</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ameliorer-et-partager-les-connaissances-en-recherche-et-developpement-innovation-experimentation/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>165282</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études de connaissance générale et prospective</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Études de connaissance générale et prospective</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne finance l’amélioration et le partage 
+des connaissances ayant pour finalité de permettre des actions 
+efficientes pour atteindre les objectifs environnementaux du Sdage. Les 
+approches transversales et multithématiques sont encouragées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/rdi/rdi1-etudes-de-connaissance-generale-et-prospective.html</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-de-connaissance-generale-et-prospective/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>165281</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Organiser des colloques scientifiques et techniques d'échanges d'expérience et d'information pour l'atteinte du bon état des eaux</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Colloques scientifiques et techniques</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne finance l’amélioration et le partage 
+des connaissances dans le cadre de l’organisation de colloques 
+scientifiques et techniques d&amp;#039;échanges d&amp;#039;expérience et d&amp;#039;information. 
+Leur objet doit concerner un ou plusieurs enjeux prioritaires pour 
+l&amp;#039;atteinte du bon état des eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/rdi/rdi1-colloques-scientifiques-et-techniques.html</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/organiser-des-colloques-scientifiques-et-techniques-dechanges-dexperience-et-dinformation-pour-latteinte-du-bon-etat-des-eaux/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>165280</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Déplacer les forages impactant les débits des cours d’eau en période de basses eaux, dans les territoires en ZRE ou de PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Déplacement de forages impactant les débits des cours d’eau en période de basses eaux, dans les territoires en ZRE ou de PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans les territoires de ZRE ou de PTGE approuvé, le déplacement de 
+forages impactant les débits des cours d’eau en période de basses eaux, 
+pour atténuer leurs incidences, peut être accompagné dans le cadre d’une
+ démarche collective.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P25" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une étude préalable démontre l’intérêt global du projet global au 
+regard de l’impact de l’exploitation du ou des forages sur la ressource 
+en eau ou les milieux aquatiques.&lt;/p&gt;
+&lt;p&gt;L’ensemble des conditions d’éligibilité à respecter sont précisées dans la fiche action.&lt;/p&gt;
+&lt;p&gt;L’agence de l’eau peut octroyer ses aides dans le cadre du régime 
+d’aides notifié n°SA.109250 (2023/N) - « Aides aux investissements 
+portant sur des infrastructures hydrauliques » en vigueur du 18 décembre
+ 2023 jusqu&amp;#039;au 31 décembre 2029 » qui impose des contraintes 
+complémentaires en fonction du type de projet et de l’état de la masse 
+d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-deplacement-de-forages-impactant-les-debits-des-cours-deau.html</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deplacer-les-forages-impactant-les-debits-des-cours-deau-en-periode-de-basses-eaux-dans-les-territoires-en-zre-ou-de-ptge-approuve/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>165279</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Déconnecter des plans d’eau à usage agricole intégrée dans un PTGE approuvé ou en ZRE</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Déconnexion de plans d’eau à usage agricole intégrée dans un PTGE approuvé ou en ZRE</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les programmes d’actions des démarches 
+territoriales visant le retour à l’équilibre des prélèvements, intégrées
+ dans un Projet de Territoire de Gestion de l’Eau (PTGE). Ces programmes
+ d’action mobilisent un panel de solutions diversifié alliant le 
+développement des solutions fondées sur la nature, l’accélération des 
+économies d’eau, la transition écologique de l’agriculture, les retenues
+ de substitution etc. selon les caractéristiques de chaque territoire.&lt;/p&gt;
+&lt;p&gt;Parmi le panel de solutions, dans un objectif de substitution dans le
+ cadre d’un PTGE approuvé, l’agence peut accompagner la déconnexion des 
+plans d’eau à usage d’irrigation pour isolement du réseau hydrographique
+ par un bras de contournement, ou leur effacement associé à un stockage 
+hivernal. Cette déconnexion peut également être financée dans les 
+territoires en zone de répartition des eaux (ZRE) au titre de travaux de
+ substitution de prélèvements impactants des retenues d’eau potable afin
+ de préserver l’approvisionnement en eau potable.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau peut octroyer ses aides dans le cadre du régime 
+d’aides notifié n°SA.109250 (2023/N) - « Aides aux investissements 
+portant sur des infrastructures hydrauliques » en vigueur du 18 décembre
+ 2023 jusqu&amp;#039;au 31 décembre 2029 » qui impose des contraintes 
+complémentaires en fonction du type de projet et de l’état de la masse 
+d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-deconnexion-de-plans-deau-a-usage-agricole-integree-dans-un.html</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deconnecter-des-plans-deau-a-usage-agricole-integree-dans-un-ptge-approuve-ou-en-zre/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>165278</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Créer des retenues de substitution à usage d’irrigation agricole dans un PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Création de retenues de substitution à usage d’irrigation agricole dans un PTGE approuvé</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les programmes d’actions des démarches 
+territoriales visant le retour à l’équilibre des prélèvements, intégrées
+ dans un Projet de Territoire de Gestion de l’Eau (PTGE). Ces programmes
+ d’action mobilisent un panel de solutions diversifié alliant le 
+développement des solutions fondées sur la nature, l’accélération des 
+économies d’eau, la transition écologique de l’agriculture, les retenues
+ de substitution etc. selon les caractéristiques de chaque territoire.&lt;/p&gt;
+&lt;p&gt;Parmi le panel de solutions, l’agence finance les projets collectifs 
+de retenues de substitution pour l’irrigation dans le cadre d’un PTGE 
+approuvé.&lt;br /&gt;
+L’accompagnement de l’agence pour la réutilisation des eaux usées 
+traitées à usage d’irrigation entre dans le cadre de la création des 
+retenues de substitution des prélèvements inscrites dans un PTGE 
+approuvé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau peut octroyer ses aides dans le cadre du régime 
+d’aides notifié n°SA.109250 (2023/N) - « Aides aux investissements 
+portant sur des infrastructures hydrauliques » en vigueur du 18 décembre
+ 2023 jusqu&amp;#039;au 31 décembre 2029 » qui impose des contraintes 
+complémentaires en fonction du type de projet et de l’état de la masse 
+d’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua4-creation-de-retenues-de-substitution-a-usage-dirrigation-ag.html</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-retenues-de-substitution-a-usage-dirrigation-agricole-dans-un-ptge-approuve/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>165277</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des opérations collectives de télérelève des compteurs d’irrigation à l’échelle d’un OUGC</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Opérations collectives de mise en place de la télérelève des compteurs d’irrigation à l’échelle d’un OUGC</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence incite et finance les opérations collectives de mise en place 
+de la télérelève des compteurs d’irrigation à l’échelle d’un organisme 
+unique de gestion collective des prélèvements en eau pour l’irrigation 
+(OUGC). Cette télérelève permet d&amp;#039;améliorer la connaissance des usages, 
+de mettre en place une gestion adaptée au contexte climatique et de 
+mieux partager la ressource.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua3-operations-collectives-de-mise-en-place-de-la-telereleve-de.html</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-place-des-operations-collectives-de-telereleve-des-compteurs-dirrigation-a-lechelle-dun-ougc/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>165241</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de réduction des rejets micropolluants par traitement</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de réduction des rejets micropolluants par traitement</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est un taux maximum sauf éventuelle majoration de 5 points si le projet entraine une baisse de la consommation énergétique.</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux visant la réduction des micropolluants via l’amélioration / la 
+mise en place de systèmes de traitement ou de prétraitement en sortie du
+ site de l’entreprise.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Industrie</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux doivent être conformes aux prescriptions des études 
+préalables et doivent aboutir à une réduction significative du rejet ou 
+de la pression y compris en cas d’augmentation d’activité.&lt;br /&gt;
+Les actions de réduction à la source des pollutions envisageables 
+doivent avoir été menées au préalable ou sont réalisées en parallèle des
+ travaux de traitement de la pollution.&lt;/p&gt;&lt;p&gt;
+Aucune aide n’est accordée dans le cadre de la création ou d’un transfert d’établissement. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-travaux-de-reduction-des-rejets-micropolluants-par-traiteme.html</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-reduction-des-rejets-macropolluants-par-traitement-1/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>165240</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de réduction des rejets macropolluants par traitement</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de réduction des rejets macropolluants par traitement</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est un taux maximum sauf éventuelle majoration de 5 points si le projet entraine une baisse de la consommation énergétique.</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux visant la réduction des macropolluants (azote, carbone, 
+phosphore) via l’amélioration/ la mise en place de systèmes de 
+traitement ou de prétraitement en sortie du site de l’entreprise.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Industrie</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux doivent être conformes aux prescriptions des études 
+préalables et doivent aboutir à une réduction significative du rejet ou 
+de la pression y compris en cas d’augmentation d’activité.&lt;br /&gt;
+Les actions de réduction à la source des pollutions envisageables 
+doivent avoir été menées au préalable ou sont réalisées en parallèle des
+ travaux de traitement de la pollution.&lt;/p&gt;&lt;p&gt;
+Aucune aide n’est accordée dans le cadre de la création ou d’un transfert d’établissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-travaux-de-reduction-des-rejets-macropolluants-par-traiteme.html</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-reduction-des-rejets-macropolluants-par-traitement/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>165239</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de réduction des rejets à la source</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de réduction des rejets à la source</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est un taux maximum sauf éventuelle majoration de 5 points si le projet entraine une baisse de la consommation énergétique.</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Travaux visant la réduction de la pollution au niveau du process, voire 
+avant qu’elle n’arrive sur le site/ l’usine, afin d’éviter qu’elle ne 
+soit envoyée vers la station de traitement des eaux usées : mise en 
+place de technologies “propres”, d’aménagements internes, modification 
+de formulations de produits, substitution de molécules de nettoyage, 
+etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Industrie</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux de réduction des rejets à la source sont aidés en priorité 
+et doivent précéder d’éventuels travaux de traitement des pollutions. 
+Ils sont réalisés conformément aux prescriptions des études préalables 
+et vise la compatibilité avec le bon état de la masse d’eau réceptrice 
+ou avec les usages sensibles (baignade, conchyliculture et pêche à 
+pied).  &lt;br /&gt;
+ &lt;br /&gt;
+Aucune aide n’est accordée dans le cadre d&amp;#039;une création ou d’un transfert d’établissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-travaux-de-reduction-des-rejets-a-la-source.html</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-reduction-des-rejets-a-la-source/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>165238</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Réduction des pollutions et des pressions et études préalables aux travaux (études)</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-etudes-de-reduction-des-pollutions-et-des-pressions-et-etud.html</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Il peut être limité par l’encadrement européen des aides publiques en tenant compte des zones d’aide à finalité régionales.</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Études permettant de définir les travaux de réduction de pollution 
+(études d’acceptabilité du milieu récepteur, études diagnostics, études 
+de faisabilité et d’aide à la décision, essais-pilotes, etc.) et études 
+de définition des opérations collectives de réduction des 
+micropolluants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Industrie</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aucune aide n’est accordée dans le cadre de la création ou d’un transfert d’établissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-etudes-de-reduction-des-pollutions-et-des-pressions-et-etud.html</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduction-des-pollutions-et-des-pressions-et-etudes-prealables-aux-travaux-etudes/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>165237</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Assurer l’animation et la communication pour la réduction des émissions dispersées de micropolluants dans le cadre d’une opération collective</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Actions d’animation et de communication pour la réduction des émissions dispersées de micropolluants dans le cadre d’une opération collective</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Il peut être limité par l’encadrement européen des aides publiques en tenant compte des zones d’aide à finalité régionales.</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Actions d’animation et de communication d’une opération groupée visant 
+la réduction des émissions de micropolluants dispersées d’un ensemble 
+d’acteurs économiques non agricoles à l’échelle d’un territoire et/ ou 
+d’une branche d’activité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Industrie</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions d’animation et de communication réalisées dans le cadre 
+d’une opération collective sont éligibles sous réserve qu’elles 
+résultent d’une étude préalable mettant en évidence les enjeux 
+environnementaux, quantifiant les rejets en micropolluants évités et 
+justifiant le périmètre de l’intervention envisagée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-actions-danimation-et-de-communication-pour-la-reduction-de.html</t>
+        </is>
+      </c>
+      <c r="W33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/assurer-lanimation-et-la-communication-pour-la-reduction-des-emissions-dispersees-de-micropolluants-dans-le-cadre-dune-operation-collective/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>165200</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des bassins versants (études)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Études pour l'aménagement de bassins versants</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur la 
+nature visant à protéger, gérer de manière durable et restaurer des 
+écosystèmes. L’aménagement des bassins versants est à déployer en tant 
+qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
+présentant des bénéfices pour le territoire quelle que soit la situation
+ dans le futur. L’aménagement des bassins répond à la fois aux enjeux de
+ qualité (épuration, limitation des transferts, …), hydrologie (effet 
+tampon, soutien d’étiage, …), atténuation des effets du dérèglement 
+climatique (ombrage, effet brise vent, ...), biodiversité (préservation 
+d’habitat pour la faune et la flore, …).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Réseaux de chaleur
+Agriculture et agroalimentaire
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aménagements de dispositifs tampons sont financés uniquement dans
+ le cadre d’une démarche territoriale de l’agence de l’eau, sur les 
+masses d’eau en risque de non atteinte du bon état et/ou sur les têtes 
+de bassins versants identifiés par les Sage.&lt;/p&gt;&lt;p&gt;
+Pour les actions de lutte contre les pollutions diffuses, ces actions
+ sont également financées dans le cadre d’une démarche territoriale de 
+l’agence de l’eau sur les territoires suivants, identifiés comme 
+prioritaires par le Sdage en vigueu. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-etudes-pour-lamenagement-de-bassins-versant.html</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-bassins-versants-etudes/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>165199</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des dispositifs tampons sous maitrise d’ouvrage publique ou associations</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement de dispositifs tampons sous maitrise d’ouvrage publique ou associations</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur 
+la nature visant à protéger, gérer de manière durable et restaurer des 
+écosystèmes. L’aménagement des bassins versants est à déployer en tant 
+qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
+présentant des bénéfices pour le territoire quelle que soit la situation
+ dans le futur.&lt;/p&gt;
+&lt;p&gt;L’aménagement des bassins répond à la fois aux enjeux de qualité 
+(épuration, limitation des transferts, …), hydrologie (effet tampon, 
+soutien d’étiage, …), atténuation des effets du dérèglement climatique 
+(ombrage, effet brise vent, ...), biodiversité (préservation d’habitat 
+pour la faune et la flore, …).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Réseaux de chaleur
+Agriculture et agroalimentaire
+Biodiversité
+Prévention des risques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aménagements de dispositifs tampons sont financés uniquement dans
+ le cadre d’une démarche territoriale de l’agence de l’eau, sur les 
+masses d’eau en risque de non atteinte du bon état et/ou sur les têtes 
+de bassins versants identifiés par les Sage.&lt;/p&gt;&lt;p&gt;
+Pour les actions de lutte contre les pollutions diffuses, ces actions
+ sont également financées dans le cadre d’une démarche territoriale de 
+l’agence de l’eau sur les territoires suivants, identifiés comme 
+prioritaires par le Sdage en vigueur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-amenagement-de-dispositifs-tampons-sous-maitrise-douvrage-pu.html</t>
+        </is>
+      </c>
+      <c r="W35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-dispositifs-tampons-sous-maitrise-douvrage-publique-ou-associations/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>165198</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des dispositifs tampons dans le cadre du dispositif « Investissements agroenvironnementaux non productifs » du Plan stratégique national (PSN)</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement de dispositifs tampons dans le cadre du dispositif « Investissements agroenvironnementaux non productifs » du Plan stratégique national (PSN)</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur 
+la nature visant à protéger, gérer de manière durable et restaurer des 
+écosystèmes. L’aménagement des bassins versants est à déployer en tant 
+qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
+présentant des bénéfices pour le territoire quelle que soit la situation
+ dans le futur.&lt;/p&gt;
+&lt;p&gt;L’aménagement des bassins répond à la fois aux enjeux de qualité 
+(épuration, limitation des transferts, …), hydrologie (effet tampon, 
+soutien d’étiage, …), atténuation des effets du dérèglement climatique 
+(ombrage, effet brise vent, ...), biodiversité (préservation d’habitat 
+pour la faune et la flore, …).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Agriculture et agroalimentaire
+Biodiversité
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aménagements de dispositifs tampons sont financés uniquement dans
+ le cadre d’une démarche territoriale de l’agence de l’eau, sur les 
+masses d’eau en risque de non atteinte du bon état et/ou sur les têtes 
+de bassins versants identifiés par les Sage.&lt;/p&gt;&lt;p&gt;
+Pour les actions de lutte contre les pollutions diffuses, ces actions
+ sont également financées dans le cadre d’une démarche territoriale de 
+l’agence de l’eau sur les territoires suivants, identifiés comme 
+prioritaires par le Sdage en vigueur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-amenagement-de-dispositifs-tampons-dans-le-cadre-du-disposit.html</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-des-dispositifs-tampons-dans-le-cadre-du-dispositif-investissements-agroenvironnementaux-non-productifs-du-plan-strategique-national-psn/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>165197</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études pour la gestion et la restauration des champs d'expansion de crues</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Études pour la gestion et la restauration des champs d'expansion de crues</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient le déploiement des solutions fondées sur 
+la nature visant à protéger, gérer de manière durable et restaurer des 
+écosystèmes. L’aménagement des bassins versants est à déployer en tant 
+qu’action aux bénéfices multiples et « sans regrets », c’est-à-dire 
+présentant des bénéfices pour le territoire quelle que soit la situation
+ dans le futur.&lt;/p&gt;
+&lt;p&gt;L’aménagement du bassin versant passe également par la préservation 
+et la restauration des zones d’expansion de crues qui représentent une 
+solution naturelle et efficace pour diminuer et réguler l’impact des 
+inondations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Risques naturels
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études pour la gestion et la restauration des champs d’expansion de 
+crues sont financées dans le cadre d’une démarche territoriale de 
+l’agence de l’eau, sur les masses d’eau en risque de non atteinte du bon
+ état et/ou sur les têtes de bassins versants identifiés par les Sage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/bv/bv1-etudes-pour-la-gestion-et-la-restauration-des-champs-dexpans.html</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-pour-la-gestion-et-la-restauration-des-champs-dexpansion-de-crues/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>165196</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de mise en œuvre ou de fiabilisation de l’autosurveillance (hors renouvellement)</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de mise en œuvre ou de fiabilisation de l’autosurveillance (hors renouvellement)</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les 
+collectivités pour les travaux de mise en œuvre des dispositifs 
+d’autosurveillance des systèmes d’assainissement de taille inférieur à 
+2000 équivalents habitants, ainsi que les points de rejets directs par 
+les réseaux d’assainissement (eaux usées et unitaires) soumis à de 
+nouvelles obligations réglementaires (arrêtés préfectoraux, …)&lt;/p&gt;
+&lt;p&gt;L’agence accompagne également la fiabilisation des équipements d’autosurveillance existants (hors renouvellement)&lt;/p&gt;
+&lt;p&gt;Le dispositif d’aide permet de s’assurer que les dispositifs 
+d’autosurveillance financés répondent aux obligations réglementaires et 
+garantissent des mesures fiables et donc valorisables.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass4-travaux-de-mise-en-oeuvre-ou-de-fiabilisation-de-lautosurve.html</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-mise-en-oeuvre-ou-de-fiabilisation-de-lautosurveillance-hors-renouvellement/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>165195</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études préalables à la fiabilisation ou à la mise en œuvre de l’autosurveillance</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Études préalables à la fiabilisation ou à la mise en œuvre de l’autosurveillance</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités pour réaliser les études préalables à la mise en œuvre de 
+l’autosurveillance des systèmes d’assainissement de taille &amp;lt; 2000 
+équivalents habitants, ou les études visant à prendre en compte de 
+nouvelles obligations réglementaires d&amp;#039;équipements d’autosurveillance, 
+ou encore à fiabiliser les équipements existants.&lt;/p&gt;
+&lt;p&gt;Le dispositif d’aide permet de s’assurer que les équipements 
+d’autosurveillance financés répondent aux obligations règlementaires et 
+garantissent des mesures fiables et donc valorisables.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass4-etudes-prealables-a-la-fiabilisation-ou-a-la-mise-en-oeuvre.html</t>
+        </is>
+      </c>
+      <c r="W39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-prealables-a-la-fiabilisation-ou-a-la-mise-en-oeuvre-de-lautosurveillance/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>165194</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux d’amélioration du fonctionnement des réseaux eaux usées en domaine public</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Travaux d’amélioration du fonctionnement des réseaux eaux usées en domaine public</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités pour les travaux qui doivent être réalisés sur les réseaux
+ d’assainissement des eaux usées existants en vue de réduire les rejets 
+polluants dans le milieu naturel.&lt;/p&gt;
+&lt;p&gt;L’ensemble de ces travaux vise à diminuer l&amp;#039;impact des rejets sur 
+l’eau et à préserver certains usages sensibles (baignade, production de 
+coquillages, pêche à pied).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public 
+de l’assainissement. Elles sont identifiées comme prioritaires dans le 
+schéma directeur d’assainissement collectif des eaux usées au regard de 
+la réduction des rejets directs d’eaux usées dans le milieu naturel ou 
+de la surcharge hydraulique de la station de traitement. Le schéma 
+directeur repose sur une étude de diagnostic datant de moins de 10 ans 
+et conduit a minima au respect de la directive Eaux Résiduaires Urbaines
+ et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-travaux-damelioration-du-fonctionnement-des-reseaux-eaux-us.html</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-damelioration-du-fonctionnement-des-reseaux-eaux-usees-en-domaine-public/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>165193</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de réhabilitation des branchements en domaine privé (opération groupée)</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Opération groupée de réhabilitation des branchements en domaine privé</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Particulier</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 46</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités ou les particuliers pour les travaux de mise en conformité
+ de la partie privative des branchements ainsi que la gestion 
+alternative des eaux pluviales par infiltration à la source.&lt;/p&gt;
+&lt;p&gt;Cette action vise à réduire les rejets polluants des systèmes 
+d’assainissement collectifs des eaux usées existants dans le milieu 
+naturel en vue de diminuer leurs impacts sur l’eau et de préserver 
+certains usages sensibles (baignade, production de coquillages, pêche à 
+pied).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public 
+de l’assainissement. Elles sont identifiées comme prioritaires dans le 
+schéma directeur d’assainissement collectif des eaux usées au regard de 
+la réduction des rejets directs d’eaux usées dans le milieu naturel ou 
+de la surcharge hydraulique de la station de traitement. Le schéma 
+directeur repose sur une étude de diagnostic datant de moins de 10 ans 
+et conduit a minima au respect de la directive Eaux Résiduaires Urbaines
+ et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-operation-groupee-de-rehabilitation-des-branchements-en-dom.html</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-rehabilitation-des-branchements-en-domaine-prive-operation-groupee/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>165192</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études de diagnostic et schémas directeurs d’assainissement des eaux usées</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Études de diagnostic et schémas directeurs d’assainissement des eaux usées</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne financièrement les 
+collectivités pour réaliser des études de diagnostic et d’élaboration du
+ schéma directeur d’assainissement des eaux usées.&lt;/p&gt;
+&lt;p&gt;Ces études visent déterminer les actions les plus adaptées pour 
+réduire les rejets polluants des systèmes d’assainissement collectifs 
+des eaux usées existants en vue de diminuer leurs impacts sur l’eau et 
+de préserver certains usages sensibles (baignade, production de 
+coquillages, pêche à pied).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études d’aides à la décision sont réalisées par un organisme 
+extérieur et indépendant de la collectivité et de son délégataire 
+(prestataire du délégataire également exclu).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-etudes-de-diagnostic-et-schemas-directeurs-dassainissement.html</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-de-diagnostic-et-schemas-directeurs-dassainissement-des-eaux-usees/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>165191</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une campagnes de diagnostics de branchements en domaine privé</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Campagnes de diagnostics de branchements en domaine privé</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités pour réaliser des campagnes de diagnostics/contrôles de 
+branchements destinées à identifier les non-conformités et préciser les 
+travaux de mise en conformité ou de gestion alternative des eaux 
+pluviales par infiltration à la source.&lt;/p&gt;
+&lt;p&gt;Cette action vise à réduire les rejets polluants des systèmes 
+d’assainissement collectifs des eaux usées existants dans le milieu 
+naturel en vue de diminuer leurs impacts sur l’eau et de préserver 
+certains usages sensibles (baignade, production de coquillages, pêche à 
+pied).&lt;/p&gt;&lt;p&gt;
+En cas d’absence, la mise en œuvre de boîtes de branchement peut également être financée afin de permettre les diagnostics&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q43" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public 
+de l’assainissement. Elles sont identifiées comme prioritaires dans le 
+schéma directeur d’assainissement collectif des eaux usées au regard de 
+la réduction des rejets directs d’eaux usées dans le milieu naturel ou 
+de la surcharge hydraulique de la station de traitement. Le schéma 
+directeur repose sur une étude de diagnostic datant de moins de 10 ans 
+et conduit a minima au respect de la directive Eaux Résiduaires Urbaines
+ et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-campagnes-de-diagnostics-de-branchements-en-domaine-prive.html</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-campagnes-de-diagnostics-de-branchements-en-domaine-prive/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>165190</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Assurer l'animation des opérations groupées pour mettre en conformité la partie privative des branchements</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Animation pour mettre en conformité la partie privative des branchements</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les 
+collectivités pour assurer l’animation des opérations groupées de 
+réhabilitation de la partie privative des branchements non conformes 
+ainsi que la gestion alternative des eaux pluviales par infiltration à 
+la source.&lt;/p&gt;
+&lt;p&gt;Cette action vise à réduire les rejets polluants des systèmes 
+d’assainissement collectifs des eaux usées existants dans le milieu 
+naturel en vue de diminuer leurs impacts sur l’eau et de préserver 
+certains usages sensibles (baignade, production de coquillages, pêche à 
+pied).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P44" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q44" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public 
+de l’assainissement. Elles sont identifiées comme prioritaires dans le 
+schéma directeur d’assainissement collectif des eaux usées au regard de 
+la réduction des rejets directs d’eaux usées dans le milieu naturel ou 
+de la surcharge hydraulique de la station de traitement. Le schéma 
+directeur repose sur une étude de diagnostic datant de moins de 10 ans 
+et conduit a minima au respect de la directive Eaux Résiduaires Urbaines
+ et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass3-animation-pour-mettre-en-conformite-la-partie-privative-des.html</t>
+        </is>
+      </c>
+      <c r="W44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/assurer-lanimation-des-operations-groupees-pour-mettre-en-conformite-la-partie-privative-des-branchements/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>165188</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études d'aide à la décision pour le transfert des eaux usées dans le cadre du regroupement de stations</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Études d'aide à la décision pour le transfert des eaux usées dans le cadre du regroupement de stations</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne apporte une aide financière pour 
+réaliser les études technico-économiques et environnementales lorsqu’il 
+s’agit d’évaluer l’intérêt de regrouper certaines unités de traitement.&lt;/p&gt;
+&lt;p&gt;Ces études visent déterminer les actions les plus adaptées pour 
+réduire les rejets polluants des systèmes d’assainissement collectifs 
+des eaux usées existants en vue de diminuer leurs impacts sur l’eau et 
+de préserver certains usages sensibles (baignade, production de 
+coquillages, pêche à pied) tout en minimisant la consommation 
+énergétique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P45" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q45" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études d’aides à la décision sont réalisées par un organisme 
+extérieur et indépendant de la collectivité et de son délégataire 
+(prestataire du délégataire également exclu).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass2-etudes-daide-a-la-decision-pour-le-transfert-des-eaux-usees.html</t>
+        </is>
+      </c>
+      <c r="W45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-daide-a-la-decision-pour-le-transfert-des-eaux-usees-dans-le-cadre-du-regroupement-de-stations/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>165187</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Traiter les eaux usées y compris des sous-produits d’épuration et réduire à la source la pollution par les micropolluants</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Traitement des eaux usées y compris des sous-produits d’épuration et réduction à la source de la pollution par les micropolluants</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités à mener des travaux d’amélioration, d’extension ou de 
+reconstruction des ouvrages de traitement des eaux usées y compris les 
+travaux de stockage et de traitement des boues.&lt;/p&gt;
+&lt;p&gt;Ces travaux visent à diminuer l&amp;#039;impact des rejets sur l’eau et à 
+préserver certains usages sensibles (baignade, production de 
+coquillages, pêche à pied).&lt;/p&gt;
+&lt;p&gt;L’agence de l’eau finance également les actions engagées par une 
+collectivité afin de réduire à la source les rejets de micropolluants. 
+Ces actions sont définies lors du diagnostic amont qui identifie les 
+potentiels émetteurs des micropolluants mesurés lors de la campagne RSDE
+ et défini un plan d’action pour réduire à la source leurs émissions. 
+Les stations de traitement spécifique des micropolluants ne sont pas 
+éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P46" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q46" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum de l’eau du service public de l’assainissement.
+&lt;/p&gt;&lt;p&gt;Quant aux travaux de traitement des eaux usées, ils sont identifiés 
+comme prioritaires dans le schéma directeur d’assainissement des eaux 
+usées au regard de la réduction des rejets polluants dans le milieu 
+naturel. Le schéma directeur repose sur une étude de diagnostic datant 
+de moins de 10 ans et conduit a minima au respect de la directive Eaux 
+Résiduaires Urbaines et du Sdage Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-traitement-des-eaux-usees-y-compris-des-sous-produits-depur.html</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/traiter-les-eaux-usees-y-compris-des-sous-produits-depuration-et-reduire-a-la-source-la-pollution-par-les-micropolluants/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>165186</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études d’aide à la décision relatives aux stations de traitement des eaux usées</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision relatives aux stations de traitement des eaux usées</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités pour réaliser des études opérationnelles d’aide à la 
+décision en lien avec l’amélioration, la reconstruction ou l’extension 
+des ouvrages de traitement des eaux usées (études technico-économiques 
+et environnementales pour le choix de filière de traitement des eaux 
+usées).&lt;/p&gt;
+&lt;p&gt;L’objectif est de diminuer l’impact des rejets des effluents 
+domestiques sur l’eau et de restaurer certains usages sensibles 
+(baignades, production de coquillages et pêche à pied).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P47" s="1" t="inlineStr">
+        <is>
+          <t>30/12/0024</t>
+        </is>
+      </c>
+      <c r="Q47" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études d’aides à la décision sont réalisées par un organisme 
+extérieur et indépendant de la collectivité et de son délégataire 
+(prestataire du délégataire également exclu).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-etudes-daide-a-la-decision-relatives-aux-stations-de-traite.html</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-daide-a-la-decision-relatives-aux-stations-de-traitement-des-eaux-usees/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>165185</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une campagne de recherche de micropolluants et diagnostic amont</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Campagne de recherche de micropolluants et diagnostic amont</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne aide financièrement les 
+collectivités à réaliser les campagnes de recherche de micropolluants 
+dans les eaux en entrée et sortie de station de traitement ainsi que 
+dans les boues de traitement. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;L’agence finance également le diagnostic amont afin d’identifier les 
+potentiels émetteurs de micropolluants mesurés lors de la campagne 
+d’analyses et définir un plan d’actions de réduction à la source.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P48" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La campagne de recherche de micropolluants et le diagnostic amont 
+sont réalisées par un organisme extérieur et indépendant de la 
+collectivité et de son délégataire (prestataire du délégataire également
+ exclu).&lt;/p&gt;
+&lt;p&gt;La campagne de recherche de micropolluants porte sur les eaux en 
+entrée et en sortie de station de traitement ainsi que sur les boues. 
+Les prélèvements et des analyses sont réalisés par un bureau d&amp;#039;études 
+et/ou un laboratoire accrédité.&lt;/p&gt;
+&lt;p&gt;Le diagnostic amont identifie les potentiels émetteurs de 
+micropolluants mesurés en quantité significative dans les eaux et 
+détectés dans les boues. Il définit également le plan d’actions pour 
+réduire à la source les rejets de micropolluants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-campagne-de-recherche-de-micropolluants-et-diagnostic-amont.html</t>
+        </is>
+      </c>
+      <c r="W48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-une-campagne-de-recherche-de-micropolluants-et-diagnostic-amont/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>165184</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Communiquer dans le cadre d’un plan d’actions de réduction des émissions de micropolluants</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Communication dans le cadre d’un plan d’actions de réduction des émissions de micropolluants</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les collectivités 
+pour communiquer auprès des émetteurs de micropolluants identifiés le 
+plan d’action de réduction à la source des micropolluants (RSDE).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P49" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public de l’assainissement.&lt;/p&gt;
+&lt;p&gt;Les actions de communication sont éligibles sous réserve qu’elles 
+soient encadrées par une feuille de route partagée par l’agence de 
+l’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-communication-dans-le-cadre-dun-plan-dactions-de-reduction.html</t>
+        </is>
+      </c>
+      <c r="W49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animer-un-plan-dactions-de-reduction-des-emissions-de-micropolluants-1/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>165183</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Animer un plan d’actions de réduction des émissions de micropolluants</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Animation d’un plan d’actions de réduction des émissions de micropolluants</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I50" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement l’animation du plan
+ d’action de réduction des micropolluants afin d’assurer le portage du 
+plan d’actions et d’organiser la mise en œuvre des actions prévues.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P50" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations sont conditionnées par un prix minimum du service public de l’assainissement.&lt;/p&gt;
+&lt;p&gt;Les actions d’animation sont éligibles sous réserve qu’elles soient 
+encadrées par une feuille de route partagée par l’agence de l’eau 
+reprenant les objectifs, les indicateurs de suivi, les livrables 
+relatifs aux actions ciblées et justifiant le dimensionnement de la 
+cellule d’animation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ass/ass1-animation-dun-plan-dactions-de-reduction-des-emissions-de-m.html</t>
+        </is>
+      </c>
+      <c r="W50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animer-un-plan-dactions-de-reduction-des-emissions-de-micropolluants/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>165180</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les productions favorables à la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Investissements pour la valorisation de productions favorables à la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I51" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif est de permettre la valorisation de 
+productions pour les filières et débouchés favorables à la ressource en 
+eau (qualité de l’eau, et/ou sobriété de son usage).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P51" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Hors cadre du plan Ecophyto, la filière considérée porte sur une zone de
+ production agricole couvrant un ou plusieurs territoire(s) 
+prioritaire(s) doté(s) d’accord(s) de territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://agence.eau-loire-bretagne.fr/cms/render/default/fr/sites/aides-redevances/home/aides/fiches-dispositif-12e-programme/agr/agr4-investissements-pour-la-valorisation-de-productions-favorab.html</t>
+        </is>
+      </c>
+      <c r="W51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-productions-favorables-a-la-ressource-en-eau/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2025</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>165175</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études de filières</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Études de filières</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I52" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les études de filières (études 
+d’opportunité technique et environnementale, études de faisabilité 
+technico-économique, études de dimensionnement) permettant la 
+valorisation de productions, pour les filières et débouchés favorables à
+ la ressource en eau (qualité de l’eau, et/ou sobriété de son usage).&lt;/p&gt;
+&lt;p&gt;L’objectif de ce dispositif est de renforcer l’engagement de tous les
+ acteurs des filières (agricoles, agroalimentaires, cosmétique, 
+pharmaceutique, textile, de la construction…), intermédiaires et 
+transformateurs, pour que soient élaborées des solutions de changement 
+de système réalistes et viables.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Biodiversité
+Artisanat
+Industrie
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P52" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q52" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Hors cadre du plan Ecophyto, la filière considérée porte sur une zone de
+ production agricole couvrant un ou plusieurs territoire(s) 
+prioritaire(s) doté(s) d’accord(s) de territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/agr/agr4-etudes-de-filieres.html</t>
+        </is>
+      </c>
+      <c r="W52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html" rel="noopener" target="_blank"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-de-filieres/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>165174</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Proposer des paiements pour services environnementaux (PSE)</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Paiements pour services environnementaux (PSE)</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Min : 80 Max : 90</t>
+        </is>
+      </c>
+      <c r="J53" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration portant le taux à 90 % peut être accordée dans le cadre de la solidarité urbain-rural.</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objet
+ de ce dispositif d’aide est de rémunérer les agriculteurs pour les 
+services environnementaux rendus, via la mise en place de pratiques 
+agricoles et d’aménagements paysagers favorables à la préservation de la
+ qualité et/ou la disponibilité de l’eau et de la biodiversité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide est apportée uniquement dans le cadre d’un accord de territoire.&lt;/p&gt;
+&lt;p&gt;Un co-financement minimum par la collectivité porteuse de l’action et/ou une autre collectivité compétente est obligatoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/agr/agr3-paiements-pour-services-environnementaux-pse.html</t>
+        </is>
+      </c>
+      <c r="W53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html" rel="noopener" target="_blank"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/paiements-pour-services-environnementaux-pse/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>165172</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Remplacer des canalisations fuyardes en zone de répartition des eaux (solidarité urbain-rural) ainsi que pour les Îles du bassin Loire-Bretagne non alimentées par le continent</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Remplacement de canalisations fuyardes en zone de répartition des eaux dans le cadre de la solidarité urbain-rural ainsi que pour les Îles du bassin Loire-Bretagne non alimentées par le continent</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne soutient le remplacement des 
+canalisations fuyardes pour réduire les pertes d&amp;#039;eau potable. Cette 
+initiative, inscrite dans le plan d&amp;#039;action gouvernemental, vise à 
+améliorer l&amp;#039;efficacité des réseaux et optimiser la gestion de la 
+ressource en eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q54" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
+&lt;p&gt;Travaux réalisés sur une commune située à la fois en zone de 
+répartition des eaux (ZRE) et en zonage France Ruralité Revitalisation 
+(FRR) ou dans le cadre d’un programme d’actions élaboré avec l’agence de
+ l’eau.&lt;/p&gt;
+&lt;p&gt;Travaux conformes à une campagne de recherche de fuites préalable 
+permettant de justifier le caractère fuyard des canalisations à 
+remplacer et permettant de quantifier le volume des fuites pouvant être 
+évitées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-remplacement-de-canalisations-fuyardes.html</t>
+        </is>
+      </c>
+      <c r="W54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/remplacer-de-canalisations-fuyardes-en-zone-de-repartition-des-eaux-solidarite-urbain-rural-ainsi-que-pour-les-iles-du-bassin-loire-bretagne-non-alimentees-par-le-continent/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>165171</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études patrimoniales et des campagnes de recherche de fuites des réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Études patrimoniales et campagnes de recherche de fuites</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
+permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
+mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
+ concertée de l’eau, elle accompagne également le remplacement de 
+canalisations fuyardes. Ces actions essentielles s’appuient sur une 
+structuration solide et bien définie de la compétence eau potable, afin 
+de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2030</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-etudes-patrimoniales-et-campagnes-de-recherche-de-fuites.html</t>
+        </is>
+      </c>
+      <c r="W55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-patrimoniales-et-des-campagnes-de-recherche-de-fuites-des-reseaux-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>165170</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser la lutte contre les fuites</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Équipements permettant d’optimiser la lutte contre les fuites</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration peut être accordée dans le cadre de la solidarité urbain-rural.</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les études et acquisitions d’équipements 
+permettant de mieux gérer et diagnostiquer les fuites. En réponse à la 
+mesure 14 du plan d’action gouvernemental pour une gestion résiliente et
+ concertée de l’eau, elle accompagne également le remplacement de 
+canalisations fuyardes. Ces actions essentielles s’appuient sur une 
+structuration solide et bien définie de la compétence eau potable, afin 
+de mener à bien les projets dans ce domaine.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P56" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q56" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep4-equipements-permettant-doptimiser-la-lutte-contre-les-fuite.html</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/optimiser-la-lutte-contre-les-fuites/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>165169</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de substitution de prélèvements en zone de répartition des eaux, ou déficit quantitatif à l’étiage ou prélèvements sur les îles non alimentées par le continent</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de substitution de prélèvements impactant en zone de répartition des eaux ou en cas de déficit quantitatif en période d’étiage ou pour les prélèvements situés sur les îles du bassin Loire-Bretagne non alimentées par le continent</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
+sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
+climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
+Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
+approvisionnement fiable, telles que des études d’aide à la décision, 
+des travaux d’interconnexion, de stockage ou de réhabilitation de 
+forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
+ la résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P57" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q57" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
+&lt;p&gt;Opération située en zone de répartition des eaux (ZRE), en déficit 
+quantitatif en période d’étiage ou concernant des prélèvements situés 
+sur les îles du bassin Loire-Bretagne.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Uniquement pour les travaux :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Étude préalable justifiant l’impact de l’exploitation du captage 
+existant sur la ressource en eau ou les milieux aquatiques (contribution
+ au déficit quantitatif de la ressource, contamination entre nappes),&lt;/li&gt;&lt;li&gt;Travaux conformes à l’étude préalable précisant l’amélioration 
+attendue pour la ressource en eau ou les milieux aquatiques et les 
+conditions techniques et économiques de réalisation du nouvel ouvrage 
+avec comblement de l’ouvrage initial.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-de-substitution-de-prelevements-impactant-en-zone-d.html</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-substitution-de-prelevements-en-zone-de-repartition-des-eaux-ou-deficit-quantitatif-a-letiage-ou-prelevements-sur-les-iles-non-alimentees-par-le-continent/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>165168</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de réhabilitations ou de comblements de forages mettant en communication des nappes</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de réhabilitations ou de comblements de forages mettant en communication des nappes</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="J58" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
+sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
+climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
+Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
+approvisionnement fiable, telles que des études d’aide à la décision, 
+des travaux d’interconnexion, de stockage ou de réhabilitation de 
+forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
+ la résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P58" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q58" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
+&lt;p&gt;Étude préalable justifiant l’impact de l’exploitation du captage existant sur la ressource en eau ou les milieux aquatiques.&lt;/p&gt;
+&lt;p&gt;Travaux conformes au diagnostic préalable du forage permettant de 
+déterminer la nature des travaux les mieux adaptés au problème posé.&lt;/p&gt;
+&lt;p&gt;Étude technico-économique comparative justifiant la décision de réhabiliter ou de reboucher.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-de-rehabilitations-ou-de-comblements-de-forages.html</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-rehabilitations-ou-de-comblements-de-forages-mettant-en-communication-des-nappes/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>165167</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Créer des réservoirs et forages de sécurisation sur les îles non alimentées par le continent - Solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Travaux d’interconnexion, de création de réservoirs et de forage de sécurisation dans le cadre de la solidarité urbain-rural et pour les îles du bassin Loire-Bretagne non alimentées par le continent</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="J59" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 50 % à 70 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
+sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
+climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
+Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
+approvisionnement fiable, telles que des études d’aide à la décision, 
+des travaux d’interconnexion, de stockage ou de réhabilitation de 
+forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
+ la résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P59" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q59" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-travaux-dinterconnexion-de-creation-de-reservoirs-et-de-for.html</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-reservoirs-et-forages-de-securisation-sur-les-iles-non-alimentees-par-le-continent-solidarite-urbain-rural/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>165166</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Installaler des stations d’alertes et opérations de protection des usines ou des forages d’eau potable</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Continuité de la distribution : installation de stations d’alerte et opérations de protection des usines ou des forages d’eau potable</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau Loire-Bretagne accompagne les collectivités dans la 
+sécurisation de la distribution de l&amp;#039;eau potable face aux risques 
+climatiques, qu&amp;#039;il s&amp;#039;agisse de sécheresse ou de pollutions diffuses. 
+Elle soutient la mise en place d&amp;#039;infrastructures visant à garantir un 
+approvisionnement fiable, telles que des études d’aide à la décision, 
+des travaux d’interconnexion, de stockage ou de réhabilitation de 
+forages. Ces actions s&amp;#039;inscrivent dans des stratégies visant à renforcer
+ la résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P60" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q60" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-continuite-de-la-distribution--installation-de-stations-dal.html</t>
+        </is>
+      </c>
+      <c r="W60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installaler-des-stations-dalertes-et-operations-de-protection-des-usines-ou-des-forages-deau-potable/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>165165</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Étudier les stratégies quantitatives pour de la substitution, de la réhabilitation ou du stockage</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les collectivités dans la sécurisation de 
+la distribution de l&amp;#039;eau potable face aux risques climatiques, qu&amp;#039;il 
+s&amp;#039;agisse de sécheresse ou de pollutions diffuses. Elle soutient la mise 
+en place d&amp;#039;infrastructures visant à garantir un approvisionnement 
+fiable, telles que des études d’aide à la décision, des travaux 
+d’interconnexion, de stockage ou de réhabilitation de forages. Ces 
+actions s&amp;#039;inscrivent dans des stratégies visant à renforcer la 
+résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P61" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q61" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-etudes-daide-a-la-decision-et-diagnostics.html</t>
+        </is>
+      </c>
+      <c r="W61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-les-strategies-quantitatives-pour-de-la-substitution-de-la-rehabilitation-ou-du-stockage/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>165164</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études d'aide à la décision et diagnostics des schémas directeurs et des plan de gestion de la sécurité sanitaire des eaux (PGSSE)</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision et diagnostics : schémas directeurs ; plan de gestion de la sécurité sanitaire des eaux (PGSSE) ; Études stratégiques quantitative pour de la substitution, de la réhabilitation ou du stockage.</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I62" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les collectivités dans la sécurisation de 
+la distribution de l&amp;#039;eau potable face aux risques climatiques, qu&amp;#039;il 
+s&amp;#039;agisse de sécheresse ou de pollutions diffuses. Elle soutient la mise 
+en place d&amp;#039;infrastructures visant à garantir un approvisionnement 
+fiable, telles que des études d’aide à la décision, des travaux 
+d’interconnexion, de stockage ou de réhabilitation de forages. Ces 
+actions s&amp;#039;inscrivent dans des stratégies visant à renforcer la 
+résilience des territoires, améliorer la gestion de la ressource et 
+assurer la continuité de la distribution d&amp;#039;eau, en particulier dans les 
+zones rurales ou insulaires du bassin Loire-Bretagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep3-etudes-daide-a-la-decision-et-diagnostics.html</t>
+        </is>
+      </c>
+      <c r="W62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-daider-a-la-decision-et-diagnostics-des-schemas-directeurs-et-des-plan-de-gestion-de-la-securite-sanitaire-des-eaux-pgsse/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>165163</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Créer des unités de désinfection et de traitement de l’agressivité (travaux) - Solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de création d’unités de désinfection et de traitement de l’agressivité - Réservé à la solidarité urbain-rural</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’aide est porté de 25 % à 50 % s'il est négocié dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la solidarité urbain rural, l’agence de l’eau 
+Loire-Bretagne accompagne les collectivités les plus défavorisées qui 
+souhaitent améliorer la qualité de l’eau potable distribuée en traitant 
+mieux les eaux brutes.&lt;/p&gt;
+&lt;p&gt;Ces actions essentielles s’appuient sur une structuration solide et 
+bien définie de la compétence eau potable et un prix du service public 
+suffisant, pour entretenir les ouvrages financés et maintenir la 
+performance du service.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q63" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prix minimum du service public de l’eau potable sauf si le maître 
+d’ouvrage n’a pas la compétence eau potable (précisé dans la fiche 
+action).&lt;/p&gt;
+&lt;p&gt;Engagement par délibération de l’abandon de la tarification 
+dégressive par catégorie d’usagers, si le maître d’ouvrage est la 
+collectivité territoriale ou l’EPCI compétent.&lt;/p&gt;
+&lt;p&gt;Renseignement annuel des indicateurs réglementaires de l’observatoire
+ national des services publics d’eau et d’assainissement (SISPEA) pour 
+toutes les collectivités.&lt;/p&gt;
+&lt;p&gt;À partir du 1&lt;sup&gt;er&lt;/sup&gt; janvier 2026, seuls les travaux programmés à une échelle adaptée (établissement public de coopération intercommunale, bassin versant, syndicat, département…) seront accompagnés. Sont concernées les collectivités exerçant la compétence eau potable dont les communes.&lt;/p&gt;
+&lt;p&gt;Existence préalable de la déclaration d’utilité publique (DUP) des 
+périmètres de protection des captages (PPC) des ressources concernées ou
+ dépôt du dossier en préfecture.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/aep/aep2-travaux-de-creation-dunites-de-desinfection-et-de-traitemen.html</t>
+        </is>
+      </c>
+      <c r="W63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creer-des-unites-de-desinfection-et-de-traitement-de-lagressivite-travaux-solidarite-urbain-rural/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>11/06/2025</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>165276</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place de nouvel organisme unique de gestion collective des prélèvements en eau pour l’irrigation (OUGC)</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de nouvel organisme unique de gestion collective des prélèvements en eau pour l’irrigation (OUGC)</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau encourage et accompagne la structuration des 
+organismes uniques de gestion collective des prélèvements en eau pour 
+l’irrigation (OUGC) sur tout le bassin Loire-Bretagne. Cette gestion 
+collective est essentielle pour gérer l’ensemble des prélèvements pour 
+l’irrigation à l’échelle d’unités de gestion cohérentes avec une 
+autorisation unique de prélèvement pour l’irrigation (AUP).&lt;/p&gt;
+&lt;p&gt;Elle devient indispensable dans les Projets de territoires pour la 
+gestion de l’eau (PTGE), en vue d’une gestion durable du volume 
+prélevable alloué à l’agriculture pour un territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q64" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua3-mise-en-place-de-nouvel-organisme-unique-de-gestion-collect.html</t>
+        </is>
+      </c>
+      <c r="W64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-place-de-nouvel-organisme-unique-de-gestion-collective-des-prelevements-en-eau-pour-lirrigation-ougc/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>165275</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les missions d’ingénierie de la participation et de la concertation (Sage et PTGE)</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Mission d’ingénierie de la participation et de la concertation</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne la structuration et l’animation des 
+démarches de Sage (schéma d’aménagement et de gestion des eaux) et des 
+projets de territoire pour la gestion de l’eau (PTGE).&lt;/p&gt;
+&lt;p&gt;Elle soutient les missions d’ingénierie de la participation et de la 
+concertation dès l’émergence de la démarche, pour faciliter le dialogue.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q65" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua2-mission-dingenierie-de-la-participation-et-de-la-concertati.html</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-missions-dingenierie-de-la-participation-et-de-la-concertation-sage-et-ptge/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>165274</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Aider la décision, pour une gestion résiliente, sobre et concertée de la ressource en eau (études)</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision pour une gestion résiliente, sobre et concertée de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau finance les études et équipements nécessaires à 
+l’amélioration de la connaissance pour une gestion résiliente, sobre et 
+concertée de la ressource en eau. Ces études sont indispensables pour 
+mesurer les effets du dérèglement climatique et suivre les évolutions 
+prévisibles sur les milieux aquatiques en vue d’établir un état des 
+lieux partagé à partir de données locales.&lt;/p&gt;
+&lt;p&gt;L’agence accompagne les études d’aide à la décision notamment celles 
+abordant les volets sociologique, économique et financier de la gestion 
+de la ressource en eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua2-etudes-daide-a-la-decision-pour-une-gestion-resiliente-sobr.html</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aider-la-decision-pour-une-gestion-resiliente-sobre-et-concertee-de-la-ressource-en-eau-etudes/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>165273</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Financer les analyses Hydrologie Milieux Usage Climat (HMUC)</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Analyse Hydrologie Milieux Usage Climat (HMUC)</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau finance les analyses Hydrologie Milieux Usage Climat 
+(HMUC), indispensable pour mesurer les effets du dérèglement climatique 
+et suivre les évolutions prévisibles sur les milieux aquatiques en vue 
+d’établir un état des lieux partagé à partir de données locales. 
+L’analyse HMUC constitue la déclinaison sur le bassin Loire-Bretagne de 
+l’évaluation des volumes prélevables. L’analyse HMUC est reconnue comme 
+un élément de la phase de diagnostic de territoire, socle du projet de 
+territoire pour la gestion de l’eau (PTGE). Elle constitue ainsi un 
+outil d&amp;#039;aide à la décision pour la définition d’une politique locale de 
+gestion de l’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P67" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q67" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua2-analyse-hydrologie-milieux-usage-climat-hmuc.html</t>
+        </is>
+      </c>
+      <c r="W67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-analyses-hydrologie-milieux-usage-climat-hmuc/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>165272</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les prélèvements en eau existants (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux de réduction des prélèvements existants</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I68" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif de ce dispositif est de promouvoir une démarche globale de 
+sobriété hydrique, essentielle face à la diminution de la disponibilité 
+en eau, en incitant tous les usagers à adopter des solutions durables et
+ collectives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P68" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q68" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux doivent avoir fait l’objet d’une étude préalable ou d’un 
+diagnostic faisant état d’une réflexion globale sur la réduction 
+potentielle des besoins et des prélèvements en eau détaillant l’objectif
+ de réduction en eau visé.&lt;/p&gt;
+&lt;p&gt;Sont exclus les projets dans le cadre de la création ou d’un transfert d’établissement et dans les bâtiments neufs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua1-etudes-et-travaux-de-reduction-des-prelevements-existants.html</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduire-des-prelevements-en-eau-existants-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>165271</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Réduire les besoins en eau (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux de réduction des besoins en eau</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I69" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;À travers des études et des travaux, ce dispositif aide à identifier et 
+mettre en place des solutions pour diminuer la consommation d&amp;#039;eau, comme
+ l&amp;#039;adoption de processus plus efficaces, l&amp;#039;utilisation de matériels 
+économes en eau, ou encore l&amp;#039;optimisation des pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P69" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q69" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux doivent avoir fait l’objet d’une étude préalable ou d’un 
+diagnostic faisant état d’une réflexion globale sur la réduction 
+potentielle des besoins et des prélèvements en eau détaillant l’objectif
+ de réduction en eau visé.&lt;/p&gt;
+&lt;p&gt;Sont exclus les projets dans le cadre de la création ou d’un transfert d’établissement et dans les bâtiments neufs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T69" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua1-etudes-et-travaux-de-reduction-des-besoins-en-eau.html</t>
+        </is>
+      </c>
+      <c r="W69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduire-les-besoins-en-eau-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>165270</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Animer et communiquer pour la réduction des besoins en eau et des prélèvements dans le cadre d’opérations collectives</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Actions d’animation et communication pour la réduction des besoins en eau et des prélèvements dans le cadre d’opérations collectives</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient les opérations collectives visant à 
+encourager les pratiques économes en eau, à travers des campagnes 
+d&amp;#039;information, des événements de sensibilisation ou des ateliers. 
+L&amp;#039;objectif est de diffuser des messages clés sur l&amp;#039;importance de la 
+sobriété hydrique et de favoriser l&amp;#039;adoption de comportements 
+responsables au sein des collectivités, des entreprises et auprès des 
+particuliers, afin de mieux gérer la ressource.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P70" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q70" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions d’animation et de communication réalisées dans le cadre 
+d’une opération collective sont éligibles sous réserve qu’elles 
+résultent d’une étude préalable mettant en évidence les enjeux 
+environnementaux, quantifiant les réductions des besoins en eau et/ou 
+prélèvements et justifiant le périmètre de l’intervention envisagée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/qua/qua1-actions-danimation-et-communication-pour-la-reduction-des-b.html</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animer-et-communiquer-pour-la-reduction-des-besoins-en-eau-et-des-prelevements-dans-le-cadre-doperations-collectives/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB70" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>165269</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études d’aide à la décision pour infiltrer les eaux pluviales</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Études d’aide à la décision pour infiltrer les eaux pluviales</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I71" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 60</t>
+        </is>
+      </c>
+      <c r="J71" s="1" t="inlineStr">
+        <is>
+          <t>Majoration de 10 % en zone France ruralités revitalisation (FRR).</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;À travers des études d’aide à la décision, l&amp;#039;agence accompagne les 
+collectivités dans le choix et la conception d&amp;#039;aménagements adaptés, 
+tels que des espaces verts végétalisés ou des infrastructures 
+perméables, permettant une infiltration efficace des eaux pluviales. 
+L&amp;#039;objectif de ce dispositif est de favoriser des solutions durables qui 
+non seulement améliorent la gestion des eaux pluviales, mais contribuent
+ également à la reconquête de la biodiversité et l’adaptation au 
+changement climatique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P71" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q71" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’étude vise l’infiltration d’eaux pluviales actuellement captées par
+ un réseau. L’étude sera réalisée par un prestataire externe.&lt;/p&gt;
+&lt;p&gt;Le projet fait l’objet d’une étude hydraulique respectant les 
+recommandations techniques de l’agence de l’eau, avec plans de 
+nivellement montrant les réseaux et la circulation des eaux pluviales 
+avant et après travaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/plu/plu1-etudes-daide-a-la-decision-pour-infiltrer-les-eaux-pluviale.html</t>
+        </is>
+      </c>
+      <c r="W71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/accompagner-les-programmes-dactions-de-sensibilisation-dans-le-cadre-des-demarches-territoriales&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-pour-les-etudes-daide-a-la-decision-pour-infiltrer-les-eaux-pluviales/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>165268</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Infiltrer des eaux pluviales urbaines majoritairement dans des aménagements de pleine terre</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Travaux visant l’infiltration des eaux pluviales urbaines majoritairement dans des aménagements de pleine terre</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide les travaux de déraccordement 
+des eaux pluviales des réseaux de collecte pour leur infiltration dans 
+les sols au plus près de leur point de chute, sur des aménagements non 
+dédiés uniquement à l’eau. Ce dispositif concerne les projets ou l’eau 
+pluviale est géré majoritairement sur des aménagements végétalisés. 
+Différents types d’aménagements peuvent être mis en œuvre dans ce cadre :
+ espaces verts creux, toiture stockante végétalisée raccordée à un 
+dispositif infiltrant, trottoir ou chaussée perméables sur structure 
+stockante et infiltrante, tranchée d’infiltration...&lt;/p&gt;
+&lt;p&gt;Les solutions en pleine terre végétalisées, plus durables et sources 
+de co-bénéfices (reconquête de la biodiversité, lutte contre les îlots 
+de chaleur, qualité de vie…) seront privilégiées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P72" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q72" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet fait l’objet d’une étude hydraulique respectant les 
+recommandations techniques de l’agence de l’eau, avec plans de 
+nivellement montrant les réseaux et la circulation des eaux pluviales 
+avant et après travaux.&lt;/p&gt;&lt;p&gt;Le projet doit être dimensionné pour les pluies importantes. Il est 
+donc demandé que les aménagements d’infiltration permettant de stocker 
+temporairement, le temps de leur infiltration, au minimum 35 litres 
+d’eau par m&lt;sup&gt;2&lt;/sup&gt; déconnecté des réseaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/plu/plu1-travaux-visant-linfiltration-des-eaux-pluviales-urbaines-da.html</t>
+        </is>
+      </c>
+      <c r="W72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/accompagner-les-programmes-dactions-de-sensibilisation-dans-le-cadre-des-demarches-territoriales&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/infiltrer-des-eaux-pluviales-urbaines-majoritairement-dans-des-amenagements-de-pleine-terre/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>165267</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Infiltrer des eaux pluviales urbaines (autres travaux)</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Autres travaux visant l’infiltration des eaux pluviales urbaines</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau aide le déraccordement des eaux pluviales des réseaux 
+de collecte pour leur infiltration dans les sols au plus près de leur 
+point de chute, sur des aménagements non dédiés uniquement à l’eau. Ce 
+dispositif concerne les aménagements non majoritairement végétalisés. 
+Différents types d’aménagements peuvent être mis en œuvre dans ce cadre :
+ espaces verts creux, toiture stockante végétalisée raccordée à un 
+dispositif infiltrant, trottoir ou chaussée perméables sur structure 
+stockante et infiltrante, tranchée d’infiltration...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet fait l’objet d’une étude hydraulique respectant les 
+recommandations techniques de l’agence de l’eau, avec plans de 
+nivellement montrant les réseaux et la circulation des eaux pluviales 
+avant et après travaux.&lt;/p&gt;&lt;p&gt;Le projet est dimensionné pour les pluies importantes. Il est donc 
+demandé que les aménagements d’infiltration permettant de stocker au 
+minimum 35 litres d’eau par m&lt;sup&gt;2&lt;/sup&gt; déconnecté des réseaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T73" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/plu/plu1-autres-travaux-visant-linfiltration-des-eaux-pluviales-urba.html</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/accompagner-les-programmes-dactions-de-sensibilisation-dans-le-cadre-des-demarches-territoriales&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/infiltrer-des-eaux-pluviales-urbaines-autres-travaux/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>165266</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner techniquement la sensibilisation et l’animation de réseaux d’acteurs</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Missions d’appui technique, de sensibilisation et d’animation de réseaux d’acteurs</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le partenariat de l’agence de l’eau avec les structures, apportant un 
+accompagnement technique auprès des maîtres d’ouvrage et des acteurs 
+locaux, doit permettre de maintenir ou de créer une dynamique de bassin 
+sur des sujets à forts enjeux. La mise en réseau des maîtres d’ouvrages 
+territoriaux doit permettre d’assurer la cohérence technique des 
+projets, de faciliter les retours d’expériences et de diffuser les 
+connaissances afin d’atteindre les objectifs prioritaires du programme 
+d’intervention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P74" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q74" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T74" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par4-missions-dappui-technique-sensibilisation-animation-reseaux.html</t>
+        </is>
+      </c>
+      <c r="W74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-techniquement-la-sensibilisation-et-lanimation-de-reseaux-dacteurs/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>165265</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les départements dans leurs missions d’assistance technique réglementaire</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Mission d'assistance technique départementale réglementaire</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I75" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne accompagne les départements dans leurs missions d’assistance technique réglementaire.&lt;br /&gt;
+Ces missions concernent les domaines de l’assainissement collectif et 
+non collectif et de la protection des ressources en eau potable, ainsi 
+que l’expertise et le suivi des épandages (MESE).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q75" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par3-mission-dassistance-technique-departementale-reglementaire.html</t>
+        </is>
+      </c>
+      <c r="W75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-departements-dans-leurs-missions-dassistance-technique-reglementaire/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>165264</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études à caractère exploratoire ou décisionnel à l’échelle départementale ou stratégique</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Études à caractère exploratoire ou décisionnel à l’échelle départementale ou stratégique</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Région</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau soutient les études à caractère exploratoire ou 
+décisionnel à l’échelle départementale ou stratégique qui visent à 
+améliorer la connaissance, les documents de référence, les schémas 
+directeurs à l’échelon départemental ou interdépartemental.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P76" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q76" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par2-etudes-a-caractere-exploratoire-ou-decisionnel-a-lechelle-d.html</t>
+        </is>
+      </c>
+      <c r="W76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-etudes-a-caractere-exploratoire-ou-decisionnel-a-lechelle-departementale-ou-strategique/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>165263</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une structuration de la gestion de l’eau (missions d’appui)</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Missions d’appui à la mise en place d’une structuration de la gestion de l’eau</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration est possible dans le cadre de la solidarité urbain rural et d’un programme d’actions conclu dans le cadre d’un accord de territoire.</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les établissements publics de coopération 
+intercommunale à structurer leurs compétences au-delà des obligations 
+réglementaires. La structuration doit permettre aux collectivités d’être
+ opérationnelles, de porter des programmes d’actions ambitieux sur le 
+petit et le grand cycles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q77" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par1-missions-dappui-a-la-mise-en-place-dune-structuration-de-la.html</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-place-une-structuration-de-la-gestion-de-leau-missions-dappui/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>165262</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Structurer la maitrise d'ouvrage et d'organiser les compétences (études)</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Études de structuration de la maitrise d'ouvrage et d'organisation des compétences</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I78" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne les établissements publics de coopération 
+intercommunale à structurer leurs compétences au-delà des obligations 
+réglementaires. La structuration doit permettre aux collectivités d’être
+ opérationnelles, de porter des programmes d’actions ambitieux sur le 
+petit et le grand cycles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/par/par1-etudes-de-structuration-de-la-maitrise-douvrage-et-dorganis.html</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/structurer-la-maitrise-douvrage-et-dorganiser-les-competences-etudes/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2025</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>165261</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des connaissance et mesures de sauvegarde prévues dans les PLAGEPOMI</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de connaissance et mesures de sauvegarde prévues dans les PLAGEPOMI</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient activement la restauration 
+des milieux dégradés, des aires protégées et des continuités écologiques
+ afin de lutter contre l’érosion de la biodiversité.&lt;/p&gt;
+&lt;p&gt;En parallèle, dans le cadre des actions identifiées dans les plans de
+ gestion pour les poissons migrateurs (PLAGEPOMI), l’agence de l’eau 
+Loire-Bretagne peut accompagner l’acquisition de connaissance et 
+certaines mesures de sauvegarde rendues nécessaires par le risque de 
+disparition d’espèces.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P79" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q79" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les acquisitions de connaissance et les mesures de sauvegarde doivent être conformes aux objectifs des PLAGEPOMI.&lt;/p&gt;
+&lt;p&gt;Les mesures de sauvegarde prévues dans les PLAGEPOMI ou validées par 
+le COGEPOMI pour les espèces présentant un risque de disparition restent
+ des mesures ponctuelles. Elles s’inscrivent dans une démarche 
+territoriale de l’agence de l’eau comme mesure complémentaire à un 
+programme d&amp;#039;actions de restauration des milieux issues d’une stratégie 
+globale à l’échelle d’axe ou d’un bassin versant.&lt;/p&gt;
+&lt;p&gt;Les mesures identifiées sont le soutien d’effectif en saumons et la 
+régulation de silures. Elles doivent s’appuyer sur une analyse 
+systémique et un protocole d’action validé par un conseil scientifique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq5-acquisition-de-connaissance-et-mesures-de-sauvegarde-prevue.html</t>
+        </is>
+      </c>
+      <c r="W79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale.
+ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acquerir-des-connaissance-et-mesures-de-sauvegarde-prevues-dans-les-plagepomi/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>165260</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des habitats, frayères pour des espèces inféodées aux milieux aquatiques, humides ou marins (travaux)</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de restaurations des habitats, frayères pour des espèces inféodées aux milieux aquatiques, humides ou marins</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient les travaux de restauration 
+des milieux dégradés, des aires protégées et des continuités 
+écologiques, telles que les trames verte et bleue, afin de limiter les 
+pressions exercées sur les écosystèmes et de lutter contre l’érosion de 
+la biodiversité. Ce soutien vise à favoriser le retour ou le maintien 
+des espèces menacées inféodées aux milieux aquatiques, humides et 
+marins.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P80" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q80" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions financées sont exclusivement en lien avec une espèce 
+inféodée aux milieux aquatiques ou humides ou marins et doivent être 
+décrites soit :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;dans un plan national d’action (PNA) ou dans un plan régional d’action (PRA),&lt;/li&gt;&lt;li&gt;dans la liste rouge UICN (union internationale pour la conservation de la nature) nationale « menacée de disparition ».&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les actions interviennent prioritairement :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;dans le cadre d’une démarche territoriale de l’agence de l’eau,&lt;/li&gt;&lt;li&gt;ou d’une démarche structurée et reconnue sur la biodiversité.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les actions doivent être conformes aux préconisations des différents documents en lien avec l’espèce cible.&lt;/p&gt;
+&lt;p&gt;L’acquisition foncière préalable aux travaux est soumise à l’existence ou à la préparation d’un plan de gestion associé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq5-travaux-de-restaurations-des-habitats-frayeres-pour-des-esp.html</t>
+        </is>
+      </c>
+      <c r="W80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale.
+ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-des-habitats-frayeres-pour-des-especes-infeodees-aux-milieux-aquatiques-humides-ou-marins-travaux/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>165259</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des habitats pour favoriser le retour ou le maintien des espèces menacées inféodées aux milieux aquatiques, humides et marins (études)</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Études préalables aux travaux de restauration des habitats</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I81" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient les études préalables à la 
+restauration des milieux dégradés, des aires protégées et des 
+continuités écologiques, telles que les trames verte et bleue, afin de 
+limiter les pressions exercées sur les écosystèmes et de lutter contre 
+l’érosion de la biodiversité. Ce soutien vise à favoriser le retour ou 
+le maintien des espèces menacées inféodées aux milieux aquatiques, 
+humides et marins.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P81" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q81" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions financées sont exclusivement en lien avec une espèce 
+inféodée aux milieux aquatiques ou humides ou marins et doivent être 
+décrites soit :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;dans un plan national d’action (PNA) ou dans un plan régional d’action (PRA),&lt;/li&gt;&lt;li&gt;dans la liste rouge UICN (union internationale pour la conservation de la nature) nationale « menacée de disparition ».&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les actions interviennent prioritairement :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;dans le cadre d’une démarche territoriale de l’agence de l’eau,&lt;/li&gt;&lt;li&gt;ou d’une démarche structurée et reconnue sur la biodiversité.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Les actions doivent être conformes aux préconisations des différents documents en lien avec l’espèce cible.&lt;/p&gt;
+&lt;p&gt;Le cahier des charges de l’étude doit comporter une déclinaison 
+opérationnelle de celle-ci (plan de gestion, recommandation envers 
+l’espèce présente etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq5-etudes-prealables-aux-travaux-de-restauration-des-habitats.html</t>
+        </is>
+      </c>
+      <c r="W81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale.
+ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-des-habitats-pour-favoriser-le-retour-ou-le-maintien-des-especes-menacees-infeodees-aux-milieux-aquatiques-humides-et-marins-etudes/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>165258</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer de façon pérenne les fonctionnalités des habitats naturels marins et littoraux (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux de restauration active des fonctionnalités des habitats naturels littoraux et marins</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I82" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient des travaux de restauration 
+pérenne des fonctionnalités des habitats naturels marins et littoraux 
+(réintroduction d’espèces ingénieurs ou pionnières), lorsque les 
+pressions responsables des dégradations sont maitrisées. Une forte 
+attention sera portée à la non-artificialisation des milieux naturels 
+par les travaux mis en œuvre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q82" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études préalables fournissent des préconisations pour la 
+définition et la mise en œuvre d’opérations de réduction des pressions 
+et de restauration des habitats.&lt;/p&gt;
+&lt;p&gt;Les opérations et travaux devront avoir obtenu les autorisations 
+nécessaires auprès des services de l’État et/ou des propriétaires 
+privés.&lt;/p&gt;
+&lt;p&gt;Les actions doivent être inscrites dans le cadre de la stratégie du 
+territoire ou de démarches structurées et reconnues pour la biodiversité
+ telles qu’une stratégie ou un programme d’actions du territoire ou un 
+plan de gestion des aires protégées concernées.  &lt;/p&gt;
+&lt;p&gt;Le bénéficiaire prévoit de réunir un comité de pilotage une fois par 
+an pour présenter les avancées du projet à l’agence de l’eau, aux 
+partenaires et aux porteurs de la démarche territoriale locale (ex. 
+contrat, schéma d’aménagement et de gestion des eaux, aires marines 
+protégées, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq4-etudes-et-travaux-de-restauration-active-des-fonctionnalite.html</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale.
+ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-de-facon-perenne-les-fonctionnalites-des-habitats-naturels-marins-et-littoraux-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>165257</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Réduire ou éviter les pressions sur les habitats littoraux et marins (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux contribuant à réduire ou éviter les pressions sur les habitats littoraux et marins</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau accompagne la réalisation d’opérations ambitieuses 
+visant à préserver ou restaurer des habitats naturels marins 
+fonctionnels. Ces opérations doivent permettre la réduction ou la 
+suppression pérenne des pressions physiques responsables de la 
+dégradation des milieux littoraux et marins.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q83" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études préalables fournissent des préconisations pour la 
+définition et la mise en œuvre d’opérations de réduction des pressions 
+et de restauration des habitats.&lt;/p&gt;
+&lt;p&gt;Les opérations et travaux devront avoir obtenu les autorisations 
+nécessaires auprès des services de l’État et/ou des propriétaires 
+privés.&lt;/p&gt;
+&lt;p&gt;Les actions doivent être inscrites dans le cadre de la stratégie du 
+territoire ou de démarches structurées et reconnues pour la biodiversité
+ telles qu’une stratégie ou un programme d’actions du territoire ou un 
+plan de gestion des aires protégées concernées.  &lt;/p&gt;
+&lt;p&gt;Le bénéficiaire prévoit de réunir un comité de pilotage une fois par 
+an pour présenter les avancées du projet à l’agence de l’eau, aux 
+partenaires et aux porteurs de la démarche territoriale locale (ex. 
+contrat, schéma d’aménagement et de gestion des eaux, aires marines 
+protégées, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq4-etudes-et-travaux-contribuant-a-reduire-ou-eviter-les-press.html</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduire-ou-eviter-les-pressions-sur-les-habitats-littoraux-et-marins-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>165256</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les fonctions écologiques des marais rétro littoraux (travaux)</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de restauration par curage sur les marais rétro-littoraux</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à restaurer les fonctions écologiques des marais 
+rétro littoraux en éliminant les sédiments et en rétablissant leur rôle 
+de filtration de l&amp;#039;eau. L&amp;#039;agence de l&amp;#039;eau soutient financièrement et 
+techniquement ces travaux pour préserver la qualité de la ressource en 
+eau, soutenir la biodiversité et améliorer la résilience des écosystèmes
+ aquatiques et littoraux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Appui méthodologique
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P84" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q84" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux de restauration par curage sur les marais rétro littoraux
+ sont financés dans le cadre d’une démarche territoriale de l’agence de 
+l’eau.&lt;/p&gt;
+&lt;p&gt;Les travaux qui ont fait l’objet d’une aide de l’agence de l’eau au cours des 10 ans écoulés, ne sont pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq3-travaux-de-restauration-par-curage-sur-les-marais-retro-lit.html</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-les-fonctions-ecologiques-des-marais-retro-littoraux-travaux/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>165255</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des zones humides (travaux)</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de restauration des zones humides</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne finance des travaux de restauration 
+visant à réduire les pressions exercées sur les milieux humides.&lt;/p&gt;
+&lt;p&gt;Ces interventions ont pour objectif de rétablir leurs fonctionnalités
+ écologiques, de renforcer leur résilience et de préserver les services 
+qu’ils rendent aux écosystèmes et aux territoires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P85" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q85" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions de restauration de milieux humides (y compris celles 
+engagées pour donner suite à une acquisition) sont finançables sur 
+l’ensemble du bassin si elles sont inscrites dans un document ou plan de
+ gestion stratégique milieux humides.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq3-travaux-de-restauration-des-zones-humides.html</t>
+        </is>
+      </c>
+      <c r="W85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-des-zones-humides-travaux/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>165254</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’acquisition foncière et les obligations réelles environnementales en faveur des milieux humides</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Outils fonciers en faveur des milieux humides : acquisition ou obligation réelle environnementale</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne apporte une aide financière pour 
+l’acquisition foncière et/ou la maitrise d’usage foncier, permettant de 
+garantir une protection durable des milieux humides.&lt;/p&gt;
+&lt;p&gt;Ces dispositifs visent à sécuriser leur gestion à long terme et à 
+favoriser des pratiques compatibles avec la préservation de leurs 
+fonctionnalités écologiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P86" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q86" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’acquisition foncière et les obligations réelles environnementales sont finançables sur l’ensemble du bassin.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Acquisition foncière :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Les modalités de gestion des surfaces à acquérir doivent être 
+préalablement établies dans un document prévisionnel de gestion. Elles 
+décrivent les modalités et délais de mise en place des usages associés 
+(plan de gestion, conventions, baux ruraux avec clauses 
+environnementales, obligations réelles environnementales, travaux ou 
+aménagements prévus).&lt;/li&gt;&lt;li&gt;L’acquisition foncière est soumise à l’existence ou à la préparation d’un plan de gestion associé.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Obligations Réelles Environnementales :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;La compétence principale du co-contractant est la protection de la ressource en eau ou du milieu naturel ou de la biodiversité.&lt;/li&gt;&lt;li&gt;Les engagements réciproques doivent présenter un niveau d’ambition suffisant pour répondre aux enjeux identifiés dans le 12&lt;sup&gt;e&lt;/sup&gt; programme.&lt;/li&gt;&lt;li&gt;Les signataires (propriétaire et co-contractant) s’engagent à contractualiser l’ORE sur une durée de 30 ans minimum.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq3-outils-fonciers-en-faveur-des-milieux-humides.html</t>
+        </is>
+      </c>
+      <c r="W86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-lacquisition-fonciere-et-les-obligations-reelles-environnementales-en-faveur-des-milieux-humides/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>165253</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et inventaires de milieux humides</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Études et inventaires de milieux humides</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient financièrement la 
+réalisation d’études visant à identifier les enjeux et les risques 
+d’altérations fonctionnelles, des milieux humides.&lt;/p&gt;
+&lt;p&gt;Ces études constituent une étape essentielle pour comprendre le 
+fonctionnement de ces milieux, évaluer les pressions qu’ils subissent et
+ définir des actions de gestion, de préservation ou de restauration 
+adaptées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q87" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq3-etudes-et-inventaires-de-milieux-humides.html</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-et-inventaires-de-milieux-humides/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>165252</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux d’effacement et arasement d’obstacles</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux d'effacement, d'arasement d'obstacles (ouvrages, plan d'eau…) publics ou privés</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 90</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
+d’ouvrage à réaliser des études et des travaux pour restaurer la 
+continuité écologique qui vise à permettre la libre circulation des 
+espèces, à assurer le transport naturel des sédiments et le bon 
+fonctionnement de l’écosystème.&lt;/p&gt;
+&lt;p&gt;Les travaux aidés s’inscrivent dans la mise en œuvre du plan d&amp;#039;action
+ pour une politique apaisée de restauration de la continuité écologique 
+(PAPARCE) dans le respect du code de l’environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P88" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q88" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études et travaux doivent concerner les ouvrages dont la hauteur de chute est supérieure à 50 cm.&lt;/p&gt;
+&lt;p&gt;Les travaux devront avoir obtenu les autorisations nécessaires auprès
+ des services de l’État et l’accord du propriétaire de l’ouvrage s’il 
+n’est pas le maitre d’ouvrage des travaux.&lt;/p&gt;
+&lt;p&gt;Les études et travaux sous maitrise d’ouvrage État sont éligibles sur
+ les ouvrages prioritaires du plan d&amp;#039;action pour une politique apaisée 
+de restauration de la continuité écologique (liste annexée au Sdage)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq2-etudes-et-travaux-deffacement-darasement-dobstacles.html</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-etudes-et-travaux-deffacement-et-arasement-dobstacles/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>165251</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la continuité écologique qui vise à permettre la libre circulation des espèces (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux d'aménagement (équipement, contournement…) pour les cours d'eau classés liste 2 ou sur les zones d'actions prioritaires (ZAP) du plan de gestion Anguille</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 50</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
+d’ouvrage à réaliser des études et des travaux pour restaurer la 
+continuité écologique qui vise à permettre la libre circulation des 
+espèces, à assurer le transport naturel des sédiments et le bon 
+fonctionnement de l’écosystème.&lt;/p&gt;
+&lt;p&gt;Les travaux aidés s’inscrivent dans la mise en œuvre du plan d&amp;#039;action
+ pour une politique apaisée de restauration de la continuité écologique 
+(PAPARCE) dans le respect du code de l’environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P89" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q89" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études et travaux doivent concerner les ouvrages dont la hauteur de chute est supérieure à 50 cm.&lt;/p&gt;
+&lt;p&gt;Les travaux d’aménagement devront faire partie d’une stratégie 
+d’ensemble pour restaurer la continuité écologique à l’échelle des axes.&lt;/p&gt;
+&lt;p&gt;Les travaux devront avoir obtenu les autorisations nécessaires auprès
+ des services de l’État et l’accord du propriétaire de l’ouvrage s’il 
+n’est pas le maitre d’ouvrage des travaux.&lt;/p&gt;
+&lt;p&gt;Les études et travaux d’aménagement (d’équipement, contournement…) 
+sont financés sur les cours d’eau classés « liste 2 » au titre de 
+l’article L 214-17 du code de l’environnement ou sur les zones d’actions
+ prioritaires (ZAP) du plan de gestion des anguilles.&lt;/p&gt;
+&lt;p&gt;Les études et travaux sous maitrise d’ouvrage État sont éligibles sur
+ les ouvrages prioritaires du plan d&amp;#039;action pour une politique apaisée 
+de restauration de la continuité écologique (liste annexée au Sdage).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq2-etudes-et-travaux-damenagement-equipement-contournement-pou.html</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;https://aides-territoires.beta.gouv.fr/comptes/aides/publications/restaurer-des-cours-deau-etudes-et-travaux&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-la-continuite-ecologique-qui-vise-a-permettre-la-libre-circulation-des-especes-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>165250</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer la continuité écologique (études)</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Études de définition des scénarios et de programmation en matière de restauration de la continuité écologique</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I90" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
+d’ouvrage à réaliser des études pour restaurer la continuité écologique 
+qui vise à permettre la libre circulation des espèces, à assurer le 
+transport naturel des sédiments et le bon fonctionnement de 
+l’écosystème.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P90" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q90" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études doivent concerner les ouvrages dont la hauteur de chute est supérieure à 50 cm.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq2-etudes-de-definition-des-scenarios-et-de-programmation-en-m.html</t>
+        </is>
+      </c>
+      <c r="W90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale.
+ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-la-continuite-ecologique-etudes/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>165249</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des travaux de contournement des plans d'eau</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de contournement des plans d'eau</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
+d’ouvrage à réaliser des travaux pour restaurer et de recréer les 
+fonctionnalités des milieux aquatiques.&lt;/p&gt;
+&lt;p&gt;Ces travaux doivent permettre de corriger les altérations 
+hydromorphologiques du cours d’eau et d&amp;#039;assurer ainsi le bon 
+fonctionnement de l’écosystème. Les actions à conduire doivent viser à 
+restaurer : un régime hydrologique favorable au développement des 
+espaces aquatiques, des habitats aquatiques et riverains fonctionnels 
+ainsi qu’une continuité écologique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P91" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q91" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux de contournement de plans d’eau, sont financés dans le 
+cadre d’une démarche territoriale de l’agence de l’eau, sur les masses 
+d’eau en risque hydrologie. Ils doivent être ciblés par une étude qui 
+définit la stratégie d’intervention à l’échelle de la masse d’eau et qui
+ intègre une analyse coût/bénéfice. Les plans d’eau doivent être 
+autorisés au 1&lt;sup&gt;er &lt;/sup&gt;janvier 2025.&lt;/p&gt;
+&lt;p&gt;Dans le cas des plans d’eau à usage irrigation, s’ajoute une pression
+ prélèvement devant être prise en compte pour réduire l’impact global 
+sur l’hydrologie.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq1-travaux-de-contournement-des-plans-deau.html</t>
+        </is>
+      </c>
+      <c r="W91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale.
+ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-travaux-de-contournement-des-plans-deau/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>165248</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des cours d'eau (études et travaux)</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux de restauration des cours d'eau</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I92" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne aide financièrement les maîtres 
+d’ouvrage à réaliser des travaux pour restaurer et recréer les 
+fonctionnalités des milieux aquatiques.&lt;/p&gt;
+&lt;p&gt;Ces travaux doivent permettre de corriger les altérations 
+hydromorphologiques du cours d’eau et d&amp;#039;assurer ainsi le bon 
+fonctionnement de l’écosystème. Les actions à conduire doivent viser à 
+restaurer : un régime hydrologique favorable au développement des 
+espaces aquatiques, des habitats aquatiques et connexes fonctionnels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Biodiversité
+Réhabilitation
+Industrie
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q92" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études et travaux de correction des altérations des cours d’eau sont
+ financés, dans le cadre d’une démarche territoriale de l’agence de 
+l’eau, sur les masses d’eau dégradées et/ou en risque morphologique, 
+hydrologique ou continuité, de non atteinte des objectifs de bon état, 
+et en particulier celles proches du bon état.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/maq/maq1-etudes-et-travaux-de-restauration-des-cours-deau.html</t>
+        </is>
+      </c>
+      <c r="W92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale.
+ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/restaurer-des-cours-deau-etudes-et-travaux/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>165247</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’accès à l’eau potable et l’assainissement via des actions internationales pour un projet porté par une collectivité</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Actions internationales pour un projet porté par une collectivité</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I93" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne soutient des actions internationales
+ menées par des collectivités dans le cadre de projets de solidarité et 
+de coopération.&lt;/p&gt;
+&lt;p&gt;Elle accompagne financièrement et techniquement les projets portés 
+par ces collectivités pour améliorer l&amp;#039;accès à l’eau potable et à 
+l’assainissement, en particulier dans les zones défavorisées. Ce soutien
+ vise à promouvoir une gestion durable des ressources en eau, en ligne 
+avec les objectifs de développement durable de l&amp;#039;ONU.&lt;/p&gt;
+&lt;p&gt;L’agence peut également bonifier le taux d’aide pour les projets 
+menés dans des bassins spécifiques, en lien avec des partenariats 
+institutionnels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+International</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q93" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour déposer une demande d’aide, vous devez déjà avoir établi un 
+avant-projet et disposer d’éléments fiables de définition technique et 
+d&amp;#039;estimation financière.&lt;/p&gt;
+&lt;p&gt;Les critères d’éligibilité des demandes sont :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;une participation financière des collectivités du bassin Loire-Bretagne de 5 % minimum,&lt;/li&gt;&lt;li&gt;une participation de la population locale bénéficiaire (en numéraire et/ou en valorisation) de 5 % minimum.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Vous vous engagez à associer l’agence de l’eau à vos actions de communication liées à la réalisation de l’opération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/int/int1-actions-internationales-pour-un-projet-porte-par-une-collec.html</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-lacces-a-leau-potable-et-lassainissement-via-des-actions-internationales-pour-un-projet-porte-par-une-collectivite/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2025</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>165246</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Développer et structurer l'éducation à l'environnement sur le volet « eau »</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Projets régionaux d’éducation à l’environnement sur le volet « eau »</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau soutient les actions visant à développer et à 
+structurer l&amp;#039;éducation à l&amp;#039;environnement à l&amp;#039;échelle régionale autour 
+des enjeux de l&amp;#039;eau. Elle finance des actions éducatives dans le cadre 
+de partenariats concertés avec les acteurs de l&amp;#039;éducation à 
+l&amp;#039;environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Education et renforcement des compétences
+Biodiversité
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P94" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q94" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-projets-regionaux-deducation-a-lenvironnement-sur-le-volet.html</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-et-structurer-leducation-a-lenvironnement-sur-le-volet-eau/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>165245</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les programmes d’actions de sensibilisation dans le cadre des démarches territoriales</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Programmes d’actions de sensibilisation dans le cadre des démarches territoriales</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I95" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J95" s="1" t="inlineStr">
+        <is>
+          <t>Une majoration est possible lorsque la région est un partenaire engagé dans la démarche territoriale.</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau accompagne les programmes de sensibilisation aux 
+enjeux de l&amp;#039;eau qui visent l&amp;#039;atteinte des objectifs prioritaires du 12&lt;sup&gt;e&lt;/sup&gt;
+ programme en favorisant la mobilisation et l’action des acteurs locaux 
+dans leur diversité, au regard des enjeux prioritaires de leurs 
+territoires.&lt;/p&gt;&lt;p&gt;Nature et finalité :&lt;/p&gt;&lt;p&gt;L’objet de ces dispositifs d’aide est de favoriser :&lt;/p&gt;&lt;p&gt;• la compréhension,&lt;/p&gt;&lt;p&gt;• la prise de conscience,&lt;/p&gt;&lt;p&gt;• l’évolution des comportements,&lt;/p&gt;&lt;p&gt;• la mobilisation et l’action des acteurs locaux dans leur diversité, au regard des enjeux prioritaires de&lt;/p&gt;&lt;p&gt;leurs territoires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Animation et mise en réseau
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P95" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q95" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaire&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Public ou privé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;Programmes d’actions de sensibilisation dans le cadre des démarches territoriales&lt;/p&gt;&lt;p&gt;• Le programme d’actions de sensibilisation est décliné en application de la stratégie de territoire des&lt;/p&gt;&lt;p&gt;démarches territoriales de l’agence de l’eau : la stratégie de territoire comporte des objectifs de&lt;/p&gt;&lt;p&gt;sensibilisation et définit les publics cibles et enjeux éducatifs. Le programme d’actions en découle et&lt;/p&gt;&lt;p&gt;est validé par le comité de pilotage.&lt;/p&gt;&lt;p&gt;• Le programme d’actions de sensibilisation inscrite dans un Sage : le programme d’actions validé par&lt;/p&gt;&lt;p&gt;la Commission locale de l’eau.&lt;/p&gt;&lt;p&gt;• Les actions du programme de sensibilisation mobilisées répondent aux enjeux locaux.&lt;/p&gt;&lt;p&gt;Elles visent trois cibles :&lt;/p&gt;&lt;p&gt;• Les élus et les décideurs locaux,&lt;/p&gt;&lt;p&gt;• les usagers et riverains directement concernés par les projets mis en œuvre,&lt;/p&gt;&lt;p&gt;• enfin le grand public et les scolaires.&lt;/p&gt;&lt;p&gt;Les élus et les décideurs locaux y sont obligatoirement ciblés.&lt;/p&gt;&lt;p&gt;Actions de mobilisation de l’avis du public pendant les consultations prévues&lt;/p&gt;&lt;p&gt;réglementairement pour l’élaboration du Sdage&lt;/p&gt;&lt;p&gt;Les actions de mobilisation sont cohérentes avec la stratégie et le dispositif de communication arrêtée par le&lt;/p&gt;&lt;p&gt;comité de bassin pour la consultation du public.&lt;/p&gt;&lt;p&gt;Programmes régionaux conventionnés d’actions au bénéfice du volet « eau » en&lt;/p&gt;&lt;p&gt;éducation à l’environnement&lt;/p&gt;&lt;p&gt;• Le programme d’actions associe d’autres financeurs publics de l’éducation à l’environnement et/ou&lt;/p&gt;&lt;p&gt;une structure animatrice/porteuse d’un réseau régional de l’éducation à l’environnement,&lt;/p&gt;&lt;p&gt;• Les actions du « volet eau » du programme sont négociées annuellement avec l’agence de l’eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-programmes-dactions-de-sensibilisation-dans-le-cadre-des-de.html</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-programmes-dactions-de-sensibilisation-dans-le-cadre-des-demarches-territoriales/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>165244</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser du public pendant les consultations réglementaire pour l’élaboration du Sdage</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Actions de mobilisation de l’avis du public pendant les consultations prévues réglementairement pour l’élaboration du Sdage</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’agence de l’eau Loire-Bretagne encourage les initiatives de 
+mobilisation du public pendant les consultations menées par le comité de
+ bassin Loire-Bretagne. Elle finance les actions qui favorisent 
+l&amp;#039;appropriation et la mise en œuvre du Sdage, le débat sur l&amp;#039;eau, les 
+concertations et les consultations.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Biodiversité
+Animation et mise en réseau
+Médias et communication
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P96" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q96" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/inf/inf1-actions-de-mobilisation-de-lavis-du-public-pendant-les-cons.html</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobiliser-du-public-pendant-les-consultations-reglementaire-pour-lelaboration-du-sdage/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>24/06/2025</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>165242</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser d'autres travaux de réduction des pressions</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-autres-travaux-de-reduction-des-pressions.html</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>Ce taux d’aide est un taux maximum sauf éventuelle majoration de 5 points si le projet entraine une baisse de la consommation énergétique.</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Autres travaux concourant à la réduction de la pression exercée par une 
+activité économique non agricole sur le milieu récepteur (bassin de 
+stockage d’eaux usées traitées, réfection de réseaux pour limiter les 
+pertes ou pour déplacer des rejets vers des zones moins sensibles, 
+réduction de la température de rejets impactants, réduction de la teneur
+ en chlorures des effluents, etc.). &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P97" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q97" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux doivent être conformes aux prescriptions des études 
+préalables et doivent aboutir à une réduction significative du rejet ou 
+de la pression y compris en cas d’augmentation d’activité.&lt;br /&gt;
+ &lt;br /&gt;
+Aucune aide n’est accordée dans le cadre de la création ou d’un transfert d’établissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Loire-Bretagne</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/aides/fiches-dispositif-12e-programme/ind/ind1-autres-travaux-de-reduction-des-pressions.html</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-redevances.eau-loire-bretagne.fr/home/services-en-ligne/deposer-sa-demande-daide-en-ligne---rivage.html</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire,
+ &lt;a href="https://agence.eau-loire-bretagne.fr/home/agence-de-leau/fonctionnement-de-lagence-de-leau/agence-eau-loire-bretagne-un-siege-et-5-delegations.html"&gt;
+  vous pouvez contacter votre direction régionale&lt;/a&gt;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>marie-nathalie.savignat@eau-loire-bretagne.fr</t>
         </is>
       </c>
       <c r="Z97" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4cc5-realiser-des-etudes-et-travaux-de-substitutio/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-dautres-travaux-de-reduction-des-pressions/</t>
         </is>
       </c>
       <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Loire-Bretagne</t>
         </is>
       </c>
       <c r="AE97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF97" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG97" s="1" t="inlineStr">
         <is>
-          <t>31/03/2020</t>
+          <t>24/06/2025</t>
         </is>
       </c>
       <c r="AH97" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>