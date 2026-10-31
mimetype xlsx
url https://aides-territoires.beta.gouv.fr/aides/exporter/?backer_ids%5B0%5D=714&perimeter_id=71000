--- v0 (2026-01-31)
+++ v1 (2026-10-31)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA4"/>
+  <dimension ref="A1:AH4"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,87 +225,576 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>120288</v>
+        <v>120286</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Mettre en place des process de dématérialisation et des téléprocédures (e-administration)</t>
+          <t>Installer et maintenir des systèmes informatiques et réseaux</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>E-Administration</t>
+          <t>Systèmes Informatiques et réseaux</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Installation et maintenance d&amp;#039;équipements, infrastructures associées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les enjeux et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit du parc informatique de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un compte-rendu sur l&amp;#039;existant et les orientations à prendre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vente de matériel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vente et installation de serveurs et ordinateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vente et installation de périphériques (imprimantes, bornes wifi, écrans, onduleurs, claviers/ souris, disques durs, cables et adaptateurs, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et configuration de kits de visioconférence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation de hotspots wifi publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Maintenance et assistance technique :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Service de maintenance du parc informatique, visites annuelles, dépannages sur site, supervision du serveur, antivirus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hotline téléphonique technique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tests de performances du cablage réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service de sauvegarde de données externalisée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Hébergement dans un DataCenter 100% public :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réservations et dépôts de noms de domaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de sites web
+ &lt;/li&gt;
+ &lt;li&gt;
+  Messagerie électronique et calendriers partagés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Hébergement de serveurs dédiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Virtualisation de serveurs métiers pour un travail à distance
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/systemes-informatiques-reseaux/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Mixte Numérian
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 30 13 13
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="https://www.numerian.fr/"&gt;
+  www.numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+  contact&amp;#64;numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/94f3-systemes-informatiques-et-reseaux/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>120287</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de logiciels et d'applications de gestion</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Logiciels et applications</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise à disposition de logiciels de gestion à l&amp;#039;échelle communale et intercommunale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conseil (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contact téléphonique ou par mail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous et visite sur site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Informations générales sur les enjeux et les solutions techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement à la Maîtrise d&amp;#039;ouvrage de 1er niveau (intervention gratuite) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Audit des besoins de la collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentation des logiciels et démonstration sur place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise d&amp;#039;œuvre (intervention payante) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans la mise en place de nouveaux logiciels :
+  &lt;br /&gt;
+  – Logiciels de gestion (finances/payes/élections/état-civil/cimetière/...)
+  &lt;br /&gt;
+  – Gestion de fonds bibliothécaire
+  &lt;br /&gt;
+  – Gestion du périscolaire avec paiement en ligne
+  &lt;br /&gt;
+  – Calendriers partagés pour le personnel et les ressources
+  &lt;br /&gt;
+  – Gestion du courrier avec circuits de validation
+  &lt;br /&gt;
+  – Gestion des congés, absences, formations, et crédits ouverts pour les titres restaurant
+  &lt;br /&gt;
+  – Logiciel d&amp;#039;aide à la rédaction des marchés publics
+  &lt;br /&gt;
+  – Logiciel de gestion des Autorisations du Droit du Sol
+  &lt;br /&gt;
+  – Cloud, espace de stockage en ligne partagé pour un travail collaboratif
+  &lt;br /&gt;
+  – Liste de diffusion mails
+  &lt;br /&gt;
+  – Enquêtes en ligne
+  &lt;br /&gt;
+  – Applications en ligne de gestion du cadastre et autorisations du droit du sol
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix des outils, installation et déploiement au sein de la collectivité ou en mode hébergé pour un accès distant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des utilisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service d&amp;#039;assistance par nos agents au quotidien
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/logiciels-applications/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Mixte Numérian
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 75 30 13 13
+&lt;/p&gt;
+&lt;p&gt;
+ Site :
+ &lt;a href="http://www.numerian.fr"&gt;
+  www.numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
+  contact&amp;#64;numerian.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a06-logiciels-et-applications/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>120288</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place des process de dématérialisation et des téléprocédures (e-administration)</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>E-Administration</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Mixte Numérian (opérateur public de services numériques - OPSN)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   OPÉRATIONS CONCERNÉES
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dématérialisation et téléprocédures.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conseil (intervention gratuite) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contact téléphonique ou par mail
  &lt;/li&gt;
  &lt;li&gt;
@@ -338,506 +827,142 @@
   – Délivrance de certificat de signature électronique sur site
   &lt;br /&gt;
   – Plateforme de dématérialisation des marchés publics
   &lt;br /&gt;
   – Tiers de Télétransmission vers la préfecture et la trésorerie
   &lt;br /&gt;
   – Dématérialisation des actes réglementaires et budgétaires
   &lt;br /&gt;
   – Dématérialisation des bordereaux comptables
   &lt;br /&gt;
   – Parapheur électronique en ligne avec circuits de validation
   &lt;br /&gt;
   – Service de Correspondant Informatique et Libertés
   &lt;br /&gt;
   – Audits dans le cadre de la loi sur le RGPD
  &lt;/li&gt;
  &lt;li&gt;
   Formation des utilisateurs
  &lt;/li&gt;
  &lt;li&gt;
   Service d&amp;#039;assistance par nos agents au quotidien
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Drôme</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://collectivites.ladrome.fr/service/e-administration/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Syndicat Mixte Numérian
   &lt;/li&gt;
   &lt;li&gt;
    Téléphone : 04 75 30 13 13
   &lt;/li&gt;
   &lt;li&gt;
    Site :
    &lt;a href="https://www.numerian.fr/"&gt;
     www.numerian.fr
    &lt;/a&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Email :
    &lt;a href="mailto:contact&amp;#64;numerian.fr"&gt;
     contact&amp;#64;numerian.fr
    &lt;/a&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>ingenieriepublique@ladrome.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3cad-e-administration/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="K3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
-[...354 lines deleted...]
-          <t>published</t>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>16/09/2022</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>