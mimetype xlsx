--- v0 (2026-03-16)
+++ v1 (2026-08-03)
@@ -380,51 +380,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>56198</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Acheter un véhicule (4 roues) électrique, hydrogène ou GNV</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
@@ -511,51 +511,51 @@
           <t>Acquisition de véhicule décarboné</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>56195</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Poser une borne de recharge pour véhicules électriques, vélos électriques ou une station hydrogène</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
@@ -656,51 +656,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>56191</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Réaliser une installation photovoltaïque en toiture</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
@@ -807,51 +807,51 @@
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>56188</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Installer une chaufferie bois énergie, substituer son système de chauffage par du bois énergie</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
@@ -958,51 +958,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>56185</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser à la transition énergétique</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
@@ -1097,51 +1097,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>56184</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Etudier la faisabilité d'un projet d'énergie renouvelable</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
@@ -1237,51 +1237,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>56183</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Etudier l'opportunité technique et économique d'une installation bois énergie</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
@@ -1364,51 +1364,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>56182</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Etudier l'opportunité technique et économique d'une installation photovoltaïque en toiture</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
@@ -1491,51 +1491,51 @@
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>56180</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Améliorer l'efficacité énergétique de son patrimoine bâti avec le Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
@@ -1676,51 +1676,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>56129</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Aménager des carrefours routiers avec une signalisation lumineuse</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention
@@ -1826,51 +1826,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>05/08/2020</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>56127</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Etendre, renouveler ou améliorer l'efficacité énergétique de son éclairage public</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
         <is>
@@ -1981,51 +1981,51 @@
 Rénovation de l’éclairage public</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>05/08/2020</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>56126</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Effacer les réseaux publics d'électricité basse tension, d'éclairage public ou de génie civil de télécommunication, supprimer ou rénover un poste de transformation</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
@@ -2141,48 +2141,48 @@
 Rénovation de l’éclairage public</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>05/08/2020</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>