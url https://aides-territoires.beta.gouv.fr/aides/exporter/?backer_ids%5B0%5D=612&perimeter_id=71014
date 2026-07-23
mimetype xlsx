--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -263,88 +263,309 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>116361</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Financer la rénovation des ponts communaux</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Financer la rénovation des ponts communaux</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;AFL est la seule banque française 100% détenue par les collectivités locales françaises, qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique. Pour bénéficier des crédits de l&amp;#039;AFL, la collectivité doit avant tout devenir actionnaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des plus petites communes en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ Partenaire du Cerema et de l&amp;#039;ANCT, l&amp;#039;AFL accompagne les collectivités bénéficiaires du programme national PONTS devant recourir à l&amp;#039;emprunt pour entretenir et rénover leurs ouvrages d&amp;#039;arts.
+&lt;/p&gt;
+&lt;p&gt;
+ Les particularités de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Ses crédits :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gamme de financement complète et adaptée : prêts long terme, prêts relais (dans l&amp;#039;attente de réception d&amp;#039;une subvention).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Crédit jusque 40 ans
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pas de seuil minimal concernant l&amp;#039;emprunt
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La commune doit figurer parmi la liste des communes bénéficiaires du programme national PONTS porté par le Cerema.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Étude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+  &lt;/li&gt;
+  &lt;li&gt;
+   Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ NB : appel non surtaxé
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c39-financer-la-renovation-des-ponts-communaux/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>21/02/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>72810</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -381,79 +602,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -496,253 +717,253 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/05/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>52290</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -818,96 +1039,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -950,429 +1171,208 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...219 lines deleted...]
-      </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>08/06/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>