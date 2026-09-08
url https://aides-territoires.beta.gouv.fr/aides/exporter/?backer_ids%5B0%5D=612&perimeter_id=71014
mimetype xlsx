--- v1 (2026-07-23)
+++ v2 (2026-09-08)
@@ -263,309 +263,88 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>116361</v>
+        <v>72810</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer la rénovation des ponts communaux</t>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>France Relance</t>
-[...4 lines deleted...]
-          <t>Financer la rénovation des ponts communaux</t>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...214 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
 &lt;/p&gt;
@@ -602,79 +381,79 @@
 &lt;p&gt;
  •	Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  •	Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
 &lt;/p&gt;
 &lt;p&gt;
  •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  •
  &lt;strong&gt;
   Entretien du patrimoine
  &lt;/strong&gt;
  (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Développement sportif
  &lt;/strong&gt;
  (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
 &lt;/p&gt;
 &lt;p&gt;
  •
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -717,253 +496,253 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Etude de l&amp;#039;adhésion
  &lt;/strong&gt;
  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Éligibilité à l&amp;#039;adhésion
  &lt;/strong&gt;
  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Vote de la délibération de la collectivité
  &lt;/strong&gt;
  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Versement de l&amp;#039;Apport en capital initial :
  &lt;/strong&gt;
  La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
  &lt;/strong&gt;
  La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Contact :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>52290</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Prêt
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#34;
   &lt;em&gt;
    Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
@@ -1039,96 +818,96 @@
   Plus petit crédit : 11 000€
  &lt;/li&gt;
  &lt;li&gt;
   Plus gros crédit : 50 millions €
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Social et Petite enfance
   &lt;/strong&gt;
   (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Revitalisation des centres villes
   &lt;/strong&gt;
   (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Rayonnement culturel
   &lt;/strong&gt;
   (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transition énergétique
   &lt;/strong&gt;
   (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement des mobilités douces
   &lt;/strong&gt;
   (Bordeaux Métropole, 33)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développement sportif
   &lt;/strong&gt;
   (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -1171,208 +950,429 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Etude de l&amp;#039;adhésion
   &lt;/strong&gt;
   : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Éligibilité à l&amp;#039;adhésion
   &lt;/strong&gt;
   : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Vote de la délibération de la collectivité
   &lt;/strong&gt;
   : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Versement de l&amp;#039;Apport en capital initial
   &lt;/strong&gt;
   : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
   &lt;/strong&gt;
   : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://portail.agence-france-locale.fr/</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une crèche
 Création d’un terrain de football
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un système de vidéo-protection
 Rénovation de l’éclairage public
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>116361</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation des ponts communaux</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Financer la rénovation des ponts communaux</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;AFL est la seule banque française 100% détenue par les collectivités locales françaises, qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique. Pour bénéficier des crédits de l&amp;#039;AFL, la collectivité doit avant tout devenir actionnaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des plus petites communes en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ Partenaire du Cerema et de l&amp;#039;ANCT, l&amp;#039;AFL accompagne les collectivités bénéficiaires du programme national PONTS devant recourir à l&amp;#039;emprunt pour entretenir et rénover leurs ouvrages d&amp;#039;arts.
+&lt;/p&gt;
+&lt;p&gt;
+ Les particularités de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Ses crédits :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Gamme de financement complète et adaptée : prêts long terme, prêts relais (dans l&amp;#039;attente de réception d&amp;#039;une subvention).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Crédit jusque 40 ans
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pas de seuil minimal concernant l&amp;#039;emprunt
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La commune doit figurer parmi la liste des communes bénéficiaires du programme national PONTS porté par le Cerema.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Étude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+  &lt;/li&gt;
+  &lt;li&gt;
+   Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ NB : appel non surtaxé
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c39-financer-la-renovation-des-ponts-communaux/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
-          <t>10/07/2020</t>
+          <t>21/02/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>