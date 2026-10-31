--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -426,51 +426,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>04/07/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>164918</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner le partage de l'eau et la sobriété</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Partage de l'eau et sobriété</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -600,51 +600,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>164919</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Préserver les milieux aquatiques et leur biodiversité</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Milieux aquatiques et biodiversité</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -776,51 +776,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>164920</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une gestion durable des services d'assainissement</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Assainissement</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -944,51 +944,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>164921</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Réduire les pollutions agricoles</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1116,51 +1116,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>164922</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Agir en faveur de la réduction des pollutions industrielles</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Industries et autres activités économiques</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
@@ -1282,51 +1282,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>164923</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir la gestion durable et l’alimentation en eau potable</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Alimentation en eau potable</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1448,51 +1448,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>164924</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Préserver les sols face aux pluies intenses</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Pluvial et sol</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1620,51 +1620,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>164925</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner la gouvernance locale de l'eau, animation, sensibilisation et éducation aux enjeux de l'eau</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Gouvernance locale de l'eau, animation, sensibilisation et éducation aux enjeux de l'eau</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1789,51 +1789,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>164926</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Accompagner la connaissance : études générales et surveillance environnementale</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Connaissance : études générales et surveillance environnementale</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1956,51 +1956,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>164927</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'adaptation des territoires au changement climatique dans le domaine de l'eau</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Projets multithématiques pour l'adaptation au changement climatique</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2113,51 +2113,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>164928</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir des actions de solidarité à l’international</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>International</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2276,48 +2276,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>