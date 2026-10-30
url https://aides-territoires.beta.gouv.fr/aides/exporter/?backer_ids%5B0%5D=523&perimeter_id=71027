--- v0 (2026-07-31)
+++ v1 (2026-10-30)
@@ -255,379 +255,285 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>72011</v>
+        <v>166760</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Identifier et développer des innovations sociales avec la Fabrique à initiatives</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Fabrique à initiatives</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Avise</t>
+          <t>Avise
+Ecooparc-La Fabrique à projets</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La
-  &lt;a href="https://fabriqueainitiatives.org/"&gt;
-[...1 lines deleted...]
-  &lt;/a&gt;
+  &lt;a href="https://www.avise.org/le-reseau-fabrique-a-initiatives" target="_self"&gt;Fabrique à initiatives&lt;/a&gt;
   est un dispositif d&amp;#039;ingénierie territoriale
  &lt;/strong&gt;
- créé en 2010 par l&amp;#039;
-[...1 lines deleted...]
-  Avise
+ créé en 2010 par l&amp;#039;&lt;a href="https://www.avise.org/"&gt;Avise
 &lt;/a&gt;et qui permet de répondre aux défis rencontrés par les territoires en &lt;strong&gt;c&lt;/strong&gt;&lt;strong&gt;onnectant les acteurs publics, privés et citoyens pour générer des innovations sociales. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
  &lt;strong&gt;
-  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée de projet ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
+  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
  &lt;/strong&gt;
  en apportant
  &lt;strong&gt;
-  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale.&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale. &lt;/strong&gt;La Fabrique à initiatives accompagne également la phase de recherche de financements pour concrétiser le projet. &lt;/p&gt;
 &lt;p&gt;
  &amp;gt;
  &lt;a href="https://fabriqueainitiatives.org/les-projets/"&gt;
   Comprendre le dispositif en 25 projets
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le dispositif a 3 clés d&amp;#039;entrée :
+ Le dispositif a trois clés d&amp;#039;entrée :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Un besoin
   &lt;/strong&gt;
   : développer des réponses en partant d&amp;#039;un besoin ou d&amp;#039;un enjeu clé du territoire.
   &lt;em&gt;
    Exemples : revitaliser le centre-bourg, développer les circuits courts, identifier des supports d&amp;#039;insertion professionnelle, etc.
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une idée
   &lt;/strong&gt;
   : valider la pertinence d&amp;#039;une idée d&amp;#039;activité d&amp;#039;utilité sociale et la concrétiser.
   &lt;em&gt;
-   E
-[...2 lines deleted...]
-   xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
+   E&lt;/em&gt;&lt;em&gt;xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Un lieu
   &lt;/strong&gt;
   : créer une dynamique locale d&amp;#039;innovation sociale ou transformer un lieu disponible en projet à fort impact.
   &lt;em&gt;
-   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovants en QPV, etc.
+   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovantes en QPV, etc.
   &lt;/em&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Il intervient à travers le processus adaptable suivant :
+ Il intervient à travers un processus adapté aux enjeux spécifiques du territoire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Détecter les besoins et les opportunités
   &lt;/strong&gt;
   &lt;strong&gt;
-   et qualifier des projets à impact
-[...1 lines deleted...]
-  , à travers des ateliers d&amp;#039;intelligence collective et une démarche de prospective
+   et qualifier des projets à impact&lt;/strong&gt;, à travers des ateliers d&amp;#039;intelligence collective, une démarche de prospective et une animation territoriale &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Concevoir des activités innovantes
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   durables
+  &lt;/strong&gt;
+  à travers la mobilisation collective au service de la réalisation de l&amp;#039;étude d&amp;#039;opportunité&lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transmettre le projet
+  &lt;/strong&gt;
+  à un entrepreneur ou collectif qualifié ou à une entreprise de l&amp;#039;ESS existante
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
-   Concevoir des activités innovantes
-[...13 lines deleted...]
-  &lt;strong&gt;
    Accompagner le porteur de projet jusqu&amp;#039;à la création
   &lt;/strong&gt;
-  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés existants
- &lt;/li&gt;
+  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés du territoire&lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exemples de projets réalisés :
 &lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;&lt;strong&gt;Un espace de couture mutualisé en QPV
-[...68 lines deleted...]
- &lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Création
+d’une filière blé de variété ancienne 100% locale &lt;/strong&gt;, en partenariat avec Saint-Louis Agglomération&lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Accompagnement à la création
+d’un système de distribution de produits locaux auprès des habitant.es&lt;/strong&gt; en partenariat avec la Communauté de Communes de la Vallée de Kaysersberg&lt;/li&gt;
+ &lt;li&gt;&lt;strong&gt;Des café-commerces multiservices &lt;/strong&gt;dans plusieurs communes alsaciennes et saônoises. &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Accompagnement
+de la démarche de transition 4 saisons de la station du Tanet, &lt;/strong&gt;en partenariat avec le Syndicat mixte des stations de montagne de la Vallée de Munster&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
+Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
-Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
-Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
-Lutte contre la précarité
-Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
-Mobilité pour tous
-Inclusion numérique</t>
+Mobilité partagée
+Mobilité pour tous</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
- &lt;li&gt;
-[...7 lines deleted...]
-  )&lt;/li&gt;
+ &lt;li&gt;Le sujet/thématique doit relever des compétences de la collectivité demandeuse.&lt;/li&gt;&lt;li&gt;La collectivité demandeuse doit être ouverte à la réalisation d&amp;#039;une démarche participative et y contribuer.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Grand Est</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://fabriqueainitiatives.org/</t>
-[...4 lines deleted...]
-          <t>https://fabriqueainitiatives.org/contact/</t>
+          <t>https://ecooparc.com/territoires/</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Pour faire appel à une Fabrique à Initiatives, consultez l&amp;#039;annuaire des structures et contactez celle qui intervient sur votre territoire :&lt;strong&gt; &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;Consultez ici !&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Dominique Rivière&lt;/strong&gt; : d.riviere&amp;#64;ecooparc.fr, 06 38 92 27 89&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Fanny Grunenwald&lt;/strong&gt; :  f.grunenwald&amp;#64;ecooparc.fr , 07 88 50 10 88&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>contact@avise.org</t>
+          <t>contact@ecooparc.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/identifier-et-developper-des-innovations-sociales-avec-la-fabrique-a-initiatives-7/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
-          <t>Avise</t>
+          <t>Ecooparc-La Fabrique à projets</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>23/11/2020</t>
+          <t>23/09/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>27/07/2026</t>
+          <t>17/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>