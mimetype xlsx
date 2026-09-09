--- v0 (2026-03-10)
+++ v1 (2026-09-09)
@@ -24,111 +24,103 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
-[...4 lines deleted...]
-    </font>
+  <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH3"/>
+  <dimension ref="A1:AH2"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,360 +255,189 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>101575</v>
+        <v>72011</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>S’inspirer pour développer l’entrepreneuriat social et solidaire</t>
-[...4 lines deleted...]
-          <t>Petites villes de demain</t>
+          <t>Identifier et développer des innovations sociales avec la Fabrique à initiatives</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Fabrique à initiatives</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Avise</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...136 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)
-[...4 lines deleted...]
-      <c r="H3" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La
-  &lt;a href="https://fabriqueainitiatives.org/"&gt;
-[...1 lines deleted...]
-  &lt;/a&gt;
+  &lt;a href="https://www.avise.org/le-reseau-fabrique-a-initiatives" target="_self"&gt;Fabrique à initiatives&lt;/a&gt;
   est un dispositif d&amp;#039;ingénierie territoriale
  &lt;/strong&gt;
- créé en 2010 par l&amp;#039;
-[...3 lines deleted...]
- - agence d&amp;#039;ingénierie pour entreprendre autrement, afin d&amp;#039;
+ créé en 2010 par l&amp;#039;&lt;a href="https://www.avise.org/"&gt;Avise
+&lt;/a&gt;et qui permet de répondre aux défis rencontrés par les territoires en &lt;strong&gt;c&lt;/strong&gt;&lt;strong&gt;onnectant les acteurs publics, privés et citoyens pour générer des innovations sociales. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
  &lt;strong&gt;
-  accompagner les acteurs d&amp;#039;un territoire dans la co-construction de projets économiques à impact en partant des enjeux et des besoins locaux
-[...6 lines deleted...]
-  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée de projet ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
+  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
  &lt;/strong&gt;
  en apportant
  &lt;strong&gt;
-  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale.
-[...4 lines deleted...]
-&lt;/p&gt;
+  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale. &lt;/strong&gt;La Fabrique à initiatives accompagne également la phase de recherche de financements pour concrétiser le projet. &lt;/p&gt;
 &lt;p&gt;
  &amp;gt;
  &lt;a href="https://fabriqueainitiatives.org/les-projets/"&gt;
   Comprendre le dispositif en 25 projets
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le dispositif a 3 clés d&amp;#039;entrée :
+ Le dispositif a trois clés d&amp;#039;entrée :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Un besoin
   &lt;/strong&gt;
   : développer des réponses en partant d&amp;#039;un besoin ou d&amp;#039;un enjeu clé du territoire.
   &lt;em&gt;
    Exemples : revitaliser le centre-bourg, développer les circuits courts, identifier des supports d&amp;#039;insertion professionnelle, etc.
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une idée
   &lt;/strong&gt;
   : valider la pertinence d&amp;#039;une idée d&amp;#039;activité d&amp;#039;utilité sociale et la concrétiser.
   &lt;em&gt;
-   E
-[...2 lines deleted...]
-   xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
+   E&lt;/em&gt;&lt;em&gt;xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Un lieu
   &lt;/strong&gt;
   : créer une dynamique locale d&amp;#039;innovation sociale ou transformer un lieu disponible en projet à fort impact.
   &lt;em&gt;
-   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovants en QPV, etc.
+   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovantes en QPV, etc.
   &lt;/em&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Il intervient à travers le processus adaptable suivant :
+ Il intervient à travers un processus adapté aux enjeux spécifiques du territoire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Détecter les besoins et les opportunités
   &lt;/strong&gt;
   &lt;strong&gt;
-   et qualifier des projets à impact
-[...2 lines deleted...]
- &lt;/li&gt;
+   et qualifier des projets à impact&lt;/strong&gt;, à travers des ateliers d&amp;#039;intelligence collective, une démarche de prospective et une animation territoriale &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Concevoir des activités innovantes
   &lt;/strong&gt;
   &lt;strong&gt;
    durables
   &lt;/strong&gt;
-  à travers l&amp;#039;étude d&amp;#039;opportunité et la mobilisation collective
- &lt;/li&gt;
+  à travers la mobilisation collective au service de la réalisation de l&amp;#039;étude d&amp;#039;opportunité&lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transmettre le projet
   &lt;/strong&gt;
-  à un entrepreneur qualifié ou une entreprise de l&amp;#039;ESS existante
+  à un entrepreneur ou collectif qualifié ou à une entreprise de l&amp;#039;ESS existante
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Accompagner le porteur de projet jusqu&amp;#039;à la création
   &lt;/strong&gt;
-  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés existants
- &lt;/li&gt;
+  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés du territoire&lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exemples de projets réalisés :
 &lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...1 lines deleted...]
-   Espace de couture mutualisé en QPV
+ &lt;li&gt;&lt;strong&gt;Un espace de couture mutualisé en QPV
   &lt;/strong&gt;
   , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
  &lt;/li&gt;
- &lt;li&gt;
-[...1 lines deleted...]
-   Plateforme de circuits-courts
+ &lt;li&gt;&lt;strong&gt;Une plateforme de circuits-courts
   &lt;/strong&gt;
   avec la Métropole du Havre
  &lt;/li&gt;
- &lt;li&gt;
-[...1 lines deleted...]
-   Commerce de proximité local et solidaire
+ &lt;li&gt;&lt;strong&gt;Un commerce de proximité local et solidaire
   &lt;/strong&gt;
   avec la commue du Juch
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Réseau de conciergeries de quartier
   &lt;/strong&gt;
   , avec Strasbourg Métropole
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Restaurant-traiteur d&amp;#039;insertion
   &lt;/strong&gt;
   pour personnes en situation de handicap, avec la commune de Pontarlier
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Jardin familial et pédagogique
   &lt;/strong&gt;
   , avec la CC du Pays Ajaccien
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Filière locale de compostage
   &lt;/strong&gt;
@@ -637,149 +458,161 @@
  &lt;li&gt;
   &lt;strong&gt;
    Tiers-lieu numérique et intergénérationnel
   &lt;/strong&gt;
   , avec la commune de Moncontour
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Restaurant-traiteur d&amp;#039;insertion en QPV
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Tiers-lieu café associatif / repair café
   &lt;/strong&gt;
   etc. avec la commune d&amp;#039;Annonay
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Conserverie à partir d&amp;#039;invendus alimentaires
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Commerces et services
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
-Attractivité économique</t>
-[...2 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Mobilité pour tous
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ne pas avoir identifié de porteurs de projet
  &lt;/li&gt;
  &lt;li&gt;
   Autres conditions d&amp;#039;intervention selon les structures porteuses (cf.
   &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;
    carte du réseau
   &lt;/a&gt;
-  ). Le dispositif est partenaire du programme Petites villes de demain de l&amp;#039;ANCT.
- &lt;/li&gt;
+  )&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.avise.org/le-reseau-fabrique-a-initiatives</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://fabriqueainitiatives.org/contact/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour faire appel à une Fabrique à Initiatives, consultez l&amp;#039;annuaire des structures et contactez celle qui intervient sur votre territoire :&lt;strong&gt; &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;Consultez ici !&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>contact@avise.org</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Avise</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>23/11/2020</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/03/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>