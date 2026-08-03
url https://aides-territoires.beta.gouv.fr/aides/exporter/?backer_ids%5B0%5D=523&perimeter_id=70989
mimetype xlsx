--- v0 (2026-05-17)
+++ v1 (2026-08-03)
@@ -259,113 +259,103 @@
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>72011</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Identifier et développer des activités économiques à impact social avec la Fabrique à initiatives</t>
+          <t>Identifier et développer des innovations sociales avec la Fabrique à initiatives</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Fabrique à initiatives</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Avise</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La
   &lt;a href="https://fabriqueainitiatives.org/"&gt;
    Fabrique à initiatives
   &lt;/a&gt;
   est un dispositif d&amp;#039;ingénierie territoriale
  &lt;/strong&gt;
  créé en 2010 par l&amp;#039;
  &lt;a href="https://www.avise.org/"&gt;
   Avise
- &lt;/a&gt;
-[...7 lines deleted...]
- Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
+&lt;/a&gt;et qui permet de répondre aux défis rencontrés par les territoires en &lt;strong&gt;c&lt;/strong&gt;&lt;strong&gt;onnectant les acteurs publics, privés et citoyens pour générer des innovations sociales. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
  &lt;strong&gt;
   le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée de projet ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
  &lt;/strong&gt;
  en apportant
  &lt;strong&gt;
-  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale.
-[...1 lines deleted...]
-&lt;/p&gt;
+  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  La Fabrique à initiatives accompagne également la phase de recherche de financements pour concrétiser le projet. L&amp;#039;Avise mobilise notamment le dispositif dans le cadre de son partenariat sur le programme Petites Villes de demain.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;gt;
  &lt;a href="https://fabriqueainitiatives.org/les-projets/"&gt;
   Comprendre le dispositif en 25 projets
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif a 3 clés d&amp;#039;entrée :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Un besoin
   &lt;/strong&gt;
   : développer des réponses en partant d&amp;#039;un besoin ou d&amp;#039;un enjeu clé du territoire.
   &lt;em&gt;
    Exemples : revitaliser le centre-bourg, développer les circuits courts, identifier des supports d&amp;#039;insertion professionnelle, etc.
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une idée
@@ -410,65 +400,59 @@
    durables
   &lt;/strong&gt;
   à travers l&amp;#039;étude d&amp;#039;opportunité et la mobilisation collective
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transmettre le projet
   &lt;/strong&gt;
   à un entrepreneur qualifié ou une entreprise de l&amp;#039;ESS existante
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Accompagner le porteur de projet jusqu&amp;#039;à la création
   &lt;/strong&gt;
   de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés existants
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exemples de projets réalisés :
 &lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...1 lines deleted...]
-   Espace de couture mutualisé en QPV
+ &lt;li&gt;&lt;strong&gt;Un espace de couture mutualisé en QPV
   &lt;/strong&gt;
   , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
  &lt;/li&gt;
- &lt;li&gt;
-[...1 lines deleted...]
-   Plateforme de circuits-courts
+ &lt;li&gt;&lt;strong&gt;Une plateforme de circuits-courts
   &lt;/strong&gt;
   avec la Métropole du Havre
  &lt;/li&gt;
- &lt;li&gt;
-[...1 lines deleted...]
-   Commerce de proximité local et solidaire
+ &lt;li&gt;&lt;strong&gt;Un commerce de proximité local et solidaire
   &lt;/strong&gt;
   avec la commue du Juch
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Réseau de conciergeries de quartier
   &lt;/strong&gt;
   , avec Strasbourg Métropole
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Restaurant-traiteur d&amp;#039;insertion
   &lt;/strong&gt;
   pour personnes en situation de handicap, avec la commune de Pontarlier
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Jardin familial et pédagogique
   &lt;/strong&gt;
   , avec la CC du Pays Ajaccien
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Filière locale de compostage
   &lt;/strong&gt;
@@ -562,95 +546,88 @@
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://fabriqueainitiatives.org/</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://fabriqueainitiatives.org/contact/</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Pour faire appel à une Fabrique à Initiatives, consultez l&amp;#039;annuaire des structures et contactez celle qui intervient sur votre territoire :&lt;strong&gt; &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;Consultez ici !&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>contact@avise.org</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Avise</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>23/11/2020</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>13/05/2026</t>
+          <t>27/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>