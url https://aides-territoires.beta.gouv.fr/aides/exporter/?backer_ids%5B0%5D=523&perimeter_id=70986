--- v0 (2026-08-02)
+++ v1 (2026-11-03)
@@ -297,144 +297,129 @@
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La
-  &lt;a href="https://fabriqueainitiatives.org/"&gt;
-[...1 lines deleted...]
-  &lt;/a&gt;
+  &lt;a href="https://www.avise.org/le-reseau-fabrique-a-initiatives" target="_self"&gt;Fabrique à initiatives&lt;/a&gt;
   est un dispositif d&amp;#039;ingénierie territoriale
  &lt;/strong&gt;
- créé en 2010 par l&amp;#039;
-[...1 lines deleted...]
-  Avise
+ créé en 2010 par l&amp;#039;&lt;a href="https://www.avise.org/"&gt;Avise
 &lt;/a&gt;et qui permet de répondre aux défis rencontrés par les territoires en &lt;strong&gt;c&lt;/strong&gt;&lt;strong&gt;onnectant les acteurs publics, privés et citoyens pour générer des innovations sociales. &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Porté localement par plus de 40 structures de l&amp;#039;accompagnement et présent dans de nombreux territoires,
  &lt;strong&gt;
-  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée de projet ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
+  le dispositif permet, en partant d&amp;#039;un besoin social / environnemental, d&amp;#039;une idée ou d&amp;#039;un lieu, de faciliter la création d&amp;#039;activités d&amp;#039;utilité sociale
  &lt;/strong&gt;
  en apportant
  &lt;strong&gt;
-  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale.&lt;/strong&gt;&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+  son expertise  en matière d&amp;#039;animation territoriale, de modélisation économique et d&amp;#039;innovation sociale. &lt;/strong&gt;La Fabrique à initiatives accompagne également la phase de recherche de financements pour concrétiser le projet. &lt;/p&gt;
 &lt;p&gt;
  &amp;gt;
  &lt;a href="https://fabriqueainitiatives.org/les-projets/"&gt;
   Comprendre le dispositif en 25 projets
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le dispositif a 3 clés d&amp;#039;entrée :
+ Le dispositif a trois clés d&amp;#039;entrée :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Un besoin
   &lt;/strong&gt;
   : développer des réponses en partant d&amp;#039;un besoin ou d&amp;#039;un enjeu clé du territoire.
   &lt;em&gt;
    Exemples : revitaliser le centre-bourg, développer les circuits courts, identifier des supports d&amp;#039;insertion professionnelle, etc.
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Une idée
   &lt;/strong&gt;
   : valider la pertinence d&amp;#039;une idée d&amp;#039;activité d&amp;#039;utilité sociale et la concrétiser.
   &lt;em&gt;
-   E
-[...2 lines deleted...]
-   xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
+   E&lt;/em&gt;&lt;em&gt;xemples : tiers-lieu culturel, filière locale de compostage, crèche associative, épicerie coopérative, réseau de ressourceries, etc.
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Un lieu
   &lt;/strong&gt;
   : créer une dynamique locale d&amp;#039;innovation sociale ou transformer un lieu disponible en projet à fort impact.
   &lt;em&gt;
-   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovants en QPV, etc.
+   Exemples : revaloriser une friche, créer des activités en bas d&amp;#039;immeubles, identifier des activités innovantes en QPV, etc.
   &lt;/em&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Il intervient à travers le processus adaptable suivant :
+ Il intervient à travers un processus adapté aux enjeux spécifiques du territoire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Détecter les besoins et les opportunités
   &lt;/strong&gt;
   &lt;strong&gt;
-   et qualifier des projets à impact
-[...2 lines deleted...]
- &lt;/li&gt;
+   et qualifier des projets à impact&lt;/strong&gt;, à travers des ateliers d&amp;#039;intelligence collective, une démarche de prospective et une animation territoriale &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Concevoir des activités innovantes
   &lt;/strong&gt;
   &lt;strong&gt;
    durables
   &lt;/strong&gt;
-  à travers l&amp;#039;étude d&amp;#039;opportunité et la mobilisation collective
- &lt;/li&gt;
+  à travers la mobilisation collective au service de la réalisation de l&amp;#039;étude d&amp;#039;opportunité&lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Transmettre le projet
   &lt;/strong&gt;
-  à un entrepreneur qualifié ou une entreprise de l&amp;#039;ESS existante
+  à un entrepreneur ou collectif qualifié ou à une entreprise de l&amp;#039;ESS existante
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Accompagner le porteur de projet jusqu&amp;#039;à la création
   &lt;/strong&gt;
-  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés existants
- &lt;/li&gt;
+  de l&amp;#039;activité, en partenariat avec les réseaux et acteurs spécialisés du territoire&lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exemples de projets réalisés :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;&lt;strong&gt;Un espace de couture mutualisé en QPV
   &lt;/strong&gt;
   , dans le cadre du contrat de ville avec Toulouse métropole, la Ville de Toulouse et la Région Occitanie
  &lt;/li&gt;
  &lt;li&gt;&lt;strong&gt;Une plateforme de circuits-courts
   &lt;/strong&gt;
   avec la Métropole du Havre
  &lt;/li&gt;
  &lt;li&gt;&lt;strong&gt;Un commerce de proximité local et solidaire
   &lt;/strong&gt;
   avec la commue du Juch
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Réseau de conciergeries de quartier
   &lt;/strong&gt;
@@ -536,98 +521,98 @@
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ne pas avoir identifié de porteurs de projet
  &lt;/li&gt;
  &lt;li&gt;
   Autres conditions d&amp;#039;intervention selon les structures porteuses (cf.
   &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;
    carte du réseau
   &lt;/a&gt;
   )&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://fabriqueainitiatives.org/</t>
+          <t>https://www.avise.org/le-reseau-fabrique-a-initiatives</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://fabriqueainitiatives.org/contact/</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour faire appel à une Fabrique à Initiatives, consultez l&amp;#039;annuaire des structures et contactez celle qui intervient sur votre territoire :&lt;strong&gt; &lt;a href="https://fabriqueainitiatives.org/contact/" target="_self"&gt;Consultez ici !&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>contact@avise.org</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6dba-identifier-et-developper-des-activites-econom/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Avise</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>23/11/2020</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>27/07/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>