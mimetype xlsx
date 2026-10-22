--- v0 (2026-02-03)
+++ v1 (2026-10-22)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA24"/>
+  <dimension ref="A1:AH20"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,52 +225,87 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>66397</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Bénéficier d'expertises pour la mise en œuvre des projets de revitalisation</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Cerema
 Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
@@ -284,1330 +319,492 @@
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Cerema, en partenariat financier avec l&amp;#039;ANCT, vous propose un accompagnement sur mesure des projets des collectivités, sous la forme de missions d&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage ou d&amp;#039;expertises flash.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement peut intervenir aux différentes phases du projet :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  •    le diagnostic territorial et l&amp;#039;identification des enjeux ;
  &lt;br /&gt;
  •    la définition des orientations stratégiques et du plan d&amp;#039;actions ;
  &lt;br /&gt;
  •    le passage à l&amp;#039;opérationnel ;
  &lt;br /&gt;
  •    le dispositif d&amp;#039;évaluation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Il concerne différents domaines d&amp;#039;intervention du Cerema, notamment la stratégie foncière et d&amp;#039;aménagement durable, les mobilités, la transition écologique et la résilience, la revitalisation économique et commerciale...
+ Il concerne différents domaines d&amp;#039;intervention du Cerema, notamment la stratégie foncière et d&amp;#039;aménagement durable, les mobilités, la transition écologique et la résilience, les bâtiments publics, la revitalisation économique et commerciale...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il mobilise différents outils méthodologiques appuyant une vision globale d&amp;#039;émergence de projet, une gouvernance partenariale et une démarche participative.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La prestation d&amp;#039;ingénierie est cofinancée avec une répartition qui diffère selon la strate démographique de la commune et de l&amp;#039;EPCI, et la capacité à financer de la commune :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une prise en charge est possible par l&amp;#039;Anct, avec un taux de prise en charge déterminé par l&amp;#039;Anct en fonction d&amp;#039; indicateurs de fragilité de la collectivité ;
  &lt;/li&gt;
  &lt;li&gt;
   dans les cas où l&amp;#039;Anct peut intervenir (après validation de l&amp;#039;Anct), le Cerema et l&amp;#039;Anct cofinancent à parité le montant pris en charge qui est variable (33%, 50%, 80%, 100%).
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Foncier
+          <t>Eau pluviale
+Espace public
+Friche
+Foncier
+Transition énergétique
 Revitalisation
+Risques naturels
+Bâtiments et construction
 Réhabilitation
-Mobilité et véhicules autonomes</t>
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/actualites/programme-petites-villes-demain-premier-bilan-du-cerema-son</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre préfecture de département pour exprimer votre besoin d&amp;#039;étude et d&amp;#039;accompagnement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;équipe de référents PVD au sein du Cerema :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Direction technique Territoires et Ville&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;Raphaèle Ratto raphaele.ratto&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Isabelle Mesnard isabelle.mesnard&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ile de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
-[...1 lines deleted...]
- Sylvain Guerrini sylvain.guerrini&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Hervé Coulon herve.coulon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Normandie Centre&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+  Direction technique Territoires et Ville&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;Raphaèle Ratto raphaele.ratto&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Isabelle Mesnard isabelle.mesnard&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ile de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Olivier Mazenq olivier.mazenq&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Mélanie Belot melanie.belot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Ouest&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Juliette Maître juliette.maitre&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Loïc Guilbot loic.guilbot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Hauts de France&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Julien Leroy julien.leroy&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Hervé Coulon herve.coulon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Normandie Centre&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Elsa Moutet elsa.moutet&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Romaric Courtier-Arnoux romaric.courtier-arnoux&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Karine Dreyer karine.dreyer&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Centre Est&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Clément Lainé clement.laine&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Aude Noël aude.noel&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Direction Territoriale Méditerranée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
- Sylvain Michelon sylvain.michelon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Marlène Long marlene.long&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Sud Ouest&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
- Léo-Paul Clément leo-paul.clement&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Claire Seze claire.seze&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Occitanie&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Sylvain Michelon sylvain.michelon&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Marlène Long marlene.long&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Sud Ouest&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Brigitte Pouget brigitte.pouget&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Claire Seze claire.seze&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Direction Territoriale Occitanie&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Christophe Sabot christophe.sabot&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Anne Talha anne.talha&amp;#64;cerema.fr&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Agences Outre-mer&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
- Bénédicte Baxerres (Antilles / Guyane) / benedicte.baxerres&amp;#64;cerema.fr
-[...5 lines deleted...]
- José-Luis Del Gado (La Réunion) / jose-luis.delgado&amp;#64;cerema.fr
+ Bénédicte Baxerres (Guyane) / benedicte.baxerres&amp;#64;cerema.fr&lt;/p&gt;&lt;p&gt;Charlotte Lebris (Antilles) Charlotte.LE-BRIS&amp;#64;cerema.fr&lt;/p&gt;
+&lt;p&gt;
+ Jonathan Priester (Océan Indien) / jonathan.priester&amp;#64;cerema.fr
+&lt;/p&gt;
+&lt;p&gt;José-Luis Del Gado  (Océan Indien) / jose-luis.delgado&amp;#64;cerema.fr
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>raphaele.ratto@cerema.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e6f-beneficier-dexpertises-pour-la-mise-en-uvre-d/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Cerema Direction Territoires et ville</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>82918</v>
+        <v>163871</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Analyser les dynamiques de mon territoire</t>
+          <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
-        <is>
-[...575 lines deleted...]
-      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
-[...4 lines deleted...]
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)
 Agence nationale de la cohésion des territoires (ANCT)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
-[...2 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...325 lines deleted...]
-      <c r="A11" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>163767</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’appui en ingénierie auprès des collectivités ligériennes</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>guichet unique de l’ingénierie territoriale ligérienne</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>DDT de la Loire
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Agence Nationale de l'Habitat (ANAH)
+ADEME
+DDT de la Loire
 Office Français de la Biodiversité (OFB)
-Commissariat du Massif Central
 Conseil départemental de la Loire
 Cerema
 Banque des Territoires
 SIEL-Territoire d’énergie Loire
 Agence Nationale pour la Rénovation Urbaine (ANRU)
 ALEC 42 - Agence Locale de l'Energie et du Climat
 Agence nationale de la cohésion des territoires (ANCT)
-Agences de l'eau
-[...4 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+Commissariat du Massif Central</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;préfet
 de la Loire &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 le délégué territorial de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’ANCT&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 assisté d&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;e
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;cinq&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
 délégués territoriaux adjoints : le secrétaire général de
 la préfecture, les deux sous-préfets &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;de
 Montbrison et de Roanne&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
 le directeur départemental des territoires et la directrice
 départementale de l’emploi, du travail et des solidarités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;I&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ls
 sont les premiers interlocuteurs des maires et présidents
 d’intercommunalité pour toute question relative à l’ingénierie.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Les
 collectivités territoriales ont régulièrement besoin du soutien de
 l’État pour développer leurs projets : une aide financière
 mais aussi une aide en ingénierie. L’ingénierie est l’ensemble
 des prestations intellectuelles pour répondre aux questionnements
 autour de ces projets. Elle couvre les aspects technique,
 réglementaire, financier, juridique, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’offre
@@ -1649,2193 +846,3007 @@
 vite.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
 chef de file mettra en œuvre la solution retenue ou en assurera le
 pilotage ou le suivi. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Plusieur&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;s
 ressources &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;seront
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;utilisées :
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;les
 marchés à bons de commande de l’ANCT ; les appuis sur mesure
 de l’ANCT ; la &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;mesure
 ingénierie du fonds vert ; &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;appui
 des administrations centrales, des établissements publics &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ou
 bien &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;du
 Conseil départemental. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Certaines figurent déjà sur la plateforme &lt;em&gt;aides-territoires&lt;/em&gt;. La
 solution pourra être une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 directe d’un des membres du guichet unique, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;un
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;groupe
 de travail pour traiter des thématiques multiples, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;la
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 d’un tiers prise en charge par un des membres du guichet unique,
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;une
 participation&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
 financière à une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;opératio&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;n
 dont la collectivité est maître d’ouvrage, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Toutes
 les collectivités territoriales ligériennes s&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ont
 éligibles : les communes, les intercommunalités, leurs
 groupements et le Conseil départemental de la Loire.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’objet
 de la prestation intellectuelle &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;doit
 relever de la compétence, éventuellement partagée, de la
 collectivité territoriale &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;qui
 la demande.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’éligibilité
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;examinée
 au cas par cas en fonction du dispositif d’appui retenu pour
 répondre à la demande de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 intellectuelle&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Cet
 appui respecte le principe de subsidiarité.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.gouv.fr/Services-de-l-Etat/Agriculture.-environnement.-amenagement-et-logement/Direction-Departementale-des-Territoires</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://www.loire.gouv.fr/Actions-de-l-Etat/Collectivites-locales/Guide-de-l-ingenierie-territoriale2/Guide-de-l-ingenierie-territoriale</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;ingenierie&amp;#64;loire.gouv.fr&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>michel.poiret@loire.gouv.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lappui-en-ingenierie-aupres-des-collectivites-ligeriennes/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Loire</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>14/10/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-      <c r="A12" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>162506</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>S'informer et lancer une démarche d'habitat participatif en territoire rural</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Habitat participatif et transition écologique des territoires ruraux - Appui et Conseil aux collectivités</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Habitat Participatif France</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de son programme 2024 &lt;strong&gt;&amp;#34;Habitat Participatif et Transition écologique des territoires ruraux&amp;#34; &lt;/strong&gt;(soutenu par l&amp;#039;ANCT), Habitat Participatif France propose une mission d&amp;#039;appui &amp;#34;conseil&amp;#34; aux collectivités territoriales pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;obtenir des informations préalables à une démarche d’habitat participatif&lt;/li&gt;&lt;li&gt;une évaluation spécifique du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Vous avez identifié des opportunités foncières éventuelles sur votre territoire ? Vous souhaitez identifier les 
+premières étapes pour faire émerger un projet d’habitat participatif ? Vous pouvez nous contacter directement sur l&amp;#039;adresse : &lt;a href="mailto:collectivites&amp;#64;habitatparticipatif-france.fr" target="_self"&gt;collectivites&amp;#64;habitatparticipatif-france.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif de cette mission d&amp;#039;appui est d&amp;#039;échanger avec vous pour partager les informations préalables à l&amp;#039;émergence d&amp;#039;un projet d’habitat participatif sur un territoire rural. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ressources : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&amp;gt; &amp;#34;&lt;a href="https://www.habitatparticipatif-france.fr/?amiRuralite2024/download&amp;amp;file&amp;#61;HPFPLAQUETTEcollectivitWEB_28032024.pdf" target="_blank"&gt;Pour des territoires ruraux solidaires et durables : soutenir l’habitat participatif et les dynamiques citoyennes au sein de sa collectivité&lt;/a&gt;&amp;#34; : brochure de présentation&lt;/p&gt;&lt;p&gt;&amp;gt; Plus d&amp;#039;infos sur le programme &amp;#34;Habitat Participatif et Transition écologique des territoires ruraux&amp;#34; : &lt;a href="https://ruralite.habitatparticipatif-france.fr" target="_self"&gt;www.ruralite.habitatparticipatif-france.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;gt; Du 5 avril au 5 juin, un &lt;a href="https://www.habitatparticipatif-france.fr/?amiRuralite2024" target="_self"&gt;Appel à Manifestation d&amp;#039;Intérêt&lt;/a&gt; est également ouvert aux candidatures des collectivités pour soutenir l&amp;#039;émergence de &lt;strong&gt;projets d&amp;#039;habitat participatif en réhabilitation en territoire rural. Cet AMI permet aux lauréats de faire réaliser une étude de faisabilité destinée à garantir de bonnes conditions de réalisation au projet et d’en faciliter le pilotage : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui sommes-nous ? &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Habitat Participatif France &lt;/strong&gt;fédère l’ensemble des acteurs citoyens et professionnels de l’habitat participatif en France, avec l’ambition de multiplier le nombre de projets et d’élargir le nombre d’acteurs impliqués partout en France. L’habitat participatif permet à des groupes de citoyens de concevoir, créer et gérer leur habitat collectivement, en combinant espaces privatifs et espaces communs pour mieux répondre à leurs besoins. Né en 2009, le Mouvement de l’habitat participatif compte aujourd&amp;#039;hui une cinquantaine de structures associatives et professionnelles et est en lien avec plusieurs centaines de groupes d’habitant.e.s en France.&lt;strong&gt; &lt;a href="https://www.habitatparticipatif-france.fr" target="_self"&gt;www.habitatparticipatif-france.fr&lt;/a&gt;&lt;a target="_self"&gt;&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.habitatparticipatif-france.fr/?AccueilHPF</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mail : &lt;a href="mailto:collectivites&amp;#64;habitatparticipatif-france.fr" target="_self"&gt;collectivites&amp;#64;habitatparticipatif-france.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Site : &lt;a href="https://ruralite.habitatparticipatif-france.fr" target="_self"&gt;www.ruralite.habitatparticipatif-france.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>contact@habitatparticipatif-france.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sinformer-et-lancer-une-demarche-dhabitat-participatif-en-territoire-rural/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Habitat Participatif France</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>18/04/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>128231</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Soutenir le commerce rural</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>France Ruralités</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;En réponse au constat de perte
 d’attractivité commerciale de certains territoires principalement ruraux
 (d’après l’Insee, en 2021, plus de 21 000 communes ne disposaient d’aucun
 commerce, soit 62 % contre 25 %, en 1980), le Gouvernement a créé en mars 2023
 un dispositif national d’accompagnement à l’installation en milieu rural doté,
 à ce jour, de 16,5M€.&lt;/p&gt;
 &lt;p&gt;Ce fonds, financé par le Ministère de
 l’Économie, des Finances et de la Souveraineté industrielle et numérique, est géré par l&amp;#039;Agence Nationale de la Cohésion des Territoires en partenariat avec la Direction Générale des Entreprises. &lt;/p&gt;&lt;p&gt;Il s’adresse à des porteurs
 de projets publics (collectivités), parapublics ou privés (SCIC, exploitants)
 et apporte un soutien indispensable à l’installation en ruralité de commerces
 sédentaires multi-services et itinérants permettant de desservir plusieurs
 communes rurales, avec des aides à l’investissement pouvant aller jusqu’à 80
 000 € par projet. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les porteurs de projets privés devront obligatoirement disposer de l&amp;#039;appui de la collectivité territoriale d&amp;#039;implantation du commerce et démontrer leur capacité à mener à bien leur projet d&amp;#039;implantation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://anct.gouv.fr/programmes-dispositifs/reconquete-commerciale/le-fonds-de-soutien-au-commerce-rural</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://fondscommerce.anct.gouv.fr/account-management/anct-demandeurs/ux/#/login?redirectTo=https:%2F%2Ffondscommerce.anct.gouv.fr%2Faides%2F%23%2Fanct%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-anct-portail-depot-demande-aides&amp;footer=https:%2F%2Ffondscommer</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toute demande de renseignements concernant les conditions et modalités doit être adressée à l&amp;#039;adresse : fondscommerces&amp;#64;anct.gouv.fr
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>christelle.breem@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/42bf-soutenir-le-commerce-rural/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="13" spans="1:27" customHeight="0">
-      <c r="A13" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>128230</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Accélérer la redynamisation du commerce et de l'artisanat dans les territoires fragiles</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Fonds de restructuration des locaux d’activité</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J13" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>appliqué au déficit des opérations de restructuration immobilière</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Ce fonds vise à faciliter la réalisation de projets immobiliers 
 structurants, menés par des opérateurs qualifiés ou des collectivités 
 locales en contribuant au financement des déficits pour permettre 
 la réalisation de ces opérations dans les territoires identifiés pour 
 leur fragilité. En effet, les projets de restructuration du tissu 
 commercial, artisanal et de service sont des opérations lourdes et 
 complexes qui renchérissent les coûts et génèrent des déficits 
 justifiant souvent la mobilisation d’une subvention d’équilibre.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;https://anct.gouv.fr/programmes-dispositifs/reconquete-commerciale/projets&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Commerces et services</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une localisation dans une zone géographique à redynamiser en priorité, le cas échéant adossé à un cadre partenarial clair et structuré (ORT)
  &lt;/li&gt;
  &lt;li&gt;
   Une inscription dans une stratégie globale d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Une demande émanant d&amp;#039;un établissement commercial ou public, quel que soit son statut...
  &lt;/li&gt;
  &lt;li&gt;
   Un projet socio économiquement viable, mais dont la rentabilité est insuffisante en l&amp;#039;absence de subvention d&amp;#039;équilibre pour permettre l&amp;#039;implication d&amp;#039;opérateurs privés
  &lt;/li&gt;
  &lt;li&gt;
   Un projet conforme aux objectifs de lutte contre l&amp;#039;artificialisation des sols et de performance énergétique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://anct.gouv.fr/programmes-dispositifs/reconquete-commerciale/le-fonds-de-restructuration-des-locaux-d-activite</t>
         </is>
       </c>
-      <c r="W13" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://fondscommerce.anct.gouv.fr/account-management/anct-demandeurs/ux/#/login?redirectTo=https:%2F%2Ffondscommerce.anct.gouv.fr%2Faides%2F%23%2Fanct%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-anct-portail-depot-demande-aides&amp;footer=https:%2F%2Ffondscommer</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Toute demande de renseignements concernant les conditions et modalités doit être adressée à l&amp;#039;adresse :
  fondscommerces&amp;#64;anct.gouv.fr&lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>christelle.breem@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5273-accelerer-la-redynamisation-du-commerce-et-de/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G14" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>120641</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Faire découvrir des lieux patrimoniaux, leur histoire et leurs collections aux jeunes et à leurs familles à travers une pratique artistique</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>C&amp;apos;est mon patrimoine !</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>Direction régionale des Affaires culturelles (DRAC) — Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région</t>
-[...8 lines deleted...]
-      <c r="K14" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="O14" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La découverte et la familiarisation des enfants et des adolescents à la culture passe par la découverte d&amp;#039;un patrimoine et d&amp;#039;une pratique artistique. Le ministère de la Culture soutient ces actions en allouant une subvention aux porteurs de projets dans le cadre de l&amp;#039;appel à projets &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Lancée en 2005 par le ministère de la Culture (&amp;#34;Les Portes du temps&amp;#34;), l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; contribue à l&amp;#039;émancipation des jeunes par les arts et la culture et repose sur les trois piliers de l&amp;#039;éducation artistique et culturelle (EAC) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rencontre avec les artistes et les œuvres,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la connaissance des arts et du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  et la pratique artistique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Cette opération a vocation à s&amp;#039;inscrire dans les projets de territoire contractualisés. Elle encourage des pratiques artistiques et culturelles nouvelles (balades urbaines, reportages photo, vidéo, radio, utilisation du jeu vidéo comme support de médiation par exemple).
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; est coordonné, au niveau national, par la délégation générale à la transmission, aux territoires et à la démocratie culturel (DG2TDC) du ministère de la Culture et l&amp;#039;Agence nationale de la cohésion des territoires (ANCT).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les objectifs de la démarche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; s&amp;#039;appuie sur l&amp;#039;intervention de divers professionnels du monde de la culture et de l&amp;#039;éducation populaire. Cet appel à projets, qui implique une pratique artistique, doit permettre aux jeunes et à leurs familles de s&amp;#039;approprier de façon originale les lieux patrimoniaux, leur histoire et leurs collections.
+&lt;/p&gt;
+&lt;p&gt;
+ Organisée en partenariat avec l&amp;#039;Agence nationale de la cohésion des territoires (ANCT), l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; poursuit des objectifs communs de cohésion sociale, d&amp;#039;accès à l&amp;#039;offre culturelle des personnes qui en sont les plus éloignées et de participation à la vie culturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Contexte de création
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accès aux patrimoines (architecture, musées, monuments, archéologie, patrimoine immatériel, paysages, archives, etc.) occupe une place significative et structurante dans les parcours d&amp;#039;éducation artistique et culturelle à destination des enfants et adolescents et constitue l&amp;#039;un des leviers des politiques territorialisées de démocratisation culturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; vise à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  couvrir la diversité des territoires urbains, périphériques et ruraux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  à toucher des publics diversifiés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  prendre en compte la pluralité des patrimoines (ensembles urbains, patrimoine immatériel, patrimoine rural de proximité, friches industrielles par exemple),
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en avant des pratiques artistiques et culturelles nouvelles (balades urbaines, reportages photo, vidéo, radio, utilisation du jeu vidéo comme support de médiation par exemple).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;enjeu reste toutefois prioritairement la découverte et l&amp;#039;accès à des lieux patrimoniaux dont la fréquentation spontanée par les publics visés peut rencontrer des freins.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle tend aussi à développer de nouvelles temporalités :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Possibilité de dérouler les activités durant l&amp;#039;ensemble du temps extrascolaire, sur tous les temps de vacances scolaires (pas uniquement sur la période estivale) ou jours isolés dans l&amp;#039;année (mercredis, samedis)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en avant des temps de restitution des projets, ouverts à tous les publics, par exemple en lien avec les Journées européennes du patrimoine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit reposer sur plusieurs financements (État, collectivités territoriales, mécénat...).
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention versée par l&amp;#039;État ne peut excéder 80 % du budget total du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financement &amp;#34;politique de la ville&amp;#34;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets visent l&amp;#039;ensemble des territoires prioritaires, dont les territoires ruraux. Pour être éligible à un financement spécifique des crédits politiques de la ville, le public bénéficiaire visé par le projet doit être composé d&amp;#039;au moins 60 % de jeunes issus des quartiers prioritaires de la politique de la ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets touchant majoritairement d&amp;#039;autres publics éloignés peuvent être financés sur d&amp;#039;autres crédits, notamment apportés par le ministère de la Culture.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être éligibles à un financement, les projets devront remplir les conditions suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Co-construction et co-financement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être co-construit entre professionnels de différentes disciplines : médiateurs des patrimoines, artistes professionnels, acteurs de l&amp;#039;enfance et de la jeunesse, du secteur public ou de l&amp;#039;éducation populaire, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  reposer sur un partenariat impliquant au moins un service ou une structure patrimoniale : le partenaire patrimonial est pleinement associé à l&amp;#039;élaboration et à la réalisation du projet. Deux services différents d&amp;#039;une même collectivité, patrimoine et jeunesse, peuvent par dérogation être considérés comme partenaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  reposer sur plusieurs financements (État, collectivités territoriales, mécénat...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une formation préalable est attendue pour chaque projet à destination des différents acteurs, notamment les animateurs encadrant les jeunes. Cette formation peut être dispensée par l&amp;#039;établissement patrimonial, par une structure d&amp;#039;accueil de jeunes et/ou un réseau d&amp;#039;éducation populaire (dans le cadre d&amp;#039;un seul projet ou pour un territoire plus vaste et pour plusieurs projets mutualisés).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée du projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités se dérouleront durant le temps extrascolaire, ou périscolaire dans le cas du plan mercredi.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet global comportera au moins 7 jours, pour une participation à la journée ou sous forme de stage de plusieurs jours.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du plan mercredi, des demi-journées peuvent être programmées, à condition que chacun des participants soit bénéficiaire d&amp;#039;un minimum de 2 demi-journées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Publics cibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit viser particulièrement les jeunes de 6 à 18 ans et notamment les adolescents. Les parents et les familles peuvent être associés à la réalisation du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de partenariats avec des structures d&amp;#039;accueil, l&amp;#039;opération est également ouverte aux jeunes placés sous-main de justice, aux personnes en situation de handicap, ainsi qu&amp;#039;aux réfugiés et migrants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités doivent se dérouler sur un site patrimonial (ou plusieurs) et/ou s&amp;#039;articuler autour d&amp;#039;éléments du patrimoine culturel immatériel de la région concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Restitution
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La restitution, à laquelle sont conviés les familles, les amis et si possible le grand public, prend la forme d&amp;#039;une exposition avec un temps de réunion type inauguration ou d&amp;#039;un spectacle impliquant les jeunes (spectacle vivant avec présence des jeunes sur le plateau ou projection d&amp;#039;une œuvre réalisée par/avec eux).
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures sont encouragées à prévoir un temps de restitution des projets pendant les Journées européennes du patrimoine (16, 17 et 18 septembre 2022). Les réalisations des jeunes seront valorisées auprès d&amp;#039;un large public.
+&lt;/p&gt;
+&lt;p&gt;
+ La réalisation du projet fera l&amp;#039;objet d&amp;#039;une valorisation sur le site internet de l&amp;#039;établissement patrimonial.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles les projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  qui ne respectent pas la composition du public cible (jeunes de 6 à 18 ans, issus à 60% minimum des quartiers prioritaires de la ville),
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne comportant pas d&amp;#039;axe de pratique artistique avec un professionnel du domaine artistique concerné,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dont le partenaire patrimonial n&amp;#039;est pas explicitement impliqué dans l&amp;#039;élaboration et la réalisation du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne reposant pas sur plusieurs financements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une simple visite au musée ou dans un monument historique, sans contrepartie créative de la part des jeunes, n&amp;#039;est pas considérée comme déterminante dans la validation des projets.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.culture.gouv.fr/catalogue-des-demarches-et-subventions/appels-a-projets-candidatures/c-est-mon-patrimoine</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question sur l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; en Hauts-de-France, vous êtes invités à vous adresser à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  À la DRAC :
+  &lt;a href="mailto:CMP.drac.hdf&amp;#64;culture.gouv.fr" rel="noopener" target="_blank"&gt;
+   CMP.drac.hdf&amp;#64;culture.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au SGAR :
+  &lt;a href="mailto:sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr" rel="noopener" target="_blank"&gt;
+   sgar-politiquesdecohesion&amp;#64;hauts-de-france.gouv.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>webmaster@culture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a2f0-cest-mon-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la culture</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...316 lines deleted...]
-      <c r="A17" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>111696</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bénéficier des compétences d'un jeune diplômé (VTA)</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Avenir Montagnes
 France Ruralités</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Volontaire territorial en administration</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie financière
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
 Subvention
 Ingénierie Juridique / administrative
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="J17" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Aide forfaitaire de 15.000€ pour la collectivité</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le volontariat territorial en administration (VTA) permet aux collectivités territoriales rurales de bénéficier des compétences de jeunes diplômés le temps d&amp;#039;une mission de 12 à 18 mois maximum, au service de l&amp;#039;ingénierie de leurs projets.
 &lt;/p&gt;
 &lt;p&gt;
  Créé en 2021, le Volontariat territorial en administration s&amp;#039;adresse aux collectivités territoriales des territoires ruraux, qu&amp;#039;il s&amp;#039;agisse des établissements publics de coopération intercommunale ou des communes. Les pays, PETR et PNR pourront également embaucher des VTA, notamment s&amp;#039;ils participent à l&amp;#039;élaboration des contrats de relance et de transition écologique (CRTE). À titre plus exceptionnel, des structures portant des postes mutualisés pour le compte de plusieurs collectivités pourront bénéficier du dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  Les VTA ont vocation à soutenir les territoires ruraux, pour faire émerger leurs projets de développement et les aider à se doter d&amp;#039;outils d&amp;#039;ingénierie adaptés à leur besoin. Ils aident notamment les acteurs locaux à mobiliser des financements du plan de relance.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;État aidera la collectivité territoriale dans son recrutement à hauteur d&amp;#039;une aide forfaitaire de 15 000 euros pour financer le recrutement indifféremment que celui soit de 12 ou 18 mois. Ce sont 800 VTA qui auront pu être aidés d&amp;#039;ici la fin de l&amp;#039;année 2022.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une subvention forfaitaire de 15.000€ :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  → 15.000€ pour la collectivité : l&amp;#039;État aide la collectivité territoriale dans son recrutement à hauteur d&amp;#039;une aide forfaitaire de 15.000€ qui sera versée sur décision du préfet&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour l&amp;#039;année 2023, le nombre de VTA sera limité à 220 recrutements.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les VTA renforcent en ingénierie les collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Ainsi les missions peuvent permettre de rechercher et mobiliser des financements, d&amp;#039;accompagner les collectivités dans la réalisation de leur projet de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Les VTA sont recrutés sur des missions d&amp;#039;appui aux
  CRTE, aux programmes de l&amp;#039;ANCT &amp;#34;Petites villes de demain&amp;#34;, Avenir Montagnes ingénierie, France service...
 &lt;/p&gt;
 &lt;p&gt;
  Les domaines d&amp;#039;aménagement du territoire, de la culture, citoyenneté, transition écologique, sont représentés par ce dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Emploi
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P17" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>15/04/2021</t>
         </is>
       </c>
-      <c r="Q17" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif s&amp;#039;adresse en premier lieu aux collectivités territoriales rurales (commune ou établissement public de coopération intercommunale – EPCI) selon la nouvelle définition de la ruralité l&amp;#039;Institut national de la statistique et des études économiques (INSEE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutefois, afin d&amp;#039;apporter un soutien en ingénierie adapté aux besoins des organisations locales, d&amp;#039;autres collectivités territoriales, groupements de collectivités ou structures sont éligibles au recrutement d&amp;#039;un VTA :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les syndicats mixtes dont le siège est situé dans un département rural ou dans une commune appartenant à un EPCI rural au sein de l&amp;#039;INSEE si les missions proposées s&amp;#039;adressent exclusivement aux intercommunalités et communes rurales au sens de l&amp;#039;INSEE ;
  &lt;/li&gt;
  &lt;li&gt;
   les communes de moins de 20 000 habitants de densité intermédiaire au sens de l&amp;#039;INSEE mais situées dans un département rural ou un EPCI rural;
  &lt;/li&gt;
  &lt;li&gt;
   les associations dont l&amp;#039;objet est de fournir un service aux communes ou EPCI ruraux  au sens de l&amp;#039;INSEE, notamment dans le cadre de postes mutualisés pour plusieurs collectivités territoriales;
  &lt;/li&gt;
  &lt;li&gt;
   les pays et pôles d&amp;#039;équilibre territorial et rural (PETR), notamment s&amp;#039;ils participent à l&amp;#039;élaboration des contrats de relance et de transition écologique (CRTE).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://vta.anct.gouv.fr</t>
         </is>
       </c>
-      <c r="W17" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://vta.anct.gouv.fr/</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Email :
  &lt;a href="mailto:vta&amp;#64;anct.gouv.fr" target="_self"&gt;
   vta&amp;#64;anct.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>marie.laurent@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7950-beneficier-des-competences-dun-jeune-dipome/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="18" spans="1:27" customHeight="0">
-      <c r="A18" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>101572</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de retours d'expériences innovantes au Forum des solutions</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Plan urbanisme construction architecture (PUCA)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;ANCT et le PUCA vous proposent de bénéficier des cycles de conférences « Forum des solutions ». Le Forum des solutions est une série de rendez-vous mensuels et thématiques qui s&amp;#039;adresse à toutes les collectivités qui souhaitent placer l&amp;#039;innovation au cœur des stratégies de revitalisation urbaine. Chaque rendez-vous permet la présentation par leurs auteurs de projets réalisés répondant aux problématiques rencontrées par les villes petites et moyennes.
+&lt;br /&gt;
+&lt;br /&gt;
+La saison 3 2021-2022 débutera en octobre 2021.
+&lt;br /&gt;
+&lt;br /&gt;
+Les retours d&amp;#039;expérience visent la bonne compréhension de l&amp;#039;impact concret des solutions présentées, mais aussi sur les montages financiers mis en œuvre, les types d&amp;#039;innovation sur lesquelles elles reposent et la manière dont elles pourraient être répliquées sur l&amp;#039;ensemble du territoire. Il s&amp;#039;agira également d&amp;#039;identifier les pièges à éviter et les obstacles auxquels ont dû se confronter les parties prenantes lors de la mise en œuvre du projet.</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Revitalisation</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;br /&gt;
+Etre une commune ou une intercommunalité Action cœur de ville
+&lt;br /&gt;
+Etre une commune ou intercommunalité ayant signé une Opération de revitalisation du territoire.
+&lt;br /&gt;
+Etre un acteur économique intéressé par les questions de revitalisation de cœur de ville.</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/forum-des-solutions-89</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>Consultez la dernière publication : http://www.urbanisme-puca.gouv.fr/parution-l-innovation-en-partage-dans-les-coeurs-a2355.html (août 2021).
+&lt;br /&gt;
+&lt;br /&gt;
+Captations vidéos des séances précédentes : http://www.urbanisme-puca.gouv.fr/forums-des-solutions-en-videos-a1879.html)</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a939-beneficier-de-retours-dexperiences-innovantes/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>101591</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'outils de gestion de projet de mobilité</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>France Mobilités</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F11" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez disposer d&amp;#039;outils vous permettant de mener, en autonomie, vos projets de mobilité.
+&lt;br /&gt;
+&lt;br /&gt;
+France Mobilités vous permet d&amp;#039;avoir un accès aux différents appels à projets (AAP) et appels à manifestation d&amp;#039;intérêt (AMI), tel que Tenmod (« France Mobilités - Territoires de nouvelles mobilités durables »), et ainsi de bénéficier d&amp;#039;un appui au montage de projet présentés dans le cadre des AAP et AMI. France Mobilités vous permet également de bénéficier d&amp;#039;outils (commande publique, réalisation de DCE, base de données opendata des marchés, et cartographie des dispositifs de financements), voire des webinaires accompagnant leur prise en main. Les outils pourront être étoffés au fur et à mesure. Un appui à l&amp;#039;ingénierie territoriale permet d&amp;#039;accompagner l&amp;#039;usage des outils (pour cela, voir le produit &amp;#34;concevoir son projet de mobilité et développer des expérimentations&amp;#34;).</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3598-beneficier-doutils-de-gestion-de-projet-de-mo/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>101592</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.francemobilites.fr/projets
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/ingenierie</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;
+&lt;p&gt;
+ Une boite fonctionnelle partagée unique pour chaque cellule régionale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  auvergnerhonealpes&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bourgognefranchecomte&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bretagne&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  centrevaldeloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  corse&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  grandest&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  hautsdefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  iledefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  normandie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  nouvelleaquitaine&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  occitanie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  paysdelaloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  provencealpescotedazur&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  antillesguyane&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  oceanindien&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>103570</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Accompagner les porteurs de projets touristiques privés et publics</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="G18" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Atout France
+Agence nationale de la cohésion des territoires (ANCT)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...15 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FTI projets structurants est un dispositif d&amp;#039;ingénierie lancé par la Banque des territoires, l&amp;#039;Agence Nationale pour la Cohésion des Territoires et Atout France en lien avec les différentes régions. Le dispositif vise à accompagner en ingénierie des projets touristiques de tous types (hébergements, infrastructures, itinérances, équipements publics, sites culturels et patrimoniaux), structurants pour le territoire (taille de l&amp;#039;investissement, capacité à attirer des clientèles à forte valeur ajoutée et à générer des emplois et des retombées importantes) et compatibles avec un développement touristique durable des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Mission de 20 jours d&amp;#039;ingénierie Atout France prise en charge à 100% - Possibilité d&amp;#039;une mission annexe prise en charge jusqu&amp;#039;à 30% d&amp;#039;un montant maximal de 100 000€.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etudes de marché, de dimensionnement, de faisabilité d&amp;#039;hôtels, de sites de visite, de sites patrimoniaux, de resorts de golf, aide à l&amp;#039;ouverture d&amp;#039;un musée, d&amp;#039;une route cyclotouristique...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tout type d&amp;#039;acteur dès lors que le projet et les besoins correspondent au descriptif du dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les régions sauf : Île-de-France, Normandie, Hauts-de-France.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Possibilité de contacter votre service tourisme régional, la Direction régionale de la Banque des Territoires, l&amp;#039;ANCT ou Atout France, service ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  ingenierie&amp;#64;atout-france.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>amelie.jouandet@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ab87-accompagner-les-porteurs-de-projets-touristiq/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2021</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="19" spans="1:27" customHeight="0">
-      <c r="A19" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>103569</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Faire émerger des projets économiques au sein de sites patrimoniaux - Réinventer le Patrimoine</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="F19" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Atout France</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Atout France</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H19" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
-[...8 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Le programme « Réinventer le
 patrimoine » a pour ambition d’accompagner le développement d’activités
 économiques, touristiques et culturelles, au sein de bâtis remarquables, dans
 des perspectives de sauvegarde du patrimoine, d’attractivité et d’animation des
 territoires. &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Lancé en 2020, Réinventer le patrimoine est un
 dispositif d&amp;#039;ingénierie piloté par la Banque des territoires, l’Agence
 nationale de la cohésion des territoires et Atout France avec le ministère de
 la Culture, pour faciliter l’émergence de projets économiques au sein de sites
 patrimoniaux, autour d&amp;#039;usages variés. &lt;/span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les objectifs du programme sont de
 quatre ordres : &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;&lt;span&gt;Rénover
      les sites patrimoniaux avec l’ambition de créer des lieux innovants de vie
      et d’animation des territoires, en développant de nouveaux usages à
      destination des populations locales et des touristes (culturel,
      évènementiel, hébergement, …) ;  &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Accompagner
      les propriétaires publics et privés dans la définition de leur projet de
      valorisation, et définir les conditions de leur faisabilité, avec gestion
      tout ou partie confiée à des exploitants privés ;  &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Favoriser
      la rencontre entre propriétaires publics et opérateurs privés,
      investisseurs et exploitants ;&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Proposer
      des modèles économiques adaptés aux spécificités des bâtiments
      patrimoniaux, innovants, équilibrés et pérennes, associant public et
      privé, dans une perspective de minimisation des dépenses publiques : la
      mise en tourisme des sites a pour but de créer de la valeur économique et
      de la valeur d’usage participants à la sauvegarde de ces bâtis
      remarquables.&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;span&gt;Parallèlement au fonds d&amp;#039;ingénierie, Réinventer le
 patrimoine partage sur l&amp;#039;&lt;a href="https://www.reinventer-le-patrimoine.fr/ressources" target="_self"&gt;&lt;span&gt;espace Ressources de son site internet&lt;/span&gt;&lt;/a&gt; un
 riche éventail d&amp;#039;&lt;strong&gt;outils et documents&lt;/strong&gt; produits dans le cadre de ses
 différentes expérimentations auprès des projets, pour professionnaliser la
 filière et favoriser la réalisation de projets de reconversion patrimoniale
 partout en France. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Arial, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Deux des nombreuses ressources mises à disposition par le programme :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;L&amp;#039;outil de pré-diagnostic pour comparer les performances économiques d&amp;#039;un site patrimonial avec les moyennes observées de sites aux profils similaires partout en France : &lt;a href="https://www.reinventer-le-patrimoine.fr/ressources?cat%C3%A9gorie&amp;#61;Faire&amp;#43;son&amp;#43;pr%C3%A9-diagnostic" target="_self"&gt;Outils et leur mode d&amp;#039;emploi&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Une guide des 10 grandes étapes à suivre pour faciliter la mise en œuvre d&amp;#039;un projet durable et économiquement viable au sein de bâtiments patrimoniaux : &lt;a href="https://assets-global.website-files.com/62441f8b7a122a0d5064ce0b/657189adff5aa3c3c0bd28e2_Guide%20m%C3%A9thodologique%20pour%20les%20projets%20de%20reconversion%20patrimoniale.pdf" target="_self"&gt;Lien vers le Guide pour les projets de reconversion patrimoniale&lt;/a&gt;&lt;/li&gt;&lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;phase 1&lt;/strong&gt; du programme, a permis le lancement d’un appel à projets national auprès des collectivités locales pour accompagner 12 projets sélectionnés à travers notamment la prise en charge de plusieurs études stratégiques. L’accompagnement de ces premiers lauréats a mis l’accent sur l’importance d’une gouvernance solide, d’une gestion de projet professionnelle dédiée, et de la nécessité de mener certaines études préalables à la bonne détermination du projet. &lt;br /&gt;&lt;br /&gt;Capitalisant sur l’expérience acquise durant la phase 1, le comité de pilotage a validé le déploiement d’une &lt;strong&gt;2e promotion&lt;/strong&gt; en l’orientant vers des projets économiques matures et en ouvrant le programme aux porteurs de projets privés. En 2022 et 2023, 10 nouveaux projets ont été progressivement intégrés.  &lt;/p&gt;&lt;p&gt;L’année 2024 marque le lancement de la &lt;strong&gt;3e promotion&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Plus d&amp;#039;informations sur les actualités du dispositif sur la &lt;a href="https://www.linkedin.com/company/77065434/admin/feed/posts/" target="_self"&gt;page LinkedIn&lt;/a&gt; du programme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Les projets lauréats doivent répondre à plusieurs prérequis :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Viser un modèle économique équilibré et pérenne, avec gestion confiée tout ou partie à un exploitant privé ;&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une ambition régionale voire nationale et de la taille critique permettant l’accueil des usages souhaités ;&lt;/li&gt;&lt;li&gt;S&amp;#039;appuyer sur un soutien politique fort, un(e) chef(fe) de projet et des moyens financiers mobilisés pour piloter la réflexion ;&lt;/li&gt;&lt;li&gt;Avoir des premiers éléments de connaissance du bâti : diagnostic patrimonial / technique réalisé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères optionnels :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser l&amp;#039;entrée en vivier : le porteur a déjà initié des études quant à l&amp;#039;opportunité du projet et à son modèle économique (diagnostic de territoire, étude du marché, démarche de concertation, business plan, etc.)&lt;/li&gt;&lt;li&gt;Avoir un projet engagé dans une démarche RSE de développement durable et d&amp;#039;évaluation (performance énergétique, réemplois, labellisation, création d&amp;#039;emplois, accessibilité, etc...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Un comité de pilotage sélectionne les projets susceptibles de bénéficier d&amp;#039;un accompagnement en ingénierie, à des moments clés de leur cycle de vie, afin de soutenir leur concrétisation.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.reinventer-le-patrimoine.fr/le-programme</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;blockquote&gt;Valère ROUSSEAU - Département ingénierie, développement et prospective&lt;/blockquote&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="mailto:valere.rousseau&amp;#64;atout-france.fr" title="Envoyer un email vers valere.rousseau&amp;#64;atout-france.fr"&gt;&lt;span&gt;&lt;/span&gt;valere.rousseau&amp;#64;atout-france.fr&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>valere.rousseau@atout-france.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ce0d-reinventer-le-patrimoine-mise-a-disposition-d/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Atout France</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="20" spans="1:27" customHeight="0">
-      <c r="A20" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>103568</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer des potentialités touristiques d'un territoire et aider à la structuration d'un plan d'actions</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement
 Destination France</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Accompagnement en ingénierie - Diagnostic des potentialités touristiques d'un territoire et aide à la structuration dun plan d'actions comportant des propositions en matière de com</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Grâce à son marché d&amp;#039;ingénierie, l&amp;#039;ANCT accompagne les territoires ayant un projet touristique à établir un diagnostic de l&amp;#039;offre et la demande existantes ou potentielles et à structurer un plan d&amp;#039;actions. Dans certains cas un accompagnement plus complet incluant aussi de l&amp;#039;expertise technique juridique et foncière peut être organisé en complément.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Requalification touristique de l&amp;#039;anse de Peyrefite ; Appui en ingénierie juridique et financière pour la ré-orientation de l&amp;#039;offre de la station Hautacam vers des activités de 4 saisons.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Porteur de projet public ; déficit d&amp;#039;ingénierie locale ; besoin amont identifié.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Préfet de département ou délégué territorial adjoint de l&amp;#039;ANCT dans le département.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>amelie.jouandet@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f90c-diagnostiquer-des-potentialites-touristiques-/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>21/10/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-Banque des Territoires
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>89471</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Débloquer des projets de revitalisation de friches - UrbanVitaliz</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
+Établissement Public Foncier des Hauts-de-France (EPF)
 Agence nationale de la cohésion des territoires (ANCT)
-Ministères de l'Aménagement du territoire et de la Transition écologique</t>
-[...7 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
+Cerema</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://urbanvitaliz.fr/" target="_self"&gt;
+  UrbanVitaliz
+ &lt;/a&gt;
+ est un service humain et numérique gratuit qui permet de
+ &lt;strong&gt;
+  lever les blocages rencontrés par les collectivités en déficit d&amp;#039;ingénierie qui souhaitent débloquer le foncier à l&amp;#039;abandon
+ &lt;/strong&gt;
+ sur leur territoire (anciennes zones commerciales, industrielles, ferroviaires, résidences à l&amp;#039;abandon, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Le foncier artificialisé qui a perdu son usage représente une belle opportunité de renouvellement urbain, pour limiter l&amp;#039;artificialisation de sols naturels ou agricoles. Mais il est aussi très complexe à réhabiliter, et de nombreuses collectivités en déficit d&amp;#039;ingénierie renoncent face aux difficultés et inconnues rencontrées.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En lien avec les acteurs ressources des territoires,
+ &lt;a href="https://urbanvitaliz.fr/" target="_self"&gt;
+  UrbanVitaliz
+ &lt;/a&gt;
+ agit d&amp;#039;ores et déjà avec succès auprès des communes et intercommunalités pour
+ &lt;strong&gt;
+  les aiguiller gratuitement dans leur démarche
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;span&gt;👩‍💼&lt;/span&gt;
+ En les orientant vers un
+ &lt;strong&gt;
+  acteur public ou privé
+ &lt;/strong&gt;
+ qui peut intervenir aux côtés de la collectivité en fonction de son cas de figure (EPF, Ademe, services de l&amp;#039;Etat, prestation d&amp;#039;acteur privé, etc.) ;
+ &lt;br /&gt;
+ &lt;span&gt;💸&lt;/span&gt;
+ En faisant le tri parmi les
+ &lt;strong&gt;
+  financements existants
+ &lt;/strong&gt;
+ pour un type de projet donné ;
+ &lt;br /&gt;
+ &lt;span&gt;📌&lt;/span&gt;
+ En proposant les
+ &lt;strong&gt;
+  prochaines étapes à suivre
+ &lt;/strong&gt;
+ jusqu&amp;#039;à la phase travaux, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ La construction du parcours numérique et l&amp;#039;alimentation de l&amp;#039;outil avec les bonnes ressources sont réalisées au fil de l&amp;#039;eau à partir des besoins des collectivités qui sollicitent le service, en partenariat avec l&amp;#039;ensemble des acteurs du territoire (DDT-M, Ademe, Établissements Publics Fonciers, Agences d&amp;#039;urbanisme, SAFER, etc.).
+ &lt;br /&gt;
+ L&amp;#039;équipe est composée de 2 urbanistes conseillères qui répondent aux questions des collectivités, pour apporter des solutions pertinentes, et d&amp;#039;une personne chargée de déploiement disponible pour vous aider sur le service.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 72 % des dossiers sont déposés par des communes de moins de 5000 habitants.&lt;br /&gt;
+ 40% des dossiers par des communes de moins de 2000 habitants.&lt;/p&gt;
+&lt;p&gt;
+ Revitalisation - Renouvellement urbain - Renaturation - Sobriété foncière - Lien entre acteurs du territoire - Appui à l&amp;#039;ingénierie
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;une initiative du Cerema et de beta.gouv.fr en partenariat avec le MTE (DGALN), l&amp;#039;ANCT et l&amp;#039;EPF Hauts-de-France, qui s&amp;#039;inscrit dans le cadre du Zéro Artificialisation Nette.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;appui aux collectivités a démarré en décembre 2020 et déjà 600 collectivités furent mises sur les bons rails pour le démarrage de leur projet. À titre d&amp;#039;exemple, UrbanVitaliz a permis aux collectivités de faire maturer leurs projets pour pouvoir candidater au Fonds vert / Fonds friches, de progresser dans leurs démarches en prenant un contact efficace avec les acteurs locaux ou en candidatant aux financements pertinents.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Economie d'énergie et rénovation énergétique
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Avoir repéré une friche à revitaliser/renaturer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être une collectivité ou en lien avec la collectivité&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://urbanvitaliz.fr/</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://urbanvitaliz.fr/onboarding/project</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ friches&amp;#64;beta.gouv.fr
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;https://urbanvitaliz.fr/onboarding/project&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>friches@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f1b-service-gratuit-urbanvitaliz-debloquer-les-pr/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>UrbanVitaliz</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>77361</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’accès aux services publics digitalisés avec le programme France Services</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>L’investissement dans l’économie inclusive</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>subvention maximale de 30 000 euros par projet</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de la digitalisation des services publics, la Banque des Territoires accompagne les collectivités territoriales et les associations dans la création d&amp;#039;une structure France Services sur leur territoire, et notamment dans l&amp;#039;animation, la formation des agents et l&amp;#039;outillage numérique.
+&lt;/p&gt;
+&lt;p&gt;
+ Avec l&amp;#039;offre France Services, vous accompagnez les usagers dans la réalisation de leurs démarches administratives en ligne et proposez un service public de proximité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Technologies numériques et numérisation
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-economie-inclusive?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=service_public_digitalisation_psat</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez : busfranceservices&amp;#64;caissedesdepots.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f8c-decouvrir-le-programme-france-services-et-bus/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>82918</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Analyser les dynamiques de mon territoire</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...23 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
-[...5 lines deleted...]
- Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
+ L&amp;#039;ANCT propose aux acteurs des territoires des analyses territoriales et des outils produits par l&amp;#039;Observatoire des  territoires  :  mise  à  disposition  de  données,  d&amp;#039;indicateurs, de  typologies  de  territoires,  d&amp;#039;analyses  à différentes échelles et sur le temps long, de cartes interactives, d&amp;#039;outils d&amp;#039;analyses et de data-visualisations. En particulier, découvrez les espaces de consultation mis à votre disposition comme :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La Visiothèque, un catalogue de tous les graphiques et cartes produits, avec accès à des indicateurs, aux publications et aux contributeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;espace des données ouvertes : espace de recherche et de téléchargement de plus de 600 indicateurs, disponibles  à  différents  échelons  territoriaux  (plus  de  25  échelles  géographiques  de  la  commune  à  la région européenne).
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;annuaire  des  acteurs  de  l&amp;#039;observation  (*):  plus  de  30  références  nationales  et  200  références  régionales et locales -fiches, logos et liens des sites produisant une information territorialisée nationale ou locale en France.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des outils d&amp;#039;aide aux diagnostics territoriaux sont à votre disposition :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser des portraits de territoires (à l&amp;#039;échelle de commune, EPCI, département, région) et ainsi obtenir et comparer les chiffres clés de votre territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un module de consultation de zonages de politique publique (ZRR, AFR, zone de montagne...) mais également par les programmes de l&amp;#039;ANCT.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un  catalogue  d&amp;#039;outils  interactifs  :  des  outils  de  datavisualisations  interactives  qui  permettent  de  répondre à des questions simples : D&amp;#039;où viennent les nouveaux arrivants dans mon territoire, où partent ceux qui le quittent, quels impacts ces mobilités ont sur la composition de sa population?
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Cartographie interactive :permettant à un public averti de produire ses propres cartes ou portraits de territoire  avec  plus  de  600  indicateurs  multithématiques,  plus  de  25  échelles  géographique  de  la commune au pays européen, et la possibilité d&amp;#039;intégrer ses propres données.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.observatoire-des-territoires.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.observatoire-des-territoires.gouv.fr/form/nous-contacter"&gt;
+  https://www.observatoire-des-territoires.gouv.fr/form/nous-contacter
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
-[...117 lines deleted...]
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f96c-analyser-les-dynamiques-de-mon-territoire/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...249 lines deleted...]
-      <c r="G24" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>70907</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser sa démarche d'évaluation locale Action Coeur de ville</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...6 lines deleted...]
-      <c r="H24" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre du volet local de l&amp;#039;évaluation du programme ACV, les 222 villes vont réaliser leur propre évaluation. Elle portera sur les projets mis en oeuvre sur leur territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les accompagner dans cette démarche, la Direction de programme met à disposition un kit d&amp;#039;évaluation locale comprenant : des conseils méthodologiques, un guide de critères et d&amp;#039;indicateurs et une cartographie des ressources mobilisables.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2020</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ actioncoeurdeville&amp;#64;anct.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ elise.migieu&amp;#64;anct.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>actioncoeurdeville@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d34e-realiser-sa-demarche-devaluation-locale-actio/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>72205</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Recruter et accueillir des conseillers numériques</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K24" s="1" t="inlineStr">
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>50 000 euros par poste</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La découverte et la familiarisation des enfants et des adolescents à la culture passe par la découverte d&amp;#039;un patrimoine et d&amp;#039;une pratique artistique. Le ministère de la Culture soutient ces actions en allouant une subvention aux porteurs de projets dans le cadre de l&amp;#039;appel à projets &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34;.
+ Cet appel à manifestation d&amp;#039;intérêt est lancé pour la première vague de candidatures des collectivités territoriales et leurs groupements au recrutement et à l&amp;#039;accueil de conseillers numériques dans le cadre de France Relance. Il vise à recueillir les premières propositions des territoires prêts à porter les contrats de travail de ces conseillers en contrepartie du financement par l&amp;#039;État de leur formation et de leur activité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Gouvernement agit sur trois axes :
+ &lt;br /&gt;
+ 1- 4000 conseillers numériques formés proposant des ateliers d&amp;#039;initiation au numérique au plus proche des Français ;
+ &lt;br /&gt;
+ 2- Un soutien aux réseaux de proximité qui proposent des activités numériques, par la conception de dispositifs qui facilitent la formation des habitants ;
+ &lt;br /&gt;
+ 3- Des outils simples et sécurisés indispensables aux aidants (travailleurs sociaux, agents de collectivité territoriale, etc.) pour leur permettre de mieux accompagner les Français qui ne peuvent pas faire leurs démarches administratives seuls.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces trois axes sont déclinés sous forme de nouvelle offre de services disponible pour les territoires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Qu&amp;#039;est-ce que l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; ?
+  L&amp;#039;appel à manifestation d&amp;#039;intérêt permet de candidater pour devenir structure accueillante d&amp;#039;un ou de plusieurs conseillers
  &lt;/strong&gt;
-&lt;/p&gt;
-[...20 lines deleted...]
-&lt;p&gt;
+ (donc en charge de porter le contrat de travail)
  &lt;strong&gt;
-  Les objectifs de la démarche
+  et d&amp;#039;obtenir leur affectation avec une prise en charge financière modulée selon la durée du contrat souhaitée
  &lt;/strong&gt;
-&lt;/p&gt;
-[...65 lines deleted...]
- Les projets touchant majoritairement d&amp;#039;autres publics éloignés peuvent être financés sur d&amp;#039;autres crédits, notamment apportés par le ministère de la Culture.
+ . Allouée sous la forme d&amp;#039;une subvention d&amp;#039;un montant de 50 000 euros par poste (et majorée selon les dispositions réglementaires en vigueur en outre-mer le cas échéant), cette prise en charge par l&amp;#039;État sera versée en trois tranches auprès de la collectivité territoriale qui aura pour charge de rémunérer le conseiller à hauteur du SMIC au minimum.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="O24" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Emploi
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2020</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour être éligibles à un financement, les projets devront remplir les conditions suivantes :
-[...116 lines deleted...]
-      <c r="X24" s="1" t="inlineStr">
+ Sur un même territoire, plusieurs collectivités territoriales ou groupements peuvent accueillir des conseillers numériques. L&amp;#039;ANCT étudiera au fil de l&amp;#039;eau, tous les 15 du mois, les candidatures reçues et affectera le nombre de conseillers en fonction des conseillers déjà accueillis sur le même territoire. Il sera recherché, dans un dialogue avec les collectivités et leurs groupements, une intervention cohérente, à même de mailler l&amp;#039;ensemble du territoire. Les initiatives coordonnées sur un même territoire seront donc à favoriser.
+&lt;/p&gt;
+&lt;p&gt;
+ La mise à disposition de conseillers numériques à des structures associatives est autorisée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://agence-cohesion-territoires.gouv.fr/250-meu-pour-faciliter-le-numerique-du-quotidien-310</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.conseiller-numerique.gouv.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour toute question sur l&amp;#039;opération &amp;#34;C&amp;#039;est mon patrimoine !&amp;#34; en Hauts-de-France, vous êtes invités à vous adresser à :
-[...33 lines deleted...]
-      <c r="AA24" s="1" t="inlineStr">
+ Une webconférence est organisée les 03 et 10 décembre 2020 pour répondre aux questions des collectivités. D&amp;#039;autres webconférences pourront être organisées autant que de besoin.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute question : conseiller-numerique&amp;#64;anct.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>numerique@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/32ff-recruter-et-accueillir-des-conseillers-numeri/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>ANCT</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>27/11/2020</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>