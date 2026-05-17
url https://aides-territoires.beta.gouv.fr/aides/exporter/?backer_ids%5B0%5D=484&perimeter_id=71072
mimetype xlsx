--- v1 (2026-03-17)
+++ v2 (2026-05-17)
@@ -280,53 +280,53 @@
         <v>94574</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Sensibiliser et accompagner aux économies d'énergie dans les ZNI</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Programme SEIZE</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Eco CO2</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
-Agriculteur
+Association
 Entreprise privée
-Association</t>
+Agriculteur</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Certificat d'économie d'énergie (CEE)
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le programme SEIZE est un dispositif d&amp;#039;accompagnement aux économies d&amp;#039;énergie dédié aux entreprises et Collectivités territoriales de Corse, Guadeloupe, Guyane, Martinique et La Réunion. Financé à 100% dans le cadre du dispositif des Certificats d&amp;#039;Économies d&amp;#039;Énergie (CEE) et porté par Eco CO2, le programme propose un accompagnement à la maîtrise de la demande en énergie à travers différentes actions :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ateliers de sensibilisation aux économies d&amp;#039;énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
@@ -538,48 +538,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Eco CO2</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>25/06/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>