--- v2 (2026-05-17)
+++ v3 (2026-08-14)
@@ -538,48 +538,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Eco CO2</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>25/06/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>