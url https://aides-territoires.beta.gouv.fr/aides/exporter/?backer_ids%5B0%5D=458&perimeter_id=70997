--- v0 (2026-07-19)
+++ v1 (2026-09-04)
@@ -263,826 +263,826 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165820</v>
+        <v>40792</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Conclure un contrat de prévention pluriannuel « grands employeurs »</t>
+          <t>Accompagner aux démarches de prévention des risques professionnels portant sur une thématique prioritaire : réalisation d'un diagnostic approfondi et d'un plan d'actions</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...263 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Min : 50 Max : 100</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t>L'accompagnement financier est plafonné à 200 000 €</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La démarche de prévention, destinée à mettre en place une stratégie et des actions de promotion de la santé et de la sécurité au travail, s&amp;#039;inscrit dans une perspective participative et dynamique associant le collectif de travail et les représentants du personnel. Elle porte sur
  &lt;strong&gt;
   la réalisation
  &lt;/strong&gt;
  &lt;strong&gt;
   diagnostic approfondi
  &lt;/strong&gt;&lt;strong&gt;
  et l&amp;#039;élaboration d&amp;#039;un plan d&amp;#039;actions&lt;/strong&gt;, elle cible un thème défini comme prioritaire par le FNP. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère prioritaire est déterminé par le service gestionnaire au moment de l&amp;#039;instruction. &lt;/strong&gt; &lt;/p&gt;
 &lt;p&gt;
  L&lt;strong&gt;es axes prioritaires
  &lt;/strong&gt;
  sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Métiers :  &lt;strong&gt;auxiliaire de puériculture ou faisant fonction, aide à domicile, agent technique spécialisé des écoles maternelles (ATSM), policier municipale, les métiers du soin, de l&amp;#039;animation et ceux du tri et de la collecte des déchets. &lt;/strong&gt;&lt;/li&gt;
  &lt;li&gt;
   Thématiques : l&lt;strong&gt;a désinsertion professionnelle, les violences externes et les violences sexistes et sexuelles&lt;/strong&gt;&lt;/li&gt;
  &lt;li&gt;
   Structures :
   &lt;strong&gt;
    toutes les structures d&amp;#039;accueil institutionnalisé pour personnes âgées
   &lt;/strong&gt;
   (EHPAD, ULSD...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;em&gt;Le diagnostic devra porter sur l’ensemble des dimensions liées à la structure et le plan d’actions sur au moins deux risques identifiés et/ou deux métiers. Le plan d’actions doit comprendre plusieurs axes et couvrir prioritairement les champs de prévention primaire et secondaire.&lt;/em&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;accompagnement du FNP se traduit par un appui méthodologique au montage de projet, à son suivi et son évaluation, et par une aide financière basée sur le nombre d&amp;#039;affiliés effectivement bénéficiaires de la démarche.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Personnes âgées
 Santé
 Education et renforcement des compétences
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etre immatriculé CNRACL&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir au moins un agent affilié à la CNRACL&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etre à jour de ses cotisations retraite&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d’un document unique &lt;/span&gt;&lt;span&gt;à jour&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Saisir ou s’engager à saisir les données &lt;/span&gt;&lt;a href="https://www.cnracl.retraites.fr/glossaire#mot854" target="_blank" title="Définition - AT/MP – Nouvelle fenêtre"&gt;AT/MP&lt;/a&gt;&lt;span&gt; (accidents du travail et maladies professionnelles) dans l’outil Prorisq&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas mener de démarche en cours financée par le &lt;/span&gt;&lt;a href="https://www.cnracl.retraites.fr/glossaire#mot611" target="_blank" title="Définition - FNP – Nouvelle fenêtre"&gt;FNP&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Que la démarche sur laquelle porte la demande ne soit pas finalisée&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Remettre toutes les pièces attendues dans le dossier de demande d&amp;#039;accompagnement&lt;/strong&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/demarches-de-prevention</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour déposer la demande, connectez vous sur le site &lt;a href="https://demarche.numerique.gouv.fr/commencer/demarche-de-prevention" title="ouvre le site démarche numérique" target="_self"&gt;demarche.numerique.gouv&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>celine.thenieres@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/838d-accompagnement-aux-demarches-de-prevention-de/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>FNP de la CNARCL</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>15/05/2020</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>40601</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner aux démarches de prévention des risques professionnels portant sur une thématique prioritaire : déploiement d'un plan d'actions</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 100</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>L'accompagnement financier est plafonné à 200 000 €</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La démarche de prévention, destinée à mettre en place une stratégie et des actions de promotion de la santé et de la sécurité au travail, s&amp;#039;inscrit dans une perspective participative et dynamique associant le collectif de travail et les représentants du personnel. Elle porte sur le déploiement d&amp;#039;un plan d&amp;#039;actions et cible un thème défini comme prioritaire par le FNP.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère prioritaire est déterminé par le service gestionnaire au moment de l&amp;#039;instruction.&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  L&lt;strong&gt;es axes prioritaires
  &lt;/strong&gt;
  sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Métiers :
   &lt;strong&gt;
    auxiliaire de puériculture et faisant fonction,&lt;/strong&gt; &lt;strong&gt;aides à domicile
   &lt;/strong&gt;
   , agents technique spécialisé des écoles maternelles (&lt;strong&gt;ATSEM) &lt;/strong&gt;,
   &lt;strong&gt;
    policier municipale,&lt;/strong&gt; &lt;strong&gt;métiers du soin, de l&amp;#039;animation et ceux du tri et de la collecte des déchets &lt;/strong&gt;&lt;/li&gt;
  &lt;li&gt;
   Thématiques : &lt;strong&gt;la désinsertion professionnelle, les violences externes et les violences sexistes et sexuelles&lt;/strong&gt;&lt;/li&gt;
  &lt;li&gt;
   Structures :
   &lt;strong&gt;
    toutes les structures d&amp;#039;accueil institutionnalisé pour personnes âgées
   &lt;/strong&gt;
   (EHPAD, ULSD...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le plan d&amp;#039;actions doit couvrir a minima deux risques liés au métier, ou a minima deux métiers pour une thématique, en
  &lt;strong&gt;
   incluant une réflexion sur l&amp;#039;organisation collective du travail.
  &lt;/strong&gt;
  Si le diagnostic n&amp;#039;a pas fait l&amp;#039;objet d&amp;#039;un accompagnement financier du FNP, ce-dernier s&amp;#039;assurera, lors de l&amp;#039;instruction, que le diagnostic réalisé est conforme à ses attendus, et reviendra le cas échéant, vers le demandeur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;accompagnement du FNP se traduit par
  &lt;/strong&gt;
  &lt;strong&gt;
   un appui méthodologique au montage de projet, à son suivi et son évaluation, et par une aide financière
  &lt;/strong&gt;
  basée sur le nombre d&amp;#039;affiliés effectivement bénéficiaires de la démarche.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Santé
 Education et renforcement des compétences
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etre immatriculé et à jour de ses cotisations de retraite auprès de la CNRACL
  &lt;/li&gt;
  &lt;li&gt;
   Disposer d&amp;#039;au moins un agent affilié à la CNRACL
  &lt;/li&gt;
  &lt;li&gt;
   Disposer d&amp;#039;un document unique d&amp;#039;évaluation des risques professionnels à jour
  &lt;/li&gt;
  &lt;li&gt;
   Ne pas mener de démarche en cours bénéficiant du soutien financier du FNP et que la démarche sur laquelle porte la demande ne soit pas finalisée
  &lt;/li&gt;
  &lt;li&gt;
   Utiliser ou s&amp;#039;engager à l&amp;#039;utilisation du logiciel de saisie des AT/MP Prorisq&lt;/li&gt;&lt;li&gt;Transmettre le diagnostic approfondi réalisé et le plan d&amp;#039;actions&lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Remettre toutes les pièces attendues dans le dossier de demande d&amp;#039;accompagnement
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/demarches-de-prevention</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour déposer la demande, connectez vous au site &lt;a href="https://demarche.numerique.gouv.fr/commencer/demarche-de-prevention" title="ouvre le site démarche numérique" target="_self"&gt;demarche.numerique.gouv&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>celine.thenieres@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ce3-accompagnement-aux-demarches-de-prevention-de/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>FNP de la CNARCL</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>14/05/2020</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>40600</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner aux démarches de prévention des risques professionnels universelles (toutes thématiques)</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Min : 50</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Plafonnée à 100 000 €</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La démarche de prévention, conduite par une ou plusieurs collectivités, est destinée à mettre en place une stratégie et des actions de promotion de la santé et de la sécurité au travail. &lt;strong&gt;Elle cible un thème donné, un métier ou une structure et s&amp;#039;inscrit dans une perspective participative et dynamique associant le collectif de travail et les instances représentatives du personnel.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La démarche est à l’initiative de l’employeur, selon les besoins qu’il a identifiés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Il appartient à l’employeur de disposer d&amp;#039;un diagnostic au préalable.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L&amp;#039;accompagnement du FNP se traduit par un appui méthodologique au montage de projet, à son suivi et son évaluation, et par une aide financière destinée
  &lt;/strong&gt;
  basée sur le nombre d&amp;#039;affiliés effectivement bénéficiaires de la démarche.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Prévention des risques psychosociaux, gestion des transitions professionnelles, amélioration des conditions de travail des agents techniques des collèges, prévention des troubles musculosquelettiques , voici quelques exemples de thématiques de prévention des risques professionnels que le FNP accompagne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Santé
 Prévention des risques</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etre immatriculé et à jour de ses cotisations de retraite auprès de la CNRACL
  &lt;/li&gt;
  &lt;li&gt;
   Disposer d&amp;#039;au moins un agent affilié à la CNRACL et avoir un document unique d&amp;#039;évaluation des risques professionnels à jour
  &lt;/li&gt;
  &lt;li&gt;
   Ne pas mener de démarche en cours bénéficiant du soutien financier du FNP et que la démarche sur laquelle porte la demande ne soit pas finalisée
  &lt;/li&gt;
  &lt;li&gt;
   Utiliser ou s&amp;#039;engager à l&amp;#039;utilisation du logiciel de saisie des AT/MP Prorisq
  &lt;/li&gt;
  &lt;li&gt;
   Disposer d&amp;#039;un document unique à jour
  &lt;/li&gt;
  &lt;li&gt;
   Transmettre le diagnostic réalisé&lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Remettre toutes les pièces attendues dans le dossier de demande d&amp;#039;accompagnement
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/demarches-de-prevention</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour  déposer la demande, connectez vous au site &lt;a href="https://demarche.numerique.gouv.fr/commencer/demarche-de-prevention" target="_self"&gt;demarche.numerique.gouv&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>celine.thenieres@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d4df-appel-a-projets-sur-la-prevention-des-risques/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>FNP de la CNARCL</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165820</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Conclure un contrat de prévention pluriannuel « grands employeurs »</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 100</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Forfait de 450 000 €</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Cette offre s&amp;#039;adresse aux employeurs CNRACL de plus de 5 000 agents affiliés &lt;/strong&gt;afin de leur permettre de déployer des démarches de prévention et actions de prévention multiples et adaptées à leurs ressources.&lt;/p&gt;&lt;p&gt;Ce contrat pluriannuel matérialise les engagements suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organisation de journées annuelles (1/an) de prévention des risques professionnels ouvertes sur l’extérieur (ex : métropole : toutes les collectivités de la métropole ; GHT : tous les établissements rattachés au GHT),&lt;/li&gt;&lt;li&gt;Réalisation de 2 actions ciblées de prévention sur la durée du contrat donnant lieu pour chacune d’entre elle à la production d’un outil co-brandé FNP CNRACL avec a minima une première action dans les dix-huit premiers mois suivant la conclusion du contrat,&lt;/li&gt;&lt;li&gt;Déploiement et animation d’un réseau de préventeurs internes puis externes.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Prévention des risques</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Administrativement, les employeurs de plus 5 000 affiliés doivent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;être immatriculés à la CNRACL et être à jour de leurs cotisations,&lt;/li&gt;&lt;li&gt;employer plus de 5 000 agents affiliés à la CNRACL,&lt;/li&gt;&lt;li&gt;disposer d’un document unique à jour pour toutes les unités de travail,&lt;/li&gt;&lt;li&gt;saisir ou s’engager à saisir ou à transmettre directement ou indirectement les données AT/MP (accidents du travail et maladies professionnelles) relatives à l’ensemble des unités de travail via l’outil Prorisq pendant la durée du contrat,&lt;/li&gt;&lt;li&gt;ne pas avoir de démarche en cours financée par le FNP.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/contrat-de-prevention-pluriannuel-grands-employeurs</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/contrat-de-prevention-pluriannuel-grands-employeur</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:demarche-prevention&amp;#64;caissdesdepots.fr" target="_self"&gt;demarche-prevention&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>celine.thenieres@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/conclure-un-contrat-de-prevention-pluriannuel-grands-employeurs/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>FNP de la CNARCL</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>161824</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Rembourser l'achat de matériel à visée de prévention des risques</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Remboursement de matériel</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale de retraites des agents des collectivités locales (CNRACL)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Plafonné à 3 000 € ou 1 500 € selon le % d'affiliés</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le dispositif s&amp;#039;adresse aux employeurs de moins de 50 affiliés&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le remboursement est destiné au financement de tout type de matériel ayant trait à la prévention des risques professionnels et prioritairement aux matériels techniques et d’équipements de protection individuelle.&lt;/p&gt;&lt;p&gt;Ce matériel doit être identifié comme utile à la prévention des risques professionnels et en lien avec votre DUERP (Document Unique d’Évaluation des Risques Professionnels).&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Il est ouvert une fois sur l’exercice,&lt;/li&gt;&lt;li&gt;Il vise à couvrir 80 % de la dépense réalisée et est plafonné à 3 000 € TTC,&lt;/li&gt;&lt;li&gt;Il est minoré de 50 % pour les employeurs ayant moins de 50 % de leurs effectifs affiliés à la CNRACL.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;&lt;strong&gt;Il est précisé que sont notamment exclus du dispositif, les &lt;/strong&gt;:&lt;/em&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;sièges ergonomiques de bureau standard,&lt;/em&gt;&lt;/font&gt;&lt;/li&gt;&lt;li&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;aménagements de poste de travail prescrits par la médecine du travail à titre individuel et aménagements de poste au titre des travailleurs en situation de handicap,&lt;/em&gt;&lt;/font&gt;&lt;/li&gt;&lt;li&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;aménagements bâtimentaires et accessoires au bâti,&lt;/em&gt;&lt;/font&gt;&lt;/li&gt;&lt;li&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;montants ayant trait à de la facturation de main d’œuvre, aux abonnements et frais annexes (frais de port/préparation) …*&lt;/em&gt;&lt;/font&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;&lt;/em&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;&lt;/em&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Open Sans, sans-serif"&gt;&lt;em&gt;* liste non exhaustive&lt;/em&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les employeurs souhaitant déposer une demande, doivent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;être immatriculés à la CNRACL et être à jour de leurs cotisations,&lt;/li&gt;&lt;li&gt;avoir au moins un agent affilié à la CNRACL,&lt;/li&gt;&lt;li&gt;avoir au moins un agent bénéficiaire du matériel affilié à la CNRACL,&lt;/li&gt;&lt;li&gt;disposer d’un document unique à jour,&lt;/li&gt;&lt;li&gt;ne pas avoir bénéficié d’un remboursement total ou partiel de ce matériel par d’autres organismes,&lt;/li&gt;&lt;li&gt;ne pas avoir déjà effectué une demande de remboursement de matériel auprès du FNP ,&lt;/li&gt;&lt;li&gt;ne pas mener de démarche en cours financée par le FNP,&lt;/li&gt;&lt;li&gt;remettre toutes les pièces attendues dans le dossier de demande d’accompagnement sur le site &lt;em&gt;Démarche numérique&lt;/em&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;/ul&gt;&lt;ul&gt;&lt;/ul&gt;&lt;ul&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/remboursement-de-materiel</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fnp-cnracl-accompagnement-financier-en-materiel</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.cnracl.retraites.fr/employeur/prevention-risques-professionnels/vous-accompagner/accompagnement-financier/Contact-FNP&amp;#64;caissedesdepots.fr"&gt;Contact-FNP&amp;#64;caissedesdepots.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>celine.thenieres@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/d4df-appel-a-projets-sur-la-prevention-des-risques/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-aux-demarches-de-prevention-des-risques-professionnels-toutes-thematiques/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>FNP de la CNARCL</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
-          <t>14/05/2020</t>
+          <t>06/03/2024</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>