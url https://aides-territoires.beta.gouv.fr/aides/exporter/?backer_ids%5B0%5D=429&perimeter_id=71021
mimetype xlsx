--- v0 (2026-05-09)
+++ v1 (2026-08-06)
@@ -263,615 +263,615 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>119980</v>
+        <v>119942</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Dotation d'équipement des territoires ruraux</t>
+          <t>Dotation politique de la ville (DPV)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Préfectures de département</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
           <t> Min : 20 Max : 80</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation des équipements sportifs
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
  &lt;/li&gt;
  &lt;li&gt;
   Rénovation thermique d&amp;#039;une école
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;un bâtiment scolaire
  &lt;/li&gt;
  &lt;li&gt;
   Mise aux normes défense incendie
  &lt;/li&gt;
  &lt;li&gt;
   Installation d&amp;#039;un système de vidéoprotection
  &lt;/li&gt;
  &lt;li&gt;
   Mise en accessibilité de bâtiments recevant du public
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les communes de Saint-Pierre-et-Miquelon ;
  &lt;/li&gt;
  &lt;li&gt;
   Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
  &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
   https://lannuaire.service-public.fr/navigation/prefecture
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création d’un city park / city stade / terrain multisports
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Déployer les équipements numériques
 Développer les infrastructures de covoiturage
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>04/08/2022</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...293 lines deleted...]
-      </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>