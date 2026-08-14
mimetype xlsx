--- v0 (2026-01-31)
+++ v1 (2026-08-14)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA6"/>
+  <dimension ref="A1:AH6"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,263 +225,916 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>77077</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Développer les lieux de vie collectifs s'adressant à des retraités autonomes</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="F2" s="0" t="inlineStr">
+        <is>
+          <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>Le montant maximum de la subvention qui peut être accordé est de 100 000 euros. Les investissements</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide poursuit 3 objectifs. A noter que les EHPAD ne relèvent pas des financements de l&amp;#039;Assurance Retraite.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aider les structures permettant l&amp;#039;amélioration de la vie sociale
+  &lt;/strong&gt;
+  et la prévention de la perte d&amp;#039;autonomie, grâce à des actions d&amp;#039;animation culturelle et sociale ou des activités physiques..
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Favoriser les modes d&amp;#039;accueil intermédiaires
+  &lt;/strong&gt;
+  entre l&amp;#039;habitat individuel et l&amp;#039;hébergement collectif en institution, par la création de différentes formes de logements individuels regroupés autour d&amp;#039;un projet de vie sociale, tels que, par exemple, les domiciles services, les béguinages, les appartements d&amp;#039;accueil...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Soutenir le développement d&amp;#039;un cadre de vie de qualité
+  &lt;/strong&gt;
+  au sein des établissements d&amp;#039;hébergement pour personnes âgées (EHPA), notamment en participant aux actions visant à amplifier la rénovation des résidence autonomie.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Structures visées
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Axe 1 Aider les structures permettant l&amp;#039;amélioration de la vie sociale et la prévention de la perte d&amp;#039;autonomie pour les personnes retraitées :
+  &lt;/strong&gt;
+  L&amp;#039;ensemble des structures, à destination des personnes retraitées relevant des Gir 5 et 6, sont éligibles à une aide financière de l&amp;#039;Assurance Retraite, au titre de l&amp;#039;axe 1. Du fait des compétences incombant légalement au département, les EHPAD ne relèvent pas des financements de l&amp;#039;Assurance Retraite.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Axe 2 Favoriser les modes d&amp;#039;accueil intermédiaires entre l&amp;#039;habitat individuel et l&amp;#039;hébergement collectif en institution :
+  &lt;/strong&gt;
+  Structures destinées à l&amp;#039;accueil des personnes retraitées relevant des Gir 5 et 6 et proposant des logements, avec ou sans services intégrés, constituant une alternative attractive à l&amp;#039;hébergement en institution, tels que les logements individuels regroupés autour d&amp;#039;un projet de vie collective, les béguinages, les appartements d&amp;#039;accueils, les résidences sociales, les Marpa...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Axe 3 Soutenir le développement d&amp;#039;un cadre de vie de qualité au sein des établissements d&amp;#039;hébergement pour personnes âgées (EHPA) :
+  &lt;/strong&gt;
+  Structures entrant dans la catégorie des EHPA, c&amp;#039;est à dire les maisons de retraite non médicalisées et les logements-foyers pour personnes âgées ainsi que des structures d&amp;#039;hébergement temporaire. Les logements-foyers, ayant obtenu une aide financiére de l&amp;#039;Assurance retraite devront s&amp;#039;engager conventionnellement à évoluer, afin de répondre aux exigences des « résidences autonomie ».
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.partenairesactionsociale.fr/sites/ppas/home.html</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.partenairesactionsociale.fr/files/live/sites/ppas/files/base%20documentaire/Actualités/Circulaire%20CNAV%20n°2015-32%20du%2028%20mai%202015%20LVC.pdf</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Prenez contact avec votre caisse locale :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Alsace-Moselle	Moselle (57), Bas-Rhin (67), Haut-Rhin (68)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hubert MOSSER - 03.88.25.25.07 - hubert.mosser&amp;#64;carsat-am.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Aquitaine	Dordogne (24), Gironde (33), Landes (40), Lot-et-Garonne (47), Pyrénées-Atlantiques (64)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nelly GIVRAN - 05 56 11 64 62 - nelly.givran&amp;#64;carsat-aquitaine.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Auvergne	Allier (03), Cantal (15), Haute-Loire (43), Puy-de-Dôme (63)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Arnaud VILLAUME - 04 73 42 89 67 - arnaud.villaume&amp;#64;carsat-auvergne.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Bourgogne et Franche-Comté	Côte d&amp;#039;Or(21), Doubs (25), Jura (39), Nièvre (58), Haute-Saône (70), Saône-et-Loire (71), Yonne (89), Territoire de Belfort (90)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maryse JAVOY (Dpt 21/25/58/90) - 03 80 33 11 64
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mariette De Freitas (Dpt 70/89) - 03 80 33 11 65
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cécile DARBON (Dpt 71) - 03 80 33 11 67
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adresse mail commune : prets.subventions&amp;#64;carsat-bfc.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Bretagne	Côtes d&amp;#039;Armor (22), Finistère (29), lle-et-Vilaine (35), Morbihan (56)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Régine GAUTIER - 02 99 26 74 84 - regine.gautier&amp;#64;carsat-bretagne.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Centre	Cher(18), Eure-et-Loir(28), Indre (36), Indre-et-Loire (37), Loiret (45), Loir-et-Cher(41)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Arnaud POIRIER, chargé de développement - 02 38 81 54 35 - 
+arnaud.poirier&amp;#64;carsat-centre.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Centre-Ouest	Charente (16), Charente-Maritime (17), Corrèze (19), Creuse (23), Deux-Sèvres (79), Vienne (86), Haute-Vienne (87)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Marie Christine JUDE - 05 55 45 39 61 - marie-christine.jude&amp;#64;carsat-centreouest.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cnav Ile-de-France	Paris (75), Seine-et-Marne (77), Yvelines (78), Essonne (91), Hauts-de-Seine (92), Seine-Saint-Denis (93), Val-de-Marne (94), Val-d&amp;#039;Oise (95)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Richard GUSTON
+  Chargé d&amp;#039;études aides collectives - Dasif-lvc&amp;#64;cnav.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clémence LE MARREC Responsable des actions collectives de prévention - 01 55 45 79 29 - clemence.le-marrec&amp;#64;cnav.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Languedoc-Roussillon	Aude (11), Gard (30), Hérault (34), Lozère (48) Pyrénées Orientales (66)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Corinne CLAVEL Chargée de Conseils et Développement en Action Sociale - 04 67 12 94 45 - corinne.clavel&amp;#64;carsat-lr.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Midi-Pyrénées	Ariège (09), Aveyron (12), Haute-Garonne (31), Gers (32), Lot (46), Hautes-Pyrénées (65), Tarn (81), Tarn-et-Garonne (82)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Catherine LATAPIE Chargée d&amp;#039;Action Sociale Collective Service Action Sociale - 05 62 14 88 25 - Catherine.LATAPIE&amp;#64;carsat-mp.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Nord-Est	Ardennes (08), Aube (10), Marne (51), Haute-Marne (52), Meurthe-et-Moselle (54), Meuse (55), Vosges (88)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nadine FRIRY - 03.83.34.48.74 - nadine.friry&amp;#64;carsat-nordest.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Christophe ROYET - 03.83.34.49.09 - christophe.royet&amp;#64;carsat-nordest.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Nord-Picardie	Aisne (02), Nord (59), Oise (60), Pas-de-Calais (62), Somme (80)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sophie VANDECAVEYE - sophie.vandecaveye&amp;#64;carsat-nordpicardie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Damien Vitel (sup) - damien.vitel&amp;#64;carsat-nordpicardie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Normandie	Calvados
+ (14), Eure (27), Manche (50), Orne (61), Seine-Maritime (76)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sophie NOBLET - Sophie.noblet&amp;#64;carsat-normandie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Pays de la Loire	L
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  oire-Atlantique
+ (44), Maine-et-Loire (49), Mayenne (53), Sarthe (72), Vendée (85)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pôle Action Sociale Collective - nantesbalactionsocialecollective&amp;#64;carsat-pl.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Rhône-Alpes	Ain (01), Ardèche (07), Drôme (26), Isère (38), Loire (42), Rhône (69), Savoie (73), Haute-Savoie (74)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mme Nathalie VOGE Responsable du Département Accompagnement de projets et Relations Partenariales –Direction de l&amp;#039;Action Sociale - nathalie.voge&amp;#64;carsat-ra.fr - 04.72.91.96.84
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mme Nadia BASSET Responsable Adjointe du Département Accompagnement de Projets et Relations Partenariales - 04.72.91.96.48 - nadia.basset&amp;#64;carsat-ra.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Carsat Sud-Est	Alpes de Haute-Provence
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  (04), Hautes-Alpes (05), Alpes-Maritimes (06), Bouches-du-Rhône (13), Corse-du-Sud (2a), Haute-Corse (2b), Var(83), Vaucluse (84)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Marion AMBROSETTI - 04 91 85 97 53 - marion.ambrosetti&amp;#64;carsat-sudest.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Patricia AMIRAULT - 04 91 85 99 34 - patricia.amirault&amp;#64;carsat-sudest.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valérie MERLIN - 04 91 85 76 31 - valérie.merlin&amp;#64;carsat-sudest.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CGSS Guadeloupe	Guadeloupe (971)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Franciane MASSINA - 0590 90 50 77 - franciane.massina&amp;#64;cgss-guadeloupe.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CGSS Martinique	Martinique (972)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Patricia CHEVON - 05 96 66 50 5 - Patricia.chevon&amp;#64;cgss-martinique.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CGSS Réunion	Réunion (974)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hélène MERCADIER - 02 62 40 35 34 - Helene.mercadier&amp;#64;cgss.re
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cf5e-developper-les-lieux-de-vie-collectifs-sadres/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>04/02/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>73059</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’innovation dans le champ du vieillissement actif et en santé</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>France Active
+Banque des Territoires
+Caisse nationale d'assurance vieillesse (CNAV)
+Agirc-Arrco
+Mutualité sociale agricole (MSA)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ VIVA LAb repère et accompagne des solutions servicielles, technologiques ou organisationnelles à fort potentiel et ayant réussi leur preuve de concept (validation de la faisabilité, de l&amp;#039;existence d&amp;#039;un marché etc.)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement, intégralement financé par VIVA Lab, est assuré par des partenaires experts référencés sur le territoire (livings lab, incubateurs, clusters, cabinets d&amp;#039;experts du domaine, etc.). Il articule différentes dimensions : business plan, études d&amp;#039;usages, stratégie commerciale, accompagnement au processus de levée de fonds, subvention éventuelle, etc. en fonction des besoins et de la maturité du projet soutenu.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est la détection et le soutien au déploiement de solutions destinées à apporter des réponses nouvelles aux besoins des retraités (nouveaux services, nouvelles générations d&amp;#039;aides techniques, etc.) dans le champ, par exemple, du bien-être et de la prévention, du soutien aux aidants, du numérique, des projets de lieux de vie collectifs, etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ VIVA Lab accompagne tous les types de structures (entreprises ESS ou non, start-up, association, etc.).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un descriptif des projets accompagnés par VIVA Lab est disponible sur le site internet :
+ &lt;a href="https://www.vivalab.fr/"&gt;
+  https://www.vivalab.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Santé
+Commerces et services
+Technologies numériques et numérisation
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors de l&amp;#039;étude des projets, les membres du pôle sont particulièrement vigilants à l&amp;#039;existence d&amp;#039;une preuve de concept, au potentiel national de la solution et à son modèle économique (non dépendant de subventions publiques ou para publiques).
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, VIVA Lab ne soutient pas :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les solutions à destination des personnes dépendantes ou en perte d&amp;#039;autonomie. Nous cherchons des solutions amont
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le financement de votre projet : un soutien financier est possible mais s&amp;#039;inscrira dans un accompagnement global et sera fléché vers des aspects précis de votre développement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vivalab.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le
+ &lt;a href="https://www.vivalab.fr/"&gt;
+  formulaire de contact
+ &lt;/a&gt;
+ en bas de page mettra le porteur d&amp;#039;action en lien avec le bon interlocuteur régional au sein de la Carsat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>magalie.raimbault@cnav.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a3b9-soutenir-linnovation-dans-le-champ-de-la-prev/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>73058</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Engager des démarches de contrat de territoires (ECLAT - Engagement Commun pour le Logement et l'Autonomie sur les Territoires)</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="F2" s="0" t="inlineStr">
+      <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    NB :
   &lt;/strong&gt;
   l&amp;#039;ingénierie de cette démarche est assurée par des partenaires de la Cnav (SOLIHA et la Fédération des Centres Sociaux) et financée par elle. Le pilotage est réalisé par le binôme Carsat/Collectivité.
  &lt;/em&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ECLAT
  &lt;/strong&gt;
  est une démarche visant à faire émerger, à une échelle infra-départementale, un cadre favorable à la prévention de la perte d&amp;#039;autonomie des personnes retraitées.
  &lt;br /&gt;
 &lt;/p&gt;
 Cette démarche prend la forme d&amp;#039;un contrat de territoire : assise sur un diagnostic partagé des besoins, elle mobilise des partenariats locaux, identifie des priorités d&amp;#039;action et soutient financièrement leur concrétisation.
 &lt;br /&gt;
 &lt;p&gt;
  Elle repose sur 3 étapes principales qui se succèdent sur une période de 12 mois environ (du lancement public de la démarche au soutien financier des actions) :
  &lt;br /&gt;
  ✓ Réaliser un diagnostic (dont une consultation des habitants retraités)
  &lt;br /&gt;
  ✓ Lancer un appel à projets dédié au territoire afin de soutenir financièrement les solutions issues du diagnostic ; puis valoriser l&amp;#039;engagement des parties prenantes (signature d&amp;#039;une convention)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  A titre d&amp;#039;exemples, une démarche ECLAT peut venir soutenir : la rénovation d&amp;#039;une résidence autonomie, un programme coordonné d&amp;#039;actions collectives de prévention / de maintien du lien social, des actions favorisant l&amp;#039;inclusion numérique des habitants du territoire, l&amp;#039;organisation de bilan de prévention pour les retraités, l&amp;#039;adaptation de logements dans le parc social, etc.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Logement et habitat
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P2" s="0" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>16/12/2020</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivité :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - volontaire pour s&amp;#039;inscrire dans la démarche, en partenariat avec la Carsat du territoire
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - dont le nombre d&amp;#039;habitants est compris entre 50 000 et 100 000 (recommandation)
 &lt;/p&gt;
 &lt;p&gt;
  Un premier niveau d&amp;#039;analyse d&amp;#039;indicateurs statistiques (notamment issus des observatoires des situations de fragilités - https://www.observatoires-fragilites-national.fr) permettra d&amp;#039;approfondir l&amp;#039;opportunité de s&amp;#039;engager dans la démarche.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Benjamin Leroux
  &lt;br /&gt;
  Responsable animation &amp;amp; développement du territoire
  &lt;br /&gt;
  Direction nationale de l&amp;#039;action sociale - Cnav
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  benjamin.leroux&amp;#64;cnav.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>magalie.raimbault@cnav.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0792-engager-des-demarches-de-contrat-de-territoir/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>16/12/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-      <c r="A3" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>34663</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Renforcer et diversifier les actions collectives de prévention et de développement du lien social</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="F3" s="1" t="inlineStr">
+      <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H3" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>Suivant programme et caisse locale</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Participation de la Branche retraite aux actions collectives de prévention, au développement du partenariat interrégimes et autres projets visant à renforcer et diversifier les offres sur les territoires.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objet de la présente circulaire n&amp;#039;est pas de traiter des lieux de vie collectifs relevant de la circulaire n° 2015-32 du 28 mai 2015.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La présente circulaire concerne cinq domaines qui font l&amp;#039;objet d&amp;#039;une définition et d&amp;#039;un développement dans les chapitres suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    1 les
   &lt;/strong&gt;
   &lt;strong&gt;
    actions collectives de prévention et de maintien du lien social
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -497,96 +1150,96 @@
   &lt;/strong&gt;
   ,
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    3 les solutions innovantes dans le domaine de la Silver Economie,
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    4 les actions de formation/ études et recherches et les structures pluridisciplinaires
   s&amp;#039;inscrivant dans ces disciplines,
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    5 l&amp;#039;appui à l&amp;#039;ingénierie de projets, d&amp;#039;actions, d&amp;#039;expérimentations.
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces actions peuvent être portées par des partenaires conventionnés et/ou des structures interrégimes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles l&amp;#039;ensemble des opérateurs (public, privé, non lucratif et lucratif) qui respectent les référentiels de l&amp;#039;offre en prévention. Les structures déjà conventionnées avec la caisse et/ou l&amp;#039;interrégime pour d&amp;#039;autres prestations peuvent déposer un dossier dès lors qu&amp;#039;elles répondent aux référentiels.
 &lt;/p&gt;
 &lt;p&gt;
  Des projets portés par des lieux de vie collectifs pour personnes âgées autonomes sont susceptibles d&amp;#039;être retenus dès lors que les services proposés s&amp;#039;adressent également aux retraités extérieurs à l&amp;#039;établissement, ce dernier jouant alors le rôle d&amp;#039;un service de proximité pour les non-résidents. La loi d&amp;#039;Adaptation de la société au vieillissement et les cahiers des charges des résidences autonomie prévoient l&amp;#039;octroi d&amp;#039;un forfait autonomie pour accompagner les structures dans leur transformation.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de l&amp;#039;appel à projet lancé par la caisse et/ou l&amp;#039;interrégime, le critère de recherche systématique d&amp;#039;au moins un autre financeur peut être facultatif étant donné que les caisses de retraite sont à l&amp;#039;initiative de la réalisation de l&amp;#039;action.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.partenairesactionsociale.fr/files/live/sites/ppas/files/base%20documentaire/textes%20nationaux/2016-31_du_24_06_2016-Participation_retraite_actions_co_prev.pdf</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Prenez contact avec votre caisse locale :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Alsace-Moselle	Moselle (57), Bas-Rhin (67), Haut-Rhin (68)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hubert MOSSER - 03.88.25.25.07 - hubert.mosser&amp;#64;carsat-am.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Aquitaine	Dordogne (24), Gironde (33), Landes (40), Lot-et-Garonne (47), Pyrénées-Atlantiques (64)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nelly GIVRAN - 05 56 11 64 62 - nelly.givran&amp;#64;carsat-aquitaine.fr
  &lt;/li&gt;
@@ -770,213 +1423,238 @@
   Franciane MASSINA - 0590 90 50 77 - franciane.massina&amp;#64;cgss-guadeloupe.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Martinique	Martinique (972)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Patricia CHEVON - 05 96 66 50 5 - Patricia.chevon&amp;#64;cgss-martinique.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Réunion	Réunion (974)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hélène MERCADIER - 02 62 40 35 34 - Helene.mercadier&amp;#64;cgss.re
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>magalie.raimbault@cnav.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fdf1-actionscollectives/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>17/04/2020</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...3 lines deleted...]
-      <c r="B4" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>34662</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Développer les lieux de vie collectifs s'adressant à des retraités autonomes</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="F4" s="1" t="inlineStr">
+      <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>Le montant maximum de la subvention qui peut être accordé est de 100 000 euros. Les investissements</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide poursuit 3 objectifs. A noter que les EHPAD ne relèvent pas des financements de l&amp;#039;Assurance Retraite.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aider les structures permettant l&amp;#039;amélioration de la vie sociale
   &lt;/strong&gt;
   et la prévention de la perte d&amp;#039;autonomie, grâce à des actions d&amp;#039;animation culturelle et sociale ou des activités physiques..
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Favoriser les modes d&amp;#039;accueil intermédiaires
   &lt;/strong&gt;
   entre l&amp;#039;habitat individuel et l&amp;#039;hébergement collectif en institution, par la création de différentes formes de logements individuels regroupés autour d&amp;#039;un projet de vie sociale, tels que, par exemple, les domiciles services, les béguinages, les appartements d&amp;#039;accueil...
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Soutenir le développement d&amp;#039;un cadre de vie de qualité
   &lt;/strong&gt;
   au sein des établissements d&amp;#039;hébergement pour personnes âgées (EHPA), notamment en participant aux actions visant à amplifier la rénovation des résidence autonomie.
  &lt;/li&gt;
 &lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Structures visées
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 1 Aider les structures permettant l&amp;#039;amélioration de la vie sociale et la prévention de la perte d&amp;#039;autonomie pour les personnes retraitées :
   &lt;/strong&gt;
   L&amp;#039;ensemble des structures, à destination des personnes retraitées relevant des Gir 5 et 6, sont éligibles à une aide financière de l&amp;#039;Assurance Retraite, au titre de l&amp;#039;axe 1. Du fait des compétences incombant légalement au département, les EHPAD ne relèvent pas des financements de l&amp;#039;Assurance Retraite.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 2 Favoriser les modes d&amp;#039;accueil intermédiaires entre l&amp;#039;habitat individuel et l&amp;#039;hébergement collectif en institution :
   &lt;/strong&gt;
   Structures destinées à l&amp;#039;accueil des personnes retraitées relevant des Gir 5 et 6 et proposant des logements, avec ou sans services intégrés, constituant une alternative attractive à l&amp;#039;hébergement en institution, tels que les logements individuels regroupés autour d&amp;#039;un projet de vie collective, les béguinages, les appartements d&amp;#039;accueils, les résidences sociales, les Marpa...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Axe 3 Soutenir le développement d&amp;#039;un cadre de vie de qualité au sein des établissements d&amp;#039;hébergement pour personnes âgées (EHPA) :
   &lt;/strong&gt;
   Structures entrant dans la catégorie des EHPA, c&amp;#039;est à dire les maisons de retraite non médicalisées et les logements-foyers pour personnes âgées ainsi que des structures d&amp;#039;hébergement temporaire. Les logements-foyers, ayant obtenu une aide financiére de l&amp;#039;Assurance retraite devront s&amp;#039;engager conventionnellement à évoluer, afin de répondre aux exigences des « résidences autonomie ».
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.partenairesactionsociale.fr/sites/ppas/home.html</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://www.partenairesactionsociale.fr/files/live/sites/ppas/files/base%20documentaire/Actualités/Circulaire%20CNAV%20n°2015-32%20du%2028%20mai%202015%20LVC.pdf</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   Prenez contact avec votre caisse locale :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Alsace-Moselle	Moselle (57), Bas-Rhin (67), Haut-Rhin (68)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hubert MOSSER - 03.88.25.25.07 - hubert.mosser&amp;#64;carsat-am.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Aquitaine	Dordogne (24), Gironde (33), Landes (40), Lot-et-Garonne (47), Pyrénées-Atlantiques (64)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nelly GIVRAN - 05 56 11 64 62 - nelly.givran&amp;#64;carsat-aquitaine.fr
  &lt;/li&gt;
@@ -1026,55 +1704,52 @@
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Arnaud POIRIER, chargé de développement - 02 38 81 54 35 - 
 arnaud.poirier&amp;#64;carsat-centre.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Centre-Ouest	Charente (16), Charente-Maritime (17), Corrèze (19), Creuse (23), Deux-Sèvres (79), Vienne (86), Haute-Vienne (87)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Marie Christine JUDE - 05 55 45 39 61 - marie-christine.jude&amp;#64;carsat-centreouest.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cnav Ile-de-France	Paris (75), Seine-et-Marne (77), Yvelines (78), Essonne (91), Hauts-de-Seine (92), Seine-Saint-Denis (93), Val-de-Marne (94), Val-d&amp;#039;Oise (95)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Richard GUSTON
-[...3 lines deleted...]
-  Clémence LE MARREC Responsable des actions collectives de prévention - 01 55 45 79 29 - clemence.le-marrec&amp;#64;cnav.fr
+  Joachim Da Silva, Chargé d&amp;#039;études aides collectives - Dasif-lvc&amp;#64;cnav.fr - 01.55.45.51.88.
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Languedoc-Roussillon	Aude (11), Gard (30), Hérault (34), Lozère (48) Pyrénées Orientales (66)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Corinne CLAVEL Chargée de Conseils et Développement en Action Sociale - 04 67 12 94 45 - corinne.clavel&amp;#64;carsat-lr.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Midi-Pyrénées	Ariège (09), Aveyron (12), Haute-Garonne (31), Gers (32), Lot (46), Hautes-Pyrénées (65), Tarn (81), Tarn-et-Garonne (82)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Catherine LATAPIE Chargée d&amp;#039;Action Sociale Collective Service Action Sociale - 05 62 14 88 25 - Catherine.LATAPIE&amp;#64;carsat-mp.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Nord-Est	Ardennes (08), Aube (10), Marne (51), Haute-Marne (52), Meurthe-et-Moselle (54), Meuse (55), Vosges (88)
@@ -1101,51 +1776,51 @@
   Damien Vitel (sup) - damien.vitel&amp;#64;carsat-nordpicardie.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Normandie	Calvados
  (14), Eure (27), Manche (50), Orne (61), Seine-Maritime (76)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sophie NOBLET - Sophie.noblet&amp;#64;carsat-normandie.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Pays de la Loire	L
  &lt;/strong&gt;
  &lt;strong&gt;
   oire-Atlantique
  (44), Maine-et-Loire (49), Mayenne (53), Sarthe (72), Vendée (85)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Pôle Action Sociale Collective - nantesbalactionsocialecollective&amp;#64;carsat-pl.fr
+  Nathalie GIRAUD - 02.51.72.81.83 - nathalie.giraud&amp;#64;carsat-pl.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Rhône-Alpes	Ain (01), Ardèche (07), Drôme (26), Isère (38), Loire (42), Rhône (69), Savoie (73), Haute-Savoie (74)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mme Nathalie VOGE Responsable du Département Accompagnement de projets et Relations Partenariales –Direction de l&amp;#039;Action Sociale - nathalie.voge&amp;#64;carsat-ra.fr - 04.72.91.96.84
  &lt;/li&gt;
  &lt;li&gt;
   Mme Nadia BASSET Responsable Adjointe du Département Accompagnement de Projets et Relations Partenariales - 04.72.91.96.48 - nadia.basset&amp;#64;carsat-ra.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Carsat Sud-Est	Alpes de Haute-Provence
  &lt;/strong&gt;
  &lt;strong&gt;
   (04), Hautes-Alpes (05), Alpes-Maritimes (06), Bouches-du-Rhône (13), Corse-du-Sud (2a), Haute-Corse (2b), Var(83), Vaucluse (84)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -1168,605 +1843,85 @@
   Franciane MASSINA - 0590 90 50 77 - franciane.massina&amp;#64;cgss-guadeloupe.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Martinique	Martinique (972)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Patricia CHEVON - 05 96 66 50 5 - Patricia.chevon&amp;#64;cgss-martinique.fr
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CGSS Réunion	Réunion (974)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Hélène MERCADIER - 02 62 40 35 34 - Helene.mercadier&amp;#64;cgss.re
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>magalie.raimbault@cnav.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc47-lieuxdeviecollectifs/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E5" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
-      <c r="F5" s="1" t="inlineStr">
-[...415 lines deleted...]
-      <c r="K6" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
-[...110 lines deleted...]
-          <t>published</t>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>17/04/2020</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>