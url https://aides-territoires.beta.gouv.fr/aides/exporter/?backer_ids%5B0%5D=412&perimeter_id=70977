--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -670,51 +670,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/cf5e-developper-les-lieux-de-vie-collectifs-sadres/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>04/02/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>73059</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’innovation dans le champ du vieillissement actif et en santé</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>France Active
 Banque des Territoires
 Caisse nationale d'assurance vieillesse (CNAV)
 Agirc-Arrco
 Mutualité sociale agricole (MSA)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
@@ -850,51 +850,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>16/12/2020</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>73058</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Engager des démarches de contrat de territoires (ECLAT - Engagement Commun pour le Logement et l'Autonomie sur les Territoires)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1042,51 +1042,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>16/12/2020</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>34663</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Renforcer et diversifier les actions collectives de prévention et de développement du lien social</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1460,51 +1460,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>17/04/2020</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>34662</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Développer les lieux de vie collectifs s'adressant à des retraités autonomes</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Caisse d'assurance retraite et de la santé au travail (CARSAT)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1880,48 +1880,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Caisse nationale d'assurance vieillesse (CNAV)</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>17/04/2020</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>