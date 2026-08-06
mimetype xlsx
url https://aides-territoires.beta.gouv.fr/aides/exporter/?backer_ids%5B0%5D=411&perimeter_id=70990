--- v0 (2026-05-01)
+++ v1 (2026-08-06)
@@ -255,51 +255,51 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>166091</v>
+        <v>166169</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Mettre en oeuvre la Stratégie Nationale Biodiversité dans les territoires</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Mise en oeuvre de la Stratégie Nationale Biodiversité dans les territoires</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)
 Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
 Agences de l'eau</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
@@ -346,175 +346,271 @@
           <t>Forêts
 Montagne
 Sols
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>26/03/2026</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>20/12/2026</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;
-[...50 lines deleted...]
-la nature&amp;#34; :&lt;/p&gt;&lt;p&gt;- Les projets d&amp;#039;Atlas de la Biodiversité Communale &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets de restauration des écosystèmes&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;h1 align="justify"&gt;Projets et dépenses éligibles&lt;/h1&gt;
+&lt;p&gt;Ce fonds est destiné aux opérations liées à la
+stratégie aires protégées, aux plans nationaux d’actions en
+faveur des espèces menacées (y compris pollinisateurs), à la lutte
+contre les espèces exotiques envahissantes et au rétablissement des
+continuités écologiques. En revanche, les opérations de
+restauration des écosystèmes ou de mise en œuvre d’un Atlas de
+la Biodiversité Communale relèvent de la mesure Fonds Vert suivante
+: &amp;#34;Agir pour la biodiversité : des atlas de la biodiversité
+communale à la restauration de la nature&amp;#34; et ne sont pas
+éligibles au fonds pour la mise en œuvre de la Stratégie Nationale
+Biodiversité dans les territoires.&lt;/p&gt;
+&lt;p align="justify"&gt;
+Ce dispositif est destiné à financer ou co-financer pour les
+sous mesures listées ci-dessus:&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	des missions d’ingénierie et d’études préalables à la
+	conception des projets ainsi que leur évaluation dans le temps ; 
+	&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p align="justify"&gt;
+	des projets d’investissements permettant la mise en œuvre
+	concrète des solutions identifiées ci-dessus.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p align="justify"&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;
+Les dépenses d’animation, d’études et de suivis non liés à
+des projets d’investissement et les actions relevant d’une
+obligation réglementaire sans plus-value par rapport à cette
+obligation ne sont pas éligibles.&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;
+Le taux maximal d’aide est de 80 % pour les projets
+d’investissement porté par les collectivités. Pour les dossiers
+de lutte contre les espèces exotiques envahissantes, le taux maximal
+d&amp;#039;aide est de 50% à l’exception des actions d&amp;#039;éradication locales
+ou des projets innovants et réplicables de lutte.&lt;/p&gt;
+&lt;p align="justify"&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;/p&gt;
+&lt;p align="justify"&gt;
+Pour chaque sous mesure, le détail des projets et des dépenses
+éligibles est le suivant :&lt;/p&gt;
+&lt;h2&gt;&lt;a name="__RefHeading___Toc1229_3401786984"&gt;&lt;/a&gt;1
+Stratégie aires protégées&lt;/h2&gt;
+&lt;p&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;h3&gt;&lt;a name="__RefHeading___Toc1231_3401786984"&gt;&lt;/a&gt;1.Projets
+et dépenses éligibles&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p&gt;Animation et acquisition foncière de milieux
+	à enjeux (suivis éligibles mais non prioritaires), maîtrise
+	foncière : baux emphytéotiques ou établissement de contrats
+	d&amp;#039;Obligations Réelles Environnementales (ORE). Le financement
+	d’acquisition ou de maîtrise foncière en dehors d’une aire
+	sous protection forte sont subordonnés à l’engagement par le
+	bénéficiaire d’une demande de reconnaissance en protection forte
+	ou d’une demande de mise en œuvre d’un outil de protection
+	forte règlementaire.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Acquisition de connaissance et concertation
+	préalablement à la création de nouvelles aires protégées sous
+	protection forte ou à l’actualisation d’aires existantes.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Investissements dans les aires protégées de
+	protection forte existantes pour contribuer à la mise en œuvre des
+	plans de gestion obligatoires ou facultatifs ou études préalables
+	aux investissements.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Mesures d’investissement contribuant à une
+	meilleure mise en œuvre de la police de l’environnement sur les
+	aires de protection forte, comme par exemple des dispositifs
+	d’information sur la réglementation (panneaux, outils de
+	communication, etc.).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Démarches préalables (investissements,
+	acquisition de connaissance, élaboration plan de gestion, etc.) et
+	nécessaires au dépôt de reconnaissance en protection forte sous
+	réserve d’engagement précis de demande  de reconnaissance en
+	protection forte et d’une pré-analyse de la recevabilité de
+	cette demande.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;h3&gt;&lt;a name="__RefHeading___Toc1872_2239065374"&gt;&lt;/a&gt;2.Projets
+et dépenses non éligibles&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p&gt;Les projets d’animation, d’études et de
+	suivis non liés à la création ou l’actualisation d’une aire
+	protégée (forte ou pas) ou d’une demande de reconnaissance en
+	protection forte.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;h2&gt;&lt;a name="__RefHeading___Toc1874_2239065374"&gt;&lt;/a&gt;2
+   Plans nationaux d’actions en faveur des espèces menacées&lt;/h2&gt;
+&lt;p&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;h3&gt;&lt;a name="__RefHeading___Toc1876_2239065374"&gt;&lt;/a&gt;1.Projets
+et dépenses éligibles&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p&gt;Les espèces ou groupe d’espèces éligibles
+	sont celles qui bénéficient d’un plan national d’action validé
+	ou en cours de validation ou d’une démarche assimilée au niveau
+	national, régional ou local. Les espèces bénéficiant d’une
+	stratégie concertée et pour lesquelles la région Aura possède
+	une responsabilité particulière sont éligibles. A titre
+	d’exemple, les galliformes de montagne, le lynx, les busards ou la
+	tulipe du Diois sont éligibles (le loup n’est pas éligible).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Les dépenses d’investissements permettant
+	la mise en oeuvre d’actions identifiées dans le PNA et assimilié
+	ou dans la  déclinaison régionale.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Les dépenses éligibles sont celles liées
+	aux actions réalisées sur le territoire de la région
+	Auvergne-Rhône-Alpes. Par dérogation à cette règle, les actions
+	d’envergure nationale concernant des des PNA pour lesquels la
+	DREAL Aura assure le pilotage national (cistude, pies-grièches,
+	papillons patrimoniaux de jour, moule perlière, alysson du Rhône,
+	pelouses sableuses, ripisylves du Rhône) sont également éligibles.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;a name="__RefHeading___Toc1878_2239065374"&gt;&lt;/a&gt;2.Dépenses
+et projets non éligibles&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p&gt;Les actions s’inscrivant dans le cadre du
+	PNA « Loup et activité d’élevage ».&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Les actions d&amp;#039;aménagement de parcs et
+	jardins urbains avec un volet pollinisateur secondaire, les
+	plantations horticoles ornementales et les implantation ou dépenses
+	liées aux ruches d’abeilles domestiques ne sont pas éligibles au
+	titre du PNA pollinisateurs.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h2&gt;&lt;a name="__RefHeading___Toc1880_2239065374"&gt;&lt;/a&gt;3
+Continuités écologiques&lt;/h2&gt;
+&lt;h3&gt;&lt;a name="__RefHeading___Toc1882_2239065374"&gt;&lt;/a&gt;1.Projets
+et dépenses éligibles&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p&gt;Les projets de
+	résorption des principaux obstacles à la continuité écologique :
+	passage à faune sur les infrastructures linéaires de transport,
+	restauration de milieu naturel en zone agricole ou forestière
+	dégradée, réduction de la pollution lumineuse dans une approche
+	de trame noire, etc.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;h3&gt;&lt;a name="__RefHeading___Toc1884_2239065374"&gt;&lt;/a&gt;2.Dépenses
+non éligibles&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p&gt;Les actions
+	relatives à la restauration de la continuité terrestre ou
+	aquatique en ville, qui relèvent de la mesure « renaturation des
+	villes et des villages » du fonds vert.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Les actions
+	relatives à la restauration des continuités aquatiques éligibles
+	aux aides des agences de l&amp;#039;eau.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;h2&gt;&lt;a name="__RefHeading___Toc1886_2239065374"&gt;&lt;/a&gt;4
+   Lutte contre les espèces exotiques envahissantes&lt;/h2&gt;
+&lt;h3&gt;&lt;a name="__RefHeading___Toc1888_2239065374"&gt;&lt;/a&gt;1.Dépenses
+et projets éligibles&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p&gt;Les actions mécaniques (fauchage, arrachage,
+	faucardage, hersage), biologiques (implantations d’espèces
+	locales concurrentes) ou manuelles, ou d’autres méthodes
+	reconnues ou expérimentales de lutte contre les espèces exotiques
+	envahissantes végétales sont éligibles.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p&gt;Les opérations de destruction (par tir
+	notamment), de capture par piégeage ou de lutte biologique contre
+	les espèces exotiques envahissantes animales sont éligibles.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;h3&gt;&lt;a name="__RefHeading___Toc1890_2239065374"&gt;&lt;/a&gt;2.Dépenses
+non éligibles&lt;/h3&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p&gt;Les projets comprenant un volet d’utilisation
+	de produits phytosanitaires sont non éligibles.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Auvergne-Rhône-Alpes</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://drive.google.com/file/d/1kNs2M-51KsCdQFwhEvGQ6eS5Ty7jt3PY/view?usp=sharing</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/snb</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL &lt;/p&gt;&lt;p&gt;
+pn.ehn.dreal-ara&amp;#64;developpement-durable.gouv.fr&lt;/p&gt;
+&lt;p&gt; ou la DDT concernée.&lt;/p&gt;&lt;p&gt;https://www.auvergne-rhone-alpes.developpement-durable.gouv.fr/ouverture-de-l-appel-a-projet-pour-le-financement-a28615.html&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>romeo.miara@developpement-durable.gouv.fr</t>
+          <t>pn.ehn.dreal-ara@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-de-la-strategie-ntionale-biodiversite-dans-les-territoires/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-strategie-nationale-biodiversite-dans-les-territoires/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
-          <t>MTECT</t>
+          <t>DREAL Auvergne-Rhône-Alpes</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
+          <t>01/04/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>