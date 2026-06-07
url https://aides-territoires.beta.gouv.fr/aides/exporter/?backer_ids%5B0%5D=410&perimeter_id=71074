--- v0 (2026-04-20)
+++ v1 (2026-06-07)
@@ -396,51 +396,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>374</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans l’application du droit du sol</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
@@ -518,51 +518,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>377</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir les communes de l'ouest de la Guyane</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
@@ -661,51 +661,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>386</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir la résorption de l’habitat indigne</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
@@ -791,51 +791,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>387</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Equiper et aménager des espaces déjà urbanisés ou qui ont vocation à l’être</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Collectivité Territoriale de Guyane
 Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
@@ -927,48 +927,48 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>