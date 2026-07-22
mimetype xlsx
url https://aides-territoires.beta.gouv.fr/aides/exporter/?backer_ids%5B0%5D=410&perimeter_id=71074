--- v1 (2026-06-07)
+++ v2 (2026-07-22)
@@ -396,51 +396,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>374</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans l’application du droit du sol</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
@@ -518,51 +518,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>377</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir les communes de l'ouest de la Guyane</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
@@ -661,51 +661,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>386</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Soutenir la résorption de l’habitat indigne</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
@@ -791,51 +791,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>387</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Equiper et aménager des espaces déjà urbanisés ou qui ont vocation à l’être</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Collectivité Territoriale de Guyane
 Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
@@ -927,48 +927,48 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>11/05/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>