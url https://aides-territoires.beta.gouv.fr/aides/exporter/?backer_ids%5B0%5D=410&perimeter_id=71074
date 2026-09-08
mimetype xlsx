--- v2 (2026-07-22)
+++ v3 (2026-09-08)
@@ -263,306 +263,311 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Mener des études préalables à la réalisation d’une opération d’aménagement ou d’équipements</t>
+          <t>Equiper et aménager des espaces déjà urbanisés ou qui ont vocation à l’être</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Collectivité Territoriale de Guyane
-Direction Générale des Territoires et de la Mer (Guyane)</t>
+          <t>Direction Générale des Territoires et de la Mer (Guyane)
+Collectivité Territoriale de Guyane</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Fonds Régional d&amp;#039;Aménagement Foncier et Urbain (FRAFU) - études
+  Fonds Régional d&amp;#039;Aménagement Foncier et Urbain (FRAFU)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Soutenir la réalisation des études nécessaires préalablement à la réalisation d&amp;#039;une opération d&amp;#039;aménagement ou d&amp;#039;équipements, pour les espaces urbanisés ou qui ont vocation à l&amp;#039;être.
+ Cette aide vise à soutenir la réalisation des équipements nécessaires à l&amp;#039;aménagement d&amp;#039;espaces déjà urbanisés ou qui ont vocation à l&amp;#039;être
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Equipement public
-Bâtiments et construction
-[...1 lines deleted...]
-Accessibilité</t>
+Bâtiments et construction</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>A confirmer avec la DEAL</t>
+          <t>A valider avec la DEAL</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Guyane</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / prénom : Mylène HO-JEAN-CHOY
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : mylene.ho-jean-choy&amp;#64;developpement-durable.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 0594 39 80 00
+ Téléphone : 05 94 39 80 00
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>adele.bommier@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a780-fonds-regional-damenagement-foncier-et-urbain/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a32d-fonds-regional-damenagement-foncier-et-urbain/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
-          <t>Acquisition d'une parcelle
-Gestion d'une base nautique</t>
+          <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Être accompagné dans l’application du droit du sol</t>
+          <t>Soutenir la résorption de l’habitat indigne</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
+Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Club ADS :
+  Mise en oeuvre pour :
  &lt;/strong&gt;
- Accompagner les collectivités dans l&amp;#039;application du droit du sol et échanger sur les bonnes pratiques et difficultés
-&lt;/p&gt;</t>
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la résorption de l&amp;#039;Habitat Insalubre
+ &lt;/li&gt;
+ &lt;li&gt;
+  la résorption de l&amp;#039;Habitat Spontané
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations Groupées d&amp;#039;Amélioration Légère de l&amp;#039;habitat
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
-          <t>Sols
-[...2 lines deleted...]
-Animation et mise en réseau</t>
+          <t>Logement et habitat</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S3" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Guyane</t>
         </is>
       </c>
       <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nom / prénom : Emilie Peyrols
-[...2 lines deleted...]
- E-mail : Emilie.peyrols&amp;#64;developpement-durable.gouv.fr
+ Nom / prénom : Mylène HO-JEAN-CHOY
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : mylene.ho-jean-choy&amp;#64;developpement-durable.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 94 39 80 00
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>adele.bommier@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f936-club-ads/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2ba6-resorption-de-lhabitat-insalubreresorption-de/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>377</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir les communes de l'ouest de la Guyane</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
@@ -661,314 +666,309 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Soutenir la résorption de l’habitat indigne</t>
+          <t>Être accompagné dans l’application du droit du sol</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Club ADS :
+ &lt;/strong&gt;
+ Accompagner les collectivités dans l&amp;#039;application du droit du sol et échanger sur les bonnes pratiques et difficultés
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Formation professionnelle
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Guyane</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / prénom : Emilie Peyrols
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : Emilie.peyrols&amp;#64;developpement-durable.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 94 39 80 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>adele.bommier@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f936-club-ads/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>DGTM Guyane</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2018</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>373</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Mener des études préalables à la réalisation d’une opération d’aménagement ou d’équipements</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Collectivité Territoriale de Guyane
+Direction Générale des Territoires et de la Mer (Guyane)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Mise en oeuvre pour :
+  Fonds Régional d&amp;#039;Aménagement Foncier et Urbain (FRAFU) - études
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...131 lines deleted...]
- Cette aide vise à soutenir la réalisation des équipements nécessaires à l&amp;#039;aménagement d&amp;#039;espaces déjà urbanisés ou qui ont vocation à l&amp;#039;être
+&lt;p&gt;
+ Soutenir la réalisation des études nécessaires préalablement à la réalisation d&amp;#039;une opération d&amp;#039;aménagement ou d&amp;#039;équipements, pour les espaces urbanisés ou qui ont vocation à l&amp;#039;être.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Equipement public
-Bâtiments et construction</t>
+Bâtiments et construction
+Logement et habitat
+Accessibilité</t>
         </is>
       </c>
       <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R6" s="1" t="inlineStr">
         <is>
-          <t>A valider avec la DEAL</t>
+          <t>A confirmer avec la DEAL</t>
         </is>
       </c>
       <c r="S6" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Guyane</t>
         </is>
       </c>
       <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nom / prénom : Mylène HO-JEAN-CHOY
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : mylene.ho-jean-choy&amp;#64;developpement-durable.gouv.fr
 &lt;/p&gt;
 &lt;p&gt;
- Téléphone : 05 94 39 80 00
+ Téléphone : 0594 39 80 00
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>adele.bommier@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a32d-fonds-regional-damenagement-foncier-et-urbain/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a780-fonds-regional-damenagement-foncier-et-urbain/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB6" s="1" t="inlineStr">
         <is>
-          <t>Gestion d'une base nautique</t>
+          <t>Acquisition d'une parcelle
+Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>DGTM Guyane</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>16/08/2018</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>