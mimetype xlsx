--- v0 (2026-07-13)
+++ v1 (2026-09-03)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH115"/>
+  <dimension ref="A1:AH116"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,3994 +263,3819 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>166186</v>
+        <v>162836</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir des centres d'accueil et d'hébergement dédiés aux femmes vulnérables en situation de précarité et de pauvreté</t>
+          <t>Soutient un programme de lutte contre l'insécurité routière, qui demeure préoccupante en Île-de-France</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Droits des femmes - Accueil, orientation et hébergement des femmes en difficulté (investissement)</t>
+          <t>Plan route de demain : Sécurité routière</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-Association</t>
+Département</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;La Région ambitionne de soutenir des centres d&amp;#039;accueil et d&amp;#039;hébergement dédiés aux femmes vulnérables en situation de précarité et de pauvreté sur l&amp;#039;ensemble du territoire francilien.&lt;/p&gt;&lt;br /&gt;</t>
+          <t>La Région soutient un programme de lutte contre l&amp;#039;insécurité routière, qui demeure préoccupante en Île-de-France. Ce programme porte sur l&amp;#039;infrastructure, la protection des usagers les plus vulnérables et la sécurisation des passages à niveaux.&lt;br /&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Cohésion sociale et inclusion
-[...1 lines deleted...]
-Santé</t>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>Ponctuelle</t>
-[...4 lines deleted...]
-          <t>30/04/2026</t>
+          <t>Récurrente</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le bénéficiaire doit être une personne morale de droit public, ou une personne de droit privé à but non lucratif ou lucratif à vocation sociale. Il doit avoir au moins 1 an d&amp;#039;existence pour pouvoir justifier du dernier exercice comptable et avoir un numéro SIRET.&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Les dépenses éligibles se composent exclusivement de dépenses d&amp;#039;investissement soit les travaux, les équipements mobiliers et matériels, les véhicules &amp;#34;propres&amp;#34; et les acquisitions de type numérique.&lt;/p&gt;&lt;p&gt;Le montant de la subvention est déterminé par l&amp;#039;application d&amp;#039;un taux d&amp;#039;intervention régional sur le montant total prévisionnel du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La subvention régionale est limitée à 500.000€ par an et ne peut pas excéder 50% du montant total des dépenses du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Elle pourra inclure notamment des charges foncières, frais notariaux afférents, études pré-opérationnelles et honoraires uniquement si elles ont été engagées au maximum dans les deux ans précédant le vote de la subvention. Sont exclues les dépenses de fonctionnement, les frais liés aux services bancaires, impôts et taxes, dotations aux amortissement, sujétions de voirie ainsi que les redevances et rémunérations internes diverses.&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Cette aide soutient&lt;strong&gt; les projets d&amp;#039;investissement&lt;/strong&gt; visant à créer, réhabiliter, étendre ou équiper des lieux d&amp;#039;accueil, d&amp;#039;accompagnement, d&amp;#039;orientation et d&amp;#039;hébergement destinés aux femmes en situation de précarité et/ou victimes de violences, avec ou sans enfants. Elle vise à favoriser leur réinsertion socio-professionnelle, l&amp;#039;accès aux droits, ainsi que la prévention et la sortie des situations de précarité et de violences.&lt;/p&gt;&lt;p&gt;Elle concerne notamment les dispositifs d&amp;#039;hébergement ou de logement dédiés, les lieux d&amp;#039;écoute et d&amp;#039;orientation, les services mobiles ou d&amp;#039;&amp;#34;aller-vers&amp;#34;, ainsi que les espaces et services spécifiques au sein de structures généralistes.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Pour plus d&amp;#039;informations, veuillez consulter le règlement d&amp;#039;intervention téléchargeable plus bas.&lt;/em&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Consulter le règlement d&amp;#039;intervention pour vérifier votre éligibilité (ci-dessous).&lt;/p&gt;&lt;p&gt;Déposer votre candidature via notre plateforme des aides régionales : &lt;a href="http://mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Pour tous les projets destinés aux femmes précaires et/ou victimes de violences relevant de &lt;strong&gt;dépenses en fonctionnement&lt;/strong&gt;, veuillez déposer votre candidature sur l&amp;#039;appel à projets suivant : &amp;#34;Droits des femmes - Lutte contre les inégalités et les violences faites aux femmes&amp;#34; &lt;strong&gt;&lt;a href="http://www.iledefrance.fr/aides-et-appels-a-projets/droits-des-femmes-lutte-contre-les-inegalites-et-les-violences-faites-aux-femmes-fonctionnement" target="_blank"&gt;ICI&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;&lt;br /&gt;</t>
+          <t>&lt;table&gt;&lt;colgroup&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;col /&gt;&lt;/colgroup&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Études&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Zones accumulations d’accidents&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Opérations issues d’études&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Zones d’entrée d’agglomérations&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Obstacles latéraux&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Carrefours en campagne&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;Sécurité des usagers vulnérables&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;État&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;Départements&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;EPCI&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;Syndicats mixtes&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td&gt;&lt;span&gt;Communes&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt; &lt;/span&gt; &lt;/td&gt;&lt;td&gt;&lt;span&gt;X&lt;/span&gt; &lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;br /&gt; &lt;strong&gt;Pour les études et les actions sur l’infrastructures :&lt;/strong&gt; la Région participe à hauteur de 50% de la dépense supportée par le maître d’ouvrage &lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Pour les actions visant à renforcer la sécurité des usagers les plus vulnérables : &lt;/strong&gt;la Région participe à hauteur de 30% de la dépense supportée par le maître d’ouvrage.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les études de sécurité routière &lt;/strong&gt;pour identifier et traiter les anomalies des infrastructures prenant en compte tous les usages de la route.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les actions portant sur l’infrastructure&lt;/strong&gt; pour traiter : &lt;br /&gt;- Les zones d’accumulation d’accidents répertoriées, issues d’une étude de sécurité,&lt;br /&gt;- Les zones de transition en entrée d’agglomération,&lt;br /&gt;- Les obstacles latéraux,&lt;br /&gt;-  Les carrefours à visibilité insuffisante en rase campagne.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le développement des actions visant à renforcer la sécurité des usagers les plus vulnérables et à limiter les comportements à risque,&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le soutien à la sécurisation des passages à niveau.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;  &lt;p&gt;Par ailleurs, la Région souhaite &lt;strong&gt;faciliter les échanges des bonnes pratiques entre les maîtres d’ouvrage.&lt;/strong&gt; À ce titre, sur la base des évaluations demandées aux maîtres d’ouvrage, des réunions techniques seront organisées régulièrement.&lt;/p&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/droits-des-femmes-accueil-orientation-et-hebergement-des-femmes-en-difficulte-investissement</t>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-securite-routiere</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Service Action sociale, Santé et Famille (ASSF)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:egaliteFH&amp;#64;iledefrance.fr" target="_blank"&gt;egaliteFH&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" target="_blank"&gt;directiondestransports&amp;#64;iledefrance.fr&lt;/a&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/droits-des-femmes-accueil-orientation-et-hebergement-des-femmes-en-difficulte-investissement/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-securite-routiere-1/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>16/06/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/07/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>162973</v>
+        <v>162837</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Labelliser les projets susceptibles de bénéficier du FEDER au titre du soutien à la biodiversité et à la lutte contre les inondations sur le Bassin de la Seine</t>
-[...4 lines deleted...]
-          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+          <t>Soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l'environnement</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>Continuités écologiques</t>
+          <t>Plan route de demain : PEMR, voies réservées et aires de covoiturage</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
-        <is>
-[...539 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Pour réduire la congestion routière et anticiper le développement de la route de demain, la Région soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l&amp;#039;environnement.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Pour les PEMR et aires de covoiturage : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;État, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communes, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Syndicats mixtes,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ville de Paris.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;Pour les v&lt;span&gt;oies réservées : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;État, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Départements, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La Région participera à hauteur de 50% de la dépense supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Conditions :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Sans plafond pour les PEMR et les voies réservées,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dans la limite de 1.000€ par place pour les aires de covoiturage.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Financement des équipements collectifs suivants, à condition qu&amp;#039;ils soient situés sur ou à proximité immédiate du réseau routier d’intérêt régional :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;es pôles d’échanges multimodaux routiers (PEMR),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&lt;/span&gt;&lt;span&gt;es aires de covoiturage d’au moins 5 places,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les voies réservées.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-pemr-voies-reservees-et-aires-de-covoiturage</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" target="_blank"&gt;directiondestransports&amp;#64;iledefrance.fr&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-pemr-voies-reservees-et-aires-de-covoiturage-1/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>162838</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l’environnement</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Plan route de demain : Innovation</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Pour réduire la congestion routière et anticiper le développement de la route de demain, la Région soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l’environnement.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Collectivités locales,&lt;/li&gt;&lt;li&gt;État,&lt;/li&gt;&lt;li&gt;Établissements publics,&lt;/li&gt;&lt;li&gt;Universités et organismes de recherche,&lt;/li&gt;&lt;li&gt;Entreprises au sens du droit européen,&lt;/li&gt;&lt;li&gt;Associations.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;strong&gt;Pour les collectivités locales et l’État :&lt;/strong&gt;&lt;br /&gt;Le taux de financement est de 50% des dépenses subventionnables, non plafonnées.&lt;p&gt;&lt;br /&gt;&lt;strong&gt;Pour les entreprises :&lt;/strong&gt;&lt;br /&gt;&lt;span&gt;Le calcul de l’aide sera établi selon la réglementation en vigueur à la date d&amp;#039;attribution, relative aux aides à la recherche, au développement et à l&amp;#039;innovation, prise notamment sur la base du règlement général d&amp;#039;exemption par catégorie.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le taux de financement maximum est de 50% des dépenses subventionnables, non plafonnées.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Les projets soutenus doivent s’intégrer à la liste des thématiques liées :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;À l’infrastructure routière,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;À&lt;/span&gt;&lt;span&gt; l’exploitation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aux véhicules,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aux usages, aux services et au management de la mobilité.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ces thématiques sont détaillées dans l&amp;#039;annexe 4 à &lt;a href="https://data.iledefrance.fr/pages/publication-des-actes-fiche-detail/?q&amp;#61;identifiant:%22CR2022-021%22" target="_blank"&gt;la délibération n° CR 2022-021 &lt;/a&gt;&lt;/span&gt;&lt;a href="https://data.iledefrance.fr/pages/publication-des-actes-fiche-detail/?q&amp;#61;identifiant:%22CR2022-021%22" target="_blank"&gt;«&lt;/a&gt;&lt;span&gt;&lt;a href="https://data.iledefrance.fr/pages/publication-des-actes-fiche-detail/?q&amp;#61;identifiant:%22CR2022-021%22" target="_blank"&gt;Route de demain ».&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-innovation</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-innovation-1/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>162839</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Favoriser la réalisation des infrastructures de recharge des véhicules électriques (IRVE)</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Plan route de demain : Électromobilité</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Afin d’accélérer le développement de l’électromobilité sur son territoire, la Région s’engage à favoriser la réalisation des infrastructures de recharge des véhicules électriques (IRVE) en Île-de-France.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités territoriales, leurs groupements (y compris syndicats d’énergie) et leurs délégataires de services publics, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’État et ses délégataires,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les établissements publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La Région participera à hauteur de 50% de la dépense supportée par le maître d’ouvrage plafonnée en fonction du type de bornes.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Le dispositif a pour objet le financement :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Des études d’élaboration d’un document stratégique,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;D&lt;/span&gt;e l’installation ou la mise à niveau des IRVE situées sur le domaine public francilien, respectant les critères du label régional et s’inscrivant dans un plan d’actions.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention&lt;/span&gt;&lt;span&gt; présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-electromobilite</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" target="_blank"&gt;directiondestransports&amp;#64;iledefrance.fr&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-electromobilite-1/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>162840</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Renforcer la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Plan route de demain: Amélioration de la desserte des lycées et des îles de loisirs</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;La Région renforce la mobilité au plus près des territoires, en améliorant la desserte des lycées et des îles de loisirs.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;L’aide est intégrée à l’article 3 du dispositif « maîtrise de la mobilité » dont les bénéficiaires sont : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités locales,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;É&lt;/span&gt;&lt;span&gt;tat,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La participation maximale sera égale à 70% de la dépense HT supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La participation financière de la Région s’applique aux opérations d’infrastructure visant à favoriser la desserte par les transports en commun des grands établissements régionaux suivants :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les lycées d&amp;#039;enseignement général, technologique et professionnel et les établissements d&amp;#039;éducation spéciale,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les îles de loisirs.&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Peuvent être soutenus : les aménagements de voirie en faveur des transports en commun, dans un périmètre de 300m autour des accès principaux de ces établissements.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Déposez sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; votre&lt;span&gt; dossier de demande de subvention présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-amelioration-de-la-desserte-des-lycees-et-des-iles-de-loisirs</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-amelioration-de-la-desserte-des-lycees-et-des-iles-de-loisirs-1/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>162841</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l'environnement</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Plan route de demain : Agences locales de mobilité et Plans de mobilité</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Recherche
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour réduire la congestion routière et anticiper le développement de la route de demain, la Région soutient les projets visant à transformer les usages de la route pour les rendre plus modernes, performants et respectueux de l&amp;#039;environnement.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités locales,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;État,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Universités et organismes de recherche,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises au sens du droit européen,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;La Région participera à hauteur de 50% de la dépense supportée par le maître d’ouvrage.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Agences locales de mobilité (ALM) :&lt;/strong&gt; financement des dépenses d&amp;#039;investissement relatives aux études de faisabilité, à l&amp;#039;investissement initial et au budget de fonctionnement, sur une période de 3 ans.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Plans de mobilité :&lt;/strong&gt; financement des dépenses d’investissement et de fonctionnement relatives aux études et plans d’actions des :&lt;br /&gt;&lt;/span&gt;&lt;span&gt;- Plans de mobilité lycées et campus universitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Plans de mobilité visés par l’article L. 1214-8-2 du Code des transports, à condition qu’il s’agisse de plans inter-entreprises.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Retrouvez plus d’informations sur l’espace en ligne &lt;a href="http://www.iledefrance.fr/promobilite"&gt;Pro’Mobilité&lt;/a&gt;&lt;/span&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/span&gt;&lt;strong&gt;Agences locales de mobilité (ALM) :&lt;/strong&gt;&lt;span&gt; vous devez déposer sur &lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; &lt;span&gt;un dossier de demande de subvention présentant le projet de manière précise et comportant toutes les pièces permettant l’instruction du dossier, réputé complet, par les services de la Région.&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;strong&gt;Plans de mobilité :&lt;/strong&gt; vous devez transmettre votre dossier à &lt;a target="_blank"&gt;pro.mobilite&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Après examen du dossier, la demande de subvention sera soumise à la Commission permanente régionale pour délibération. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le versement de la subvention est subordonné à la signature préalable d’une convention.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-route-de-demain-agences-locales-de-mobilite-et-plans-de-mobilite</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;&lt;a target="_blank"&gt;pro.mobilite&amp;#64;iledefrance.fr &lt;/a&gt;&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-route-de-demain-agences-locales-de-mobilite-et-plans-de-mobilite-1/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>162848</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Faciliter le déploiement, dans les territoires, des nouvelles technologies appliquées à la médecine apporter des réponses concrètes aux problèmes de désertification médicale</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Soutien à la télémédecine</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>La Région souhaite faciliter le déploiement, dans les territoires, des nouvelles technologies appliquées à la médecine qui peuvent permettre, selon le contexte local, d’apporter des réponses concrètes aux problèmes de désertification médicale.&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région peut prendre en charge 50% de la dépense subventionnable à hauteur de 20.000€ pour les équipements mobiles (chariot, mallette, objets portatifs...) et non mobiles (télécabines…).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles peuvent comprendre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’acquisition du matériel nécessaire à la téléconsultation (chariot, ordinateur, matériel connecté, imprimante, terminal de carte Vitale…),&lt;/li&gt;&lt;li&gt;Les solutions informatiques permettant la prise en charge de la consultation.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; La Région entend soutenir prioritairement les projets d&amp;#039;acquisition de matériels légers de téléconsultation mobiles ou non, inscrits dans un parcours de soins et ayant reçu l&amp;#039;aval des autorités de santé.&lt;br /&gt; &lt;p&gt;Dépôt du dossier sur la plateforme régionale &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; (sélectionner le dispositif « Soutien à la télémédecine »).&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-telemedecine</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:sante&amp;#64;iledefrance.fr" target="_blank"&gt;sante&amp;#64;iledefrance.fr&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-telemedecine-1/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>162852</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Rejoindre le Réseau régional des incubateurs et accélérateurs franciliens</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Réseau régional des incubateurs et accélérateurs franciliens</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>La Région ouvre au fil de l&amp;#039;eau un appel à manifestation d’intérêt (AMI) permettant de candidater pour rejoindre le futur « Réseau régional des incubateurs et accélérateurs franciliens » (lancement prévu fin 2023).&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Innovation, créativité et recherche
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>09/10/2023</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>Pourront intégrer le « Réseau régional des incubateurs et accélérateurs franciliens » &lt;strong&gt;les incubateurs et/ou accélérateurs respectant les critères d&amp;#039;éligibilité mentionnés dans le cahier des charges en pièces jointe.&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Attention, les structures suivantes ne seront pas éligibles au titre du présent AMI :&lt;/strong&gt; couveuse, pépinière, hôtel d&amp;#039;entreprises, cabinet de conseil, fonds d&amp;#039;investissement, showroom, plateforme et/ou lieu d&amp;#039;open innovation, fablab, espace de coworking sans activités d’incubation/accélération…&lt;br /&gt;&lt;br /&gt;Le détail des critères d&amp;#039;éligibilité est à retrouver dans le cahier des charges téléchargeable ci-dessous. Merci d&amp;#039;en prendre note avant de candidater.&lt;br /&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt; L’adhésion au futur « Réseau régional des incubateurs et accélérateurs franciliens » permettra aux incubateurs et accélérateurs membres de gagner en visibilité et d’accéder aux services proposés par la Région.&lt;br /&gt;&lt;br /&gt;Le Réseau et son offre de services seront officiellement présentés fin 2023.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Destiné aux incubateurs et aux accélérateurs franciliens, le futur « Réseau régional des incubateurs et accélérateurs franciliens » porte une ambition à double niveau :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;À l&amp;#039;échelle de ses membres &lt;/strong&gt;(les incubateurs et accélérateurs franciliens), il consolidera et fera vivre &lt;strong&gt;une communauté des structures d&amp;#039;accompagnement. &lt;/strong&gt;Il proposera &lt;strong&gt;une offre de services&lt;/strong&gt; adaptée à leurs besoins et les rendra plus v&lt;strong&gt;isibles dans l&amp;#039;écosystème d&amp;#039;innovation francilien.&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;À l&amp;#039;échelle des porteurs de projets et start-up, &lt;/strong&gt;il rendra plus lisible l&amp;#039;offre d&amp;#039;incubation et d&amp;#039;accélération francilienne en devenant &lt;strong&gt;un point d&amp;#039;entrée privilégié &lt;/strong&gt;dans leur recherche d&amp;#039;un programme d&amp;#039;hébergement et/ou d&amp;#039;accompagnement adapté à leurs besoins.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; Le dossier de candidature est à remplir sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; (mots clés à renseigner : « réseau » ou « incubateur » ou « accélérateur »).&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/reseau-regional-des-incubateurs-et-accelerateurs-franciliens</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:incubateursaccelerateurs&amp;#64;iledefrance.fr" target="_blank"&gt;incubateursaccelerateurs&amp;#64;iledefrance.fr&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/reseau-regional-des-incubateurs-et-accelerateurs-franciliens-1/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E14" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>162881</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les propriétaires forestiers souhaitant s’engager dans la rédaction d’un document de gestion durable, individuel ou concerté</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la gestion durable des forêts franciliennes</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Commune
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Particulier
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="O14" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;La Région Île-de-France soutient les propriétaires forestiers souhaitant s’engager dans la rédaction d’un document de gestion durable, individuel ou concerté, et/ou dans la réalisation de diagnostics sylvo-climatiques.&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S14" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2025</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2026</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les bénéficiaires peuvent être :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Une personne physique (propriétaire forestier) ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une personne morale (groupements forestiers, sociétés civiles immobilières, associations syndicales de propriétaires – libres, autorisées).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Dans le cas de personnes morales, seules les structures dont le siège est localisé en Île-de-France sont éligibles.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;En cas de PSG concertés, l’aide est attribuée au propriétaire mandaté par les autres propriétaires.&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;L’aide régionale est attribuée dans la limite des crédits disponible sur la base des forfaits selon le type de &lt;/span&gt;&lt;span&gt;documents de gestion durable :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour un &lt;/span&gt;&lt;strong&gt;&lt;span&gt;RTG&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; ou &lt;/span&gt;&lt;strong&gt;&lt;span&gt;CBPS&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; : base de 400 € (dès 4 ha) &amp;#43; 100 € par hectare supplémentaire, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour un &lt;/span&gt;&lt;span&gt;Plan Simple de Gestion volontaire&lt;/span&gt;&lt;span&gt; : base de 800 €&lt;span&gt;  &lt;/span&gt;(dès 10 ha) &amp;#43; 100 € par hectare supplémentaire,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pur un &lt;/span&gt;&lt;span&gt;Plan Simple de Gestion&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;span&gt;concerté&lt;/span&gt;&lt;span&gt; : base de 1 200 € (dès 10 ha) &amp;#43; 100 € par hectare supplémentaire, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour un &lt;/span&gt;&lt;span&gt;diagnostic &lt;/span&gt;&lt;strong&gt;&lt;span&gt;sylvo-climatiques&lt;/span&gt;&lt;/strong&gt;&lt;span&gt; : base de 800 € (dès 4 ha) &amp;#43; 50 € par hectare supplémentaire.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les dépenses éligibles sont prises en compte à partir de la date de validation du dossier.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;L’aide fera l’objet d’un paiement unique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;strong&gt;&lt;span&gt;Dans le cadre de l&amp;#039;Acte 2 de sa stratégie pour la forêt et le bois, la Région s&amp;#039;engage pour une filière essentielle à la transition écologique de l&amp;#039;Île-de-France.&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les projets soutenus concernent :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La réalisation de documents de gestion durable : code des bonnes pratiques sylvicoles (CBPS), Règlement type de gestion (RTG) ou Plan simple de gestion (PSG), volontaire ou concerté. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La réalisation de diagnostics sylvo-climatiques, s’appuyant sur des démarches approuvées et mises en œuvre par les organismes forestiers compétents. &lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Les demandes d’aides doivent être déposées sur la plateforme régionale &lt;span&gt; &lt;/span&gt;&lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/"&gt;&lt;span&gt;https://mesdemarches.iledefrance.fr/&lt;/span&gt;&lt;/a&gt;&lt;span&gt;.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les instructions se font au fil de l’eau sur la base de dossiers complets. &lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-gestion-durable-des-forets-franciliennes</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Contact &lt;/span&gt;&lt;/strong&gt;: &lt;a href="mailto:mailto;foret_energie_biosources&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;span&gt;foret_energie_biosources&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-gestion-durable-des-forets-franciliennes-1/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>162894</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets visant à mieux repérer, diagnostiquer et soigner le trouble du spectre autistique, à mieux le vivre au quotidien et à mieux le faire connaître</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des personnes vivant avec un trouble du spectre de l’autisme (TSA)</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>La Région, qui a érigé l&amp;#039;autisme grande cause régionale 2022, soutient des projets visant à mieux repérer, diagnostiquer et soigner le trouble du spectre autistique, à mieux le vivre au quotidien et à mieux le faire connaître.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>08/11/2023</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Associations loi 1901 de plus d’un an d’existence lors de la demande de subvention et pouvant justifier d’un bilan d’exercice comptable de l’année écoulée,&lt;/li&gt;&lt;li&gt;Collectivités territoriales et leurs groupements,&lt;/li&gt;&lt;li&gt;Établissements publics,&lt;/li&gt;&lt;li&gt;GIP,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Fondations,&lt;/li&gt;&lt;li&gt;Entreprises privées,&lt;/li&gt;&lt;li&gt;Groupements de coopération sanitaire, sociale ou médico-sociale dès lors qu’ils sont exclusivement constitués d’organismes cités au présent article.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; Subvention en investissement ou en fonctionnement : &lt;br /&gt;•&lt;span&gt;	&lt;/span&gt;La subvention régionale en fonctionnement s’élève à 50% maximum de la dépense subventionnable (total des dépenses éligibles), dans la limite de 40 000€.&lt;br /&gt;•&lt;span&gt;	&lt;/span&gt;La subvention régionale en investissement s’élève à 50% maximum de la dépense subventionnable dans une limite de 200 000 €. &lt;br /&gt;Les projets retenus devront être économiquement viables. Ils devront bénéficier d’un ou plusieurs partenariats financiers avérés (institutionnels et/ou privés).&lt;br /&gt;Les projets sélectionnés seront soumis pour approbation à la Commission Permanente, seule compétente à décider du soutien régional, dans la limite de la disponibilité des crédits.&lt;br /&gt;&lt;br /&gt; L’appel à projets se définit à travers 3 axes thématiques pour :&lt;br /&gt;&lt;br /&gt;1 – Mieux repérer, diagnostiquer et soigner&lt;br /&gt;2 – Mieux vivre au quotidien&lt;br /&gt;3 – Sensibiliser, mieux faire savoir&lt;br /&gt;&lt;br /&gt;Les projets retenus seront &lt;strong&gt;exclusivement&lt;/strong&gt; ceux listés dans le règlement d’intervention.&lt;br /&gt;&lt;br /&gt; &lt;p&gt;Dossier à déposer sur la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Dispositif ouvert en continu.&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/accompagnement-des-personnes-vivant-avec-un-trouble-du-spectre-de-lautisme-tsa</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Délégation handicap&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:delegationhandicap&amp;#64;iledefrance.fr" target="_blank"&gt;delegationhandicap&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-personnes-vivant-avec-un-trouble-du-spectre-de-lautisme-tsa/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-      <c r="A15" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>162899</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Soutenir les événements sportifs internationaux et les manifestations plus locales qui promeuvent les pratiques sportives</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Soutien régional aux événements sportifs et e-sportifs</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>La Région ambitionne de soutenir aussi bien des événements sportifs internationaux que des manifestations plus locales qui promeuvent les pratiques sportives (pratiques émergentes, e-sport, sport-santé, parasport…).&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Les collectivités territoriales, EPCI et groupements d’intérêt public (GIP),&lt;/li&gt;&lt;li&gt;Les personnes morales de droit privé à but non lucratif, dont les fédérations sportives agréées et leurs structures déconcentrées franciliennes (comités/ligues/clubs),&lt;/li&gt;&lt;li&gt;Les autres personnes morales de droit privé dont le champ d’activité relève des secteurs du sport, du e-sport ou de l’événementiel.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Les dépenses éligibles se composent exclusivement des dépenses 
 imputables à l&amp;#039;organisation de l&amp;#039;opération soutenue. Les dépenses 
 d&amp;#039;investissement sont exclues ainsi que les frais liés aux services 
 bancaires, impôts et taxes.&lt;/p&gt;&lt;p&gt;Les taux et plafond de subventionnement présentés ci-après constituent des maxima :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Événements sportifs et e-sportifs internationaux&lt;/strong&gt; : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Taux maximum de subventionnement régional : 20%&lt;/li&gt;&lt;li&gt;Montant plafond de subvention : 200.000€&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Autres événements sportifs et e-sportif&lt;/strong&gt;&lt;strong&gt;s&lt;/strong&gt; : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Taux maximum de subventionnement régional : 30% &lt;/li&gt;&lt;li&gt;Montant plafond de subvention : 60.000€&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Sont éligibles les événements sportifs et e-sportifs se déroulant en Île-de-France, ouverts au public. Les projets portant sur une discipline sportive faisant l&amp;#039;objet d&amp;#039;un partenariat avec la Région font l&amp;#039;objet d&amp;#039;un examen prioritaire.&lt;/p&gt;&lt;p&gt;Une attention particulière est portée à l&amp;#039;examen des éléments suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Prestige et envergure de l&amp;#039;évènement et/ou pertinence de la manifestation pour la promotion de la discipline,&lt;/li&gt;&lt;li&gt;Maillage territorial,&lt;/li&gt;&lt;li&gt;Nombre de participants (sportives et sportifs, personnes en situation de handicap, nombre de spectateurs attendus,&lt;/li&gt;&lt;li&gt;Qualité de l&amp;#039;organisation et engagements en matière d&amp;#039;éco-responsabilité, d&amp;#039;égalité femmes-hommes et de lutte contre toutes formes de dérives,&lt;/li&gt;&lt;li&gt;Actions proposées en faveur de l&amp;#039;accès de tous les publics aux pratiques sportives (personnes en situation de handicap, sport féminin, sport santé...).&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Les candidats doivent déposer leur dossier de demande de subvention sur la plateforme régionale &lt;a href="http://mesdemarches.iledefrance.fr"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; en amont de l’organisation de l’évènement.&lt;/p&gt;&lt;p&gt;Pour les Grands Événements Sportifs Internationaux (GESI), les organisateurs sont tenus de déposer auprès de la Région un dossier de présentation définitif de l’événement (comprenant un plan de financement et un plan de communication), dès l’accord des instances fédérales ou internationales et au minimum 6 mois avant son début.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-regional-aux-evenements-sportifs-et-e-sportifs</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Laurent Toutain : &lt;a href="mailto:laurent.toutain&amp;#64;iledefrance.fr" target="_blank"&gt;laurent.toutain&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Tél. : 01 53 85 71 97&lt;/p&gt;&lt;p&gt;Didier Pereira : &lt;a href="mailto:didier.pereira&amp;#64;iledefrance.fr" target="_blank"&gt;didier.pereira&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Tél. : 01 53 85 56 53&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-aux-evenements-sportifs-et-e-sportifs/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>162904</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir la réhabilitation globale des copropriétés en difficulté ayant préalablement fait l'objet d'une labellisation régionale</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Logement : Dispositif d'aide aux copropriétés en difficulté labellisées CDSR</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Particulier</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>La Région soutient la réhabilitation globale des copropriétés en difficulté ayant préalablement fait l&amp;#039;objet d&amp;#039;une labellisation régionale (CDSR).&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>Les syndicats des copropriétaires et leur mandataire, les particuliers-copropriétaires occupants ainsi que les collectivités territoriales d&amp;#039;implantation. &lt;br /&gt; &lt;p&gt;Les modalités de calcul décrites dans la délibération susvisée correspondent aux aides maximales mobilisables. &lt;/p&gt;&lt;p&gt;Le taux de subvention régionale est modulé en fonction :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des caractéristiques de l’opération, notamment de ses contraintes techniques et financières,&lt;/li&gt;&lt;li&gt;De la capacité d’autofinancement du demandeur,&lt;/li&gt;&lt;li&gt;Des dotations disponibles au budget régional.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Ce dispositif, détaillé dans la délibération n° CR 09-11 du 10 février 2011, vise à accompagner les syndicats de copropriétaires dans la requalification globale de leur copropriété. &lt;br /&gt;&lt;br /&gt;Il permet de financer :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des mesures d&amp;#039;ingénierie pré opérationnelle et opérationnelle,&lt;/li&gt;&lt;li&gt;Des aides à la gestion et aux procédures juridiques et contentieuses,&lt;/li&gt;&lt;li&gt;Des aides aux travaux de réhabilitation et de rénovation thermique en parties communes,&lt;/li&gt;&lt;li&gt;Des aides individuelles aux travaux en parties privatives.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;strong&gt;Quand déposer la demande ?&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;La demande de subvention doit être déposée avant tout commencement d&amp;#039;exécution.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Où déposer la demande ?&lt;/strong&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le dépôt des demandes de subvention doit se faire sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;sélectionner le téléservice « Aides aux copropriétés en difficulté labellisées par la Région: ingénierie et travaux » &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qui peut déposer la demande ?&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;opérateur chargé du suivi-animation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La collectivité d&amp;#039;implantation,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le cas échéant , le mandataire de la copropriété (syndic, administrateur provisoire).&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/logement-dispositif-daide-aux-coproprietes-en-difficulte-labellisees-cdsr</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Loïc Gandais : &lt;a href="mailto:loic.gandais&amp;#64;iledefrance.fr" target="_blank"&gt;loic.gandais&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Véronique Darras : &lt;a href="mailto:veronique.darras&amp;#64;iledefrance.fr" target="_blank"&gt;veronique.darras&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Michel Clem : &lt;a href="mailto:michel.clem&amp;#64;iledefrance.fr" target="_blank"&gt;michel.clem&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Marie Périvier-Fizazi : &lt;a href="mailto:marie.perivier-fizazi&amp;#64;iledefrance.fr" target="_blank"&gt;marie.perivier-fizazi&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/logement-dispositif-daide-aux-coproprietes-en-difficulte-labellisees-cdsr-1/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>162906</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Apporter une aide à des projets de tous secteurs soutenus par les 5 Groupes d’action locale (GAL) franciliens</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>FEADER - Projets LEADER contribuant au développement rural francilien (77.05.01)</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;&lt;span dir="ltr"&gt;Avec pour objectif le développement des zones rurales et périurbaines, LEADER apporte une aide à des projets de tous secteurs soutenus par les 5 Groupes d’action locale (GAL) franciliens.&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 International</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Porteurs de projets privés&lt;/strong&gt; : TPE/PME dont les entreprises individuelles, propriétaires de forêt, agriculteurs actifs et leurs groupements, fondations, associations et leurs groupements.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Porteurs de projets publics&lt;/strong&gt; : collectivités territoriales et leurs groupements, établissements publics dont les chambres consulaires, et autres personnes morales de droits publics dont les GIP.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;span dir="ltr"&gt; &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les personnes physiques sans numéro de SIRET sont inéligibles.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;br /&gt; &lt;span&gt;&lt;span dir="ltr"&gt;&lt;p&gt;&lt;span&gt;Une subvention calculée sur la base de coûts éligibles et versée sur la base des coûts effectivement acquittés par le bénéficiaire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Le taux d&amp;#039;aide publique est de 100% maximum.&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le taux de cofinancement LEADER est de 80% maximum, ou le taux de cofinancement fixé dans la stratégie du Groupe d’action locale (AAP, AMI, fiche-action…)&lt;/span&gt;&lt;/p&gt;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt; &lt;p&gt;Pour être éligibles au programme LEADER, &lt;strong&gt;les projets doivent contribuer aux stratégies (fiches-action, AMI, AAP locaux) des 5 Groupes d’action locale (GAL) franciliens sélectionnés par la Région pour la période 2023-2027 et être localisés sur leurs territoires :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://leaderseineaval.com/" rel="noreferrer noopener" target="_blank" title="https://leaderseineaval.com/"&gt;&lt;strong&gt;GAL Seine-Aval&lt;/strong&gt;&lt;/a&gt; &lt;span&gt;porté par l’ADADSA,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://terreetcite.org/avec-le-programme-leader/" rel="noreferrer noopener" target="_blank" title="https://terreetcite.org/avec-le-programme-leader/"&gt;&lt;strong&gt;GAL Plateau de Saclay&lt;/strong&gt;&lt;/a&gt;&lt;span&gt; porté par Terre et Cité,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.parc-gatinais-francais.fr/" rel="noreferrer noopener" target="_blank" title="https://www.parc-gatinais-francais.fr/"&gt;&lt;strong&gt;GAL Gâtinais français&lt;/strong&gt;&lt;/a&gt;&lt;span&gt; porté par le PNR du Gâtinais français,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/" rel="noreferrer noopener" target="_blank" title="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/"&gt;&lt;strong&gt;GAL SUD77&lt;/strong&gt;&lt;/a&gt;&lt;span&gt; porté par Seine-et-Marne Attractivité,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/" rel="noreferrer noopener" target="_blank" title="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/"&gt;&lt;strong&gt;GAL Terres de Brie&lt;/strong&gt;&lt;/a&gt;&lt;span&gt; également porté par Seine-et-Marne Attractivité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;strong&gt;Thématiques couvertes &lt;/strong&gt;:&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;- Environnement&lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;p&gt;- Aménagement durable, &lt;/p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;p&gt;- Économie circulaire, &lt;/p&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Transition énergétique, &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Forêt, &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Alimentation et agriculture, &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Tourisme et attractivité, &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Développement de l’identité locale et du lien entre urbains et ruraux.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;&lt;span dir="ltr"&gt; &lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les porteurs sont accompagnés par les GAL tout au long de la vie du projet.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;&lt;span dir="ltr"&gt;Pour bénéficier de cette aide, l’éligibilité de votre projet doit être validée par le Groupe d’action locale. &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span dir="ltr"&gt;Ce dernier vous accompagne lors du dépôt de votre dossier sur la plateforme en ligne &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; (dispositif « FEADER – projets LEADER contribuant au développement rural francilien »).&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/feader-projets-leader-contribuant-au-developpement-rural-francilien-770501</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;&lt;span dir="ltr"&gt;&lt;p&gt;&lt;strong&gt;Pour toute demande d’aide relative au dépôt de votre dossier, &lt;/strong&gt;vous 
 pouvez contacter l’assistance usagers de la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; via
  le bouton « Assistance ».&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour toute demande liée à l’éligibilité de votre dossier et à son suivi administratif,&lt;/strong&gt; veuillez contacter l’animateur du GAL concerné :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://leaderseineaval.com/" rel="noreferrer noopener" target="_blank" title="https://leaderseineaval.com/"&gt;&lt;span&gt;&lt;strong&gt;GAL Seine-Aval&lt;/strong&gt;&lt;/span&gt; &lt;/a&gt;&lt;span&gt;: &lt;/span&gt;&lt;a href="mailto:leaderseineaval&amp;#64;gmail.com" rel="noreferrer noopener" target="_blank" title="mailto:leaderseineaval&amp;#64;gmail.com"&gt;&lt;span&gt;leaderseineaval&amp;#64;gmail.com&lt;/span&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://terreetcite.org/avec-le-programme-leader/" rel="noreferrer noopener" target="_blank" title="https://terreetcite.org/avec-le-programme-leader/"&gt;&lt;span&gt;&lt;strong&gt;GAL Plateau de Saclay&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt;&lt;span&gt; : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;terreetcite.org" rel="noreferrer noopener" target="_blank" title="mailto:leader&amp;#64;terreetcite.org"&gt;leader&amp;#64;terreetcite.org&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.parc-gatinais-francais.fr/" rel="noreferrer noopener" target="_blank" title="https://www.parc-gatinais-francais.fr/"&gt;&lt;strong&gt;GAL Gâtinais français&lt;/strong&gt;&lt;/a&gt;&lt;span&gt; : &lt;/span&gt;&lt;a href="mailto:accueil&amp;#64;parc-gatinais-francais.fr" rel="noreferrer noopener" target="_blank" title="mailto:accueil&amp;#64;parc-gatinais-francais.fr"&gt;accueil&amp;#64;parc-gatinais-francais.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/" rel="noreferrer noopener" target="_blank" title="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/"&gt;&lt;strong&gt;GAL SUD77&lt;/strong&gt;&lt;/a&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:quentin.guinet&amp;#64;safer-idf.com"&gt;quentin.guinet&amp;#64;safer-idf.com&lt;/a&gt; &lt;/span&gt;&lt;a href="mailto:jessica.lemaitre&amp;#64;attractivite77.fr" rel="noreferrer noopener" target="_blank" title="mailto:jessica.lemaitre&amp;#64;attractivite77.fr"&gt;&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/" rel="noreferrer noopener" target="_blank" title="https://www.seineetmarnevivreengrand.fr/je-vis-jentreprends/jentreprends-en-seine-et-marne/je-cherche-un-financement/les-fonds-leader/"&gt;&lt;span&gt;&lt;strong&gt;GAL Terres de Brie&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt;&lt;span&gt; : &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:quentin.guinet&amp;#64;safer-idf.com"&gt;quentin.guinet&amp;#64;safer-idf.com&lt;/a&gt;&lt;/span&gt;&lt;a href="mailto:quentin.guinet&amp;#64;safer-idf.com" rel="noreferrer noopener" target="_blank" title="mailto:quentin.guinet&amp;#64;safer-idf.com"&gt;&lt;span&gt;&lt;/span&gt;&lt;/a&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;span dir="ltr"&gt;&lt;span&gt;&lt;strong&gt;Pour toute autre demande&lt;/strong&gt; liée au dispositif, vous pouvez contacter le service instructeur de la Région Île-de-France : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;iledefrance.fr" rel="noreferrer noopener" target="_blank" title="mailto:leader&amp;#64;iledefrance.fr"&gt;&lt;span&gt;leader&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;/span&gt;&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/feader-projets-leader-contribuant-au-developpement-rural-francilien-77-05-01-1/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>162908</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Réduire les carences en équipements sportifs et favoriser la pratique sportive des Franciliens</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Soutien régional à la création et à la réhabilitation d'équipements sportifs franciliens</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;&lt;/span&gt;&lt;span&gt;La Région entend, à travers cette aide, réduire les carences en équipements sportifs&lt;/span&gt;&lt;span&gt; et favoriser la pratique sportive des Franciliens, avec une attention particulière portée &lt;/span&gt;&lt;span&gt;au public féminin, aux personnes en situation de handicap &lt;/span&gt;&lt;span&gt;et aux lycéens.&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P18" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>04/04/2024</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les personnes morales de droit public (collectivités territoriales, EPCI, EPT, syndicats mixtes...) ou les sociétés d’aménagement qui agissent pour leur compte,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les fédérations sportives agréées et leurs structures déconcentrées franciliennes (comités/ligues/clubs),&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les sociétés sportives au sens du code du sport ou affiliées à une fédération sportive agréée,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les établissements et services médico-sociaux ayant intégré le sport dans leur projet d’établissement,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les personnes morales de droit privé pour les projets d’équipement structurant d’intérêt régional ou les centres équestres ou les golfs. &lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Les projets peuvent être réalisés sous maîtrise d’ouvrage public ou sous maîtrise d’ouvrage déléguée (SEM, SPL ou tout autre type d’opérateur) ou dans le cadre d’une délégation de service public. La personne publique demeure attributaire de l’aide.&lt;/span&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt; &lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;L’aide régionale varie en fonction notamment de la nature de 
 l’équipement, des usages prévus, des publics accueillis et de la carence
  du territoire en équipements sportifs.&lt;/p&gt;&lt;p&gt;Le règlement d’intervention 
 téléchargeable ci-après présente les différents plafonds et taux maximum
  de subventionnement régional. &lt;/p&gt;Cette aide est cumulable avec les subventions régionales proposées au titre de la Stratégie régionale énergie-climat.&lt;span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Les projets éligibles concernent la construction, la transformation ou la réhabilitation d’équipements sportifs et Esportifs, destinés à tout type de pratique (compétition et/ou loisirs et/ou accès libre) :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Équipement sportif extérieur (piste d’athlétisme, terrain de grands jeux…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement sportif couvert (complexe sportif, gymnase, tennis…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Salle spécialisée (dojo, salle de boxe, centre équestre…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement en accès-libre (city stade, aire de jeux sportifs connectés, street workout, playground basket 3x3…),&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Équipement structurant d’intérêt régional,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Couverture d’équipement ou construction de structure semi-couverte,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Création ou modernisation des systèmes d’éclairage,&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Réhabilitation ou construction de vestiaires (dont construction modulaire).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;Dépôt du dossier de candidature sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;mesdemarches.iledefrance.fr.&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;Celui-ci se compose notamment des éléments suivants :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Une note de présentation, de niveau APS au minimum, comportant un volet technique (avec plans) et un volet fonctionnel (avec étude du besoin) du projet,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Le détail estimatif des travaux,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Un plan de financement prévisionnel,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Un planning prévisionnel comportant une date de démarrage et de fin de travaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-regional-la-creation-et-la-rehabilitation-dequipements-sportifs-franciliens</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Direction des Sports, des Loisirs et de la Citoyenneté&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Service des sports&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Victor Carriere / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:victor.carriere&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;victor.carriere&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 60 52&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sébastien Chiss / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:sebastien.chiss&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;sebastien.chiss&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 70 91&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Mathieu Léopold / &lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;a href="mailto:mathieu.leopold&amp;#64;iledefrance.fr"&gt;&lt;span&gt;mathieu.leopold&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;span&gt; / 01 53 85 61 33 &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Didier Pereira / &lt;/span&gt;&lt;span&gt;&lt;a href="mailto:didier.pereira&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;strong&gt;&lt;span&gt;didier.pereira&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/strong&gt;&lt;/a&gt;&lt;span&gt;&lt;span&gt; / 01 53 85 56 53&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-la-creation-et-a-la-rehabilitation-dequipements-sportifs-franciliens/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>162911</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Préserver la biodiversité, restaurer les zones humides ainsi que la trame verte et bleue</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>1 000 mares en Île-de-France</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région accompagne les projets de création et de restauration de mares sur tout le territoire francilien. Avec l&amp;#039;objectif de préserver la biodiversité, de restaurer les zones humides ainsi que la trame verte et bleue.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Biodiversité</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs groupements,&lt;/li&gt;&lt;li&gt;Associations.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;Seules les dépenses en investissement sont éligibles.&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de création de mares : jusqu’à 80% des dépenses éligibles ; subvention max : 5.000€&lt;/li&gt;&lt;li&gt;Projets de restauration de mares : jusqu’à 80% des dépenses éligibles ; subvention max : 2.500€&lt;/li&gt;&lt;/ul&gt;Le taux cumulé des aides publiques ne peut dépasser 80% du montant des dépenses en investissement pour tous les bénéficiaires, à l’exception des associations.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études pré-opérationnelles aux travaux de création et restauration de mares : &lt;/strong&gt;réalisation du diagnostic préalable et études associées (études pédologiques, hydrauliques, paysagères, luminosité, état de la biodiversité, état de conservation de la mare…),&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Actions de création de mares : &lt;/strong&gt;travaux de création de nouvelles mares et réseaux de mares sur le territoire, respectant les préconisations techniques du dispositif,&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Actions de restauration de mares : &lt;/strong&gt;travaux de restauration visant à préserver et à réhabiliter des écosystèmes naturels fonctionnels et diversifiés favorables à la biodiversité sauvage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’éligibilité technique des projets est conditionnée au respect des préconisations techniques de la Société Nationale de Protection de la Nature :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création de mares : &lt;a href="https://oasis-climat.com/creer-une-mare"&gt;https://oasis-climat.com/creer-une-mare&lt;/a&gt; &lt;/li&gt;&lt;li&gt;Restauration de mares : &lt;a href="https://oasis-climat.com/restaurer-et-entretenir-une-mare"&gt;https://oasis-climat.com/restaurer-et-entretenir-une-mare&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;div id="_com_1" language="JavaScript"&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;br /&gt; Les porteurs de projet peuvent déposer leurs dossiers de candidature toute l’année sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;br /&gt;&lt;br /&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional désigne ensuite les initiatives lauréates, le montant de la dotation régionale attribuée et approuve les conventions-cadres qui en découlent.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/1-000-mares-en-ile-de-france</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr"&gt;&lt;span&gt;biodiversite&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1-000-mares-en-ile-de-france/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF19" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>162917</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Soutenir le développement de solutions alternatives de proximité en offre de piscines, y compris en milieu naturel, destinées à accueillir des activités d’apprentissage</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Plan bassins d'apprentissage mobiles</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région soutient le développement de solutions alternatives de proximité en offre de piscines, y compris en milieu naturel, destinées à accueillir des activités d’apprentissage et de loisirs. &lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;/strong&gt;Favoriser l’apprentissage de la natation auprès des jeunes Franciliens en toute sécurité,&lt;/li&gt;&lt;li&gt;Développer les sessions de natation notamment dans les zones rurales dépourvues d&amp;#039;établissement de baignade ou dans les quartiers populaires,&lt;/li&gt;&lt;li&gt;Prévenir les accidents de noyade.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Les collectivités territoriales,&lt;/li&gt;&lt;li&gt;Les syndicats mixtes,&lt;/li&gt;&lt;li&gt;Les établissements publics de coopération intercommunale,&lt;/li&gt;&lt;li&gt;La Fédération française de natation ou l’une de ses structures déconcentrées franciliennes. &lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;Petit bassin : 100.000€ max, dans la limite de 80% des dépenses éligibles.&lt;/li&gt;&lt;li&gt;Grand bassin et projets en milieu naturel : 200.000€ max, dans la limite de 80% des dépenses éligibles.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont éligibles les dépenses portant sur l&amp;#039;acquisition des bassins, les structures de couverture amovibles, les équipements d&amp;#039;accessibilité au bassin et la première installation.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Les projets présentés doivent être déposés avant la date d’acquisition du bassin mobile. &lt;/p&gt;&lt;p&gt;Le dépôt des candidatures se fait sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-bassins-dapprentissage-mobiles</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mathieu Léopold&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:mathieu.leopold&amp;#64;iledefrance.fr"&gt;mathieu.leopold&amp;#64;iledefrance.fr&lt;/a&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;01 53 85 61 33&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Bénédicte Chaignon&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benedicte.chaignon&amp;#64;iledefrance.fr" target="_blank"&gt;benedicte.chaignon&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 53 85 63 43&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/plan-bassins-dapprentissage-mobiles-1/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF20" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>162918</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations de rénovation énergétique et climatique des équipements sportifs franciliens couverts</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des équipements sportifs</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique et climatique des équipements sportifs franciliens couverts.&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P21" s="1" t="inlineStr">
+      <c r="P18" s="1" t="inlineStr">
         <is>
           <t>05/07/2023</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs regroupements (communes, EPCI, syndicats...) &lt;/li&gt;&lt;li&gt;Mouvements sportifs (club, ligue, comité, fédération)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Jusqu’à 70% du montant éligible TTC ou HT en cas de récupération de la TVA – (subvention plafonnée à 50.000€)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Travaux&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Jusqu’à 50% du montant éligible TTC ou HT en cas de récupération de la TVA – (subvention plafonnée à 450.000€) &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l’élaboration des dossiers.&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études&lt;br /&gt;&lt;/strong&gt;Etude intégrant le diagnostic énergétique des bâtiments et des systèmes, la répartition des consommations énergétiques par usages, la répartition des déperditions énergétiques, au moins deux scénarii de rénovation détaillés et incluant l’estimation du gain énergétique et une estimation des coûts de travaux correspondants.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Travaux&lt;br /&gt;&lt;/strong&gt;Rénovation énergétique et climatique des équipements sportifs couverts (gymnases, piscines, patinoires, dojos…) permettant un gain énergétique minimal de 30%.&lt;br /&gt;&lt;br /&gt;Les travaux engagés et le gain énergétique correspondant devront être attestés par une étude thermique dont le contenu est précisé dans le cahier des charges (voir plus bas dans « Document (s) »).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;p&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;&lt;span&gt;Les dossiers peuvent être déposés toute l&amp;#039;année sur &lt;/span&gt;&lt;/span&gt;&lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;Les projets de rénovation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de dépôt de la demande sur mesdemarches. &lt;br /&gt;&lt;br /&gt;Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente. &lt;br /&gt;&lt;br /&gt;Un démarrage anticipé (avant l’examen de la demande en commission permanente) peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l’octroi de la subvention. &lt;br /&gt;&lt;br /&gt;Le candidat qui présente plus de 1 projet doit réaliser autant de dossiers de candidature que de projets. &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-equipements-sportifs</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="mailto:aap-equipement-sportif&amp;#64;iledefrance.fr"&gt;aap-equipement-sportif&amp;#64;iledefrance.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/renovation-energetique-des-equipements-sportifs-1/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB18" s="1" t="inlineStr">
         <is>
           <t>Création d’un city park / city stade / terrain multisports</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF21" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>16/06/2024</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/07/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>162999</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement de la pratique sportive, e-sportive et parasportive en Île-de-France et soutenir les parasportifs franciliens</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Soutien régional à l'acquisition de matériels sportifs, e-sportifs ou parasportifs</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Région entend, à travers cette aide à l&amp;#039;acquisition de matériels, accompagner le développement de la pratique sportive, e-sportive et parasportive en Île-de-France et soutenir les parasportifs franciliens. &lt;br /&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;&lt;span&gt;Personnes morales de droit public,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Fédérations sportives sportives agrées et leurs structures déconcentrées franciliennes sous convention avec la Région,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Clubs sportifs agréés uniquement pour l&amp;#039;acquisition de matériels parasportifs,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Personnes morales de droit privé à but non lucratif et les 
 sociétés, dont l&amp;#039;objet principal consiste en la promotion du e-sport,&lt;/span&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Parasportifs titrés &lt;/span&gt;« &lt;span&gt;Ambassadrices et Ambassadeurs du Sport de la Région Île-de-France &lt;/span&gt;»,&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements et services médico-sociaux ayant intégré le sport dans leur projet d&amp;#039;établissement,&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Clubs professionnels ou semi-professionnels sous convention avec la Région.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Afin
  de favoriser les mutualisation, une ligue ou un comité régional sportif
  peut regrouper la demande de plusieurs clubs ou comités départementaux 
 de sa discipline. &lt;/span&gt;&lt;br /&gt; &lt;p&gt;L&amp;#039;aide régionale porte sur l&amp;#039;acquisition de matériels neufs ou d&amp;#039;occasion relevant de dépenses d&amp;#039;investissement. &lt;/p&gt;&lt;p&gt;Elle varie en fonction de la nature du matériel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le règlement d’intervention 
 téléchargeable ci-après présente les différents plafonds et taux maximum
  de subventionnement régional. &lt;/p&gt;&lt;br /&gt; &lt;p&gt;Le dispositif concerne l’acquisition des mobiliers et 
 matériels suivants, pour une utilisation sur le territoire francilien :&lt;/p&gt;&lt;p&gt;• Matériels parasportifs,&lt;br /&gt;• Appareils de musculation répondant aux besoins d’entrainement des personnes à mobilité réduite en totale autonomie,&lt;br /&gt;• Matériels sportifs lourds, mobiles ou non, destinés à la pratique sportive fédérale,&lt;br /&gt;•
  Mobiliers et matériels destinés au développement de clubs sportifs 
 professionnels ou semi-professionnels sous convention avec la Région,&lt;br /&gt;• Matériels e-sportifs dans le cadre du développement de projets structurants en Île-de-France,&lt;br /&gt;• Matériels sportifs événementiels amovibles (structure d’escalade mobile, pack animation rugby…),&lt;br /&gt;•
  Mobiliers urbains sportifs fixes, en accès libre, dédiés notamment à la
  promotion et au développement du Teqball, du tennis de table et des 
 échecs.&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Dépôt du dossier de candidature sur la plateforme des aides régionales &lt;span&gt;&lt;strong&gt;&lt;span&gt;&lt;a href="http://mesdemarches.iledefrance.fr"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Un seul dossier par structure et par an est accepté.&lt;/p&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-regional-lacquisition-de-materiels-sportifs-e-sportifs-ou-parasportifs</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Laurent Toutain&lt;/p&gt;&lt;p&gt;Tél : 01 53 85 71 97&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:laurent.toutain&amp;#64;iledefrance.fr" target="_blank"&gt;laurent.toutain&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-lacquisition-de-materiels-sportifs-e-sportifs-ou-parasportifs/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Création d’un city park / city stade / terrain multisports
 Gestion d'une base nautique</t>
         </is>
       </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>162973</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Labelliser les projets susceptibles de bénéficier du FEDER au titre du soutien à la biodiversité et à la lutte contre les inondations sur le Bassin de la Seine</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent appel à projets, lancé par la Direction régionale et interdépartementale de l&amp;#039;environnement, de l&amp;#039;aménagement et des transports (DRIEAT), vise à labelliser les projets susceptibles de bénéficier du FEDER au titre du soutien à la biodiversité et à la lutte contre les inondations sur le Bassin de la Seine, dans le cadre du Programme régional 2021-2027. L’enveloppe consacrée à la thématique des continuités écologiques est de 3,5 millions d&amp;#039;euros.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES OBJECTIFS DE L&amp;#039;APPEL À PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le présent appel à projets vise à susciter et présélectionner des opérations contribuant à la restauration de la continuité écologique des cours d&amp;#039;eau afin de reconquérir les axes migratoires.&lt;/p&gt;&lt;p&gt;Les opérations correspondront aux objectifs suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la continuité des cours d&amp;#039;eau afin de permettre aux poissons migrateurs d&amp;#039;élargir leur aire de répartition&lt;/li&gt;&lt;li&gt;Assurer le suivi des populations et le développement des connaissances sur les différentes espèces&lt;/li&gt;&lt;li&gt;Restaurer les populations des poissons migrateurs amphialins du bassin de la Seine et des côtiers Normands&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2024</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2027</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;LES CANDIDATS ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s’adresse aux maîtres d’ouvrage suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les collectivités territoriales et leurs groupements (EPCI, EPAGE, EPTB, syndicats en charge des réseaux) ;&lt;/li&gt;&lt;li&gt;Les associations ;&lt;/li&gt;&lt;li&gt;L’Etat ;&lt;/li&gt;&lt;li&gt;Les syndicats de rivières/bassins ;&lt;/li&gt;&lt;li&gt;Les établissements publics ;&lt;/li&gt;&lt;li&gt;Le GIP Seine Aval ;&lt;/li&gt;&lt;li&gt;Voies Navigables de France ;&lt;/li&gt;&lt;li&gt;Les opérateurs de recherche publique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES ACTIONS ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets vise à labelliser des projets qui contribuent à la mise en oeuvre des dispositions du SDAGE et du PLAGEPOMI du bassin Seine-Normandie (cf. appel à projets). Il s’agit d’actions ou d’opérations qui devront montrer un effet global bénéfique sur la biodiversité. Les études et actions non structurelles (actions hors travaux) devront être suffisamment opérationnelles et ciblées.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études et travaux de réalisation de passes à poissons ou d’amélioration de passes existantes ;&lt;/li&gt;&lt;li&gt;Les aménagements des cours d’eau affluents du fleuve navigable et de leurs connectivités aux fins d&amp;#039;amélioration des fonctionnalités écologiques (zones humides, opérations bénéficiant à la biodiversité aquatique), hors études et travaux liés à la navigabilité ;&lt;/li&gt;&lt;li&gt;Les actions de suivi et de communication liées à la création ou l’amélioration de passes à poissons, y compris la reconquête de la biodiversité du fleuve et ses connectivités.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/jai-un-projet/appels-a-projets/continuites-ecologiques</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://synergie-europe.fr/e_synergie/portail/idf</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;europe&amp;#64;iledefrance.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>amar.younes@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/continuites-ecologiques/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>162972</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Labelliser les projets susceptibles de bénéficier du FEDER au titre du soutien à la biodiversité et à la lutte contre les inondations sur le Bassin de la Seine</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Inondations</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent appel à projets, lancé par la DRIEAT, vise à labelliser les projets susceptibles de bénéficier du FEDER au titre du soutien à la biodiversité et à la lutte contre les inondations sur le Bassin de la Seine, dans le cadre du Programme régional 2021-2027.&lt;/p&gt;&lt;p&gt;L’enveloppe portant sur les inondations est de 5,5 millions d’euros.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES OBJECTIFS DE L&amp;#039;APPEL À PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Le présent appel à projets vise à susciter et présélectionner des opérations répondant à au moins l’un des 3 grands objectifs du Plan de gestion des risques d&amp;#039;inondations du bassin Seine-Normandie, à savoir :&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménager les territoires de manière résiliente de manière à réduire leur vulnérabilité ;&lt;/li&gt;&lt;li&gt;Agir sur l’aléa pour augmenter la sécurité des personnes et réduire le coût des dommages ;&lt;/li&gt;&lt;li&gt;Mobiliser tous les acteurs au service de la connaissance et de la culture du risque.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2024</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2027</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;LES CANDIDATS ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s’adresse aux maîtres d’ouvrage suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs groupements (EPCI, EPAGE, EPTB, syndicats en charge des réseaux) ;&lt;/li&gt;&lt;li&gt;Fondations spécialisées dans l’urbanisme ;&lt;/li&gt;&lt;li&gt;Établissements publics ;&lt;/li&gt;&lt;li&gt;Associations ;&lt;/li&gt;&lt;li&gt;Chambres des métiers ;&lt;/li&gt;&lt;li&gt;Ports ;&lt;/li&gt;&lt;li&gt;Bailleurs sociaux ;&lt;/li&gt;&lt;li&gt;GIP Seine Aval.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;LES ACTIONS ÉLIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets vise à labelliser des projets qui contribuent à la mise en œuvre des dispositions du PGRI du bassin Seine-Normandie. Il s’agit d’actions ou d’opérations qui ne devront en aucun cas aggraver les risques d’inondation en amont ou en aval et qui s’intègrent dans une approche globale par bassin ou sous-bassin versant. Les études et actions non structurelles devront être suffisamment opérationnelles et ciblées.&lt;/p&gt;&lt;p&gt;Les études et travaux visant :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La mise en place, la réfection et/ou l’amélioration d’aménagements hydrauliques autorisés (3.2.6.0 CE) contribuant au ralentissement dynamique des crues sur les axes Seine, Oise, Marne et leurs affluents ;&lt;/li&gt;&lt;li&gt;La restauration ou la mobilisation de zones d’expansion des crues (par exemple reméandrages, suppression de merlons de curage) ;&lt;/li&gt;&lt;li&gt;La réfection de systèmes d’endiguement autorisés n’aggravant pas les inondations notamment à l’aval ;&lt;/li&gt;&lt;li&gt;La neutralisation de systèmes d’endiguement permettant la mobilisation significative (en termes de surface notamment) d’une zone d’expansion des crues avec un impact positif sur l’hydrologie et l’horloge des crues.&lt;/li&gt;&lt;li&gt;Les diagnostics de vulnérabilité des territoires à grande échelle bénéficiant directement et indirectement à une grande population ;&lt;/li&gt;&lt;li&gt;Les actions de grande échelle (communes et groupements de tailles significatives) pour la prise compte du fleuve et de ses affluents dans les documents d’urbanisme ;&lt;/li&gt;&lt;li&gt;L’élaboration de plans de continuité d’activités et de services en cas d’inondation ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les actions d’animation, de suivi et de communication de grande envergure liées à la gestion du risque à destination du public, des élus ou des acteurs économiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/jai-un-projet/appels-a-projets/inondations</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://synergie-europe.fr/e_synergie/portail/idf</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;europe&amp;#64;iledefrance.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>amar.younes@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/inondations/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>162970</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Apporter une aide à des projets de tous secteurs soutenus par les 5 Groupes d’action locale (GAL) franciliens</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Projets leader contribuant au développement rural francilien</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avec pour objectif le développement des zones rurales et périurbaines, LEADER apporte une aide à des projets de tous secteurs soutenus par les 5 Groupes d’action locale (GAL) franciliens.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;POUR QUEL TYPE DE PROJET ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles au programme LEADER, les projets doivent contribuer aux stratégies (fiches-action, AMI, AAP locaux) des 5 Groupes d’action locale (GAL) franciliens sélectionnés par la Région pour la période 2023-2027 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;GAL Seine-Aval porté par l’ADADSA,&lt;/li&gt;&lt;li&gt;GAL Plateau de Saclay porté par Terre et Cité,&lt;/li&gt;&lt;li&gt;GAL Gâtinais français porté par le PNR du Gâtinais français,&lt;/li&gt;&lt;li&gt;GAL SUD77 porté par Seine-et-Marne Attractivité,&lt;/li&gt;&lt;li&gt;GAL Terres de Brie également porté par Seine-et-Marne Attractivité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;THÉMATIQUES COUVERTES :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Environnement,&lt;/li&gt;&lt;li&gt;Aménagement durable,&lt;/li&gt;&lt;li&gt;Économie circulaire,&lt;/li&gt;&lt;li&gt;Transition énergétique,&lt;/li&gt;&lt;li&gt;Forêt,&lt;/li&gt;&lt;li&gt;Alimentation et agriculture,&lt;/li&gt;&lt;li&gt;Tourisme et attractivité,&lt;/li&gt;&lt;li&gt;Développement de l’identité locale et du lien entre urbains et ruraux.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les porteurs sont accompagnés par les GAL tout au long de la vie du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;QUELLE EST LA NATURE DE L&amp;#039;AIDE ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Une subvention calculée sur la base de coûts éligibles et versée sur la base des coûts effectivement acquittés par le bénéficiaire.&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;aide publique est de 100% maximum.&lt;/p&gt;&lt;p&gt;Le taux de cofinancement LEADER est de 80% maximum, ou le taux de cofinancement fixé dans la stratégie du Groupe d’action locale (AAP, AMI, fiche-action…)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie circulaire
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;QUI PEUT EN BÉNÉFICIER ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Porteurs de projets privés : TPE/PME dont les entreprises individuelles, propriétaires de forêt, agriculteurs actifs et leurs groupements, fondations, associations et leurs groupements.&lt;/p&gt;&lt;p&gt;Porteurs de projets publics : collectivités territoriales et leurs groupements, établissements publics dont les chambres consulaires, et autres personnes morales de droits publics dont les GIP.&lt;/p&gt;&lt;p&gt;Les personnes physiques sans numéro de SIRET sont inéligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/jai-un-projet/appels-a-projets/projets-leader-contribuant-au-developpement-rural-francilien</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;jwtKey=jwt-cridfprd-portail-depot-demande-aides&amp;footer=https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande liée à l’éligibilité de votre dossier et à son suivi administratif, veuillez contacter l’animateur du GAL concerné :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;GAL Seine-Aval : leaderseineaval&amp;#64;gmail.com&lt;/li&gt;&lt;li&gt;GAL Plateau de Saclay : leader&amp;#64;terreetcite.org&lt;/li&gt;&lt;li&gt;GAL Gâtinais français : accueil&amp;#64;parc-gatinais-francais.fr&lt;/li&gt;&lt;li&gt;GAL SUD77 : quentin.guinet&amp;#64;safer-idf.com&lt;/li&gt;&lt;li&gt;GAL Terres de Brie : quentin.guinet&amp;#64;safer-idf.com&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour toute autre demande liée au dispositif, vous pouvez contacter le service instructeur de la Région Île-de-France : leader&amp;#64;iledefrance.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>amar.younes@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-leader-contribuant-au-developpement-rural-francilien/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
-          <t>30/06/2024</t>
+          <t>25/06/2024</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
-        <v>162881</v>
+        <v>131802</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les propriétaires forestiers souhaitant s’engager dans la rédaction d’un document de gestion durable, individuel ou concerté</t>
+          <t>Financer des études pour la rénovation énergétique des bâtiments publics pour les collectivités de moins de 20 000 habitants</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Soutien à la gestion durable des forêts franciliennes</t>
+          <t>Rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
-          <t>Particulier
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide vise à financer des études
+ &lt;/strong&gt;
+ pour l&amp;#039;accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ Nature de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;p&gt;
+ Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités franciliennes de moins de 20 000 habitants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/renovation-energetique-des-batiments-publics</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse électronique de contact pour cette aide est la suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ aap-batiments-durables&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
+ &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830917.3355645565&amp;amp;zoom&amp;#61;3" target="_self"&gt;
+  Trouver un conseiller
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>cae.admin@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/afd5-etudes-pour-la-renovation-energetique-des-bat/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>13/03/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>130193</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les projets favorisant l’adaptation locale des territoires aux effets du changement climatique</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Îlots de fraîcheur</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="O23" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+La Région encourage les projets favorisant l&amp;#039;adaptation locale des territoires aux effets du changement climatique, en s&amp;#039;appuyant sur les solutions fondées sur la nature.
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P23" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="S23" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bailleurs sociaux publics ou privés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats professionnels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Universités et organismes de recherche,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements d&amp;#039;enseignement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  TPE/PME,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toute autre personne publique, para publique ou privée, intervenant dans le cadre d&amp;#039;une maîtrise d&amp;#039;ouvrage déléguée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les candidats doivent être localisés en Île-de-France.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les aides de la Région correspondent exclusivement à
+ &lt;strong&gt;
+  des dépenses en investissement.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création d&amp;#039;îlots de fraîcheur :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses éligibles - 60% pour les projets situés en zones à effet d&amp;#039;îlot de chaleur urbain (sub. max : 30.000€ pour les études pré-opérationnelles et 250.000€ pour les travaux).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création de toitures végétalisés :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses éligibles (sub. max. : 30.000€ pour les études pré-opérationnelles et 250.000€ pour les travaux).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Création d&amp;#039;îlots de fraîcheur au sein des espaces publics urbains, des cours d&amp;#039;établissement d&amp;#039;enseignement, des établissements recevant du public.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ - Désimperméabilisation des sols,
+ &lt;br /&gt;
+ - Végétalisation, gestion alternative des eaux pluviales,
+ &lt;br /&gt;
+ - Mise en place de revêtements durables, voire à albédo élevé.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;strong&gt;
+ Création de toitures végétalisées semi-intensives ou intensives.
+&lt;/strong&gt;
+&lt;br /&gt;
+Les toitures semi-intensives correspondent à une hauteur de substrat comprise entre 15 et 30 cm et les toitures intensives à une hauteur de substrat supérieure à 30 cm.
+&lt;br /&gt;
+&lt;br /&gt;
+Les porteurs de projet peuvent déposer leurs dossiers de candidature toute l&amp;#039;année sur la plateforme des aides régionales
+&lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+ mesdemarches.iledefrance.fr.
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+Après examen par les services de la Région, les élus du Conseil régional désignent les initiatives lauréates et le montant de la dotation régionale prévisionnelle.
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/ilots-de-fraicheur</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>biodiversite&amp;#64;iledefrance.fr
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae1c-ilots-de-fraicheur/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>05/07/2026</t>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>19/02/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>139436</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Préserver l'autonomie et améliorer la qualité de vie des seniors - Innov'up Expérimentation</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>INNOV'UP EXPÉRIMENTATION SILVER ECONOMIE &amp; BIEN VIEILLIR</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Bpifrance
+Conseil régional d'Ile de France
+Cap Digital</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vieillir en bonne santé est un enjeu de taille. En France, les 60 ans et plus représentent aujourd&amp;#039;hui 1/4 de la population française, un chiffre qui devrait grimper à 33% en 2050. Mais si l&amp;#039;espérance de vie après 50 ans des françaises et des français reste l&amp;#039;un des plus haut d&amp;#039;Europe, le nombre d&amp;#039;années vécues en bonne santé reste, lui, inférieur à celui de plusieurs pays.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour répondre à l&amp;#039;enjeu social et de santé public majeur que constitue le vieillissement massif de la population, la Région Île-de-France, Bpifrance, Cap Digital et Silver Valley s&amp;#039;associent pour proposer Innov&amp;#039;up Expérimentation Silver Economie &amp;amp; Bien vieillir.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce programme inédit vise à soutenir et financer l&amp;#039;expérimentation en conditions réelles de tout type de solutions et technologies innovantes à même de permettre le maintien de l&amp;#039;autonomie et, de manière générale, le bien vieillir des seniors.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est financé par la Région Île-de-France et Bpifrance avec le soutien opérationnel de Cap Digital et de Silver Valley.
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement
+ &lt;/strong&gt;
+&lt;/h2&gt;
+&lt;h4&gt;
+ Vous représentez une entreprise innovante et souhaitez expérimenter votre innovation sur un terrain francilien ?
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention allant jusqu&amp;#039;à 225 000€ maximum de la Région Île-de-France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Abondement possible supplémentaires pour les projets les plus ambitieux (sous la forme d&amp;#039;une avance remboursable ou d&amp;#039;un prêt à l&amp;#039;innovation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification d&amp;#039;un terrain d&amp;#039;expérimentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en visibilité et communication dédiée de la Région Île-de-France, Cap Digital et Silver Valley
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéfices
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Validez votre prototype et preuve de concept en conditions réelles et en lien direct avec les opérateurs et terrains d&amp;#039;expérimentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisez votre expérimentation dans un cadre et un processus de confiance, défini et suivi par les experts de Cap Digital et de Silver Valley
+ &lt;/li&gt;
+ &lt;li&gt;
+  Testez in situ et in vivo les performances de votre solution innovante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favorisez la participation des services de la collectivité, des habitants et usagers dans le développement et l&amp;#039;adoption de votre solution innovante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accédez à un réseau d&amp;#039;acteurs publics de premier plan
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Vous représentez une collectivité territoriale, un EPIC, un syndicat ou un établissement de santé et vous souhaitez ouvrir un terrain d&amp;#039;expérimentation ?
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  RESSOURCES — Expérimentation financée intégralement par la Région Île-de-France, Bpifrance et l&amp;#039;entreprise innovante* porteuse de solution qui souhaite expérimenter sur votre  territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  EXPERTISES — Définition d&amp;#039;un cadre structuré et adapté à votre besoin, identification des technologies innovantes et suivi de l&amp;#039;expérimentation, par les équipes de Cap Digital et de Silver Valley
+ &lt;/li&gt;
+ &lt;li&gt;
+  NOTORIETE — Mise en visibilité et communication dédiée de la Région Île-de-France, Cap Digital et Silver Valley
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéfices
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Être accompagné dans la mise en œuvre expérimentale de projet innovant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tester in situ &amp;amp; in vivo les performances techniques et fonctionnelles de solutions innovantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Initier des transformations en développant une culture de l&amp;#039;innovation en interne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Objectiver opérationnellement et financièrement l&amp;#039;adoption des solutions innovantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Equilibrer la balance risques et bénéfices potentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la participation des usagers et habitants et l&amp;#039;implication de vos services dans la co-construction des solutions innovantes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  A qui s&amp;#039;adresse le programme ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les entreprises innovantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Start-up
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  PME
+ &lt;/li&gt;
+ &lt;li&gt;
+  ETI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ces entreprises doivent avoir une activité en Île-de-France et proposent un projet d&amp;#039;innovation dans les champs de la Silver Economie. Les solutions proposées ne doivent pas encore avoir fait l&amp;#039;objet d&amp;#039;une commercialisation.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ &lt;strong&gt;
+  Les terrains d&amp;#039;expérimentation :
+ &lt;/strong&gt;
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acteurs publics du territoire : collectivités territoriales, EPCI, syndicats, établissements de santé, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acteurs privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toutes ces structures sont éligibles à partir du moment où elles sont à même de mettre à disposition un terrain d&amp;#039;expérimentation (par exemple une infrastructure spécifique, une communauté d&amp;#039;usagers ou un jeu de données).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://scale.capdigital.com/silver-economie?utm_medium=email&amp;_hsmi=252741290&amp;_hsenc=p2ANqtz-97GrX5_AAPNoC753DK4K3PLV4dsCcmNIkIgkrQ6_0pl0GKhUa6ZfPpmZBVZo8fvYRQe6iYsvmDGzzSUvQYAy1beyhoOeGFKrP4TYwf8CZa8JqkEjg&amp;utm_content=252741290&amp;utm_source=hs_email#entrep</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://eu.jotform.com/form/230503669983364</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;
+ En tant qu&amp;#039;entreprise innovante :
+&lt;/h3&gt;
+&lt;p&gt;
+ Accédez au dossier de candidature --&amp;gt;
+ &lt;a href="https://eu.jotform.com/form/230503669983364" target="_self"&gt;
+  Candidater
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ En tant que terrain d&amp;#039;expérimentation :
+&lt;/h3&gt;
+&lt;p&gt;
+ Manifestez-vous au plus vite pour faire partie des premières expérimentations ! --&amp;gt;
+ &lt;a href="https://form.jotform.com/aylin77/Innov-upExprimentation-Transitions" target="_self"&gt;
+  Je suis intéressé
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h3&gt;
+ L&amp;#039;équipe à contacter en cas de question :
+&lt;/h3&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Jennyfer Lecompte : Directrice des programmes de recherche développement et innovation - Cap Digital
+ &lt;/li&gt;
+ &lt;li&gt;
+  Titouan Levard : Directeur général adjoint - Silver Valley
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a target="_self"&gt;
+   innovup-transition-ecologique&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>anne.bertaud@esante.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a962-preserver-lautonomie-et-ameliorer-la-qualite-/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Agence du Numérique en Santé</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>140798</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Développer des énergies renouvelables électriques (travaux solaire Ready)</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Développement des énergies renouvelables électriques (travaux solaire Ready)</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J24" s="1" t="inlineStr">
+      <c r="J26" s="1" t="inlineStr">
         <is>
           <t>le taux peut varier pour les entreprises</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide financière qui peut aller jusqu&amp;#039;à 50% de l&amp;#039;investissement en montant TTC ou HT en cas de récupération de la TVA, plafonnée à 200 000€
 &lt;/p&gt;
 &lt;p&gt;
  les projets devront présenter un montant de dépenses éligibles d&amp;#039;un minimum de 10 000€. Pour les entreprises, cette aide s&amp;#039;adosse au règlement de minimis.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est cumulable avec les autres dispositifs d&amp;#039;aides régionaux pour le solaire dans la limite du taux d&amp;#039;intervention calculé basé sur la rentabilité économique du projet au global.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets avec vente totale ou en surplus à EDF en obligation d&amp;#039;achat sont uniquement éligibles à l&amp;#039;aide aux travaux Solaire Ready.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les opérations suivantes ne sont éligibles que si elles font l&amp;#039;objet d&amp;#039;une installation d&amp;#039;équipements photovoltaïques consécutive, à savoir dans les deux années suivants le vote de la subvention
  &lt;br /&gt;
  &lt;br /&gt;
  La demande de solde devra être accompagnée d&amp;#039;un justificatif de l&amp;#039;installation solaire (facture acquittée)
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles sont les dépenses d&amp;#039;investissement liées aux travaux permettant de rendre le projet compatible avec une installation solaire photovoltaïque ou solaire thermique (Solaire Ready) à savoir les coûts suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   missions de bureau de contrôles et bureau d&amp;#039;étude (diagnostics préalables, étude sol, étude structure etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   désamiantage de la toiture ;
  &lt;/li&gt;
  &lt;li&gt;
   renforcement de toitures ;
  &lt;/li&gt;
  &lt;li&gt;
   couverture permettant l&amp;#039;installation solaire et/ou reprise de l&amp;#039;étanchéité et/ou de l&amp;#039;isolation (hors coûts de l&amp;#039;installation photovoltaïque).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   pour tous travaux sur toiture, le ratio surface couverte en photovoltaïque/surface traitée est a minima de 35% et le ratio surface couverte en photovoltaïque par rapport à la surface utile solarisable fera partie des critères d&amp;#039;analyse des projets et devra être au moins supérieur à 50% minimum ;
  &lt;/li&gt;
  &lt;li&gt;
   puissance minimum de 10 kwc.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W26" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/aides/#/cridfprd/</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/32ee-travaux-solaire-ready/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>11/05/2023</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...431 lines deleted...]
-      </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
-        <v>139436</v>
+        <v>133546</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Préserver l'autonomie et améliorer la qualité de vie des seniors - Innov'up Expérimentation</t>
+          <t>Développer des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>INNOV'UP EXPÉRIMENTATION SILVER ECONOMIE &amp; BIEN VIEILLIR</t>
+          <t>Développement des énergies renouvelables électriques (installations photovoltaïques)</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional d'Ile de France
-[...1 lines deleted...]
-Cap Digital</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
-        <is>
-[...319 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J28" s="1" t="inlineStr">
+      <c r="J27" s="1" t="inlineStr">
         <is>
           <t>le taux maximum varie selon la taille de l'entreprise</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à faciliter l&amp;#039;installation des panneaux et ombrières photovoltaïques dans toute la région Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les installations PV, le dispositif propose : jusqu&amp;#039;à 50% du montant TTC ou HT en cas de récupération de la TVA (
  &lt;em&gt;
   subvention max : 300 000€
  &lt;/em&gt;
  ).
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne aussi le solar ready, c&amp;#039;est-à-dire les travaux de préparation d&amp;#039;une toiture à l&amp;#039;installation de panneaux solaires. (
  &lt;a href="https://www.iledefrance.fr/enr" target="_self"&gt;
   voir le site de la Région
  &lt;/a&gt;
  )
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Les projets photovoltaïques sur toitures, les ombrières de parkings, les ombrières sur des zones artificialisées ne présentant pas de conflits d&amp;#039;usages, les délaissés routiers (parcelles déclassées par suite d&amp;#039;un changement de tracé des voies du domaine public routier) sans destination agricoles ou pastorales sur une durée de 20 ans minimum, agrivoltaïsme au cas par cas.
  &lt;/li&gt;
  &lt;li&gt;
   La part des installations réalisées au-delà des obligations liées à la règlementation en vigueur
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Consommation et production
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les candidats éligibles sont des personnes morales porteuses de projets (collectivités et leurs groupements, entreprises, associations, projet citoyens, bailleurs sociaux, syndic de copropriété ...).
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets devront répondre aux critères d&amp;#039;éligibilité suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Production énergétique à des fins d&amp;#039;autoconsommation (
   &lt;em&gt;
    individuelle ou collective
   &lt;/em&gt;
   ) sans ou avec vente de surplus (
   &lt;strong&gt;
    sans tarif d&amp;#039;obligation d&amp;#039;achat ou complément de rémunération
   &lt;/strong&gt;
   ). Les projets en vente en gré à gré ou en revente à un autre agrégateur que EDF obligation d&amp;#039;achat.
  &lt;/li&gt;
  &lt;li&gt;
   Avoir une puissance d&amp;#039;installation de minimum 10 kwc
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les dépenses éligibles comprennent :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les équipements de production énergétique ;
  &lt;/li&gt;
  &lt;li&gt;
   le raccordement au réseau ;
  &lt;/li&gt;
  &lt;li&gt;
   les travaux pour l&amp;#039;accueil des installations ;
  &lt;/li&gt;
  &lt;li&gt;
   les honoraires d&amp;#039;assistance technique ou frais de maîtrise d&amp;#039;œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/developpement-des-energies-renouvelables-electriques</t>
         </is>
       </c>
-      <c r="W28" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  contacter l&amp;#039;adresse : aap-enr-elec&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/83b6-developpement-du-photovoltaique/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB27" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>12/04/2023</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>133062</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Financer des travaux de modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I29" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J29" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>taux qui dépend de l'abaissement de l'éclairage public</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L29" s="1" t="inlineStr">
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région soutient les collectivités prêtes à contribuer à la création de la trame noire, qui vise à protéger la biodiversité nocturne.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La Région subventionne la dépose de luminaires et l&amp;#039;installation d&amp;#039;éclairage extérieur favorisant la sécurité des déplacements, des personnes et des biens sur l&amp;#039;espace public.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet conduit à minima à une réduction de 66%  de la consommation énergétique de l&amp;#039;éclairage public sur le périmètre rénové. La température de couleur des luminaires installés est inférieure ou égale à 2.700 Kelvins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets inclus dans la mise en œuvre d&amp;#039;un schéma directeur d&amp;#039;éclairage public permettant la mise en place de la trame noire sont prioritaires
  &lt;/strong&gt;
  .
  &lt;span&gt;
   &lt;br /&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;span&gt;
    Dans le cas de travaux de modernisation de l&amp;#039;
@@ -4263,2678 +4088,2243 @@
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Jusqu&amp;#039;à 30% du montant éligible TTC (HT si récupération de la TVA) pour les  projets abaissant la puissance de l&amp;#039;éclairage public de 80% ou plus  au moins 5 heures par nuit,
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Jusqu&amp;#039;à 50% du montant éligible TTC (HT si récupération de la TVA) pour des projets procédant à une extinction totale (sauf éclairage sécuritaire ciblé) de l&amp;#039;éclairage public 5 heures par nuit.
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
     &lt;li&gt;
      &lt;span&gt;
       &lt;span&gt;
        Subvention max : 150.000€ par commune.
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/li&gt;
    &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M29" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Remplacement d&amp;#039;une partie ou de la totalité des points lumineux.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Installation d&amp;#039;horloges astronomiques, couplées à une extinction totale ou abaissement de puissance durant la nuit et au non allumage de l&amp;#039;éclairage public durant plusieurs mois (mai à septembre par exemple).
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide est attribuée à la commune mais peut être regroupée par un EPCI tel qu&amp;#039;un syndicat d&amp;#039;énergie par exemple.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/modernisation-de-leclairage-public-et-reduction-de-la-pollution-lumineuse#:~:text=Modernisation%20de%20l'%C3%A9clairage%20public%20et%20r%C3%A9duction%20de%20la%20pollution%20lumineuse,-Environnement&amp;text=La%20R%C3%A9gion%20sout</t>
         </is>
       </c>
-      <c r="W29" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://mesdemarches.iledefrance.fr/</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  aap-eclairage-public&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/bf36-travaux-de-modernisation-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB29" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>140605</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Encourager l'installation de bornes-fontaines publiques dans les communes franciliennes</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Installation de fontaines dans l'espace public</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région encourage l&amp;#039;installation de bornes-fontaines publiques dans les communes franciliennes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>25/01/2023</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jusqu&amp;#039;à 50% des dépenses éligibles (subvention max : 8.000 € par borne-fontaine).
+&lt;/p&gt;
+&lt;p&gt;
+ Seules les dépenses en investissement sont prises en compte
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bornes-fontaines,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fontaines murales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fontaines à brumisation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fontaines avec système connecté pour l&amp;#039;arrêt à distance de l&amp;#039;alimentation en eau ou de la brumisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets non acceptés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fontaines prévoyant un système d&amp;#039;écoulement de l&amp;#039;eau en continu,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fontaines ne permettant pas de remplir des gourdes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bornes-fontaines à eau pétillante ou avec système de réfrigération,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fontaines mobiles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fontaines ornementales non destinées à la consommation humaine.
+  &lt;br /&gt;
+  &lt;br /&gt;
+  Les projets prévoyant l&amp;#039;installation de plusieurs bornes-fontaines sur un même territoire sont à privilégier.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+Les porteurs de projet peuvent déposer leurs dossiers de candidature en permanence sur
+&lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+ mesdemarches.iledefrance.fr
+   Ouvre une nouvelle fenêtre
+&lt;/a&gt;
+.
+&lt;p&gt;
+ Après examen par les services de la Région, la Commission permanente du Conseil régional désigne ensuite les initiatives lauréates, le montant de la dotation régionale prévisionnelle et approuve les conventions-cadres qui en découlent.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/installation-de-fontaines-dans-lespace-public</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ biodiversite&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2efd-installation-de-fontaines-dans-lespace-public/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
-          <t>06/04/2023</t>
+          <t>09/05/2023</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
-        <v>131802</v>
+        <v>140657</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Financer des études pour la rénovation énergétique des bâtiments publics pour les collectivités de moins de 20 000 habitants</t>
+          <t>Aider à l’acquisition de minibus pour les structures sportives franciliennes</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Rénovation énergétique des bâtiments publics</t>
+          <t>Aide à l'acquisition de minibus pour les structures sportives franciliennes</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
-        <is>
-[...172 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...18 lines deleted...]
-      <c r="O31" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région propose aux structures sportives franciliennes une aide à l&amp;#039;achat de minibus afin de répondre à leurs besoins de déplacements pour leurs activités sportives.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
-[...27 lines deleted...]
-  Toute autre personne publique, para publique ou privée, intervenant dans le cadre d&amp;#039;une maîtrise d&amp;#039;ouvrage déléguée.
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de l&amp;#039;aide :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les structures sportives sous statut association loi 1901 ou bien constituées sous forme de sociétés sportives
+  &lt;/strong&gt;
+  qui relèvent d&amp;#039;une fédération sportive agréée, habilitée ou ayant reçue délégation du ministère des sports et des jeux olympiques et paralympiques, dont la discipline sportive est sous convention avec la Région,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les structures sportives rassemblées au sein d&amp;#039;un groupement d&amp;#039;associations,
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les fédérations sportives, les ligues et les comités sportifs régionaux et départementaux,
+  &lt;/strong&gt;
+  dont la discipline sportive est sous convention avec la Région.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Les candidats doivent être localisés en Île-de-France.
-[...3 lines deleted...]
- Les aides de la Région correspondent exclusivement à
  &lt;strong&gt;
-  des dépenses en investissement.
+  Une aide en investissement
  &lt;/strong&gt;
-&lt;/p&gt;
+ représentant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  80% du coût d&amp;#039;acquisition du véhicule neuf et du flocage, plafonné à 20.000€,
+ &lt;/li&gt;
+ &lt;li&gt;
+  80% du coût d&amp;#039;acquisition du véhicule d&amp;#039;occasion et du flocage, plafonné à 15.000€.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Création d&amp;#039;îlots de fraîcheur :
-[...271 lines deleted...]
-  Spectacle vivant
+  Des
  &lt;/strong&gt;
  &lt;strong&gt;
-  :
+  bonus
  &lt;/strong&gt;
- &lt;span&gt;
-[...5 lines deleted...]
-&lt;/p&gt;
+ sont prévus :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  3.000 € pour un aménagement spécifique pour les personnes en situation de handicap,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5.000€ pour une motorisation électrique ou hydrogène.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter que les plafonds de subventions sont abaissés à 10.000 € et 5.000 € pour les structures sportives bénéficiant par ailleurs d&amp;#039;une aide de leur fédération de rattachement, l&amp;#039;aide régionale venant en complément de l&amp;#039;aide fédérale.
+&lt;/p&gt;
+En cas d&amp;#039;autres financements publics sollicités, le pourcentage d&amp;#039;aide sera proportionnellement diminué de manière à rester au plafond de 80% de financement public de l&amp;#039;opération.
+&lt;br /&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Arts plastiques
+  L&amp;#039;aide porte sur l&amp;#039;achat de véhicules de transport collectif, neufs ou d&amp;#039;occasion, de 7 places minimum
  &lt;/strong&gt;
+ (sauf aménagement spécifique pour personne en situation de handicap).
+&lt;/p&gt;
+Les véhicules d&amp;#039;occasion devront se conformer à la réglementation relative à la circulation qui doit leur permettre des déplacements sur l&amp;#039;ensemble du territoire régional pour les années à venir.
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
  &lt;strong&gt;
-  :
+  Un droit d&amp;#039;usage de 15 jours par an est appliqué sur chaque minibus financé
  &lt;/strong&gt;
- Delphine Barberolle -
-[...1 lines deleted...]
-  delphine.barberolle&amp;#64;iledefrance.fr
+ pour répondre aux besoins de la Région sur des événements ou bien des opérations d&amp;#039;intérêt général.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Durant toute la période des Jeux olympiques et paralympiques de Paris 2024, le bénéficiaire s&amp;#039;engage à mettre le minibus à disposition et au service des besoins de transports collectifs de délégations sportives, d&amp;#039;officiels et de structures sportives du territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le dépôt du dossier de candidature se fait sur la plateforme des aides régionales
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...16 lines deleted...]
-  delphine.martincourt&amp;#64;iledefrance.fr
+ Le dossier doit notamment comprendre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un devis,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une attestation en cas de véhicule aménagé PSH.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-lacquisition-de-minibus-pour-les-structures-sportives-franciliennes</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sébastien Chiss
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:sebastien.chiss&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  sebastien.chiss&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 70 91
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2862-aide-a-lacquisition-de-minibus-pour-les-struc/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF32" s="1" t="inlineStr">
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG32" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E33" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>120819</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les personnes concernées par l'après-cancer, la drépanocytose ou les soins palliatifs</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux personnes concernées par l'après-cancer, la drépanocytose ou les soins palliatifs</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Intercommunalité / Pays
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
-[...567 lines deleted...]
-  Plan régional de prévention et de gestion des déchets (PRPGD)
+ Dans le cadre de sa politique
+ &lt;a href="https://www.iledefrance.fr/region-solidaire" rel="noopener" target="_blank"&gt;
+  Région solidaire
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
+ , la Région soutient les actions visant à favoriser l&amp;#039;information et l&amp;#039;accompagnement des personnes concernées par l&amp;#039;après-cancer, les soins palliatifs ou la drépanocytose.
  &lt;br /&gt;
- En savoir plus sur la
-[...1 lines deleted...]
-  Stratégie régionale économie circulaire (SREC)
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ La subvention régionale est fixée à 50% du total des dépenses éligibles propres au projet. Le montant de la subvention est fixé à 50.000 € maximum par an et par opérateur pour un même projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets proposés doivent entrer dans l&amp;#039;une ou plusieurs des thématiques suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Après-cancer
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement des personnes ayant été traitées pour un cancer afin d&amp;#039;améliorer leur qualité de vie et le retour à la vie professionnelle. Développement d&amp;#039;actions dans le domaine de l&amp;#039;après-cancer, y compris les actions de formation des bénévoles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soins palliatifs
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Diffusion pertinente de l&amp;#039;information sur les dispositifs relatifs à la fin de vie, afin de faire connaître à toute personne majeure souhaitant définir les conditions de sa prise en charge si elle était amenée à recevoir des soins palliatifs. Développement d&amp;#039;actions portées par des associations de bénévoles dans le secteur des soins palliatifs y compris des actions de formations de bénévoles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Drépanocytose
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Actions de sensibilisation et de dépistage de la drépanocytose ainsi que de la prise en charge des malades.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes doivent être déposées en ligne sur la plateforme :
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
- &lt;br /&gt;
-[...6 lines deleted...]
- &lt;/a&gt;
+ , dispositif &amp;#34; Soutien aux personnes concernées par l&amp;#039;après-cancer, la drépanocytose ou les soins palliatifs&amp;#34;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
-[...94 lines deleted...]
-      <c r="S35" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2022</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Prioritairement, les associations
+   &lt;/strong&gt;
+   relevant de la loi de 1901
+   &lt;strong&gt;
+    et les fondations
+   &lt;/strong&gt;
+   reconnues d&amp;#039;utilité publique, existant depuis au moins 1 an.
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les projets innovants et emblématiques :
+   &lt;/strong&gt;
+   les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les projets de recherche :
+   &lt;/strong&gt;
+   les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-personnes-concernees-par-lapres-cancer-la-drepanocytose-ou-les-soins-palliatifs</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service santé :
+ &lt;a href="mailto:sante&amp;#64;iledefrance.fr"&gt;
+  sante&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 53 85
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d3a9-soutien-aux-personnes-concernees-par-lapres-c/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF35" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG35" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>06/07/2026</t>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E36" s="1" t="inlineStr">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>120829</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets en faveur des animaux de compagnie</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux projets en faveur des animaux de compagnie</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H36" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le fonds propreté permet de soutenir les projets de résorption des dépôts sauvages d&amp;#039;importance régionale ou liés à des situations exceptionnelles, dont le traitement nécessite un financement partenarial.
-[...7 lines deleted...]
-  &lt;/span&gt;
+ Dans le cadre de son programme
+ &lt;a href="https://www.iledefrance.fr/region-solidaire"&gt;
+  Région Solidaire
  &lt;/a&gt;
-&lt;/p&gt;
-[...30 lines deleted...]
-  o Établissements publics dont ceux de l&amp;#039;État...).
+ , la Région soutient les collectivités et associations qui agissent pour le bien-être des animaux de compagnie et contribuent ainsi à celui de leurs maîtres et aux Franciliens les plus vulnérables. Pour toute subvention votée en conseil régional, le bénéficiaire devra respecter des obligations en matière de communication qui lui seront précisées dans la convention de partenariat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Santé
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Sont éligibles toute personne morale de droit public ou de droit privé de plus d&amp;#039;un an d&amp;#039;existence et pouvant justifier d&amp;#039;un bilan d&amp;#039;exercice comptable de l&amp;#039;année écoulée.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Ce programme entend positionner la Région comme un acteur engagé en faveur du bien-être des animaux de compagnie, de leur place dans l&amp;#039;espace public et de leur rôle auprès des Franciliens fragilisés.
+&lt;/p&gt;
+&lt;p&gt;
+ Il a pour cadre la politique Région solidaire, qui met tous les champs de compétence régionaux au service de plus de solidarité avec les Franciliens les plus vulnérables. Et il la prolonge : la solidarité aux plus fragilisés est étendue aux animaux qui les accompagnent.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande en investissement,
+ &lt;/strong&gt;
+ la subvention régionale s&amp;#039;élève à 50% maximum du coût de l&amp;#039;action présentée, dans la limite de 100.000€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande en fonctionnement,
+ &lt;/strong&gt;
+ la subvention régionale s&amp;#039;élève à 50% maximum du coût de l&amp;#039;action présentée, dans la limite de 50.000€.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Sont éligibles les projets ayant pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser la santé et le bien-être des animaux de compagnie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutter contre la maltraitance et l&amp;#039;abandon,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir le partage de l&amp;#039;espace public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettre l&amp;#039;accueil des animaux de compagnie dans des structures adaptées en vue de leur adoption,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer du lien social et bénéfiques à l&amp;#039;économie locale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Permettre de renforcer la place des animaux de compagnie auprès des personnes fragilisées.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;ul&gt;
-[...168 lines deleted...]
-  budget participatif écologique
+&lt;br /&gt;
+&lt;p&gt;
+ Déposez votre demande en investissement ou en fonctionnement dans le cadre du dispositif « Soutien aux projets en faveur des animaux de compagnie » sur la plateforme des aides régionales
+ &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
-&lt;/p&gt;</t>
-[...79 lines deleted...]
-  mesdemarches
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif étant ouvert en continu, vous pouvez candidater toute l&amp;#039;année.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-projets-en-faveur-des-animaux-de-compagnie</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:solidarites&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  solidarites&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
- , en sélectionnant le téléservice « zéro déchet et économie circulaire ».
-[...2 lines deleted...]
- Après instruction des dossiers par le service, l&amp;#039;attribution définitive des aides est votée par la Commission permanente du Conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ Service Action sociale, Santé, Famille
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="U37" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/16d8-soutien-aux-projets-en-faveur-des-animaux-de-/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>120836</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets qui s'adaptent aux besoins émergents et aux nouveaux publics précaires</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Solidarités nouvelles et innovation sociale en faveur des plus précaires</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de sa politique Région Solidaire, la Région Île-de-France intervient aux côtés des acteurs de terrain en promouvant des actions qui s&amp;#039;adressent aux Franciliens en situation de précarité. Il s&amp;#039;agit ici de soutenir des projets qui s&amp;#039;adaptent aux besoins émergents et aux nouveaux publics précaires, dans le cadre d&amp;#039;une démarche innovante et complémentaire des dispositifs de droit commun.
+&lt;/p&gt;
+Pour toute subvention votée en conseil régional, le bénéficiaire devra respecter des obligations en matière de communication qui lui seront précisées dans la convention de partenariat.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Sont éligibles à ce dispositif :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Pour les projets en investissement : associations loi 1901, collectivités, établissements publics, fondations, GIP, SEM, mutuelles privées non lucratives, offices publics, SCI, caisses de retraite publiques et privées non lucratives, offices publics, sociétés coopératives, groupements de coopération sanitaires.
+   &lt;/span&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les projets en fonctionnement : toute personne morale de droit public ou privé
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  La Région peut subventionner :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Pour les projets en investissement : l&amp;#039;acquisition, la création, la restructuration et l&amp;#039;équipement de locaux, l&amp;#039;acquisition de matériels, d&amp;#039;équipements y compris numériques ainsi que de véhicules.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  La subvention régionale est fixée à 50 % maximum de la dépense subventionnable, dans la limite d&amp;#039;un plafond de subvention fixé à 400.000 €.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les projets en fonctionnement : ce sont les dépenses non-amortissables et répétitives, habituelles, nécessaires au fonctionnement courant du projet (salaires, entretien des bâtiments, dépenses d&amp;#039;énergie, d&amp;#039;assurance, consommables, petit matériel et petit mobilier).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;span&gt;
+  Le dépôt d&amp;#039;une demande de subvention qui concernerait le fonctionnement et l&amp;#039;investissement d&amp;#039;un même projet est possible. Il convient pour cela de déposer 2 demandes de subvention distinctes, l&amp;#039;une en fonctionnement et l&amp;#039;autre en investissement.
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;p&gt;
+ Sont considérés comme socialement innovants les projets qui apportent des réponses inédites et valorisent des solidarités nouvelles par leur objet, leur mode opératoire ou le public accompagné.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les thématiques d&amp;#039;intervention auprès du public précaire sont concernées : aide alimentaire et produits de première nécessité, hébergement, accompagnement social, lutte contre les fractures numériques, accès aux droits, promotion de la santé.
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;insuffler des pratiques innovantes prenant en compte la mixité des publics ou de publics peu pris en charge, la mixité des activités et de pratiques, et intégrant les enjeux du développement durable.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est ouvert en continu vous 
+pouvez candidater toute l&amp;#039;année.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/solidarites-nouvelles-et-innovation-sociale-en-faveur-des-plus-precaires</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service action sociale, santé, famille
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contact :
+ &lt;/strong&gt;
+ &lt;a href="mailto:solidarites&amp;#64;iledefrance.fr"&gt;
+  solidarites&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/583b-solidarites-nouvelles-et-innovation-sociale-e/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF37" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG37" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E38" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>120837</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les professionnels de santé</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les conditions d'exercice des professionnels de santé</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="O38" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de la subvention est fixé à 50.000 € maximum par an et par opérateur pour un même projet.</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>Dans le cadre de sa politique
+&lt;a href="https://www.iledefrance.fr/region-solidaire" rel="noopener" target="_blank"&gt;
+ Région solidaire
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+, la Région souhaite prendre soin de ceux qui prennent soin des Franciliens en soutenant des actions qui améliorent le bien-être et les conditions d&amp;#039;exercice des professionnels de santé.</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>17/06/2019</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;/p&gt;&lt;ul&gt;
-[...9 lines deleted...]
- &lt;/span&gt;
+ &lt;strong&gt;
+  Prioritairement, les associations
+ &lt;/strong&gt;
+ relevant de la loi de 1901 et les
+ &lt;strong&gt;
+  fondations
+ &lt;/strong&gt;
+ reconnues d&amp;#039;utilité publique, existant depuis au moins 1 an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les projets innovants et emblématiques :
+ &lt;/strong&gt;
+ les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les projets de recherche :
+ &lt;/strong&gt;
+ les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
  &lt;br /&gt;
-&lt;p&gt;
-[...45 lines deleted...]
-  mesdemarches.iledefrance.fr
+&lt;/p&gt;
+&lt;br /&gt;
+La subvention régionale est fixée à
+&lt;strong&gt;
+ 50% du total des dépenses éligibles
+&lt;/strong&gt;
+propres au projet. Le montant de la subvention est fixé à 50.000 € maximum par an et par opérateur pour un même projet.
+&lt;br /&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région porte notamment sur les projets suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions valorisant les nouvelles formes d&amp;#039;exercice et permettant une
+  &lt;br /&gt;
+  meilleure coordination sur le territoire entre les différents acteurs de la santé,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutter contre les risques psychosociaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Interventions visant à préserver une qualité de vie professionnelle en adéquation avec les responsabilités relatives à l&amp;#039;exercice de leurs missions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions incitant les professionnels de santé à exercer durablement leur activité en Île-de-France,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de formation et de sensibilisation à destination des professionnels de santé sur les thématiques de santé prioritaires pour la Région,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à donner plus de temps médical aux professionnels de santé, en particulier en les dégageant de certaines contraintes administratives,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions visant à soutenir l&amp;#039;offre de soins
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/ameliorer-les-conditions-dexercice-des-professionnels-de-sante</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aurélie Deltombe
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  aurelie.deltombe&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
  &lt;/a&gt;
- &lt;span&gt;
-[...46 lines deleted...]
-  kamel.kacihi&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 73 42
+&lt;/p&gt;
+&lt;p&gt;
+ Service santé :
+ &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  sante&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9a76-une-region-solidaire-qui-soutient-et-accompag/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E39" s="1" t="inlineStr">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>120839</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les collectivités territoriales, les structures privées dans leur projet d’acquisitions, construction et restauration de structures itinérantes</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel Aide à l'acquisition construction restauration structures itinérantes (SV)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H39" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
+ La Région soutient les collectivités territoriales et/ou leurs mandataires et, les structures privées dans leur projet d&amp;#039;acquisitions, construction et restauration de structures itinérantes.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="O39" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Equipement public
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="P35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif de soutien s&amp;#039;adresse aux collectivités territoriales ou à des personnes morales de droit privé ou public ayant au moins 1 an d&amp;#039;existence.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour être éligible, le porteur de projet doit avoir son siège social et son projet situés en Ile-de-France.
+ &lt;br /&gt;
+&lt;/p&gt;
+Le renouvellement de l&amp;#039;aide régionale aux structures itinérantes ne pourra être sollicité qu&amp;#039;après une période de 5 ans minimum.
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Cette aide permet de financer la construction, la restauration et l&amp;#039;acquisition des structures itinérantes.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernées les structures itinérantes (chapiteaux, péniches, yourtes...) accueillant des manifestations culturelles ou permettant la réalisation d&amp;#039;actions culturelles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Toutes les demandes doivent être faites sur la plateforme dédiée de la Région :
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , rubrique Investissement culturel - Aide à l&amp;#039;acquisition, construction et restauration de structures itinérantes (spectacle vivant).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets est permanent. Nous vous remercions de nous contacter par mail avant de déposer votre demande. Les dossiers seront instruits uniquement de manière dématérialisée.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La demande devra obligatoirement comporter :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un courrier officiel de demande de subvention daté et motivé, adressé à la Présidente du Conseil régional,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le formulaire de demande de subvention*,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le descriptif détaillé des travaux (phase APD / plans et surfaces),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel des acquisitions (dépenses/recettes) en précisant les pourcentages de chaque dépense et chaque recette,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les devis d&amp;#039;entreprises correspondant aux dépenses,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les documents attestant de l&amp;#039;engagement des financeurs cités dans le budget prévisionnel (notification, convention...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;attestation de non-commencement des travaux avant le vote de la subvention ou la demande motivée de démarrage anticipée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;attestation de récupération de la TVA*,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La lettre d&amp;#039;engagement concernant l&amp;#039;accueil de stagiaires dans le cadre de la mesure « 100.000 nouveaux stages »,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les comptes annuels (bilan et compte de résultat) du dernier exercice clos certifiés pour les structures privées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La charte régionale des valeurs de la République et de la laïcité tamponnée et signée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une copie de la délibération ou de la décision de solliciter l&amp;#039;aide à l&amp;#039;investissement culturel auprès de la Région et adoptant le projet et intégrant la demande d&amp;#039;aide auprès du Conseil régional et des différents partenaires pour les collectivités territoriales.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-lacquisition-construction-restauration-structures-itinerantes-sv</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Christine Vacher :
+ &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  christine.vacher&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction culture - Service spectacle vivant
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ad63-investissement-culturel-aide-a-lacquisition-c/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>120859</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Investir en faveur de l'accès à l'IVG (centre de planification, éducation familiale)</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'investissement en faveur de la santé des femmes et de l'accès à l'IVG</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>La Région Île-de-France promeut l&amp;#039;égal accès aux soins gynécologiques et obstétriques pour toutes les Franciliennes. Elle soutient l&amp;#039;équipement des centres de planification ou d&amp;#039;éducation familiale.
+&lt;br /&gt;
+Les projets doivent démarrer à partir du vote en commission permanente, sauf autorisation exceptionnelle de démarrage anticipé, conformément aux dispositions du règlement budgétaire et financier en vigueur.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Communes de moins de 2.000 habitants
-[...2 lines deleted...]
-  Syndicats de communes de moins de 3.000 habitants
+  &lt;span&gt;
+   Sont éligibles à cette aide, les centres de      planification, services d&amp;#039;orthogénie, maisons et centres de santé œuvrant      en faveur de la santé sexuelle (informations et consultations de      gynécologie et de contraception, demandes d&amp;#039;avortement (IVG :      interruption volontaire de grossesse), dépistage et traitement des      infections sexuellement transmissibles (IST), éducation à la vie sexuelle      et affective.
+  &lt;/span&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;br /&gt;
-[...25 lines deleted...]
-      <c r="S39" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide en investissement pour les travaux de création, extension et restructuration dans la limite de 30% de la dépense et aide en équipement dans la limite de 50% de la dépense (montant plafond de 300.000 € par établissement)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour l&amp;#039;acquisition d&amp;#039;échographes, la subvention est plafonnée à 80% de la dépense dans la limite de 50 000€ par appareil.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Travaux de création, extension et restructuration
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Équipement dont achat d&amp;#039;échographe
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La transmission du dossier se fera via la plateforme
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  &lt;span&gt;
+   mesdemarches.iledefrance.fr
+  &lt;/span&gt;
+ &lt;/a&gt;
+ en sélectionnant le dispositif « centres de planification-contraception-IVG ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U36" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
-[...7 lines deleted...]
- contrats-ruraux&amp;#64;iledefrance.fr
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-linvestissement-en-faveur-de-la-sante-des-femmes-et-de-lacces-livg</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aurélie Deltombe - aurelie.deltombe&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 73 42
+&lt;/p&gt;
+&lt;p&gt;
+ Magdouda Bendjebla - magdouda.bendjebla&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 74 62
+&lt;/p&gt;
+&lt;p&gt;
+ Véronique Boislaville - veronique.boislaville&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 75 77
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/125e-aide-a-linvestissement-en-faveur-de-lacces-a-/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>120921</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités qui s’engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Réhabiliter plutôt que construire</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>La Région accompagne les collectivités qui s&amp;#039;engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics de coopération Intercommunale (EPCI) à fiscalité propre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics territoriaux (EPT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats de communes compétents sur des équipements de proximité (regroupements pédagogiques, petite enfance...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Études pré-opérationnelles visant à définir la faisabilité d&amp;#039;une opération pour un équipement public :
+ jusqu&amp;#039;à 70% des dépenses éligibles (subvention maximale uniquement pour les communes et syndicats de communes de moins de 20.000 habitants : 50.000 €).
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations de revitalisation du bâti :
+ jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 250.000€), incluant les coûts d&amp;#039;acquisition (dans la limite de 150.000€ HT). Les honoraires de maîtrise d&amp;#039;œuvre (ou autres frais d&amp;#039;études liés à l&amp;#039;exécution des travaux) pourront être pris en charge dans la limite de 15% du coût HT des travaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de revitalisation de bâtiments existants destinés à accueillir un équipement public au stade d&amp;#039;avant-projet définitif (APD) ou équivalent,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pré-études opérationnelles en section d&amp;#039;investissement visant à définir la faisabilité d&amp;#039;une opération de réhabilitation de bâtiments dans les communes et syndicats de communes de moins de 20.000 habitants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou transformation de logements communaux dans les communes de moins de 20.000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les bâtiments protégés au titre des monuments historiques ne sont pas éligibles.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif avant de déposer leur dossier sur
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple"&gt;
+  https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/rehabiliter-plutot-que-construire</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:amenagement&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ amenagement&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
-&lt;/a&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e46-rehabiliter-plutot-que-construire/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>120923</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’émergence et la réalisation de projets de restauration des continuités écologiques terrestres</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Restauration de continuités écologiques terrestres</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>La Région accompagne l&amp;#039;émergence et la réalisation de projets de restauration des continuités écologiques terrestres.
+&lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
-[...100 lines deleted...]
-      <c r="O40" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P40" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Seuls sont éligibles les lycées publics franciliens (EPLE, EPLEA, EPLEFPA) et les lycées privés sous contrat d&amp;#039;association.
+ Jusqu&amp;#039;à 70% des dépenses éligibles (subvention maxi : 500.000€ par projet).
+&lt;/p&gt;
+&lt;p&gt;
+ En mobilisant les expertises complémentaires des services régionaux et des partenaires associés, l&amp;#039;accompagnement technique permettra de préciser le diagnostic de la situation et dresser une première liste d&amp;#039;outils et de pistes d&amp;#039;actions à mener pour lever les freins au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Attention : cet accompagnement ne saurait s&amp;#039;apparenter à une prestation de bureau d&amp;#039;études, de conseil ou d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage (AMO).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet appel à manifestation d&amp;#039;intérêt (AMI) vise à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Pour les lycées publics
+  Identifier les sites à enjeux pour la trame verte,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobiliser les acteurs du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner l&amp;#039;émergence et la mise en œuvre de projets de restauration des continuités écologiques terrestres.
   &lt;br /&gt;
-  Le montant de la participation régionale qui pourra être attribuée pour le ou les projets, par année scolaire, est au maximum de
-[...6 lines deleted...]
-   2.000€.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ &lt;strong&gt;
+  Actions pouvant être soutenues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prestations d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études préalables nécessaires au développement du projet (diagnostics sur les milieux naturels et les espèces, faisabilité, conception),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Honoraires de maîtrise d&amp;#039;œuvre dès lors que celle-ci participe à des dépenses effectives de travaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux (plantations, passages à faune, réouvertures de milieux, renaturation de milieux).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;span&gt;
-  Les projets se déroulent sur une année scolaire, selon des procédures simplifiées.
+  En fonction du niveau de maturité de leur projet, les bénéficiaires pourront se voir proposer un accompagnement technique et/ou un soutien financier.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le remboursement s&amp;#039;opère sur l&amp;#039;envoi d&amp;#039;un état récapitulatif détaillé des paiements, listant l&amp;#039;ensemble des factures dans la limite de 10.000€ pour les lycées publics et 2.000€ pour les lycées privés sous-contrat.
-[...44 lines deleted...]
-  mesdemarches.iledefrance.fr
+ Les porteurs de projet peuvent télécharger et compléter leur dossier
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  sur mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
- et s&amp;#039;accompagne de la transmission d&amp;#039;un état récapitulatif des paiements.
-[...5 lines deleted...]
- Lors du dépôt sur cette plateforme : accès au tableau « état récapitulatif détaillé des paiements », sous format Excel (utilisez Chrome de préférence),  à compléter et à déposer obligatoirement en ligne.
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers, en collaboration avec les partenaires de l&amp;#039;AMI, l&amp;#039;attribution et le montant définitif des aides sont votés en Commission permanente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X40" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/restauration-de-continuites-ecologiques-terrestres</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a href="mailto:budgetdautonomie&amp;#64;iledefrance.fr"&gt;
-[...6 lines deleted...]
-  lycees.iledefrance.fr/budget-dautonomie
+ &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr"&gt;
+  biodiversite&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc0c-restauration-de-continuites-ecologiques-terre/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF40" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>120897</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Expérimenter; en conditions réelles, des solutions innovantes qui offrent des réponses concrètes aux enjeux de transition écologique</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Innov'up Expérimentation Transition écologique des territoires</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I41" s="1" t="inlineStr">
+      <c r="I39" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 45</t>
         </is>
       </c>
-      <c r="J41" s="1" t="inlineStr">
+      <c r="J39" s="1" t="inlineStr">
         <is>
           <t>La limite de 500.000€ de subvention et 500.000€ d’avance récupérable.</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région, Bpifrance et leurs partenaires accompagnent les TPE, PME et ETI d&amp;#039;Île-de-France qui expérimentent des solutions innovantes en réponse aux enjeux de transition écologique des territoires franciliens.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bpifrance
  &lt;/strong&gt;
  accompagne les entreprises vers la transition écologique via son plan Climat, qui soutient les greentechs et offreurs de solution « verte » et les investissements dans la filière énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Cap Digital
  &lt;/strong&gt;
  est le 1er collectif européen d&amp;#039;innovateurs du numérique et de la transition écologique. Il regroupe plus de 1.000 structures dont des PME, grandes entreprises/ETI/EPIC, écoles/universités/labos et des fonds d&amp;#039;investissement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La Fondation Solar Impulse
  &lt;/strong&gt;
  vise à stimuler l&amp;#039;adoption de solutions innovantes rentables pour protéger l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Construire au Futur, Habiter le Futur
@@ -6966,62 +6356,62 @@
   &lt;li&gt;
    Adaptation et résilience,
   &lt;/li&gt;
   &lt;li&gt;
    Nature et biodiversité.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;span&gt;
   Les solutions doivent être expérimentées avec les acteurs directement impliqués dans la mise en œuvre de la transition du territoire francilien :
  &lt;/span&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Acteurs publics locaux (communes, EPCI, syndicats...),
   &lt;/li&gt;
   &lt;li&gt;
    Acteurs privés en situation de délégation de service public,
   &lt;/li&gt;
   &lt;li&gt;
    Sociétés privées (dès lors qu&amp;#039;elles participent de la mise en œuvre de solutions au service des territoires).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Attractivité économique</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les entreprises franciliennes, TPE, PME et ETI, quelle que soit leur forme juridique, y compris les associations ayant une activité économique.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat devra posséder au moins 1 établissement sur le territoire francilien ou justifier la volonté de s&amp;#039;y implanter.
 &lt;/p&gt;
 &lt;p&gt;
  Les partenaires du programme, Cap Digital, la fondation Solar Impulse et l&amp;#039;association « Construire au Futur, Habiter le Futur », sont mobilisés pour  fournir aux territoires et aux entreprises un accompagnement opérationnel à l&amp;#039;identification de partenaires et à la qualification des projets  d&amp;#039;expérimentation.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les entreprises, l&amp;#039;aide peut prendre la forme d&amp;#039;
  &lt;strong&gt;
   une subvention et/ou une avance récupérable (AR), dans la limite de 500.000€ de subvention et 500.000€ d&amp;#039;avance récupérable.
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le taux d&amp;#039;intervention s&amp;#039;applique en fonction de la taille de l&amp;#039;entreprise (de 25% à 45%).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les coûts admissibles dans le cadre du projet doivent rentrer dans les catégories de coûts éligibles au régime cadre exempté numéro SA. 58995 relatifs aux aides à la recherche, au développement et à l&amp;#039;innovation (RDI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
@@ -7043,565 +6433,1385 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;aide doit être déposée
  &lt;strong&gt;
   avant le démarrage du projet.
  &lt;/strong&gt;
  Toute dépense antérieure ne pourra pas être prise en compte.
 &lt;/p&gt;
 &lt;p&gt;
  Les candidatures peuvent être déposées « au fil de l&amp;#039;eau » et sont relevées régulièrement tout au long de l&amp;#039;année.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, n&amp;#039;hésitez pas à consulter le cahier des charges et le règlement d&amp;#039;intervention Innov&amp;#039;up dans les documents téléchargeables.
 &lt;/p&gt;
 &lt;p&gt;
  Avant tout dépôt de dossier, il est vivement recommandé de contacter les partenaires du programme pour vous accompagner dans la qualification de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  Nous vous proposons un webinaire afin de vous présenter le programme, vous expliquer les priorités régionales et répondre à vos questions pour bien candidater.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/innovup-experimentation-transition-ecologique-des-territoires</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:innovup-transition-ecologique&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  innovup-transition-ecologique&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1c5b-innovup-experimentation-transition-ecologique/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB39" s="1" t="inlineStr">
         <is>
           <t>Création d’une voie douce / piste cyclable
 Déployer les équipements numériques
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes électriques
 Mise en place de la télémedecine
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>127287</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la construction, la restauration et l'acquisition des structures itinérantes</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENT CULTUREL - Aide aux structures itinérantes</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner la construction, la restauration et l&amp;#039;acquisition des structures itinérantes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques"&gt;
+   Investissement culturel – Aide aux investissements numériques
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;Etat)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention, d&amp;#039;un
+ &lt;strong&gt;
+  montant maximum de 30% des dépenses éligibles, plafonnées à 1 M€.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis et acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le renouvellement de l&amp;#039;aide régionale aux structures itinérantes ne pourra être sollicitée qu&amp;#039;après une période de 5 ans minimum.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernées les structures itinérantes accueillant des manifestations culturelles ou permettant la réalisation d&amp;#039;actions culturelles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Péniches,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chapiteaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Yourtes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conteneurs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bibliobus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout équipement alternatif itinérant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture pour obtenir le dossier de candidature et de connaitre les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt du dossier de demande de subvention doit obligatoirement intervenir avant l&amp;#039;engagement des dépenses.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet, objet de la demande, doit être financé à hauteur de
+ &lt;strong&gt;
+  20% minimum
+ &lt;/strong&gt;
+ par la structure porteuse.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Spectacle vivant
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ &lt;span&gt;
+  Christine Vacher :
+  &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+   christine.vacher&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Arts plastiques
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ Delphine Barberolle -
+ &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  delphine.barberolle&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cinéma
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Livre et lecture
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ Delphine Martincourt -
+ &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  delphine.martincourt&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b67a-investissement-culturel-aide-aux-structures-i/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>127288</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements (mobilier, fonds initial d’une nouvelle bibliothèque, matériel numérique et scénographique)</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENT CULTUREL - Aide aux travaux et à l'acquisition d'équipements</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture avant le dépôt.
+&lt;/p&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques"&gt;
+   Investissement culturel – Aide aux investissements numériques
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
+   Investissement culturel – Aide aux structures itinérantes
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2019</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention, d&amp;#039;un
+ &lt;strong&gt;
+  montant maximum de 30% des dépenses éligibles
+ &lt;/strong&gt;
+ , avec un plafond de dépense de 6,5 M€ pour les travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond peut monter à 40% des dépenses éligibles pour les acquisitions de matériel numérique et scénographique (hors demande de travaux) avec un plafond de dépense de 1 M€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de travaux, les dépenses éligibles correspondent aux coûts des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (dans la limite de 15% du coût des travaux hors taxes). Sont exclus : les acquisitions foncières et frais afférents, les études préalables, l&amp;#039;assurance dommage ouvrage, les travaux de démolition et de dépollution préalables, les travaux de voirie et réseaux divers.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements, les dépenses éligibles correspondent aux montants des devis des acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif permet le soutien à la construction et la restructuration des équipements culturels relevant des quatre disciplines suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Enseignement artistique :
+  &lt;/strong&gt;
+  conservatoires agrées par le ministère de la culture,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Spectacle vivant :
+  &lt;/strong&gt;
+  lieux de répétition, de formation et de diffusion du spectacle vivant, lieux labellisés par le ministère de la culture,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Arts plastiques :
+  &lt;/strong&gt;
+  centres d&amp;#039;art, espace collectifs de travail, ateliers,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   livre et lecture :
+  &lt;/strong&gt;
+  bibliothèques, médiathèques et lieux de vie littéraire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dispositif permet également l
+ e soutien à la rénovation, l&amp;#039;extension ou l&amp;#039;aménagement
+ &lt;strong&gt;
+  des cinémas classés art et essai.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, le dispositif permet le soutien à
+ &lt;strong&gt;
+  l&amp;#039;acquisition d&amp;#039;équipements
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mobilier lié à l&amp;#039;accueil du public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fonds initial de la collection d&amp;#039;une nouvelle bibliothèque,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matériel numérique et scénographique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt du dossier à la Région doit intervenir obligatoirement avant le début des travaux
+ &lt;/strong&gt;
+ (ou avant l&amp;#039;engagement des dépenses d&amp;#039;acquisition).
+ &lt;br /&gt;
+ La demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;un
+ &lt;strong&gt;
+  dossier de candidature complet
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé
+ &lt;strong&gt;
+  à hauteur de 20% minimum par la structure porteuse.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En fonction du secteur dont relève le projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Spectacle vivant et enseignement artistique
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Christine Vacher -
+  &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   christine.vacher&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Arts plastiques
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Livre et lecture
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a897-investissement-culturel-aide-aux-travaux-et-a/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
-          <t>25/10/2022</t>
+          <t>22/01/2023</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
+        <v>127289</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des investissements numériques dans le champ culturel</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>INVESTISSEMENT CULTUREL - Aide aux investissements numériques</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région de soutenir des investissements numériques dans le champ culturel.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture avant le dépôt.
+&lt;/p&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
+   Investissement culturel – Aide aux structures itinérantes
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une
+ &lt;strong&gt;
+  subvention d&amp;#039;un taux maximum de 40%
+ &lt;/strong&gt;
+ du montant des dépenses éligibles, plafonnées à 1 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis des prestations ou acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La restauration ou la numérisation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La création ou le développement de sites ou applications visant à favoriser la connaissance et la diffusion des œuvres vers le public,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de matériel numérique (tablettes, tables de montage/mash-up) pour des projets culturels innovants et/ou structurants, des projets mutualisés ou des projets d&amp;#039;Éducation artistique et culturelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé
+ &lt;strong&gt;
+  à hauteur de 20% minimum par la structure porteuse.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du spectacle vivant
+  &lt;/strong&gt;
+  :
+  &lt;span&gt;
+   Christine Vacher :
+   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+    christine.vacher&amp;#64;iledefrance.fr
+   &lt;/a&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du patrimoine
+  &lt;/strong&gt;
+  : Héloise Maillé - heloise.maille-virole&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   des arts plastiques
+  &lt;/strong&gt;
+  : Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Julitte Michel - julitte.michel&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du livre et de la lecture
+  &lt;/strong&gt;
+  : Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8b09-investissement-culturel-aide-aux-investisseme/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
         <v>120942</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Préserver le mobilier inscrit ou classé au titre des Monuments historiques</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Aide à la restauration des objets mobiliers protégés</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région préserve le mobilier inscrit ou classé au titre des Monuments historiques, qui contribue à l&amp;#039;attrait des sites patrimoniaux auprès du public.
 &lt;/p&gt;
 &lt;p&gt;
  Ouverture permanente
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les propriétaires publics d&amp;#039;objets mobiliers protégés au titre des Monuments historiques n&amp;#039;appartenant pas à l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  Taux d&amp;#039;intervention :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Objets mobiliers inscrits : aide régionale plafonnée à 20.000€.
  &lt;/li&gt;
  &lt;li&gt;
   Objets mobiliers classés : aide régionale plafonnée à 15.000€.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les dépenses éligibles correspondent au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre, hors phase préalable d&amp;#039;études.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le projet de restauration doit avoir fait l&amp;#039;objet d&amp;#039;un avis scientifique et technique du conservateur des antiquités et objets d&amp;#039;art (CAOA) et du conservateur des monuments historiques.
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;autorisation de travaux ou la déclaration préalable doit avoir été déposée.
 &lt;/p&gt;
 &lt;p&gt;
  La restauration du mobilier meublant ou décoratif : meubles et objets religieux, domestiques, scientifiques et industriels.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes d&amp;#039;aide devront être déposées sur
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  , la plateforme des aides régionales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-des-objets-mobiliers-proteges</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture
  &lt;br /&gt;
  Service Patrimoines et Inventaire
  &lt;br /&gt;
  &lt;br /&gt;
  Chargée de mission pour les départements 75, 77, 92, 93
  &lt;br /&gt;
  Héloïse Maillé
  &lt;br /&gt;
  &lt;span&gt;
   &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
    heloise.maille-virole&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission pour les départements 78, 91, 94, 95
  &lt;br /&gt;
  Kamel Kacihi
  &lt;br /&gt;
  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   kamel.kacihi&amp;#64;iledefrance.fr
   &lt;br /&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3d6c-aide-a-la-restauration-des-objets-mobiliers-p/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB42" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF42" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>120946</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Soutenir la restauration et l’aménagement du patrimoine labellisé d’intérêt régional</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Soutien à la restauration et à l'aménagement du patrimoine labellisé d'intérêt régional</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région contribue à préserver et favoriser l&amp;#039;ouverture des édifices ou ensembles labellisés d&amp;#039;intérêt régional. Cette démarche renforce l&amp;#039;attractivité touristique de l&amp;#039;Île-de-France, et met l&amp;#039;accent sur un patrimoine remarquable souvent méconnu.
 &lt;/p&gt;
 &lt;p&gt;
  Ouverture permanente
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R43" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dispositif ouvert aux propriétaires publics ou privés dont le bien immobilier a obtenu le label « Patrimoine d&amp;#039;intérêt régional ».
 &lt;/p&gt;
 &lt;p&gt;
  Les aménageurs mandatés par les collectivités territoriales peuvent être bénéficiaires. Une convention de délégation de maîtrise d&amp;#039;ouvrage doit avoir été signée entre la collectivité et l&amp;#039;aménageur.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention jusqu&amp;#039;à 30 % des dépenses éligibles correspondant au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre, à l&amp;#039;exclusion des postes de dépenses suivants : acquisitions foncières, études préalables, assurances dommage ouvrage, travaux de démolition préalable, travaux de dépollution, travaux de voirie et réseaux divers.
 &lt;/p&gt;
 &lt;p&gt;
  Aide plafonnée à 500 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;autorisation de permis de construire et l&amp;#039;avant-projet définitif (APD) sont indispensables.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet de restauration sera lié à l&amp;#039;intérêt architectural du bâtiment. Il aura été visé par un architecte du patrimoine et/ou du CAUE.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Restauration du bâtiment (clos et couvert),
  &lt;/li&gt;
  &lt;li&gt;
   Mesures d&amp;#039;urgence,
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements intérieurs et extérieurs
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les demandes d&amp;#039;aide devront être déposées sur
  &lt;/span&gt;
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  &lt;span&gt;
   , la plateforme des aides régionales.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-restauration-et-lamenagement-du-patrimoine-labellise-dinteret-regional</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chargée de mission pour les départements 75, 77, 92, 93
  &lt;br /&gt;
  Héloïse Maillé
  &lt;br /&gt;
  &lt;span&gt;
   &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
    heloise.maille-virole&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission pour les départements 78, 91, 94, 95
  &lt;br /&gt;
  Kamel Kacihi
  &lt;br /&gt;
  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   kamel.kacihi&amp;#64;iledefrance.fr
   &lt;br /&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0776-soutien-a-la-restauration-et-a-lamenagement-d/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF43" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>120950</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Permettre à de jeunes artistes de 18 à 30 ans d'être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Fonds régional pour les talents émergents (FoRTE) - Subvention aux structures (2025)</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de soutenir la jeune création, la Région propose le Fonds régional pour les talents émergents, qui permet à de jeunes artistes de 18 à 30 ans d&amp;#039;être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de la 6ème édition du
  &lt;a href="https://https//www.iledefrance.fr/forte-le-fonds-regional-pour-les-talents-emergents-dile-de-france" rel="noopener" target="_blank"&gt;
   dispositif annuel FoRTE, lancé en 2017.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P44" s="1" t="inlineStr">
+      <c r="P45" s="1" t="inlineStr">
         <is>
           <t>21/10/2024</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La structure d&amp;#039;accompagnement FoRTE doit être une structure professionnelle œuvrant dans le domaine artistique ou culturel (association, institution, collectivité...).
 &lt;/p&gt;
 &lt;p&gt;
  Elle doit résider et avoir son activité en Île-de-France, à l&amp;#039;exclusion des seules domiciliations postales franciliennes.
 &lt;/p&gt;
 &lt;p&gt;
  La structure doit avoir 2 ans d&amp;#039;existence et être indépendante du (des) jeune(s) artiste(s) présenté(s).
 &lt;/p&gt;
 &lt;p&gt;
  Elle doit s&amp;#039;engager, à travers une lettre détaillée, à accompagner le jeune talent/le collectif de jeunes artistes, cet accompagnement devant viser à lui permettre de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser une première œuvre en disposant de moyens leur permettant d&amp;#039;atteindre leur meilleur niveau,
  &lt;/li&gt;
  &lt;li&gt;
   Mieux appréhender le domaine de création dans lequel il souhaite faire carrière,
  &lt;/li&gt;
  &lt;li&gt;
   Accéder à un réseau de professionnels reconnus,
  &lt;/li&gt;
  &lt;li&gt;
   Obtenir une visibilité à l&amp;#039;échelle régionale, nationale, voire internationale.
@@ -7687,188 +7897,188 @@
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  À noter : 2 modalités d&amp;#039;entrée sont offertes pour FoRTE :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soit une structure accompagnant un (plusieurs) jeune(s) artiste(s) présente une demande de subvention,
  &lt;/li&gt;
  &lt;li&gt;
   Soit un (une) jeune artiste accompagné(e) d&amp;#039;une structure dépose une demande de bourse.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Selon les cas (ex : projet d&amp;#039;un seul artiste, champs des Arts plastiques...), il pourra être préférable que ce soit plutôt le (la) jeune artiste qui dépose une demande de bourse.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-regional-pour-les-talents-emergents-forte-subvention-aux-structures-2025</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture / Équipe FoRTE :
  &lt;a href="mailto:forte&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   forte&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6191-fonds-regional-pour-les-talents-emergents-for/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF44" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>120951</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Permettre à de jeunes artistes de 18 à 30 ans d'être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Fonds Régional pour les Talents Emergents (FoRTE) - Bourse aux Jeunes artistes (2025)</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de soutenir la jeune création, la Région a lancé le Fonds régional pour les talents émergents, qui permet à de jeunes artistes de 18 à 30 ans d&amp;#039;être aidés financièrement et accompagnés pour leur première œuvre professionnelle en Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de la 6ème édition du
  &lt;a href="https://https//www.iledefrance.fr/forte-le-fonds-regional-pour-les-talents-emergents-dile-de-france" rel="noopener" target="_blank"&gt;
   dispositif annuel FoRTE, lancé en 2017.
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P45" s="1" t="inlineStr">
+      <c r="P46" s="1" t="inlineStr">
         <is>
           <t>21/10/2024</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  FoRTE s&amp;#039;adresse aux jeunes artistes et créateurs de 18 à 30 ans, diplômés d&amp;#039;une école d&amp;#039;art ou de culture ou justifiant d&amp;#039;une formation qualifiante dans ce domaine, et qui résident en Île-de-France pour la majorité du temps du projet soumis.
 &lt;/p&gt;
 &lt;p&gt;
  Ils co-candidatent impérativement avec une structure qui s&amp;#039;engage à les accompagner dans la réalisation de leur projet et dans leur insertion professionnelle, pour une durée soumise n&amp;#039;excédant pas 10 mois.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif a notamment pour objectif de permettre aux jeunes artistes et créateurs de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réaliser leur première œuvre en disposant de moyens leur permettant d&amp;#039;atteindre leur meilleur niveau,
  &lt;/li&gt;
  &lt;li&gt;
   Mieux appréhender le domaine de création dans lequel ils souhaitent faire carrière,
  &lt;/li&gt;
  &lt;li&gt;
   Accéder à un réseau de professionnels reconnus,
  &lt;/li&gt;
  &lt;li&gt;
   Obtenir une visibilité à l&amp;#039;échelle régionale, nationale, voire internationale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -7948,178 +8158,178 @@
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   .
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  À noter : 2 modalités d&amp;#039;entrée sont offertes pour FoRTE :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soit un (une) jeune artiste accompagné(e) d&amp;#039;une structure dépose une demande de bourse.
  &lt;/li&gt;
  &lt;li&gt;
   Soit une structure accompagnant un (plusieurs) jeune(s) artiste(s) présente une demande de subvention,
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Selon les cas (ex : impossibilité de verser l&amp;#039;aide direct au jeune artiste, projet mobilisant non pas un artiste mais un collectif d&amp;#039;artistes...), il pourra être préférable que ce soit plutôt la structure qui dépose une demande de subvention. Elle aura alors la charge du projet et de la rémunération des jeunes artistes.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-regional-pour-les-talents-emergents-forte-bourse-aux-jeunes-artistes-2025</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture / Équipe FoRTE :
  &lt;a href="mailto:forte&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   forte&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6add-fonds-regional-pour-les-talents-emergents-for/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF45" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>120959</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Soutenir les opérations de rénovation énergétique du patrimoine bâti public</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L46" s="1" t="inlineStr">
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En déclinaison de sa Stratégie énergie-climat, la Région soutient les opérations de rénovation énergétique du patrimoine bâti public.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collectivités franciliennes de moins de 20.000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
  &lt;br /&gt;
  Jusqu&amp;#039;à 50 % du montant éligible TTC - ou HT en cas de récupération de la TVA - (subvention maximale : 50 000 €).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Travaux
  &lt;br /&gt;
  Jusqu&amp;#039;à 50% du montant TTC - ou HT en cas de récupération de la TVA - du coût des travaux (subvention maximale : 200 000 € par projet, portée à 300 000 € en cas de production d&amp;#039;énergies renouvelables sur site, ou d&amp;#039;usage de matériaux biosourcés à hauteur de 12 kg/m2 de surface de plancher).
 &lt;/p&gt;
 &lt;p&gt;
  Aucune indemnité ne sera versée pour les frais engagés pour participer au présent appel à projets et à l&amp;#039;élaboration des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement de plans stratégiques patrimoniaux portant sur le diagnostic d&amp;#039;un ensemble de bâtiments du patrimoine de la collectivité, afin d&amp;#039;établir un plan pluriannuel d&amp;#039;investissement.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -8143,210 +8353,210 @@
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  préalablement au commencement du projet. Un démarrage anticipé peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l&amp;#039;octroi de la subvention.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets de réhabilitation doivent être au moins en phase avant-projet définitif (APD) validé et les travaux ne doivent pas avoir débuté avant la date de clôture de l&amp;#039;appel à projets.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat qui présente plus d&amp;#039;un projet, doit réaliser autant de dossiers de candidature que de projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/renovation-energetique-des-batiments-publics</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:aap-batiments-durables&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   aap-batiments-durables&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
 &lt;/p&gt;
 &lt;p&gt;
  Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830818.116616119&amp;amp;zoom&amp;#61;3" rel="noopener" target="_blank"&gt;
   Trouver un conseiller
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2fa1-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF46" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>120964</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Réserver, restaurer et valoriser les milieux aquatiques et humides</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Eau et milieux aquatiques et humides</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Collectivités territoriales et leurs groupements,
  &lt;/li&gt;
  &lt;li&gt;
   Associations,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics,
  &lt;/li&gt;
  &lt;li&gt;
   Bailleurs sociaux publics ou privés,
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats professionnels,
  &lt;/li&gt;
  &lt;li&gt;
   Universités et organismes de recherche,établissements d&amp;#039;enseignement,
  &lt;/li&gt;
  &lt;li&gt;
   Toute autre personne publique, para publique ou privée intervenant dans le cadre d&amp;#039;une maîtrise d&amp;#039;ouvrage déléguée.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -8398,183 +8608,183 @@
  &lt;li&gt;
   Aménagements permettant la récupération des eaux sur bâtiments publics et aménagements associés pour l&amp;#039;arrosage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les candidats peuvent déposer leur dossier en permanence sur
  &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de leurs projets et en amont du dépôt de candidature, les maîtres d&amp;#039;ouvrage sont encouragés à se rapprocher des services de la Région.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/eau-et-milieux-aquatiques-et-humides</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   eau-tramevertetbleue&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0586-eau-et-milieux-aquatiques-et-humides/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>120965</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Soutenir les acteurs franciliens qui s’engagent en faveur de la biodiversité à travers un appel à projets dédié</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Reconquête de la biodiversité</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les dépenses en investissement :
  jusqu&amp;#039;à 70% du montant des dépenses subventionnables (subvention max : 200 k€).
 &lt;/p&gt;
 &lt;p&gt;
  Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
 &lt;/p&gt;
 &lt;p&gt;
  Pour les dépenses en fonctionnement :
  jusqu&amp;#039;à 50% du montant des dépenses subventionnables (subvention max : 20 k€ TTC, bénévolat exclu).
 &lt;/p&gt;
 &lt;p&gt;
  Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
  &lt;br /&gt;
  Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Continuités écologiques terrestres
@@ -8609,185 +8819,185 @@
  &lt;span&gt;
   .
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un comité de programmation, présidé par le vice-président de la Région chargé de l&amp;#039;Écologie, du Développement durable et de l&amp;#039;Aménagement, sera chargé de l&amp;#039;examen des projets. Il associe
  &lt;a href="https://www.arb-idf.fr/" rel="noopener" target="_blank"&gt;
   l&amp;#039;Agence régionale de la biodiversité
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  et les services de la Région, et veille à la qualité des dossiers et à la répartition équilibrée des projets sur le territoire francilien.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée en commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/reconquete-de-la-biodiversite</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   biodiversite&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7912-reconquete-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB49" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF48" s="1" t="inlineStr">
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
         <v>120966</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de création et d’ouverture au public de nouveaux espaces verts et de nature, et les projets d’amélioration de la qualité des espaces verts existants</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Création et amélioration d'espaces verts ouverts au public</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de son Plan vert, la Région soutient les projets de création et d&amp;#039;ouverture au public de nouveaux espaces verts et de nature, et les projets d&amp;#039;amélioration de la qualité des espaces verts existants.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif est éligible au
  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
   budget participatif écologique de la Région Île-de-France
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seules les dépenses d&amp;#039;investissement sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant maximum de la subvention régionale
  dépend de la nature du projet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Création et ouverture au public de nouveaux espaces verts et de nature :
   500.000€ par projet (600.000€ si le maître d&amp;#039;ouvrage a recours à des entreprises d&amp;#039;insertion, des associations d&amp;#039;insertion ou des entreprises adaptées),
  &lt;/li&gt;
  &lt;li&gt;
   Amélioration de la qualité d&amp;#039;espaces verts et de nature existants et déjà ouverts au public :
   250.000€ par projet (350.000€ si le maître d&amp;#039;ouvrage a recours à des entreprises d&amp;#039;insertion, des associations d&amp;#039;insertion ou des entreprises adaptées).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le taux d&amp;#039;intervention
  est modulé au regard du niveau de carence en espaces verts de la commune de localisation du projet :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -8808,164 +9018,164 @@
   Jardins partagés dès lors qu&amp;#039;ils permettent l&amp;#039;association du public et qu&amp;#039;ils sont soutenus par les communes et les intercommunalités,
  &lt;/li&gt;
  &lt;li&gt;
   Toitures et murs végétalisés accessibles au public,
  &lt;/li&gt;
  &lt;li&gt;
   Créations d&amp;#039;alignement d&amp;#039;arbres...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur mesdemarches.iledefrance.fr. Dans le cadre de l&amp;#039;élaboration de leurs projets, les maîtres d&amp;#039;ouvrage sont encouragés à se rapprocher des services de la Région.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un jury d&amp;#039;élus et de personnalités qualifiées se réunit plusieurs fois par an pour sélectionner les dossiers, sur la base d&amp;#039;une instruction technique confiée à l‘Agence des espaces verts (AEV) d&amp;#039;Île-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers, l&amp;#039;attribution définitive des aides est votée en Commission permanente.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément aux règles d&amp;#039;attribution des subventions régionales, les projets présentés ne devront pas avoir commencé avant l&amp;#039;adoption par la Commission permanente des conventions dont ils font l&amp;#039;objet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/creation-et-amelioration-despaces-verts-ouverts-au-public</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:planvert&amp;#64;iledefrance.fr"&gt;
   planvert&amp;#64;iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e10f-creation-et-amelioration-despaces-verts/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB49" s="1" t="inlineStr">
+      <c r="AB50" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF49" s="1" t="inlineStr">
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
         <v>120718</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création nette de logements locatifs intermédiaires destinés aux travailleurs clés indispensables au bon fonctionnement de la société</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Logement locatif intermédiaire (LLI)</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I50" s="1" t="inlineStr">
+      <c r="I51" s="1" t="inlineStr">
         <is>
           <t> Max : 5</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutien la création nette de logements locatifs intermédiaires destinés aux travailleurs clés
  &lt;span&gt;
   indispensables au bon fonctionnement de la société.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Pour quel type de projet ?
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Programmes visés par l&amp;#039;ordonnance n° 2014-159 du 20 février 2014 et le décret n° 2014-1102 du 30 septembre 2014 destiné à l&amp;#039;accueil de &amp;#34;travailleurs clés&amp;#34; notamment des secteur de la santé, de la sécurité, de l&amp;#039;éducation, des transports etc...
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Ce dispositif d&amp;#039;aide est par ailleurs pris en application de la décision 2012/21/UE du 20 décembre 2011 relative à l&amp;#039;application de l&amp;#039;article 106, paragraphe 2, du traité sur le fonctionnement de l&amp;#039;Union européenne aux aides d&amp;#039;État sous forme de compensations de service public octroyées à certaines entreprises chargées de la gestion de services d&amp;#039;intérêt économique général.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -8977,66 +9187,66 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   L&amp;#039;aide proposée s&amp;#039;établit à 5 % maximum de la dépense HT liée aux travaux et honoraires dans la limite d&amp;#039;un plafond de subvention de 5 000 € par logement.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Possibilité de primes pour les projets particulièrement performants sur le plan énergétique, qui recourent à l&amp;#039;éco-construction ou à la végétalisation.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    Quelles démarches ?
   &lt;/strong&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dépôt des dossiers de demande de subvention sur la plateforme Mes démarches (mesdemarches.iledefrance.fr).
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N51" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O51" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P50" s="1" t="inlineStr">
+      <c r="P51" s="1" t="inlineStr">
         <is>
           <t>01/07/2020</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les bénéficiaires des aides régionales sont :
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     les organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH ainsi que les SEM de construction ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les filiales des organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH créées en vertu des articles L.421-1, L.422-2 et L.422-3 dudit code pour construire et gérer des logements locatifs intermédiaires ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les SA de coordination entre les organismes d&amp;#039;HLM mentionnées à l&amp;#039;
     &lt;a href="http://www.legifrance.gouv.fr/affichCodeArticle.do?idArticle&amp;#61;LEGIARTI000037668109&amp;amp;cidTexte&amp;#61;LEGITEXT000006074096&amp;amp;categorieLien&amp;#61;id&amp;amp;dateTexte&amp;#61;20181125" rel="noopener" target="_blank"&gt;
      article L. 423-1-1 du CCH
      &lt;span&gt;
       Ouvre une nouvelle fenêtre
@@ -9054,403 +9264,403 @@
       Ouvre une nouvelle fenêtre
      &lt;/span&gt;
     &lt;/a&gt;
     ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les organismes soumis au contrôle d&amp;#039;Action Logement Immobilier ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les personnes morales dont le capital est détenu en totalité par des personnes passibles de l&amp;#039;impôt sur les sociétés, des établissements publics administratifs ou des caisses de retraite et de prévoyance.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   À noter
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CP 2020-356 du 1er juillet 2020.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S51" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U51" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V51" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/logement-locatif-intermediaire-lli</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X51" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Angelo Zagalolo :
  &lt;a href="mailto:angelo.zagalolo&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   angelo.zagalolo&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Jérôme de Viviés :
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y51" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z51" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6353-logement-locatif-intermediaire-lli/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF50" s="1" t="inlineStr">
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>120735</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Financer la restauration et l’aménagement des maisons d’artistes remarquables</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Aide à la restauration et à l'aménagement des maisons ou des ateliers d'artistes remarquables</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L51" s="1" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région contribue à préserver et favoriser l&amp;#039;ouverture des maisons d&amp;#039;artistes au public. Ces lieux sont constitutifs du patrimoine et témoins de la présence de personnages remarquables.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Montant et taux
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40% maximum des dépenses éligibles correspondant au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre, à l&amp;#039;exclusion des postes de dépenses suivants : Acquisitions foncières, études préalables, assurances dommage ouvrage, travaux de démolition préalable, travaux de dépollution, travaux de voirie et réseaux divers.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     L&amp;#039;aide régionale est plafonnée à 500.000€.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M51" s="1" t="inlineStr">
+      <c r="M52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide porte sur des opérations de travaux :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Restauration du bâtiment (clos et couvert),
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Mesures d&amp;#039;urgence,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Aménagements intérieurs et extérieurs.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les propriétaires publics et privés de maisons ou d&amp;#039;ateliers d&amp;#039;artistes.
 &lt;/p&gt;
 &lt;p&gt;
  Les aménageurs mandatés par les collectivités territoriales peuvent être bénéficiaires. Une convention de délégation de maîtrise d&amp;#039;ouvrage doit avoir été signée entre la collectivité et l&amp;#039;aménageur.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement doit avoir fait l&amp;#039;objet d&amp;#039;un projet culturel et bénéficier d&amp;#039;une expertise scientifique. La présence, le témoignage ou la trace tangibles de l&amp;#039;artiste ayant vécu sur place doivent être attestés.
 &lt;/p&gt;
 &lt;p&gt;
  Les établissements bénéficiant du label délivré par la DRAC « Maisons des illustres » sont également concernés par le dispositif.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Les demandes d&amp;#039;aide devront être déposées sur
  &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-et-lamenagement-des-maisons-ou-des-ateliers-dartistes-remarquables</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture
  &lt;br /&gt;
  Service Patrimoines et inventaire
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission pour les départements 75, 91, 92, 95
  &lt;br /&gt;
  Cécile Chenot – 01 53 85 78 57
  &lt;br /&gt;
  &lt;a href="mailto:cecile.chenot&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   cecile.chenot&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission pour les départements 77, 78, 93, 94
  &lt;br /&gt;
  Véronique Cagnon – 01 53 85 57 42
  &lt;br /&gt;
  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   veronique.cagnon&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c5ec-aide-a-la-restauration-et-a-lamenagement-des-/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>120761</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Soutenir, dans le cadre du « Bouclier de sécurité », la modernisation des forces de police municipale d’Île-de-France et participer à la sécurisation des espaces publics</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'équipement des forces de sécurité et à la sécurisation des équipements publics</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient, dans le cadre du « Bouclier de sécurité », la modernisation des forces de police municipale d&amp;#039;Île-de-France et participe à la sécurisation des espaces publics.
 &lt;/p&gt;
 &lt;h4&gt;
  Nature de l&amp;#039;aide et montant
 &lt;/h4&gt;
 &lt;p&gt;
  La subvention régionale est fixée à 30% max. du coût HT des équipements et véhicules, ce taux étant porté à 35% max. pour les territoires ZSP.
 &lt;/p&gt;
 &lt;p&gt;
  Les communes et groupements classés ZSP pour tout ou partie sont prioritaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le projet doit être mené sur le territoire francilien, et s&amp;#039;appuyer sur un diagnostic de sécurité précisant les besoins à couvrir en termes de sécurité et de prévention de la délinquance sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  La liste des équipements éligibles à l&amp;#039;aide régionale sont les suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. En matière d&amp;#039;équipements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    armement prévu aux articles R 511-12 et suivants du code de sécurité intérieure (autorisation préfectorale requise)
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    gilets pare-balles
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
@@ -9498,460 +9708,460 @@
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    portiques
   &lt;/span&gt;
   &lt;strong&gt;
    &lt;br /&gt;
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3. À titre exceptionnel, en matière d&amp;#039;équipements immobiliers des services ou locaux de police municipale :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    construction ou rénovation
   &lt;/span&gt;
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Sécurité</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les équipements à acquérir doivent être conformes aux normes techniques arrêtées par le ministère de l&amp;#039;Intérieur (article L511-4 du Code de la sécurité intérieure).
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de cette aide, vous devez déposer un dossier sur notre plateforme en ligne
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T53" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-lequipement-des-forces-de-securite-et-la-securisation-des-equipements-publics</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>Pôle des politiques sportives, de santé, de solidarité et de modernisation
 &lt;br /&gt;
 Service sécurité et aide aux victimes
 &lt;br /&gt;
 &lt;br /&gt;
 Bruno Tellier
 &lt;br /&gt;
 Tél. : 01 53 85 57 32 (départements 77, 92, 93, 94)
 &lt;br /&gt;
 &lt;br /&gt;
 Michel Mora
 &lt;br /&gt;
 Tél. : 01 53 85 79 28 (départements 75, 78, 91, 95)
 &lt;br /&gt;
 &lt;br /&gt;
 Mail :
 &lt;a href="mailto:SSP&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  SSP&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9601-soutien-a-lequipement-des-forces-de-securite-/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF52" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>120779</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Soutenir le maintien et à la sécurisation des professionnels de santé libéraux</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Aide à la sécurisation de l'activité des professionnels de santé</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre du
 plan Région solidaire, la Région s&amp;#039;engage aux côtés des professionnels libéraux
 omnipraticiens ou spécialistes d&amp;#039;accès direct, qu&amp;#039;ils exercent seuls ou en
 cabinet de groupe.
 &lt;/p&gt;
 &lt;p&gt;
  Les aides apportées dans le cadre de ce dispositif sont distinctes et non cumulables avec des subventions régionales issues du présent dispositif ou d&amp;#039;autres dispositifs régionaux.
  &lt;br /&gt;
  &lt;/p&gt;&lt;p&gt;
   Les projets doivent démarrer à partir du vote en commission permanente, sauf autorisation exceptionnelle de démarrage anticipé, conformément aux dispositions du règlement budgétaire et financier en vigueur.
  &lt;/p&gt;
  &lt;h4&gt;
   Nature de l&amp;#039;aide et montant
  &lt;/h4&gt;
  &lt;p&gt;
   La Région peut participer :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     &lt;span&gt;
      au financement d&amp;#039;acquisition d&amp;#039;équipements type mobilier et informatique à hauteur de 50 % maximum de la dépense dans la limite d&amp;#039;un plafond de subvention fixé à 15 000 €
     &lt;/span&gt;
     &lt;br /&gt;
    &lt;/li&gt;
    &lt;li&gt;
     &lt;span&gt;
      au financement d&amp;#039;acquisition d&amp;#039;équipements destinés à sécuriser les locaux professionnels (portes blindées, clés de sûreté, etc...) à hauteur de 70% maximum de la dépense dans la limite d&amp;#039;un plafond de subvention fixé à 15 000 €
     &lt;/span&gt;
     &lt;br /&gt;
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;p&gt;
   Ce dispositif ne peut être sollicité qu&amp;#039;une seule fois par bénéficiaire, dans la limite de 30 000 € au maximum par cabinet médical en veillant à respecter l&amp;#039;équilibre entre professionnels médicaux et paramédicaux.
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Acquisition d&amp;#039;équipements (mobiliers et informatiques)
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Sécurisation des cabinets médicaux
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Santé</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R53" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles : Professionnels de
 santé libéraux exerçant seuls ou en cabinet de groupe :
 &lt;/p&gt;
 &lt;p&gt;
  - omnipraticiens ou
 spécialistes de premier recours,
 &lt;/p&gt;
 &lt;p&gt;
  -
 masseurs-kinésithérapeutes,
 &lt;/p&gt;
 &lt;p&gt;
  - infirmiers,
 &lt;/p&gt;
 &lt;p&gt;
  - sages-femmes.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt du dossier de candidature sur la plateforme des aides régionales (
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  ).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-securisation-de-lactivite-des-professionnels-de-sante</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Magdouda Bendjebla -
 magdouda.bendjebla&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  tél. :
 01.53.85.74.62
 &lt;/p&gt;
 &lt;p&gt;
  Aurélie Deltombe -
 aurelie.deltombe&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  tél. :
 01.53.85.69.5273.42
 &lt;/p&gt;
 &lt;p&gt;
  Véronique
 Boislaville - veronique.boislaville&amp;#64;iledefrance.fr
 &lt;/p&gt;
 &lt;p&gt;
  tél. :
 01.53.85.75.77
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7428-soutien-au-maintien-et-a-la-securisation-des-/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB53" s="1" t="inlineStr">
+      <c r="AB54" s="1" t="inlineStr">
         <is>
           <t>Mise en place de la télémedecine</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF53" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>120795</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Faciliter l'achat de véhicules plus propres pour les communes et les professionnels</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Dispositif Véhicules propres - Acquisition de véhicules hydrogène par les petites entreprises</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L54" s="1" t="inlineStr">
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif a vocation à accompagner les entreprises et les communes dans l&amp;#039;achat de véhicules électriques, à hydrogène ou au gaz naturel.
 &lt;/p&gt;
 &lt;p&gt;
  Afin de renforcer l&amp;#039;action écologique de la Région, tous les modèles de voitures ne sont pas éligibles. Les voitures éligibles sont disponibles sur sur
  &lt;a href="https://www.iledefrance.fr/toutes-les-actualites/vehicules-propres-les-aides-regionales-pour-les-particuliers-et-les-entreprises-evoluent-au-1er-janvier-2024" target="_self"&gt;
   cette page
  &lt;/a&gt;
  , si leur prix ne dépasse pas 47 000 € avant aides publiques.
 &lt;/p&gt;
 &lt;p&gt;
  La location, ainsi que les véhicules d&amp;#039;occasion achetés auprès de particuliers, ne sont pas éligibles à ce dispositif.
 &lt;/p&gt;
 &lt;p&gt;
  Aussi, un nombre limité de véhicules peut être subventionné par bénéficiaire, tel que détaillé dans le règlement téléchargeable ci-dessous (section V).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Transition énergétique
 Qualité de l'air
 Biodiversité
 Logistique urbaine
 Mobilité pour tous
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P54" s="1" t="inlineStr">
+      <c r="P55" s="1" t="inlineStr">
         <is>
           <t>01/03/2025</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui est éligible ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les entreprises ayant leur siège en Île-de-France, comptant au plus 50 salariés,
  &lt;/li&gt;
  &lt;li&gt;
   Les communes franciliennes de moins de 10.000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quel est le montant de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les véhicules à motorisation électrique, le montant de l&amp;#039;aide est de :
 &lt;/p&gt;
@@ -9974,9063 +10184,1207 @@
   9.000€ pour les camions et tracteurs routiers, supérieurs ou égal à 3,5 tonnes
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les véhicules à motorisation hydrogène, le montant de l&amp;#039;aide est de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   15.000€ pour les voitures, véhicules spécialisés, inférieurs à 3,5 tonnes
  &lt;/li&gt;
  &lt;li&gt;
   30.000€ pour les camionnettes, camions et tracteurs routiers
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Cette aide est cumulable avec toute aide publique donnée sur le territoire francilien.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ensemble des aides publiques reçues pour cet achat ne doit pas dépasser 50 % du prix total du véhicule.
 &lt;/p&gt;
 &lt;p&gt;
  C&amp;#039;est au bénéficiaire de s&amp;#039;assurer qu&amp;#039;il respecte ce taux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/dispositif-vehicules-propres-acquisition-de-vehicules-hydrogene-par-les-petites-entreprises</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les modalités de contact sont disponibles via le lien vers le
  &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/acquisition-de-vehicules-propres-par-les-communes-et-les-professionnels" target="_self"&gt;
   descriptif complet
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ef30-acquisition-de-vehicules-propres-par-les-prof/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Région Île-de-France</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF54" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>25/10/2022</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...217 lines deleted...]
-      </c>
       <c r="AH55" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:34" customHeight="0">
       <c r="A56" s="1">
-        <v>120829</v>
+        <v>126570</v>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les projets en faveur des animaux de compagnie</t>
+          <t>Soutenir les opérations et projets en matière de prévention et de valorisation des déchets</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Soutien aux projets en faveur des animaux de compagnie</t>
+          <t>Zéro déchet et économie circulaire</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...1 lines deleted...]
-Département
+          <t>Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I56" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L56" s="1" t="inlineStr">
-        <is>
-[...4734 lines deleted...]
-      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En accompagnement des objectifs du Plan régional de prévention et de gestion des déchets et de la Stratégie régionale économie circulaire, la Région soutient les opérations et projets en matière de prévention et de valorisation des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  En savoir plus sur le
  &lt;a href="https://www.iledefrance.fr/PRPGD" rel="noopener" target="_blank"&gt;
   Plan régional de prévention et de gestion des déchets (PRPGD)
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
-&lt;/p&gt;
-&lt;p&gt;
+ &lt;br /&gt;
  En savoir plus sur la
- &lt;a href="https://www.iledefrance.fr/economie-circulaire-la-strategie-regionale-2020-2030" rel="noopener" target="_blank"&gt;
+ &lt;a href="https://www.iledefrance.fr/economie-circulaire-la-strategie-regionale-2020-2030" rel="noopener" target="_blank" title="iledefrance.fr (nouvelle fenêtre)"&gt;
   Stratégie régionale économie circulaire (SREC)
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
  Découvrez également
  &lt;a href="https://www.iledefrance.fr/projets-territoriaux-de-prevention-et-lutte-contre-les-depots-sauvages-de-dechets" rel="noopener" target="_blank"&gt;
   les dispositifs de soutien pour lutter contre les dépôts sauvages
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
-&lt;/p&gt;
-[...5 lines deleted...]
-  &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>Toutes les personnes morales sont éligibles.
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   É
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   tudes de faisabilité ou pré-opérationnelles :
+  &lt;/strong&gt;
+  jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 100.000€)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Autres investissements nécessaires au projet :
+  &lt;/strong&gt;
+  jusqu&amp;#039;à 35% des dépenses éligibles (subvention maximale : 250.000€, porté à 300.000€ pour les investissements permettant la collecte et le tri des déchets des artisans, notamment déchetteries accueillant les professionnels).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Attention : seuls les projets dont le montant de subvention demandé est supérieur à 10.000 € sont acceptés dans le cadre de ce dispositif. Pour les autres projets,
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique-et-solidaire-proposez-votre-projet"&gt;
+  nous vous invitons à candidater au Budget participatif écologique et solidaire de la Région Île-de-France
  &lt;/a&gt;
-&lt;/p&gt;</t>
-[...15 lines deleted...]
- Toutes les personnes morales sont éligibles.
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit pour la Région d&amp;#039;aider des projets contribuant à l&amp;#039;un des objectifs suivants :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Études de faisabilité ou pré-opérationnelles :
-[...4 lines deleted...]
-  jusqu&amp;#039;à 35% des dépenses éligibles (subvention maximale : 250.000€, porté à 300.000€ pour les investissements permettant la collecte et le tri des déchets des artisans, notamment déchetteries accueillant les professionnels).
+  Agir pour le « zéro déchet » et lutter contre les gaspillages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer le réemploi, la réutilisation et la réparation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre l&amp;#039;économie circulaire au cœur de l&amp;#039;aménagement et des chantiers,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer l&amp;#039;économie circulaire et innover,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relever le défi du tri et du recyclage matière et organique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Anticiper les crises et réduire l&amp;#039;impact de la gestion des déchets.4
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;span&gt;
-[...29 lines deleted...]
- &lt;/span&gt;
+ Tous les types de dépenses d&amp;#039;investissement sont éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Le candidat doit prendre contact avec le service économie circulaire et déchets de la Région au moins 4 semaines avant la date butoir de dépôt afin de préciser son projet et de s&amp;#039;assurer de son éligibilité (via votre interlocuteur habituel ou zerodechet&amp;#64;iledefrance.fr).
 &lt;/p&gt;
 &lt;p&gt;
  Il pourra ensuite déposer son dossier sur
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
+ &lt;/a&gt;
+ , en sélectionnant le téléservice « zéro déchet et économie circulaire ».
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par le service, l&amp;#039;attribution définitive des aides est votée par la Commission permanente (CP) du Conseil régional.
+&lt;/p&gt;
+&lt;strong&gt;
+ Dates limites de dépôt des dossiers de demandes de subvention
+&lt;/strong&gt;
+&lt;br /&gt;
+- Avant le 08/03/2023 : présentation à partir de la CP de juillet 2023 (prendre contact avec le service avant le 08/02/2023)
+&lt;br /&gt;
+- Avant le 12/05/2023 : présentation à partir de la CP de septembre 2023 (prendre contact avec le service avant le 12/04/2023)
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/zero-dechet-et-economie-circulaire</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/aides/#/cridfprd/</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
+ zerodechet&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e158-zero-dechet-et-economie-circulaire/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>122577</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de résorption des dépôts sauvages d’importance régionale ou liés à des situations exceptionnelles</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Résorption des dépôts sauvages de déchets d'importance régionale et situations exceptionnelles</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le fonds propreté permet de soutenir les projets de résorption des dépôts sauvages d&amp;#039;importance régionale ou liés à des situations exceptionnelles, dont le traitement nécessite un financement partenarial.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
+  budget participatif écologique de la Région Île-de-France.
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités territoriales ainsi que leurs groupements et établissements (établissements publics territoriaux, établissements publics de coopération intercommunale, SIVU, SIVOM...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gestionnaires d&amp;#039;espaces, publics ou privés :
+  &lt;br /&gt;
+  o Parcs naturels régionaux,
+  &lt;br /&gt;
+  o Sociétés d&amp;#039;aménagement,
+  &lt;br /&gt;
+  o Associations,
+  &lt;br /&gt;
+  o Sociétés d&amp;#039;économie mixte,
+  &lt;br /&gt;
+  o Établissements publics dont ceux de l&amp;#039;État...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Fonctionnement
+  &lt;/strong&gt;
+  : jusqu&amp;#039;à 50% des dépenses éligibles (subvention max : 100 000€).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Investissement
+  &lt;/strong&gt;
+  : jusqu&amp;#039;à 50% des dépenses éligibles (subvention max : 200 000€).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets concernent la résorption de dépôts sauvages d&amp;#039;importance régionale de par :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Leur taille et leur visibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Leur atteinte au paysage et au cadre de vie,Leur risque d&amp;#039;incidence sur la santé humaine et sur le milieu naturel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La résorption de dépôts importants de déchets liés à des situations exceptionnelles, notamment en cas d&amp;#039;inondations sont éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il est indispensable de créer un comité de pilotage réunissant notamment l&amp;#039;État, le Département et la Région et de concevoir un projet de réaménagement du site à l&amp;#039;issue de l&amp;#039;enlèvement des dépôts sauvages.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat doit prendre contact avec le service économie circulaire et déchets de la Région au moins 4 semaines avant la date butoir de dépôt afin de préciser son projet et de s&amp;#039;assurer de son éligibilité (via votre interlocuteur habituel ou zerodechet&amp;#64;iledefrance.fr).
+&lt;/p&gt;
+&lt;p&gt;
+ Il pourra ensuite déposer son dossier en ligne sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr,
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ en sélectionnant l&amp;#039;aide concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée par la Commission permanente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/resorption-des-depots-sauvages-de-dechets-dimportance-regionale-et-situations-exceptionnelles#:~:text=R%C3%A9sorption%20des%20d%C3%A9p%C3%B4ts%20sauvages%20de%20d%C3%A9chets%20d'importance%20r%C3%A9gionale%20et%20situations%20ex</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/aides/#/cridfprd/</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:plansdechets&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ zerodechet&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1740-resorption-des-depots-sauvages-de-dechets-dim/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>25/12/2022</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>122578</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Réduire le nombre de dépôts sauvages de déchets et éradiquer certains « points noirs »</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Projets territoriaux de prévention et lutte contre les dépôts sauvages de déchets</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec le Fonds propreté, la Région soutient les acteurs franciliens qui s&amp;#039;engagent dans la prévention et la lutte contre les dépôts sauvages, afin de réduire leur nombre et d&amp;#039;éradiquer certains « points noirs ».
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
+  budget participatif écologique
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes et groupements de collectivités territoriales (établissements publics territoriaux, établissements publics de coopération intercommunale, SIVU, SIVOM...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sociétés d&amp;#039;économie mixte,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestionnaires d&amp;#039;espaces, publics ou privés : parcs naturels régionaux, sociétés d&amp;#039;aménagement, établissements publics...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une démarche partenariale est la clé de la réussite du projet. Un plan d&amp;#039;actions doit être défini à une échelle territoriale adaptée et il est souhaitable que le porteur de projet établisse des partenariats avec les autres acteurs locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Jusqu&amp;#039;à 60% des dépenses éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent avoir pour finalité d&amp;#039;engager des actions pour diminuer durablement les dépôts sauvages sur l&amp;#039;ensemble des zones du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers de demande de subvention doivent présenter les actions prévues et détailler l&amp;#039;ensemble des partenaires qui seront associés à la démarche.
+&lt;/p&gt;
+&lt;p&gt;
+ Le plan d&amp;#039;actions proposé pourra intégrer des mesures d&amp;#039;ordre préventif et curatif telles que :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de moyens de prévention des dépôts sauvages de type barrières, dispositifs de surveillance...,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de communication / sensibilisation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;un état des lieux des dépôts sauvages sur le territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une animation territoriale des acteurs et d&amp;#039;une gouvernance adaptée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réflexion sur l&amp;#039;offre de collecte des déchets des artisans sur le territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;opérations de nettoyage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Application de sanctions, en lien avec les pouvoirs de police des maires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le candidat doit prendre contact avec le service économie circulaire et déchets de la Région au moins 4 semaines avant la date butoir de dépôt afin de préciser son projet et de s&amp;#039;assurer de son éligibilité (via votre interlocuteur habituel ou zerodechet&amp;#64;iledefrance.fr).
+ &lt;span&gt;
+  A défaut ou en fonction de son degré de maturité, le projet pourra être repoussé à une commission ultérieure.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il pourra ensuite déposer son dossier sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , en sélectionnant le téléservice « zéro déchet et économie circulaire ».
 &lt;/p&gt;
 &lt;p&gt;
- Après instruction des dossiers par le service, l&amp;#039;attribution définitive des aides est votée par la Commission permanente (CP) du Conseil régional.
-[...15 lines deleted...]
-      <c r="S78" s="1" t="inlineStr">
+ Après instruction des dossiers par le service, l&amp;#039;attribution définitive des aides est votée par la Commission permanente du Conseil régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
-[...1252 lines deleted...]
- expressions.citoyennes&amp;#64;iledefrance.fr
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/projets-territoriaux-de-prevention-et-lutte-contre-les-depots-sauvages-de-dechets#:~:text=Projets%20territoriaux%20de%20pr%C3%A9vention%20et%20lutte%20contre%20les%20d%C3%A9p%C3%B4ts%20sauvages%20de%20d%C3%A9chets,-Environnement</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.iledefrance.fr/aides/#/cridfprd/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:plansdechets&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ zerodechet&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y84" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA84" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e5de-projets-territoriaux-de-prevention-et-lutte-c/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF84" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG84" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>25/12/2022</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="85" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E85" s="1" t="inlineStr">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>121764</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction, la restauration, l’aménagement des musées et la numérisation des collections</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la construction, la restauration, l'aménagement des musées et la numérisation des collections</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G85" s="1" t="inlineStr">
-[...255 lines deleted...]
-      <c r="G86" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H86" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I86" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L86" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>Les Musées franciliens disposent d&amp;#039;importantes collections. Ils constituent à ce titre des espaces privilégiés de valorisation du patrimoine. La Région s&amp;#039;est engagée à soutenir l&amp;#039;attractivité et le rayonnement des Musées de France.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région soutient l&amp;#039;émergence de solutions innovantes pour répondre aux enjeux d&amp;#039;une « smart logistique », vecteur de développement économique et social.
-[...6 lines deleted...]
-&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Sont éligibles les musées départementaux, intercommunaux, communaux ou associatifs à l&amp;#039;exclusion des musées nationaux. L&amp;#039;établissement doit être labellisé « Musée de France ».
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les aménageurs mandatés par les collectivités territoriales peuvent être bénéficiaires. Une convention de délégation de maîtrise d&amp;#039;ouvrage doit avoir été signée entre la collectivité et l&amp;#039;aménageur.
+  &lt;/li&gt;
+ &lt;/ul&gt;
  &lt;span&gt;
-  Les projets peuvent exploiter les potentialités des nouvelles technologies en matière de :
+  Soutien à la création, à la rénovation et à l&amp;#039;aménagement des musées :
  &lt;/span&gt;
  &lt;br /&gt;
+&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   réorganisation des chaînes logistiques favorisant la mutualisation et l&amp;#039;optimisation des flux,
+   Le taux d&amp;#039;intervention est de 40 % maximum des dépenses éligibles.
   &lt;/li&gt;
   &lt;li&gt;
-   développement d&amp;#039;un immobilier logistique connecté, mutualisé, à forte valeur ajoutée, sur l&amp;#039;utilisation de nouveaux procédés, sur la création de nouveaux lieux de traitement et de gestion des flux,
+   Les dépenses éligibles correspondent au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (hors études préalables).
   &lt;/li&gt;
   &lt;li&gt;
-   utilisation de nouveaux véhicules propres, autonomes et/ou connectés routiers, fluviaux, aériens ou ferroviaire,
+   Sont inéligibles les dépenses inhérentes aux assurances dommage ouvrage, travaux de démolition préalable, travaux de dépollution, travaux de voirie et réseaux divers (VRD), à l&amp;#039;acquisition foncière.
   &lt;/li&gt;
   &lt;li&gt;
-   développement des outils permettant d&amp;#039;améliorer la connaissance des flux de marchandises en Île-de-France (recueil de données, modélisation, simulation...).
+   L&amp;#039;aide régionale est plafonnée à 1 000 000 €.
   &lt;/li&gt;
  &lt;/ul&gt;
- &lt;p&gt;
-[...26 lines deleted...]
- &lt;ul&gt;
+&lt;p&gt;
+ Soutien à la numérisation des collections :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   démontrer les potentialités offertes par ces innovations,
+   Le taux d&amp;#039;intervention est de 30 % maximum des dépenses éligibles.
   &lt;/li&gt;
   &lt;li&gt;
-   préciser les conditions de leur déploiement,
+   Les dépenses éligibles correspondent au coût d&amp;#039;acquisition du logiciel et des prestations de numérisation et d&amp;#039;indexation, hors coût du contrat de garantie et de maintenance.
   &lt;/li&gt;
   &lt;li&gt;
-   proposer une mise à disposition la plus ouverte possible des données produites,
+   L&amp;#039;aide régionale est plafonnée à 30 000 €.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale permet de financer en investissement :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les travaux de construction, restauration (clos et couvert) et aménagement des espaces y compris les réserves.
   &lt;/li&gt;
   &lt;li&gt;
-   proposer une évaluation a priori des impacts attendus et préciser les modalités de suivi.
+   l&amp;#039;acquisition de logiciel d&amp;#039;inventaire et de base de données nécessaires à la numérisation, les travaux de numérisation des collections et leur indexation
   &lt;/li&gt;
  &lt;/ul&gt;
+ &lt;span&gt;
+  .Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;/span&gt;
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ &lt;span&gt;
+  , la plateforme des aides régionales.
+ &lt;/span&gt;
 </t>
         </is>
       </c>
-      <c r="N86" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="S86" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U86" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V86" s="1" t="inlineStr">
-[...1014 lines deleted...]
-      <c r="X91" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-construction-la-restauration-lamenagement-des-musees-et-la-numerisation-des-collections</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture
  &lt;br /&gt;
  Service Patrimoines et inventaire
  &lt;br /&gt;
+ &lt;br /&gt;
  Chargée de mission pour les départements 75, 77, 92, 93
-&lt;/p&gt;
-&lt;p&gt;
+ &lt;br /&gt;
  Héloïse Maillé
  &lt;br /&gt;
  &lt;span&gt;
   &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
    heloise.maille-virole&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission pour les départements 78, 91, 94, 95
  &lt;br /&gt;
  Kamel Kacihi
  &lt;br /&gt;
  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   kamel.kacihi&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c054-aide-a-la-construction-la-restauration-lamena/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF91" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG91" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2022</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E92" s="1" t="inlineStr">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>121762</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de constructions, de rénovations ou d’aménagements des collectivités situées dans les territoires ruraux de Grande Couronne</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Contrat rural</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="H92" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I92" s="1" t="inlineStr">
-[...27 lines deleted...]
-  &lt;br /&gt;
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutient les projets de constructions, de rénovations ou d&amp;#039;aménagements des collectivités situées dans les territoires ruraux de Grande Couronne (77, 78, 91 et 95).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 2.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats de communes de moins de 3.000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
-Les demandes d&amp;#039;aide devront être déposées sur
-[...25 lines deleted...]
- Le projet de restauration sera lié à l&amp;#039;intérêt architectural du bâtiment. Il aura été visé par un architecte du patrimoine et/ou du CAUE.
+Jusqu&amp;#039;à 350.000 € pour les communes et 539.000 € pour les syndicats de communes (40% de subvention régionale et 30% de subvention départementale par contrat).
+&lt;br /&gt;
+&lt;p&gt;
+ Chaque contrat peut inclure un ou plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, santé, voirie, stationnement...).
  &lt;br /&gt;
-&lt;/p&gt;</t>
-[...14 lines deleted...]
-          <t>Chargée de mission pour les départements 75, 91, 92, 95
+&lt;/p&gt;
 &lt;br /&gt;
-Cécile Chenot
+&lt;p&gt;
+ Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif pour préciser leur projet avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
+&lt;/p&gt;
+&lt;strong&gt;
+ Dates limites de dépôt des dossiers de demandes de subvention
+&lt;/strong&gt;
 &lt;br /&gt;
-Tél. 01 53 85 78 57
+- 10/01/2023 : présentation à partir de la CP de mars 2023
 &lt;br /&gt;
-cecile.chenot&amp;#64;iledefrance.fr
+- 15/03/2023: présentation à partir de la CP de juin 2023
 &lt;br /&gt;
-&lt;br /&gt;
-[...6 lines deleted...]
-veronique.cagnon&amp;#64;iledefrance.fr
+- 20/04/2023: présentation à partir de la CP de juillet 2023
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
-[...355 lines deleted...]
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-rural</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a rel="noopener" target="_blank"&gt;
+ contrats-ruraux&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/64bc-contrat-rural/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF94" s="1" t="inlineStr">
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Installation de ralentisseur
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG94" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2022</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E95" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>103339</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de résidences pour jeunes, apprentis et étudiants</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la production de logements pour jeunes, apprentis et étudiants</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
-[...373 lines deleted...]
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I97" s="1" t="inlineStr">
+      <c r="I61" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L97" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements  pour les jeunes et les étudiants, par construction neuve ou transformation d&amp;#039;immeubles après changement de destination.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Résidences conventionnées pour étudiants,
   &lt;/li&gt;
   &lt;li&gt;
    Résidences universitaires au sens de l&amp;#039;article L.631-12 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Foyers de jeunes travailleurs au sens de l&amp;#039;article L.312-1 du code de l&amp;#039;action sociale et des familles et de résidences conventionnées exclusivement dédiées à l&amp;#039;accueil de jeunes actifs et/ou en formation de moins de 30 ans.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sont exclues du bénéfice des aides régionales les acquisitions de patrimoines déjà conventionnés, que le conventionnement soit ou non encore en cours, et les opérations de réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
@@ -19083,427 +11437,427 @@
  &lt;p&gt;
   &lt;strong&gt;
    &lt;em&gt;
     Qui peut déposer la demande ?
    &lt;/em&gt;
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;organisme désigné par le bénéficiaire (AMO...),
    &lt;/li&gt;
    &lt;li&gt;
     Les dossiers doivent être déposés sur mesdemarches.iledefrance.fr
    &lt;/li&gt;
    &lt;li&gt;
     La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R97" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Les sociétés d&amp;#039;économie mixte de construction,
   &lt;/li&gt;
   &lt;li&gt;
    Les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
   &lt;/li&gt;
   &lt;li&gt;
    Ls collectivités territoriales ainsi que leurs groupements et les établissements publics, dont les universités.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    À noter
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Les critères d&amp;#039;éligibilité sont à consulter dans le règlement d&amp;#039;invervention de la délibération n° CR 2017-02 ou bien dans la fiche du dispositif sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux pour jeunes, apprentis et étudiants », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-pour-jeunes-apprentis-et-etudiants</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:melissa.lhostis&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   melissa.lhostis&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 55 46 (chargée de mission)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 57 53 (chef du service)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d41-soutien-a-la-production-de-residences-pour-je/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB97" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF97" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>27/04/2021</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>103379</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Valoriser le patrimoine labellisé d’intérêt régional</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Aide aux projets œuvrant à la valorisation du patrimoine labellisé d'intérêt régional</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L98" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient les actions de valorisation qui visent à promouvoir le patrimoine labellisé d&amp;#039;intérêt régional. Cette démarche renforce l&amp;#039;attractivité touristique de l&amp;#039;Île-de-France, en mettant l&amp;#039;accent sur un patrimoine méconnu, à découvrir.
 &lt;/p&gt;
 &lt;p&gt;
  Ouverture permanente
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P98" s="1" t="inlineStr">
+      <c r="P62" s="1" t="inlineStr">
         <is>
           <t>31/08/2026</t>
         </is>
       </c>
-      <c r="R98" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif est ouvert aux propriétaires publics ou privés d&amp;#039;un édifice ou ensemble bâti labellisé d&amp;#039;intérêt régional ou toute personne morale de droit public ou privé en charge de ce patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40% maximum des dépenses éligibles liées au projet.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale est plafonnée à 30.000€.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide est conditionnée à l&amp;#039;obtention du label « Patrimoine d&amp;#039;intérêt régional ».
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Actions de valorisation (expos physiques ou virtuelles, journées d&amp;#039;étude, site internet, publications, documentaires...),
  &lt;/li&gt;
  &lt;li&gt;
   Outils de médiation  (cartes et itinéraires papier ou numériques, livrets de visite, multimédia, parcours d&amp;#039;interprétation...),
  &lt;/li&gt;
  &lt;li&gt;
   Dispositifs pédagogiques (mallettes pédagogiques, Moocs, supports de visite à destination des jeunes...),
  &lt;/li&gt;
  &lt;li&gt;
   Événements avec forte dimension patrimoniale, rayonnant à l&amp;#039;échelle de l&amp;#039;Île-de-France.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Une attention particulière sera portée à la qualité des contenus, à l&amp;#039;originalité et la pertinence des outils ou actions proposés, et à leur adéquation avec les publics ciblés.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes d&amp;#039;aide devront être déposées sur
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  , la plateforme des aides régionales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-projets-oeuvrant-la-valorisation-du-patrimoine-labellise-dinteret-regional</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture
  &lt;br /&gt;
  Service Patrimoines et inventaire
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission pour les départements 75, 77, 92, 93
  &lt;br /&gt;
  Héloïse Maillé
  &lt;br /&gt;
  &lt;span&gt;
   &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
    heloise.maille-virole&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission pour les départements 78, 91, 94, 95
  &lt;br /&gt;
  Kamel Kacihi
  &lt;br /&gt;
  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   kamel.kacihi&amp;#64;iledefrance.fr
   &lt;br /&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f916-aide-aux-projets-uvrant-a-la-valorisation-du-/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF98" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>27/04/2021</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-      <c r="A99" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>103384</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Restaurer le patrimoine immobilier protégé</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Aide à la restauration du patrimoine immobilier protégé</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région contribue à préserver les édifices inscrits ou classés au titre des Monuments historiques afin que ces monuments remarquables, constitutifs du patrimoine et de l&amp;#039;histoire de l&amp;#039;Île-de-France, soient ouverts et accessibles à tous.
 &lt;/p&gt;
 &lt;p&gt;
  Ouverture permanente
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R99" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif est ouvert aux propriétaires publics ou privés de biens immobiliers protégés au titre des Monuments Historiques n&amp;#039;appartenant pas à l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  Les aménageurs mandatés par les collectivités territoriales peuvent être bénéficiaires. Une convention de délégation de maîtrise d&amp;#039;ouvrage doit avoir été signée entre la collectivité et l&amp;#039;aménageur.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Immeubles inscrits : Taux d&amp;#039;intervention de 30 % maximum des dépenses éligibles,
  &lt;/li&gt;
  &lt;li&gt;
   Immeubles classés : Taux d&amp;#039;intervention de 20 % maximum des dépenses éligibles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les dépenses éligibles correspondent au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (hors études préalables), à l&amp;#039;exclusion des dépenses suivantes :
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Acquisitions foncières, assurances dommage ouvrage, travaux de démolition préalable, travaux de dépollution, travaux de voirie et réseaux divers (VRD).
@@ -19529,1941 +11883,8108 @@
   Mesures d&amp;#039;urgence,
  &lt;/li&gt;
  &lt;li&gt;
   Aménagements intérieurs et extérieurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les demandes d&amp;#039;aide devront être déposées sur
  &lt;/span&gt;
  &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr,
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;span&gt;
   la plateforme des aides régionales.
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-du-patrimoine-immobilier-protege</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture
  &lt;br /&gt;
  Service Patrimoines et Inventaire
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission pour les départements 75, 77, 92, 93
  &lt;br /&gt;
  Héloïse Maillé
  &lt;br /&gt;
  &lt;span&gt;
   &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
    heloise.maille-virole&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission pour les départements 78, 91, 94, 95
  &lt;br /&gt;
  Kamel Kacihi
  &lt;br /&gt;
  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   kamel.kacihi&amp;#64;iledefrance.fr
   &lt;br /&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y99" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z99" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/971f-aide-a-la-restauration-du-patrimoine-immobili/</t>
         </is>
       </c>
-      <c r="AA99" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB99" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF99" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG99" s="1" t="inlineStr">
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>27/04/2021</t>
         </is>
       </c>
-      <c r="AH99" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="100" spans="1:34" customHeight="0">
-      <c r="A100" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>103385</v>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Restaurer les objets mobiliers protégés</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G100" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H100" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J100" s="1" t="inlineStr">
+      <c r="J64" s="1" t="inlineStr">
         <is>
           <t>Objets mobiliers inscrits : aide max 20.000 € / Objets mobiliers classés : aide max 15 000 €</t>
         </is>
       </c>
-      <c r="K100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L100" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>La Région préserve le mobilier inscrit ou classé au titre des Monuments historiques, qui contribue à l&amp;#039;attrait des sites patrimoniaux auprès du public.
 &lt;br /&gt;
 La restauration du mobilier meublant ou décoratif : meubles et objets religieux, domestiques, scientifiques et industriels.
 &lt;br /&gt;
 Les demandes d&amp;#039;aide devront être déposées sur
 &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
  mesdemarches.iledefrance.fr
 &lt;/a&gt;
 , la plateforme des aides régionales.</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dépenses éligibles correspondent au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre, hors phase préalable d&amp;#039;études.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet de restauration doit avoir fait l&amp;#039;objet d&amp;#039;un avis scientifique et technique du conservateur des antiquités et objets d&amp;#039;art (CAOA) et du conservateur des monuments historiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La demande d&amp;#039;autorisation de travaux ou la déclaration préalable doit avoir été déposée.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S100" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T100" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aide-la-restauration-des-objets-mobiliers-proteges</t>
         </is>
       </c>
-      <c r="X100" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>Direction de la Culture
 &lt;br /&gt;
 Service Patrimoines et Inventaire
 &lt;br /&gt;
 &lt;br /&gt;
 Chargée de mission pour les départements 75, 91, 92, 95
 &lt;br /&gt;
 Cécile Chenot  01 53 85 78 57
 &lt;br /&gt;
 &lt;a rel="noopener" target="_blank"&gt;
  cecile.chenot&amp;#64;iledefrance.fr
 &lt;/a&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 Chargée de mission pour les départements 77, 78, 93, 94
 &lt;br /&gt;
 Véronique Cagnon  01 53 85 57 42
 &lt;br /&gt;
 &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  veronique.cagnon&amp;#64;iledefrance.fr
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1575-aide-a-la-restauration-des-objets-mobiliers-p/</t>
         </is>
       </c>
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB100" s="1" t="inlineStr">
+      <c r="AB64" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE100" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG100" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>27/04/2021</t>
         </is>
       </c>
-      <c r="AH100" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="101" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E101" s="1" t="inlineStr">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>103386</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Construire et restaurer des orgues à tuyaux</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Construction et restauration des orgues à tuyaux</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G101" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...2 lines deleted...]
-      <c r="H101" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="O101" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutient la préservation des orgues franciliens et le développement d&amp;#039;une programmation culturelle autour de ces instruments à destination du public.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des demandes de subvention 5 à 6 mois avant le démarrage du projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S101" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (communes, départements, EPCI),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par des collectivités territoriales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins 1 an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  L&amp;#039;aide régionale porte sur les dépenses de construction ou de restauration des orgues. Les dépenses éligibles correspondent au montant de l&amp;#039;étude technique préalable et du devis du facteur d&amp;#039;orgue retenu pour les travaux. Le taux d&amp;#039;intervention est de 30% maximum du montant des dépenses éligibles, sur la base du devis présenté plafonnées à 1 M€.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Projets de construction ou de restauration d&amp;#039;orgues à tuyaux situés en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur mesdemarches.iledefrance.fr, la plateforme des aides régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/construction-et-restauration-des-orgues-tuyaux</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture
+ &lt;br /&gt;
+ Service Patrimoines et inventaire
+ &lt;br /&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+&lt;/p&gt;
+&lt;p&gt;
+ Héloïse Maillé
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
+ &lt;br /&gt;
+ Kamel Kacihi
+ &lt;br /&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7de3-construction-et-restauration-des-orgues-a-tuy/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF101" s="1" t="inlineStr">
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG101" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2021</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E102" s="1" t="inlineStr">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>103381</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir  la restauration et  l’aménagement du patrimoine labellisé d’intérêt régional</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la restauration et à l’aménagement du patrimoine labellisé d’intérêt régional</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I66" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J66" s="1" t="inlineStr">
+        <is>
+          <t>Aide plafonnée à 500 000 euros</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>La Région contribue à préserver et favoriser l&amp;#039;ouverture des édifices ou ensembles labellisés d&amp;#039;intérêt régional. Cette démarche renforce l&amp;#039;attractivité touristique de l&amp;#039;Île-de-France, et met l&amp;#039;accent sur un patrimoine remarquable souvent méconnu.
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Restauration du bâtiment (clos et couvert),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mesures d&amp;#039;urgence,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements intérieurs et extérieurs.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+Les demandes d&amp;#039;aide devront être déposées sur
+&lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+ mesdemarches.iledefrance.fr
+&lt;/a&gt;
+, la plateforme des aides régionales.</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dépenses éligibles correspondent  au coût des travaux et aux honoraires de maîtrise d&amp;#039;œuvre, à l&amp;#039;exclusion des postes de dépenses suivants : acquisitions foncières, études préalables, assurances dommage ouvrage, travaux de démolition préalable, travaux de dépollution, travaux de voirie et réseaux divers.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande d&amp;#039;autorisation de permis de construire et l&amp;#039;avant-projet définitif (APD) sont indispensables.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet de restauration sera lié à l&amp;#039;intérêt architectural du bâtiment. Il aura été visé par un architecte du patrimoine et/ou du CAUE.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/soutien-la-restauration-et-lamenagement-du-patrimoine-labellise-dinteret-regional</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>Chargée de mission pour les départements 75, 91, 92, 95
+&lt;br /&gt;
+Cécile Chenot
+&lt;br /&gt;
+Tél. 01 53 85 78 57
+&lt;br /&gt;
+cecile.chenot&amp;#64;iledefrance.fr
+&lt;br /&gt;
+&lt;br /&gt;
+Chargée de mission pour les départements 77, 78, 93, 94
+&lt;br /&gt;
+Véronique Cagnon
+&lt;br /&gt;
+Tél. 01 53 85 57 42
+&lt;br /&gt;
+veronique.cagnon&amp;#64;iledefrance.fr
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4eea-soutien-a-la-restauration-et-a-lamenagement-d/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2021</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>102938</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'information et de débat sur l'Europe en Ile-de-France</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif Europe</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I67" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+La Région soutient les actions de valorisation de l&amp;#039;action européenne sur le territoire francilien (essentiellement des actions de pédagogie, d&amp;#039;information ou de communication).
+&lt;br /&gt;
+&lt;p&gt;
+ Sont éligibles les projets présentant les critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pertinence,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cohérence avec l&amp;#039;action européenne de la Région, ainsi qu&amp;#039;avec ses compétences ou ses politiques sectorielles,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Efficacité (performance dans le respect de ses objectifs) et efficience,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Viabilité financière et pérennité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intérêt régional.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Citoyenneté
+International</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Fondations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements d&amp;#039;enseignement supérieur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Médias locaux (quel que soit leur statut juridique).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le soutien apporté par la Région au projet se veut incitatif, et vient en accompagnement d&amp;#039;autres sources de financement.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le montant maximum de la subvention régionale ne peut excéder 50 % des dépenses éligibles et 50 000 € par projet. Le montant minimum est quant à lui fixé à 10 000 €.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un bénéficiaire ne peut prétendre qu&amp;#039;à une subvention, pour un seul projet par an.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Projets qui, par leurs objectifs et thématiques, doivent être en lien avec les compétences régionales, la construction européenne, l&amp;#039;attractivité et le rayonnement de la Région ou encore proposer des actions pédagogiques innovantes et valoriser les formations aux métiers européens.
+&lt;/p&gt;
+&lt;p&gt;
+ Seront particulièrement valorisés les projets relevant de la thématique de l&amp;#039;année européenne en cours.
+&lt;/p&gt;
+&lt;br /&gt;
+Pour bénéficier de cette aide, vous devez déposer un dossier sur la plateforme
+&lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+ mesdemarches.iledefrance.fr
+&lt;/a&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T67" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/dispositif-europe</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>Pour plus d&amp;#039;informations, contacter Louise Pesnel, chargée de mission Actions européennes : europe&amp;#64;iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa18-soutenir-les-projets-dinformation-et-de-debat/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB68" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>103498</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir dans le cadre du « Bouclier de sécurité », la modernisation des forces de police municipale d’Île-de-France et participer à la sécurisation des espaces publics</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’équipement des forces de sécurité et à la sécurisation des équipements publics</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutient, dans le cadre du « Bouclier de sécurité », la modernisation des forces de police municipale d&amp;#039;Île-de-France et participe à la sécurisation des espaces publics.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des équipements éligibles à l&amp;#039;aide régionale sont les suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ 1. En matière d&amp;#039;équipements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   armement prévu aux articles R 511-12 et suivants du code de sécurité intérieure (autorisation préfectorale requise)
+  &lt;/li&gt;
+  &lt;li&gt;
+   gilets pare-balles
+  &lt;/li&gt;
+  &lt;li&gt;
+   terminaux portatifs de radiocommunication
+  &lt;/li&gt;
+  &lt;li&gt;
+   caméras-piétons
+  &lt;/li&gt;
+  &lt;li&gt;
+   véhicules
+  &lt;/li&gt;
+  &lt;li&gt;
+   véhicules avec caméras embarquées
+  &lt;/li&gt;
+  &lt;li&gt;
+   caméras embarquées
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 2. En matière de dispositifs de sécurisation :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   barrières, bornes, plots
+  &lt;/li&gt;
+  &lt;li&gt;
+   portiques
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 3. À titre exceptionnel, en matière d&amp;#039;équipements immobiliers des services ou locaux de police municipale :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   construction ou rénovation
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Pour bénéficier de cette aide, vous devez déposer un dossier sur notre plateforme en ligne
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>La subvention régionale est fixée à 30% max. du coût HT des équipements et véhicules, ce taux étant porté à 35% max. pour les territoires ZSP.</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P69" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2021</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/soutien-lequipement-des-forces-de-securite-et-la-securisation-des-equipements-publics</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle des politiques sportives, de santé, de solidarité et de modernisation
+&lt;/p&gt;
+&lt;p&gt;
+ Service sécurité et aide aux victimes
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Bruno Tellier
+   &lt;br /&gt;
+   Tél. : 01 53 85 57 32 (départements 77, 92, 93, 94)
+   &lt;br /&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Michel Mora
+   &lt;br /&gt;
+   Tél. : 01 53 85 79 28 (départements 75, 78, 91, 95)
+   &lt;br /&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mail :
+   &lt;a href="mailto:SSP&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+    SSP&amp;#64;iledefrance.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2850-soutien-a-lequipement-des-forces-de-securite-/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2021</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>103443</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer les capacités de tests des communes, EPCI et établissements d'enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux communes, EPCI et établissements d'enseignement supérieur mobilisés dans la vaccination</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ La Région accompagne les collectivités territoriales et les établissements d&amp;#039;enseignement supérieur qui mettent en place des centres de vaccination anti-Covid ou investissent dans des équipements sanitaires tels que des purificateurs d&amp;#039;air.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ En application de la règle de non-cumul des aides, un même projet ne pourra pas être financé par plusieurs aides de la Région telles que définies dans ses différentes délibérations. Toutefois, un même territoire pourra être éligible à plusieurs aides portant sur des projets différents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans le respect du Règlement budgétaire et financier de la Région en vigueur, les dépenses prises en compte pour le calcul de la subvention ne peuvent être antérieures au 27 décembre 2020.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P70" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2021</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles au dispositif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes,
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les groupements de communes
+  &lt;/strong&gt;
+  (EPCI) dont les syndicats mixtes et les syndicats intercommunaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les établissements d&amp;#039;enseignement supérieur.
+  &lt;/strong&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;
+ &lt;strong&gt;
+  une aide forfaitaire de 10.000€ maximum
+ &lt;/strong&gt;
+ par structure concernée par le déploiement d&amp;#039;un centre de vaccination.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide vise à participer aux dépenses auxquelles les collectivités ou les établissements d&amp;#039;enseignement supérieur devront faire face afin de mettre en place la campagne de vaccination contre le Covid-19
+ &lt;strong&gt;
+  tant en investissement qu&amp;#039;en fonctionnement à hauteur de 100% des dépenses subventionnables.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, il s&amp;#039;agit par exemple de prendre en compte les dépenses relatives au petit matériel médical ou strictement liées au vaccin, à la logistique ou encore aux solutions de mobilité proposées par la commune à ses administrés les plus dépendants qui voudraient aller se faire vacciner.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont également éligibles, les projets tendant à acquérir des équipements à vocation sanitaire utiles dans la lutte contre l&amp;#039;épidémie de la Covid-19, comme les purificateurs d&amp;#039;air.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise en œuvre opérationnelle de centres de vaccination anti-Covid-19,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition d&amp;#039;équipements à vocation sanitaire tels que les purificateurs d&amp;#039;air.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En lien avec les autorités, les communes et/ou leurs groupements mettront en place des centres de vaccination dont les dépenses de fonctionnement et d&amp;#039;investissement pourront être prises en charge par la Région.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les demandes sont a déposer sur la plateforme
+ &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ (dispositif « Aide aux communes, EPCI et établissements d&amp;#039;enseignement supérieur mobilisés dans la vaccination »).
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-communes-epci-et-etablissements-denseignement-superieur-mobilises-dans-la-vaccination</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pierre Faivre :
+ &lt;a href="mailto:pierre.faivre&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  pierre.faivre&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 66 96
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2f78-aide-aux-communes-epci-et-etablissements-dens/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2021</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>103488</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création de nouvelles structures d'exercice collectif favorisant l’accès aux soins des Franciliens</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux structures collectives de santé</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de sa politique Région Solidaire, la Région soutient la création de nouvelles structures d&amp;#039;exercice collectif (MSP, centres de santé, cabinets de groupe, maisons médicales de garde) favorisant l&amp;#039;accès aux soins des Franciliens.
+&lt;/p&gt;
+&lt;h4&gt;
+ Nature de l&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ Subvention en investissement pour structures d&amp;#039;exercice collectif (maisons de santé pluriprofessionnelle, centres de santé et cabinets de groupe engagés dans une démarche pluridisciplinaire):
+&lt;/p&gt;
+&lt;p&gt;
+ Acquisition foncière, travaux d&amp;#039;installation (et charges afférentes) et acquisition d&amp;#039;équipements (médicaux, mobiliers et informatiques) dans la limite de :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    30 % de la dépense d&amp;#039;acquisition foncière et travaux dans la limite de 250 000 €
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    50 % de la dépense pour équipements dans la limite de 100 000 €
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Modalités financières pour les structures de coordination (réseaux de santé)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Travaux : 30% de la dépense dans la limite de 50 000 €
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Equipements : 50% de la dépense  dans la limite de 50 000 €
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Acquisition de véhicule : 50% de la dépense dans la limite de 10 000 €
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  Modalités financières relatives aux structures de soins non programmés (maisons médicales de garde, réseaux d&amp;#039;aide médicale d&amp;#039;urgence) :
+ &lt;/p&gt;
+ &lt;p&gt;
+  La Région peut participer au financement de travaux d&amp;#039;aménagement et d&amp;#039;acquisition d&amp;#039;équipements (médicaux, mobiliers et informatiques) à hauteur de :
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    &lt;span&gt;
+     30 % pour les travaux dans la limite de 100 000 €
+    &lt;/span&gt;
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    &lt;span&gt;
+     50 % pour les équipements dans la limite de 50 000 €
+    &lt;/span&gt;
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    &lt;span&gt;
+     Acquisition d&amp;#039;équipements de télémédecine à hauteur de 70% de la dépense subventionnable dans la limite de 50 000 €
+    &lt;/span&gt;
+    &lt;br /&gt;
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont finançables les dépenses d&amp;#039;investissements relatives à la création, l&amp;#039;extension, et l&amp;#039;équipement de ces établissements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont bénéficiaires : Toutes les structures de droit public ou de droit privé
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-structures-collectives-de-sante</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aurélie Deltombe - aurelie.deltombe&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 73 42
+&lt;/p&gt;
+&lt;p&gt;
+ Magdouda Bendjebla - magdouda.bendjebla&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 74 62
+&lt;/p&gt;
+&lt;p&gt;
+ Véronique Boislaville - veronique.boislaville&amp;#64;iledefrance.fr
+ &lt;br /&gt;
+ Tél. : 01 53 85 75 77
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/96b6-aides-aux-maisons-de-sante-pluriprofessionnel/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une maison de santé
+Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2021</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>103484</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la construction, la restauration et l'acquisition des structures itinérantes</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide aux structures itinérantes</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Objectif : Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner la construction, la restauration et l&amp;#039;acquisition des structures itinérantes.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-investissements-numeriques"&gt;
+   Investissement culturel – Aide aux investissements numériques
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Nature de l&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention, d&amp;#039;un montant maximum de 30% des dépenses éligibles, plafonnées à 1 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet, objet de la demande, doit être financé à hauteur de 20% minimum par la structure porteuse.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont concernées les structures itinérantes accueillant des manifestations culturelles ou permettant la réalisation d&amp;#039;actions culturelles :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Péniches,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Chapiteaux,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Yourtes,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Conteneurs,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Bibliobus,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Tout équipement alternatif itinérant.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires cibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;Etat)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis et acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le renouvellement de l&amp;#039;aide régionale aux structures itinérantes ne pourra être sollicitée qu&amp;#039;après une période de 5 ans minimum.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-structures-itinerantes</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Spectacle vivant
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ &lt;span&gt;
+  Christine Vacher :
+  &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+   christine.vacher&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Arts plastiques
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ Delphine Barberolle -
+ &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  delphine.barberolle&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cinéma
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
+  cinema.audiovisuel&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Livre et lecture
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  :
+ &lt;/strong&gt;
+ Delphine Martincourt -
+ &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  delphine.martincourt&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture pour obtenir le dossier de candidature et de connaitre les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt du dossier de demande de subvention doit obligatoirement intervenir avant l&amp;#039;engagement des dépenses.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6f98-investissement-culturel-aide-aux-structures-i/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2021</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>103485</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux des bâtiments culturels et les acquisitions d'équipements</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide aux travaux et à l'acquisition d'équipements</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I73" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région d&amp;#039;accompagner les travaux des bâtiments culturels et les acquisitions d&amp;#039;équipements (mobilier, fonds initial d&amp;#039;une nouvelle bibliothèque, matériel numérique et scénographique).
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le dispositif permet le soutien à la construction et la restructuration des équipements culturels relevant des quatre disciplines suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Enseignement artistique : conservatoires agrées par le ministère de la culture,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Spectacle vivant : lieux de répétition, de formation et de diffusion du spectacle vivant, lieux labellisés par le ministère de la culture,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Arts plastiques : centres d&amp;#039;art, espace collectifs de travail, ateliers,
+  &lt;/li&gt;
+  &lt;li&gt;
+   livre et lecture : bibliothèques, médiathèques et lieux de vie littéraire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le dispositif permet également l e soutien à la rénovation, l&amp;#039;extension ou l&amp;#039;aménagement des cinémas classés art et essai.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, le dispositif permet le soutien à l&amp;#039;acquisition d&amp;#039;équipements :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mobilier lié à l&amp;#039;accueil du public,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Fonds initial de la collection d&amp;#039;une nouvelle bibliothèque,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Matériel numérique et scénographique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt du dossier à la Région doit intervenir obligatoirement avant le début des travaux (ou avant l&amp;#039;engagement des dépenses d&amp;#039;acquisition).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;un dossier de candidature complet .
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé à hauteur de 20% minimum par la structure porteuse.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2019</t>
+        </is>
+      </c>
+      <c r="R73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention, d&amp;#039;un montant maximum de 30% des dépenses éligibles , avec un plafond de dépense de 6,5 M€ pour les travaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond peut monter à 40 % des dépenses éligibles pour les acquisitions de matériel numérique et scénographique (hors demande de travaux) avec un plafond de dépense de 1 M€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de travaux, les dépenses éligibles correspondent aux coûts des travaux et aux honoraires de maîtrise d&amp;#039;œuvre (dans la limite de 15% du coût des travaux hors taxes). Sont exclus : les acquisitions foncières et frais afférents, les études préalables, l&amp;#039;assurance dommage ouvrage, les travaux de démolition et de dépollution préalables, les travaux de voirie et réseaux divers.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets d&amp;#039;équipements, les dépenses éligibles correspondent aux montants des devis des acquisitions envisagées.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En fonction du secteur dont relève le projet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Spectacle vivant et enseignement artistique
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Christine Vacher -
+  &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   christine.vacher&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Arts plastiques
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
+   cinema.audiovisuel&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Livre et lecture
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/326d-investissement-culturel-aide-aux-travaux-et-a/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB73" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2021</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>103486</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des investissements numériques dans le champ culturel</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide aux investissements numériques</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J74" s="1" t="inlineStr">
+        <is>
+          <t>1 million € maximum</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ Le dispositif de soutien à l&amp;#039;investissement culturel permet à la Région de soutenir des investissements numériques dans le champ culturel.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Nature de l&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention d&amp;#039;un taux maximum de 40% du montant des dépenses éligibles, plafonnées à 1 M€.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet objet de la demande d&amp;#039;aide doit être financé à hauteur de 20% minimum par la structure porteuse.
+&lt;/p&gt;
+&lt;h4&gt;
+ Cofinancements possibles
+&lt;/h4&gt;
+&lt;p&gt;
+ Les autres aides à l&amp;#039;investissement culturel :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-travaux-et-lacquisition-dequipements"&gt;
+   Investissement culturel – Aide aux travaux et à l&amp;#039;acquisition d&amp;#039;équipements
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.iledefrance.fr/investissement-culturel-aide-aux-structures-itinerantes"&gt;
+   Investissement culturel – Aide aux structures itinérantes
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont concernés :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    La restauration ou la numérisation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    La création ou le développement de sites ou applications visant à favoriser la connaissance et la diffusion des œuvres vers le public,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    L&amp;#039;acquisition de matériel numérique (tablettes, tables de montage/mash-up) pour des projets culturels innovants et/ou structurants, des projets mutualisés ou des projets d&amp;#039;Éducation artistique et culturelle.
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires cibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités territoriales (départements, communes et EPCI, hors structures de l&amp;#039;État),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménageurs mandatés par les collectivités locales,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Personnes morales de droit privé ou public ayant au moins un an d&amp;#039;existence.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent aux montants des devis des prestations ou acquisitions envisagées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-aux-investissements-numeriques</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les projets relevant du secteur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du spectacle vivant
+  &lt;/strong&gt;
+  :
+  &lt;span&gt;
+   Christine Vacher :
+   &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+    christine.vacher&amp;#64;iledefrance.fr
+   &lt;/a&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du patrimoine
+  &lt;/strong&gt;
+  : Cécile Chenot -
+  &lt;a href="mailto:cecile.chenot&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   cecile.chenot&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ou Véronique Cagnon -
+  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   veronique.cagnon&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   des arts plastiques
+  &lt;/strong&gt;
+  : Delphine Barberolle -
+  &lt;a href="mailto:delphine.barberolle&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.barberolle&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du cinéma
+  &lt;/strong&gt;
+  &lt;strong&gt;
+   :
+  &lt;/strong&gt;
+  &lt;a href="mailto:cinema.audiovisuel&amp;#64;iledefrance.fr"&gt;
+   cinema.audiovisuel&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   du livre et de la lecture
+  &lt;/strong&gt;
+  : Delphine Martincourt -
+  &lt;a href="mailto:delphine.martincourt&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+   delphine.martincourt&amp;#64;iledefrance.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Merci de contacter le service concerné au sein de la direction de la culture, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt du dossier doit intervenir obligatoirement avant l&amp;#039;engagement des dépenses.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dae5-investissement-culturel-aide-aux-investisseme/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>17/09/2021</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>103263</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'usage du vélo au quotidien</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Plan vélo régional</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p width="100%;"&gt;
+ &lt;/p&gt;&lt;p&gt;
+  La Région souhaite développer l&amp;#039;usage du vélo au quotidien. Le Plan vélo vise au triplement de la pratique par l&amp;#039;apport de réponses concrètes aux usagers : itinéraires sécurisés et jalonnés, stationnement, services (réparation, etc.).
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    &lt;strong&gt;
+     Pour quel type de projet ?
+    &lt;/strong&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Réalisation d&amp;#039;un schéma stratégique cyclable,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Réalisation d&amp;#039;études de faisabilité pour la création d&amp;#039;un ouvrage d&amp;#039;art cyclable,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Réalisation d&amp;#039;itinéraires et d&amp;#039;équipements cyclables pour l&amp;#039;amélioration des accès au réseau de transport public, aux équipements régionaux, aux pôles d&amp;#039;emploi et d&amp;#039;éducation,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Généralisation du partage de la rue (apaisement de la circulation et mise en double sens cyclable des voiries à sens unique),
+   &lt;/li&gt;
+   &lt;li&gt;
+    Développement d&amp;#039;une offre de stationnement vélo dans le cadre de plans globaux,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Jalonnement des liaisons cyclables,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Suivi et évaluation,
+   &lt;/li&gt;
+   &lt;li&gt;
+    Développement des services à destination des cyclistes.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelle est la nature de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région intervient sous forme de subventions pouvant aller de 25% à 50% du reste à charge du bénéficiaire, selon les types d&amp;#039;actions et leur inscription ou non dans le cadre d&amp;#039;une stratégie territoriale déclinée en plan d&amp;#039;action triennal.
+&lt;/p&gt;
+&lt;p&gt;
+ Les plafonds de subvention sont définis selon les projets :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Études (stratégie cyclable ou études préalables de faisabilité) : 50.000€,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Maillage et apaisement de la circulation : 550€/ml,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Stationnement : 1.000€/place,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Jalonnement : 50€/ml,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Suivi-évaluation : 4.000€/point de comptage,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Services : 50.000€ pour les études, 80.000€ pour les projets.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de cette aide, vous devez déposer un dossier sur notre plateforme en ligne
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les pièces nécessaires sont différentes en fonction du type de projet, et du taux de subvention sollicité. Le formulaire annexé à la présente fiche récapitule les éléments nécessaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les maîtres d&amp;#039;ouvrages publics, le soutien au taux maximum est conditionné à l&amp;#039;existence d&amp;#039;un schéma stratégique cyclable répondant aux critères définis par le Plan vélo régional, et par un engagement dans un plan d&amp;#039;action triennal
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;strong&gt;
+   A noter :
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Ce dispositif est éligible au
+  &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
+   budget participatif écologique de la Région Île-de-France
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  .
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités territoriales et leurs groupements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;État et ses établissements publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gestionnaires des îles de loisirs de la Région Île-de-France,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les associations pour les actions ayant trait aux services et sous réserve de bénéficier d&amp;#039;un appui de la collectivité concernée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-velo-regional</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports / service Pôles et Voiries
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  directiondestransports&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ec7-plan-velo-regional/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB75" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>103266</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions d’innovation en matière de logistique</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux actions d'innovation en matière de logistique</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutient l&amp;#039;émergence de solutions innovantes pour répondre aux enjeux d&amp;#039;une « smart logistique », vecteur de développement économique et social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les projets peuvent exploiter les potentialités des nouvelles technologies en matière de :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   réorganisation des chaînes logistiques favorisant la mutualisation et l&amp;#039;optimisation des flux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   développement d&amp;#039;un immobilier logistique connecté, mutualisé, à forte valeur ajoutée, sur l&amp;#039;utilisation de nouveaux procédés, sur la création de nouveaux lieux de traitement et de gestion des flux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   utilisation de nouveaux véhicules propres, autonomes et/ou connectés routiers, fluviaux, aériens ou ferroviaire,
+  &lt;/li&gt;
+  &lt;li&gt;
+   développement des outils permettant d&amp;#039;améliorer la connaissance des flux de marchandises en Île-de-France (recueil de données, modélisation, simulation...).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Quelle est la nature de l&amp;#039;aide ?
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Jusqu&amp;#039;à 50% des dépenses éligibles plafonnées à 500 000 euros.
+ &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet intéressés peuvent prendre contact avec les services de la Région pour établir un dossier de demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A noter :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;/p&gt;&lt;p&gt;
+  Les innovations visées par ce dispositif s&amp;#039;entendent au niveau technologique comme organisationnel. Elles portent aussi bien sur la création de nouveaux outils que sur des outils, matériels ou processus déjà existants mais dont l&amp;#039;utilisation inventive permettra de renouveler les usages ou d&amp;#039;ouvrir à de nouveaux marchés au profit de systèmes logistiques plus efficaces et plus vertueux.
+ &lt;/p&gt;
+ &lt;p&gt;
+  Les projets devront :
+ &lt;/p&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   démontrer les potentialités offertes par ces innovations,
+  &lt;/li&gt;
+  &lt;li&gt;
+   préciser les conditions de leur déploiement,
+  &lt;/li&gt;
+  &lt;li&gt;
+   proposer une mise à disposition la plus ouverte possible des données produites,
+  &lt;/li&gt;
+  &lt;li&gt;
+   proposer une évaluation a priori des impacts attendus et préciser les modalités de suivi.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Voirie et réseaux
+Commerces et services
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les collectivités territoriales, leurs groupements et les établissements publics,
+  &lt;/li&gt;
+  &lt;li&gt;
+   les entreprises (de toute taille et de tout statut),
+  &lt;/li&gt;
+  &lt;li&gt;
+   les associations,
+  &lt;/li&gt;
+  &lt;li&gt;
+   les établissements publics.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-actions-dinnovation-en-matiere-de-logistique</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports :
+ &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  directiondestransports&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5864-soutien-aux-actions-dinnovation-en-matiere-de/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>103290</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les modes de garde innovants pour la petite enfance</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux modes de garde innovants pour la petite enfance</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I77" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La région Ile-de-France soutient des projets de création de structures d&amp;#039;accueil innovantes de la petite enfance (crèches à horaires décalés, structures itinérantes, accueil des enfants en situation de handicap, MAM, RAP). Cette aide permet également de financer des projets de soutien à la parentalité et des formations pour les professionnels de la petite enfance afin que les structures soient mieux remplies et mieux gérées.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets permettant l&amp;#039;accueil et le développement des enfants de leur naissance à leur 4 ème anniversaire, non scolarisés, ou des enfants porteurs de handicap jusqu&amp;#039;à 6 ans, ainsi que les projets favorisant la professionnalisation des personnels de la petite enfance et la parentalité, entendue comme le renforcement des compétences parentales et l&amp;#039;amélioration du lien parents-enfants.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en investissement et fonctionnement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La subvention régionale en fonctionnement s&amp;#039;élève à 50% maximum de la dépense subventionnable (total des dépenses éligibles), dans la limite d&amp;#039;un montant de 50 000€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La subvention régionale en investissement s&amp;#039;élève à 50% maximum de la dépense subventionnable dans une limite plafond de 300 000 €.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les subventions sont subordonnées aux conditions d&amp;#039;une convention liant la Région Ile-de-France et le porteur de projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre une Associations loi 1901, collectivités territoriales et leurs groupements, entreprises publiques locales, établissements publics, fondations, GIP, mutuelles privées non lucratives, organismes sanitaires et sociaux, SCI, caisses de retraite publiques et privées non lucratives, offices publics, entreprises privées.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T77" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-aux-modes-de-garde-innovants-pour-la-petite-enfance</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Action sociale, santé, famille :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:solidarites&amp;#64;iledefrance.fr"&gt;
+   solidarites&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/887c-soutien-aux-modes-de-garde-innovants-pour-la-/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>103295</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’effectivité des droits culturels des personnes en situation de handicap</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Aide pour l'effectivité des droits culturels des personnes en situation de handicap</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutient l&amp;#039;accès aux droits culturels des personnes en situation de handicap et, en parallèle, la constitution d&amp;#039;un réseau francilien de coopération entre les structures sanitaires et médico-sociales et les structures culturelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les types de projets soutenus concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La mise en réseau des établissements culturels et des établissements sanitaires et médico-sociaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des actions pour les personnes en situation de handicap, vivant à leur domicile, le but étant de développer l&amp;#039;offre d&amp;#039;accompagnement pour les projets individuels, qu&amp;#039;ils soient pour l&amp;#039;accès à toute proposition culturelle ou pour aider à la création en tant que telle.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Quelle est la nature de l&amp;#039;aide ?
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  Il s&amp;#039;agit de subventions en fonctionnement pour des projets spécifiques.
+ &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A noter
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dispositif ouvert en continu
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Procédure dématérialisée sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Handicap
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Qui peut en bénéficier ?
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associations loi 1901 de plus d&amp;#039;un an d&amp;#039;existence lors de la demande de subvention et pouvant justifier d&amp;#039;un bilan d&amp;#039;exercice comptable de l&amp;#039;année écoulée,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales et leurs groupements,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements d&amp;#039;intérêt public (GIP),
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fondations,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements scolaires.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-pour-leffectivite-des-droits-culturels-des-personnes-en-situation-de-handicap</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Délégation handicap
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/21f7-aide-pour-leffectivite-des-droits-culturels-d/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>103322</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Informer et donner accès aux droits en matière de sexualité, contraception et IVG</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Contraception - Grossesses précoces - IVG</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I79" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La politique Région Solidaire en Santé est investie dans le soutien aux problématiques de santé sexuelle et d&amp;#039;aide aux femmes confrontées à des grossesses non désirées : information et accès aux droits en matière de sexualité, contraception et IVG.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région solidaire se veut inclusive et intervient aux côtés des femmes pour leur permettre de disposer librement de leur corps et les accompagner dans leurs choix. L&amp;#039;objectif est d&amp;#039;accompagner ces femmes et de les aider à répondre aux difficultés auxquelles elles sont confrontées.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région soutient les structures particulièrement investies sur les questions de santé sexuelle, en particulier pour l&amp;#039;information et l&amp;#039;accès aux droits en matière de sexualité, contraception et IVG, et notamment les têtes de réseaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets proposés doivent prioritairement viser à prévenir et/ou accompagner les grossesses précoces ou non désirées, faciliter l&amp;#039;accès à la contraception et l&amp;#039;IVG et promouvoir la santé sexuelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces actions doivent permettre aux femmes, et en particulier aux personnes vulnérables, d&amp;#039;être prises en charge pour tout acte en lien avec la régulation des naissances.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelle est la nature de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention régionale est fixée à 50% de la dépense subventionnable (total des dépenses éligibles). Le montant de subvention est fixé au plafond de 50.000 € par an et par opérateur pour un même projet.
+&lt;/p&gt;
+&lt;p&gt;
+ La priorité est donnée aux actions favorisant une approche globale et pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Egalement, la dimension régionale des projets est souhaitée.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes doivent être déposées en ligne sur la plateforme :
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  https://mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,  dispositif « Prévention, accompagnement, soutien aux professionnels de santé et innovation en santé ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Accès aux services
+Santé</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P79" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2023</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations relevant de la loi de 1901 et les fondations
+ &lt;span&gt;
+  reconnues d&amp;#039;utilité publique, existant depuis au moins un an.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Pour les projets innovants et emblématiques : les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets de recherche : les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère
+ &lt;span&gt;
+  scientifique, culturel et professionnel.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   À noter
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Réglementation européenne à respecter pour obtenir le financement régional.
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contraception-grossesses-precoces-ivg</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service santé :
+ &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  sante&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01.53.85.53.85
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5b42-contraception-grossesses-precoces-ivg/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>103324</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Santé numérique et innovation</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I80" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intelligence artificielle, télémédecine... Alors que le système de santé est en évolution rapide, la Région soutient les projets qui misent sur les nouvelles technologies pour améliorer la santé des Franciliens et le travail des soignants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quel type de projet ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets proposés doivent prioritairement concerner l&amp;#039;une ou plusieurs des thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Innovation en santé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intelligence artificielle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Télémédecine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléconsultation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléexpertise,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des professionnels de santé,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de la prise en charge des patients.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelle est la nature de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention en fonctionnement :
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention régionale est fixée à 50% de la dépense subventionnable (total des dépenses éligibles). Le montant de subvention est fixé au plafond de 50.000€ par an et par opérateur pour un même projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À noter
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;un dispositif régional pouvant être sollicité durant toute l&amp;#039;année en fonction de la disponibilité des crédits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes doivent être déposées en ligne sur la plateforme
+ &lt;a href="https://mesdemarches.iledefrance.fr/account-management/cridfprd-demandeurs/ux/#/login?redirectTo&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fconnecte%2Ftiers-selection&amp;amp;jwtKey&amp;#61;jwt-cridfprd-portail-depot-demande-aides&amp;amp;footer&amp;#61;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Faccessibilite,Accessibilit%C3%A9%20:%20partiellement%20conforme,_self;https:%2F%2Fmesdemarches.iledefrance.fr%2Faides%2F%23%2Fcridfprd%2Fmentions-legales,Mentions%20l%C3%A9gales%20et%20RGPD,_self" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ (dispositif « Prévention, accompagnement, soutien aux professionnels de santé et innovation en santé »)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P80" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2019</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les associations relevant de la loi de 1901 et les fondations reconnues d&amp;#039;utilité publique, existantes depuis au moins 1 an.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets innovants et emblématiques :
+  &lt;/strong&gt;
+  les collectivités territoriales et EPCI, les établissements publics, les GIP et les structures de droit public ou de droit privé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les projets de recherche :
+  &lt;/strong&gt;
+  les établissements publics d&amp;#039;enseignement supérieur et de recherche, dont notamment les établissements nationaux à caractère scientifique, culturel et professionnel.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/sante-numerique-et-innovation</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service santé :
+ &lt;a href="mailto:sante&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  sante&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ et
+ &lt;a href="mailto:pierre.faivre&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  pierre.faivre&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01.53.85.53.85
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3dfa-sante-numerique-et-innovation/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place de la télémedecine</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>103340</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création 
+nette de logements locatifs intermédiaires destinés aux travailleurs clés indispensables au bon fonctionnement de la société.</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Logement locatif intermédiaire (LLI)</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutien la création nette de logements locatifs intermédiaires destinés aux travailleurs clés
+ indispensables au bon fonctionnement de la société.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Programmes visés par l&amp;#039;ordonnance n° 2014-159 du 20 février 2014 et le décret n° 2014-1102 du 30 septembre 2014 destiné à l&amp;#039;accueil de &amp;#34;travailleurs clés&amp;#34; notamment des secteur de la santé, de la sécurité, de l&amp;#039;éducation, des transports etc...
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif d&amp;#039;aide est par ailleurs pris en application de la décision 2012/21/UE du 20 décembre 2011 relative à l&amp;#039;application de l&amp;#039;article 106, paragraphe 2, du traité sur le fonctionnement de l&amp;#039;Union européenne aux aides d&amp;#039;État sous forme de compensations de service public octroyées à certaines entreprises chargées de la gestion de services d&amp;#039;intérêt économique général.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH ainsi que les SEM de construction ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les filiales des organismes d&amp;#039;HLM mentionnés à l&amp;#039;article L.411-2 du CCH créées en vertu des articles L.421-1, L.422-2 et L.422-3 dudit code pour construire et gérer des logements locatifs intermédiaires ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les SA de coordination entre les organismes d&amp;#039;HLM mentionnées à l&amp;#039;article L. 423-1-1 du CCH ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les SEM visées à l&amp;#039;article L. 481-1 du CCH ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les organismes soumis au contrôle d&amp;#039;Action Logement Immobilier ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les personnes morales dont le capital est détenu en totalité par des personnes passibles de l&amp;#039;impôt sur les sociétés, des établissements publics administratifs ou des caisses de retraite et de prévoyance.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Dépôt des dossiers de demande de subvention sur la plateforme Mes démarches (
+ &lt;a rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ ).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide proposée s&amp;#039;établit à 5 % maximum de la dépense HT liée aux travaux et honoraires dans la limite d&amp;#039;un plafond de subvention de 5 000 € par logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Possibilité de primes pour les projets particulièrement performants sur le plan énergétique, qui recourent à l&amp;#039;éco-construction ou à la végétalisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P81" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/logement-locatif-intermediaire-lli</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Angelo Zagalolo :
+ &lt;a href="mailto:angelo.zagalolo&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  angelo.zagalolo&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Jérôme de Viviés :
+ &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  jerome.de-vivies&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7562-logement-locatif-intermediaire-lli/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>103353</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Construire, rénover ou étendre les piscines</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Plan régional piscines et patinoires</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région entend réduire les carences en équipements aquatiques conformes aux besoins de la pratique. Et développer la pratique sportive, notamment des publics féminins et des personnes en situation de handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets présentés peuvent être des réhabilitations simples, des réhabilitations avec extension ou des constructions et doivent satisfaire au respect de la règlementation concernant l&amp;#039;accessibilité de l&amp;#039;équipement pour les personnes en situation de handicap.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent être réalisés sous maîtrise d&amp;#039;ouvrage publique ou sous maîtrise d&amp;#039;ouvrage déléguée (SEM, SPL ou tout autre type d&amp;#039;opérateur) ou dans le cadre d&amp;#039;une concession.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La personne publique demeure toutefois attributaire de l&amp;#039;aide.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quels bénéficiaires ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les collectivités territoriales,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les syndicats mixtes,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les EPCI.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le bénéficiaire peut être propriétaire, simple occupant ou locataire du terrain d&amp;#039;assiette ou des locaux objets du subventionnement régional. En tout état de cause, le bénéficiaire s&amp;#039;engage à maintenir le bien subventionné dans sa destination pendant une durée fixée dans la convention de subventionnement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les taux de subvention sont fixés à :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 15% du montant de travaux plafonné à 3.000.000€ HT pour les réhabilitations sans extension,
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 10% du montant de travaux plafonné à 8.000.000€ HT pour les réhabilitations-extensions (extension d&amp;#039;un bassin sportif normé ou extension d&amp;#039;un bassin d&amp;#039;apprentissage de 125 m2 minimum, ou création d&amp;#039;un bassin sportif normé ou d&amp;#039;apprentissage supplémentaire) et les constructions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les communes qui justifieront de l&amp;#039;absence d&amp;#039;équipement sportif sur leur territoire, l&amp;#039;aide régionale sera renforcée par le doublement du taux maximal de subvention, et du montant plafond de la subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Si justification de la mise en œuvre d&amp;#039;une politique sportive dédiée aux personnes en situation de handicap, notamment par la désignation d&amp;#039;un club résident accueillant ce public, dans cet équipement, le taux de subvention appliqué pour le calcul de l&amp;#039;aide est majoré de 10%.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelles démarches ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier doit notamment comprendre les éléments suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Un dossier de niveau APS du projet comprenant le détail estimatif des travaux et les plans correspondants
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un plan de financement prévisionnel
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un planning prévisionnel comportant une date de démarrage et de fin de travaux
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Dépôt du dossier de candidature sur la plateforme des aides régionales
+ &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr.
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/plan-regional-piscines-et-patinoires</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Sports, des Loisirs et de la Citoyenneté
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service des Sport
+&lt;/p&gt;
+&lt;p&gt;
+ Bénédicte CHAIGNON
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:benedicte.chaignon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  benedicte.chaignon&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. : 01 53 85 63 43
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/44c4-plan-piscines-regional/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB82" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>103380</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les associations de valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux projets des réseaux franciliens œuvrant à la valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région accompagne les réseaux structurants qui mettent en valeur le patrimoine et contribuent à favoriser les synergies entre acteurs professionnels et associatifs du secteur.
+&lt;/p&gt;
+&lt;p&gt;
+ Ouverture permanente
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2026</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif est ouvert aux réseaux structurants qui fédèrent des professionnels et des acteurs du secteur du patrimoine : associations et fondations.
+&lt;/p&gt;
+&lt;p&gt;
+ Les effectifs d&amp;#039;adhérents doivent être représentatifs à l&amp;#039;échelle du territoire francilien soit sur le plan géographique avec une présence significative (de départements franciliens, de nombre d&amp;#039;adhérents).
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent être bénéficiaires les personnes morales de droit privé ayant au moins 1 an d&amp;#039;existence.
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40% maximum des dépenses éligibles liées au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est plafonnée à 30.000€.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de valorisation du patrimoine (expos physiques ou virtuelles, journées d&amp;#039;étude, site Internet, publications, documentaires...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de médiation  (cartes et itinéraires papier ou numériques, livrets de visite, multimédia, parcours d&amp;#039;interprétation...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs pédagogiques (mallettes pédagogiques, Moocs, supports de visite pour les jeunes...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Événements avec forte dimension patrimoniale, rayonnants à l&amp;#039;échelle de l&amp;#039;Île-de-France.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Une attention particulière sera portée à la qualité des contenus, à l&amp;#039;originalité et la pertinence des outils ou actions proposés, et à leur adéquation avec les publics ciblés.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ , la plateforme des aides régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-projets-des-reseaux-franciliens-oeuvrant-la-valorisation-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+ &lt;br /&gt;
+ Héloïse Maillé
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
+ &lt;br /&gt;
+ Kamel Kacihi
+ &lt;br /&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9338-aide-aux-projets-des-reseaux-franciliens-uvra/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>103383</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets des musées œuvrant à la valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux projets des musées œuvrant à la valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région accompagne les musées de France, dont les projets favorisent la découverte des collections constitutives du patrimoine francilien. Très ancrés dans les territoires franciliens, ces musées contribuent à un accès à la culture pour tous.
+&lt;/p&gt;
+&lt;p&gt;
+ Ouverture permanente
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P84" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2026</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les musées départementaux, intercommunaux, communaux ou associatifs à l&amp;#039;exclusion des musées nationaux.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement doit être labellisé « Musée de France ».
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40% maximum des dépenses éligibles liées au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est plafonnée à 30.000€.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de valorisation (expos physiques ou virtuelles, journées d&amp;#039;étude, site internet, publications, documentaires...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de médiation  (cartes et itinéraires papier ou numériques, livrets de visite, outils numériques, multimédia, parcours d&amp;#039;interprétation...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs pédagogiques (mallettes pédagogiques, Moocs, supports de visite à destination des jeunes...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Événements rayonnant à l&amp;#039;échelle de l&amp;#039;Île-de-France.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Une attention particulière sera portée à la qualité des contenus, à l&amp;#039;originalité et la pertinence des outils ou actions proposés, et à leur adéquation avec les publics ciblés.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ , la plateforme des aides régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-projets-des-musees-oeuvrant-la-valorisation-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+ &lt;br /&gt;
+ Héloïse Maillé
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
+ &lt;br /&gt;
+ Kamel Kacihi
+ &lt;br /&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/77f9-aide-aux-projets-des-musees-uvrant-a-la-valor/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>103417</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Reconquête de la biodiversité en Île-de-France</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Recherche
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région et l&amp;#039;Agence régionale de la biodiversité (ARB) soutiennent les acteurs franciliens qui s&amp;#039;engagent en faveur de la biodiversité à travers un appel à projets dédié. L&amp;#039;appel à projets concerne tout le territoire francilien.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projets vise à encourager et soutenir les actions contribuant à préserver et restaurer les espèces, les milieux naturels, les continuités écologiques et les réservoirs de biodiversité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Si les actions répondant aux critères d&amp;#039;éligibilité peuvent être soutenues, les initiatives s&amp;#039;inscrivant dans 4 thématiques phares seront privilégiées :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Continuités écologiques terrestres
+  &lt;/strong&gt;
+  pour résorber les obstacles au déplacement des espèces terrestres,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pollinisateurs sauvages,
+  &lt;/strong&gt;
+  pour préserver les espèces pollinisatrices, essentielles au maintien de la diversité de la flore et à notre alimentation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Trame noire et faune nocturne,
+  &lt;/strong&gt;
+  pour lutter contre la pollution lumineuse qui affecte la biodiversité, la santé humaine et la consommation énergétique locale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Santé et biodiversité,
+  &lt;/strong&gt;
+  pour améliorer la connaissance sur leurs interdépendances et valoriser les aménités positives sur la santé humaine.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en investissement : 70% maximum du montant des dépenses subventionnables, plafonné à 200 k€.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce plafond pourra être relevé jusqu&amp;#039;à 500 k€ pour soutenir des opérations permettant la restauration de continuités écologiques d&amp;#039;importance régionale identifiées dans le Schéma régional de cohérence écologique (SRCE).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les dépenses en fonctionnement : 50% maximum du montant des dépenses subventionnables, plafonné à 20 k€ TTC, bénévolat exclu.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux cumulé des aides publiques aux collectivités ne peut dépasser 70% du montant HT des dépenses en investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Démarche
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur la plateforme en ligne mesdemarches.iledefrance.fr.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/reconquete-de-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:biodiversite&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  biodiversite&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projet peuvent présenter leurs dossiers de candidature toute l&amp;#039;année sur notre plateforme en ligne
+ &lt;a rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>biodiversite@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b728-reconquete-de-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>103418</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, restaurer et valoriser les milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Eaux et milieux aquatiques humides</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I86" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 50</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région s&amp;#039;appuie sur les solutions fondées sur la nature, favorables à la préservation et au développement de la biodiversité en Île-de-France, pour préserver, restaurer et valoriser les milieux aquatiques et humides.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour quels types de projets?
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études et animations visant la mise en place de Contrats Trame Verte et Bleue,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges, dont les opérations concourant à la maîtrise du risque d&amp;#039;inondation par débordement de cours d&amp;#039;eau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs paysagers concourant à la maîtrise à la source des ruissellements, à l&amp;#039;adaptation au changement climatique et à la biodiversité (désimperméabilisation des sols, végétalisation de la ville, gestion alternative des eaux pluviales...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires pour la protection des milieux aquatiques, de la biodiversité et des personnes (diagnostics et plans de gestion différenciée, acquisition de matériels...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements permettant la récupération des eaux sur bâtiments publics et aménagements associés pour l&amp;#039;arrosage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contrats Trame Verte et Bleue
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études d&amp;#039;assistance technique à l&amp;#039;élaboration et au suivi des contrats : jusqu&amp;#039;à 40% du montant HT des dépenses en investissement, plafonné à 80 k€.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement et ingénierie territoriale pour la préparation et la mise en œuvre des contrats : jusqu&amp;#039;à 50% des dépenses de fonctionnement, plafonné à 40 k€/an.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Protection, restauration et valorisation des milieux aquatiques, humides et des berges :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Maîtrise à la source des ruissellements et désimperméabilisation :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 400 k€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Mesures alternatives à l&amp;#039;usage des produits phytosanitaires :
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Récupération des eaux de pluie
+ &lt;/strong&gt;
+ : jusqu&amp;#039;à 50% des dépenses en investissement, plafonné à 100 k€.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/eau-et-milieux-aquatiques-et-humides</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:eau-tramevertetbleue&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ eau-tramevertetbleue&amp;#64;iledefrance.fr
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>biodiversite@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d1f8-eau-et-milieux-aquatiques-et-humides/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB86" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Région Île-de-France</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>22/06/2021</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>103408</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets des groupements (aide aux projets des professionnels de la chaîne du livre)</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux projets des groupements (aide aux projets des professionnels de la chaîne du livre)</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La Région accompagne
+ &lt;/span&gt;
+ l&amp;#039;élaboration d&amp;#039;outils et d&amp;#039;actions communes par des groupements de professionnels du livre et de la lecture.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide vise à accompagner l&amp;#039;élaboration d&amp;#039;outils et d&amp;#039;actions communes par des groupements de professionnels du livre et de la lecture afin de:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Structurer un secteur professionnel via des actions mutualisés,
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Promouvoir le livre et la lecture via des projets rassemblant différents acteurs de la chaîne du livre (auteurs, libraires, bibliothécaires...),
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Développer des actions sur les territoires franciliens dans le but de développer les publics
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Montant et taux
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale spécifique est calculée sur une base subventionnable HT à laquelle s&amp;#039;applique un taux modulable maximum de 50% de la dépense éligible, dans la limite d&amp;#039;un plafond fixé à 50 000 €.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2021</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires sont les personnes morales de droit privé ou public : associations, collectifs d&amp;#039;auteurs, éditeurs indépendants, libraires indépendants, collectivités territoriales (au travers de leurs bibliothèques notamment).
+&lt;/p&gt;
+&lt;p&gt;
+ Critères d&amp;#039;attribution de l&amp;#039;aide : nombre et diversité des professionnels franciliens de la chaîne du livre associés; nature des actions engagées, qualité et dimension structurante; dimension territoriale du projet (développement en grande couronne, structuration du lien aux acteurs des territoires); nature des partenariats engagés avec les acteurs de la chaîne du livre; modèle économique des projets; publics visés
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dates limites de dépôt des dossiers
+ &lt;/strong&gt;
+ : avant le 15 décembre, le 15 mars ou le 30 juin. Le projet ne doit pas avoir débuté à date de sa présentation en commission, qui intervient environ 4 mois après la date-limite de dépôt. Les dépenses ne doivent pas être engagées avant la date de la commission.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-projets-des-groupements-aide-aux-projets-des-professionnels-de-la-chaine-du-livre</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture
+&lt;/p&gt;
+&lt;p&gt;
+ Service Livre
+&lt;/p&gt;
+&lt;p&gt;
+ Laurence Vintejoux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:laurence.vintejoux&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  laurence.vintejoux&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ / 01 53 85 67 53
+&lt;/p&gt;
+&lt;p&gt;
+ La demande est à effectuer en ligne sur la plateforme
+ &lt;a rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6eda-aide-aux-projets-des-groupements-aide-aux-pro/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2021</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>103407</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les manifestations littéraires</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux manifestations littéraires</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I88" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J88" s="1" t="inlineStr">
+        <is>
+          <t>Plafond maximum de 100.000€</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ La Région accompagne les manifestations littéraires inscrites dans une dynamique territoriale, favorisant la découverte de la création littéraire et des auteurs, et associant les acteurs de la chaîne du livre.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de l&amp;#039;examen des demandes de subvention, les critères suivants sont pris en compte :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contenu de l&amp;#039;action, notamment qualité du programme, préparation en amont, etc.,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte de la présence des auteurs dans le projet, et notamment leur rémunération en conformité avec les usages de la profession,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nature des partenariats engagés avec les professionnels franciliens de la chaîne du livre et avec le monde scolaire, notamment lycéen,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inscription dans une dynamique territoriale.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Nature de l&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;un montant maximum correspondant à 40% des dépenses éligibles, dans la limite d&amp;#039;un plafond fixé à 100.000€.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce taux peut être bonifié à hauteur de 50% pour les projets situés en zone géographique carencée.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Salons, festivals, programme de rencontres littéraires, etc., à l&amp;#039;exclusion des événements dont l&amp;#039;objet est prioritairement commercial.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Espace public
+Médias et communication
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dates limites de dépôt sont : le 15 décembre pour une décision au printemps, le 15 mars pour une décision à l&amp;#039;été et le 30 juin pour une décision à l&amp;#039;automne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-manifestations-litteraires</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>Direction de la culture, Service livre et lecture
+&lt;br /&gt;
+&lt;br /&gt;
+Vania Marty, chargée de mission vie littéraire :
+&lt;a href="mailto:vania.marty&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ vania.marty&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+- 01 53 85 55 86
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8893-aide-aux-manifestations-litteraires/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2021</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>103396</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Accroître la collection des musées</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'acquisition exceptionnelle pour les collections des musées</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I89" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ La Région soutient la politique d&amp;#039;acquisition des musées de France dont les collections sont constitutives du patrimoine francilien. Par cette action, elle renforce l&amp;#039;attractivité touristique et culturelle de l&amp;#039;Île-de-France.
+&lt;/p&gt;
+&lt;h4&gt;
+ Montant et taux
+&lt;/h4&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention régional est de 50% maximum des dépenses éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est plafonnée à 80.000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les musées départementaux, intercommunaux, communaux ou associatifs à 
+l&amp;#039;exclusion des musées nationaux.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement doit être labellisé « Musée de France ».
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale permet de financer en investissement les acquisitions exceptionnelles d&amp;#039;œuvres, objets ou 
+collections.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce projet d&amp;#039;acquisition doit s&amp;#039;inscrire dans le cadre du projet scientifique et culturel 
+du musée et être cohérent avec la collection existante du musée.
+&lt;/p&gt;
+&lt;p&gt;
+ Merci de contacter le service, afin d&amp;#039;obtenir le dossier de candidature et de connaître les dates de dépôt de dossier.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-dacquisition-exceptionnelle-pour-les-collections-des-musees</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bb46-fonds-dacquisition-exceptionnelle-pour-les-co/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2021</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>103234</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les initiatives favorisant les expressions citoyennes</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Soutien régional aux expressions citoyennes</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ La Région s&amp;#039;engage à promouvoir des initiatives vectrices de citoyenneté en Ile-de-France, permettant de lutter contre les différentes fractures et phénomènes de violence, de renforcer la diffusion des valeurs de la République et du lien social entre Franciliens sur le territoire régional. La transmission de savoir, le développement sur l&amp;#039;ensemble du territoire de la richesse du patrimoine vivant francilien procèdent de la promotion d&amp;#039;une Ile-de-France solidaire et visent à conforter le sentiment d&amp;#039;appartenance et la fierté francilienne.
+&lt;/p&gt;
+&lt;h4&gt;
+ Nature de l&amp;#039;aide et montant
+&lt;/h4&gt;
+&lt;p&gt;
+ La subvention régionale est fixée à 80% maximum de la dépense subventionnable, dans la limite d&amp;#039;un plafond fixé à 60 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Les projets pourront revêtir plusieurs natures :
+ &lt;/span&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    la promotion et l&amp;#039;organisation d&amp;#039;événements d‘expressions citoyennes ;
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    la transmission de savoirs et de savoir-faire ;
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    la collecte et la diffusion de mémoires franciliennes ;
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    le développement de supports à visée pédagogique et citoyenne, en direction des jeunes et/ou du grand public,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    la transmission des valeurs de la République et du principe de laïcité ;
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    le développement d&amp;#039;actions visant à favoriser l&amp;#039;occupation positive de l&amp;#039;espace public et l&amp;#039;apaisement de tensions naissantes ou installées entre jeunes (prévention des violences, notamment par le recours à des médiateurs sociaux (dits aussi « médiateurs de rue »), développement d&amp;#039;ateliers de réparation individuels ou collectifs...)
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    les actions en faveur du souvenir et du lien entre les Franciliens et leurs Institutions.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les projets présentant une dimension régionale seront privilégiés, à l&amp;#039;exception des projets visant à prévenir les phénomènes de violences entre jeunes pour lesquelles des actions locales pourront être soutenues. Les communes ou leurs groupements pourront être soutenus financièrement lorsqu&amp;#039;elles feront contractuellement appel à des associations spécialisées et agréés, reconnues pour leur expérience dans le cadre d&amp;#039;actions de médiation sociale sur l&amp;#039;espace public.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Citoyenneté</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Personnes morales de droit privé à but non lucratif (associations, fondations, des communes et des établissements publics...).
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires éligibles sont étendus aux personnes morales de droit privé à but lucratif, pour la seule action suivante « développement de supports à visée pédagogique et citoyenne, en direction des jeunes et/ou du grand public ».
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;examen de l&amp;#039;éligibilité du projet portera sur :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    présentation du projet
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    public visé et participants attendus
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    capacité d&amp;#039;accueil et d&amp;#039;ouverture du projet
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    partenariats
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    modes de diffusion, de mutualisation, d&amp;#039;essaimage
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    modes d&amp;#039;évaluation envisagés,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    respect de l&amp;#039;égalité femmes-hommes
+   &lt;/span&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les candidats devront avoir plus d&amp;#039;un an d&amp;#039;existence lors de la demande de subvention et justifier d&amp;#039;un bilan d&amp;#039;exercice comptable de l&amp;#039;année écoulée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles se composent de dépenses de fonctionnement exclusivement imputables à la mise en œuvre des projets retenus dans le cadre de ce dispositif, telles que les frais de personnel, les frais de mission (transports, déplacements, restauration), les fournitures, le petit équipement, les locations, les télécommunications, etc.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en compte sont les dépenses hors taxes, sauf si les bénéficiaires justifient qu&amp;#039;ils ne récupèrent pas, d&amp;#039;une façon ou d&amp;#039;une autre, en tout ou en partie, directement ou indirectement, la TVA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les candidatures devront être déposées sur la plateforme des aides régionales
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ dans le respect du calendrier des séances de la Commission permanente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-regional-aux-expressions-citoyennes</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>Service jeunesse, citoyenneté et lutte contre les discriminations (SJCLCD)
+&lt;br /&gt;
+&lt;a rel="noopener" target="_blank"&gt;
+ expressions.citoyennes&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a8dd-soutien-aux-expressions-citoyennes/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2021</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>103472</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Aménager et équiper des cafés musicaux et culturels</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Investissement culturel - Aide à l’aménagement et à l'équipement des cafés musicaux et culturels</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I91" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif de soutien s&amp;#039;adresse aux cafés situés en Île-de-France, proposant une programmation musicale et culturelle, qui souhaitent faire des travaux d&amp;#039;aménagement ou des acquisitions d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements situés en grande couronne ou dans des zones rurales ou périurbaines, ou dans des villes de moins de 20 000 habitants, seront prioritairement soutenus.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Taux et montant de l&amp;#039;aide : L&amp;#039;aide prend la forme d&amp;#039;une subvention en investissement. La région peut intervenir jusqu&amp;#039;à 70% de votre budget d&amp;#039;investissement, dans la limite de 50 000€ de dépenses éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif permet de soutenir les projets d&amp;#039;aménagements, de travaux ou d&amp;#039;équipements pour des cafés musicaux et culturels dont le classement ERP correspond à la qualification N ou L, de catégories IV et V (jauges inférieures à 300 places), relevant notamment de la convention collective des HCR (Hôtels, Cafés et Restaurants), et justifiant d&amp;#039;une programmation artistique et culturelle (concerts, spectacles...) réalisée dans des conditions professionnelles, dans le respect des règlementations en vigueur, notamment sur les plans sociaux (emploi des artistes via le GUSO ou en lien avec le GIP cafés culture) et de la sécurité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Commerces et services</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : Ce dispositif de soutien s&amp;#039;adresse à toutes personnes morales de droit public ou privé, ayant leur siège social et leur activité en Ile-de-France et justifiant d&amp;#039;au moins un an d&amp;#039;existence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires concernés devront justifier d&amp;#039;une aide à l&amp;#039;emploi du GIP Cafés cultures dont la Région Ile-de-France est membre
+ , ou bien du respect des règlementations en vigueur notamment en ce qui concerne les conditions de rémunération des artistes.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appel à projet est permanent. Nous vous remercions de nous contacter par mail avant de déposer votre demande. Les dossiers seront instruits uniquement de manière dématérialisée.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande devra obligatoirement comporter :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un courrier officiel de demande de subvention daté et motivé, adressé à la Présidente du Conseil Régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une description de votre programmation culturelle ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le descriptif détaillé des travaux (plans et surfaces) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le budget prévisionnel de l&amp;#039;opération (dépenses détaillées lot par lot / recettes) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;autorisation d&amp;#039;effectuer les travaux, dans le cas où le maître d&amp;#039;ouvrage n&amp;#039;est pas le propriétaire du bâtiment ou du terrain, et la copie du bail s&amp;#039;il y a lieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;attestation de non commencement des travaux avant le vote de la subvention ou la demande motivée de démarrage anticipée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;attestation concernant l&amp;#039;assujettissement à la TVA* ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les bilans et comptes de résultat du dernier exercice ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La charte régionale des valeurs de la république et de la laïcité signée, uniquement pour les structures privées* ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La lettre d&amp;#039;engagement concernant l&amp;#039;accueil de stagiaires dans le cadre de la mesure « 100 000 stages pour les jeunes franciliens »* ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le RIB de la structure ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des modèles pour les documents suivis d&amp;#039;un astérisque sont téléchargeables sur le site de la Région.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/investissement-culturel-aide-lamenagement-et-lequipement-des-cafes-musicaux-et-culturels</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Christine Vacher :
+ &lt;a href="mailto:christine.vacher&amp;#64;iledefrance.fr"&gt;
+  christine.vacher&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les demandes doivent être faites sur la plateforme dédiée de la Région :
+ &lt;a rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b457-investissement-culturel-aide-a-lamenagement-e/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB91" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2021</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>103457</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Réduire l’impact de la pollution lumineuse et permettre la création de la trame noire</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Modernisation de l'éclairage public et réduction de la pollution lumineuse</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L102" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite réduire l&amp;#039;impact de la pollution lumineuse et permettre la création de la trame noire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique"&gt;
+  budget participatif écologique de la Région Île-de-France
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2022</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités territoriales franciliennes de moins de 20.000 habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est attribuée à la commune mais peut être regroupée par un EPCI tel qu&amp;#039;un syndicat d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Études pour un schéma directeur d&amp;#039;éclairage public
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 50% du montant éligible TTC - ou HT en cas de récupération de la TVA (subvention maximale : 50.000€).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Travaux
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 20% du montant éligible TTC - ou HT en cas de récupération de la TVA - pour les projets conduisant à une réduction par facteur 2 de la consommation énergétique (subvention maximale : 150.000€).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 30% du montant éligible TTC - ou HT en cas de récupération de la TVA - pour les projets conduisant à une réduction par facteur 3 ou 4 de la consommation énergétique (subvention maximale : 150.000€).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Le taux d&amp;#039;intervention est majoré de 20% en cas d&amp;#039;extinction totale de l&amp;#039;éclairage public cinq heures par nuit sur la totalité de la commune.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Aucune indemnité ne sera versée pour les frais engagés pour
+ &lt;/span&gt;
+ &lt;span&gt;
+  l&amp;#039;élaboration du dossier et la
+ &lt;/span&gt;
+ &lt;span&gt;
+  participation à l&amp;#039;appel à projets.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation d&amp;#039;éclairage extérieur : tout ou partie de l&amp;#039;ensemble « source, luminaire, ballast, candélabre » du point lumineux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;appareils et accessoires qui permettent une maîtrise de la durée et/ou de la quantité d&amp;#039;éclairage (horloges astronomiques, commandes individualisées ou centralisées de réduction de tension/d&amp;#039;intensité...).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets inclus dans la mise en œuvre d&amp;#039;un schéma directeur d&amp;#039;éclairage public permettant la mise en place de la trame noire sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers peuvent être déposés toute l&amp;#039;année sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ préalablement au commencement du projet. Un démarrage anticipé peut être autorisé, mais il ne préjuge pas de la décision de la Commission permanente de l&amp;#039;octroi de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat qui présente plus d&amp;#039;un projet, doit réaliser autant de dossiers de candidature que de projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée en commission permanente.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/modernisation-de-leclairage-public-et-reduction-de-la-pollution-lumineuse</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:aap-eclairage-public&amp;#64;iledefrance.fr"&gt;
+  aap-eclairage-public&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Agences Locales de l&amp;#039;Energie (ALEC) et structures assimilées en Île-de-France
+&lt;/p&gt;
+&lt;p&gt;
+ Interlocuteurs clés pour déployer la transition énergétique dans les territoires, elles fournissent un conseil neutre et personnalisé sur les projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://cartoviz.institutparisregion.fr/?id_appli&amp;#61;ALEC_IDF&amp;amp;x&amp;#61;676719.6126569527&amp;amp;y&amp;#61;6830818.116616119&amp;amp;zoom&amp;#61;3" rel="noopener" target="_blank"&gt;
+  Trouver un conseiller
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83f2-modernisation-de-leclairage-public-et-reducti/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2021</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>103460</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans leurs projets d’investissement concourant à l’aménagement, au développement et à l’équipement cohérent et durable du territoire</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Contrat d'aménagement régional (CAR)</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+La Région accompagne les collectivités franciliennes dans leurs projets d&amp;#039;investissement concourant à l&amp;#039;aménagement, au développement et à l&amp;#039;équipement cohérent et durable du territoire.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les travaux peuvent concerner des lieux dédiés à la petite enfance ou à la famille (crèches, groupes scolaires...), des espaces culturels ou de loisirs (salles polyvalentes, bibliothèques, espaces sportifs), des équipements municipaux ou des aménagements urbains (accessibilité, centre de santé, voirie, stationnement...).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Espace public
+Jeunesse
+Cohésion sociale et inclusion
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ Communes de plus de 2000 habitants, EPCI à fiscalité propre et EPT
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;strong&gt;
+   Communes :
+  &lt;/strong&gt;
+  jusqu&amp;#039;à 50 % du montant des dépenses éligibles (subvention maximale : 1 M€).
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   EPCI et EPT :
+  &lt;/strong&gt;
+  jusqu&amp;#039;à 30 % du montant des dépenses éligibles (subvention maximale : 2 M€).
+ &lt;/p&gt;
+ &lt;p&gt;
+  Des subventions supplémentaires sont mobilisables pour les contrats intégrant des opérations environnementales ou la création d&amp;#039;aires de jeux et de loisirs inclusives.
+ &lt;/p&gt;
+ Chaque contrat peut inclure plusieurs projets à réaliser sur trois ans et une collectivité peut signer plusieurs contrats successifs.
+ &lt;br /&gt;
+</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-damenagement-regional-car</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ amenagement&amp;#64;iledefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de projets sont priés de se rapprocher du service l&amp;#039;administration en charge du dispositif avant de déposer leur dossier sur mesdemarches.iledefrance.fr.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/36b2-contrat-damenagement-regional-car/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>13/08/2021</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>103456</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Aider les projets innovants en faveur du livre et de la lecture</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux projets innovants (aide aux projets des professionnels de la chaîne du livre)</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
+ La Région accompagne, à travers une aide spécifique, les projets innovants en faveur du livre et de la lecture sur les territoires franciliens.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aide récurrente : dates limites de dépôt des dossiers :
+ &lt;/strong&gt;
+ avant le 15 décembre, le 15 mars ou le 30 juin.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet ne doit pas avoir débuté à date de sa présentation en Commission, qui intervient environ 4 mois après la date-limite de dépôt. Les dépenses ne doivent pas être engagées avant la date de la Commission.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale spécifique est calculée sur une base subventionnable HT à laquelle s&amp;#039;applique un taux modulable maximum de 50% de la dépense éligible, dans la limite d&amp;#039;un plafond fixé à 50.000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide spécifique vise à accompagner les projets innovants en faveur du livre et de la lecture sur les territoires franciliens afin de :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Développer des actions en direction de nouveaux publics, dans une démarche de partenariat et de médiation...,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Prendre en compte l&amp;#039;évolution des pratiques culturelles, la diversité des genres littéraires, les nouveaux équilibres entre supports papier et numérique...,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Inscrire la promotion du livre et de la lecture dans des logiques interdisciplinaires.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les projets doivent répondre aux quatre critères suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ol&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Nouveauté de l&amp;#039;action dans le cadre des activités ordinaires du porteur de projet,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Caractère original dans la conception et dans la réalisation du projet,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Attention portée à la diversité des territoires franciliens et de ses habitants,
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;span&gt;
+    Rayonnement départemental ou régional.
+   &lt;/span&gt;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ol&gt;
+</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : les bénéficiaires sont les personnes morales de droit privé ou public (associations, collectifs d&amp;#039;auteurs, éditeurs indépendants, libraires indépendants, collectivités territoriales au travers de leurs bibliothèques notamment...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-projets-innovants-aide-aux-projets-des-professionnels-de-la-chaine-du-livre</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture - Service livre
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Laurent Billia, chargé de mission livre et lecture,
+ &lt;a href="mailto:laurent.billia&amp;#64;iledefrance.fr"&gt;
+  laurent.billia&amp;#64;iledefrance.fr
+ &lt;/a&gt;
+ , 01.53.85.72.13
+&lt;/p&gt;
+&lt;p&gt;
+ Formulaire de demande de subvention sur
+ &lt;a rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;br /&gt;
+ &lt;/p&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b1b2-aide-aux-projets-innovants-aide-aux-projets-d/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2021</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>103448</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d’énergies renouvelables thermiques à partir de biomasse et présentant les meilleures performances environnementales, énergétiques et économiques.</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Construction de chaufferies biomasse</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt="Budget participatif écologique de la Région Ile-de-France" height="126" src="https://www.iledefrance.fr/sites/default/files/medias/2020-03/pastilleBudgetParticipatifV2.jpg" width="230" /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif a pour but de financer des projets d&amp;#039;énergies renouvelables thermiques à partir de biomasse et présentant les meilleures performances environnementales, énergétiques et économiques.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La construction de chaufferies biomasse, quelle que soit leur puissance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction de plateformes de stockage de la biomasse.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les critères d&amp;#039;éligibilité des projets de chaufferies biomasse sont définis dans le règlement de l&amp;#039;appel à projets commun ADEME/Région, quelle que soit la puissance de la chaufferie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région diffère selon la taille des projets (seuil de 1.200 MWh/an).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P95" s="1" t="inlineStr">
+        <is>
+          <t>27/07/2021</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Chaufferies biomasse de production inférieure à 1.200 MWh/an : jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 500 000 €)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chaufferies biomasse de production supérieure à 1.200 MWh/an : jusqu&amp;#039;à 30% des dépenses éligibles (subvention maximale 1 M€). Financement ADEME possible selon la nature du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plateforme biomasse : jusqu&amp;#039;à 70% du montant TTC (ou HT en cas de récupération de la TVA), toutes aides publiques confondues, dans la limite des 100€/m3 abrité, en cas de recours à une structure en bois
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaufferies biomasse de production inférieure à 1.200 MWh/an
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déposer un dossier de candidature auprès des services instructeurs de la Région Île-de-France (contact ci-après). Les instructions se font au fil de l&amp;#039;eau.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prévoir un délai de 75 jours minimum entre le dépôt des dossiers de candidatures complets et le vote de la subvention par la Commission permanente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaufferies biomasse de production supérieure à 1.200 MWh/an
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME Île-de-France et la Région lancent conjointement un appel à projets annuel chaufferies biomasse. Le caractère innovant et reproductible en Île-de-France des projets est pris en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/construction-de-chaufferies-biomasse</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Chaufferies biomasse de production supérieure à 1.200 MWh/an
+  &lt;/strong&gt;
+  : aap-chaleur-renouvelable&amp;#64;iledefrance.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Chaufferies biomasse de production inférieure à 1.200 MWh/an
+  &lt;/strong&gt;
+  : foret_energie_biosources&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09ea-construction-de-chaufferies-biomasse/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>27/07/2021</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>103444</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Résorber des dépôts sauvages de déchets d'importance régionale et situations exceptionnelles</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Résorption des dépôts sauvages de déchets d'importance régionale et situations exceptionnelles</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le fonds propreté permet de soutenir les projets de résorption des dépôts sauvages d&amp;#039;importance régionale ou liés à des situations exceptionnelles, dont le traitement nécessite un financement partenarial.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
+  budget participatif écologique de la Région Île-de-France.
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les collectivités territoriales ainsi que leurs groupements et établissements (établissements publics territoriaux, établissements publics de coopération intercommunale, SIVU, SIVOM...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gestionnaires d&amp;#039;espaces, publics ou privés :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Parcs naturels régionaux,
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sociétés d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sociétés d&amp;#039;économie mixte,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics dont ceux de l&amp;#039;État...).
+  : jusqu&amp;#039;à 50% des dépenses éligibles (subvention max : 100 000€).
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Fonctionnement
+  : jusqu&amp;#039;à 50% des dépenses éligibles (subvention max : 100 000€).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissement
+  : jusqu&amp;#039;à 50% des dépenses éligibles (subvention max : 200 000€).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Les projets concernent la résorption de dépôts sauvages d&amp;#039;importance régionale de par :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Leur taille et leur visibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Leur atteinte au paysage et au cadre de vie,Leur risque d&amp;#039;incidence sur la santé humaine et sur le milieu naturel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  La résorption de dépôts importants de déchets liés à des situations exceptionnelles, notamment en cas d&amp;#039;inondations sont éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il est indispensable de créer un comité de pilotage réunissant notamment l&amp;#039;État, le Département et la Région et de concevoir un projet de réaménagement du site à l&amp;#039;issue de l&amp;#039;enlèvement des dépôts sauvages.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat doit prendre contact avec le service économie circulaire et déchets de la Région au moins 4 semaines avant la date butoir de dépôt afin de préciser son projet et de s&amp;#039;assurer de son éligibilité (via votre interlocuteur habituel ou zerodechet&amp;#64;iledefrance.fr).
+&lt;/p&gt;
+&lt;p&gt;
+ Il pourra ensuite déposer son dossier en ligne sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches.iledefrance.fr,
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ en sélectionnant l&amp;#039;aide concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par les services régionaux, l&amp;#039;attribution définitive des aides est votée par la Commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Dates limites de dépôt des dossiers de demandes de subvention
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Avant le 28/10/2022 : présentation à partir de la CP de janvier 2023 (prendre contact avec le service avant le 03/10/2022)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Avant le 02/12/2022 : présentation à partir de la CP de mars 2023 (prendre contact avec le service avant le 05/11/2022)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/resorption-des-depots-sauvages-de-dechets-dimportance-regionale-et-situations-exceptionnelles</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:plansdechets&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  zerodechet&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e7cd-resorption-des-depots-sauvages-de-dechets-dim/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2021</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>103446</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir et lutter contre les dépôts sauvages de déchets</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Projets territoriaux de prévention et lutte contre les dépôts sauvages de déchets</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec le Fonds propreté, la Région soutient les acteurs franciliens qui s&amp;#039;engagent dans la prévention et la lutte contre les dépôts sauvages, afin de réduire leur nombre et d&amp;#039;éradiquer certains « points noirs ».
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif est éligible au
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
+  budget participatif écologique
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent avoir pour finalité d&amp;#039;engager des actions pour diminuer durablement les dépôts sauvages sur l&amp;#039;ensemble des zones du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers de demande de subvention doivent présenter les actions prévues et détailler l&amp;#039;ensemble des partenaires qui seront associés à la démarche.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Le plan d&amp;#039;actions proposé pourra intégrer des mesures d&amp;#039;ordre préventif et curatif telles que :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place de moyens de prévention des dépôts sauvages de type barrières, dispositifs de surveillance...,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de communication / sensibilisation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;un état des lieux des dépôts sauvages sur le territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une animation territoriale des acteurs et d&amp;#039;une gouvernance adaptée,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réflexion sur l&amp;#039;offre de collecte des déchets des artisans sur le territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;opérations de nettoyage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Application de sanctions, en lien avec les pouvoirs de police des maires.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes et groupements de collectivités territoriales (établissements publics territoriaux, établissements publics de coopération intercommunale, SIVU, SIVOM...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sociétés d&amp;#039;économie mixte,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestionnaires d&amp;#039;espaces, publics ou privés : parcs naturels régionaux, sociétés d&amp;#039;aménagement, établissements publics...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une démarche partenariale est la clé de la réussite du projet. Un plan d&amp;#039;actions doit être défini à une échelle territoriale adaptée et il est souhaitable que le porteur de projet établisse des partenariats avec les autres acteurs locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat doit prendre contact avec le service économie circulaire et déchets de la Région au moins 4 semaines avant la date butoir de dépôt afin de préciser son projet et de s&amp;#039;assurer de son éligibilité (via votre interlocuteur habituel ou zerodechet&amp;#64;iledefrance.fr).
+ &lt;span&gt;
+  A défaut ou en fonction de son degré de maturité, le projet pourra être repoussé à une commission ultérieure.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il pourra ensuite déposer son dossier sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/" rel="noopener" target="_blank"&gt;
+  mesdemarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , en sélectionnant le téléservice « zéro déchet et économie circulaire ».
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par le service, l&amp;#039;attribution définitive des aides est votée par la Commission permanente (CP) du Conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dates limites de dépôt des dossiers de demandes de subvention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Avant le 28/10/2022 : présentation à partir de la CP de janvier 2023 (prendre contact avec le service avant le 03/10/2022)
+&lt;/p&gt;
+&lt;p&gt;
+ - Avant le 02/12/2022 : présentation à partir de la CP de mars 2023 (prendre contact avec le service avant le 05/11/2022)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/projets-territoriaux-de-prevention-et-lutte-contre-les-depots-sauvages-de-dechets</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:plansdechets&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+ zerodechet&amp;#64;iledefrance.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fac8-projets-territoriaux-de-prevention-et-lutte-c/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2021</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>103447</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir et valoriser les déchêts : zéro déchet et économie circulaire</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Zéro déchet et économie circulaire</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En accompagnement des objectifs du Plan régional de prévention et de gestion des déchets et de la Stratégie régionale économie circulaire, la Région soutient les opérations et projets en matière de prévention et de valorisation des déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ En savoir plus sur le
+ &lt;a href="https://www.iledefrance.fr/PRPGD" rel="noopener" target="_blank"&gt;
+  Plan régional de prévention et de gestion des déchets (PRPGD)
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En savoir plus sur la
+ &lt;a href="https://www.iledefrance.fr/economie-circulaire-la-strategie-regionale-2020-2030" rel="noopener" target="_blank"&gt;
+  Stratégie régionale économie circulaire (SREC)
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Découvrez également
+ &lt;a href="https://www.iledefrance.fr/projets-territoriaux-de-prevention-et-lutte-contre-les-depots-sauvages-de-dechets" rel="noopener" target="_blank"&gt;
+  les dispositifs de soutien pour lutter contre les dépôts sauvages
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.iledefrance.fr/budget-participatif-ecologique" rel="noopener" target="_blank"&gt;
+  Ce dispositif est éligible au Budget participatif écologique de la Région Île-de-France
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les personnes morales sont éligibles.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études de faisabilité ou pré-opérationnelles :
+  jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 100.000€)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autres investissements nécessaires au projet :
+  jusqu&amp;#039;à 35% des dépenses éligibles (subvention maximale : 250.000€, porté à 300.000€ pour les investissements permettant la collecte et le tri des déchets des artisans, notamment déchetteries accueillant les professionnels).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Ces soutiens sont bonifiés dans le cadre des engagements « territoires franciliens circulaires ».
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit pour la Région d&amp;#039;aider des projets contribuant à l&amp;#039;un des objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Agir pour le « zéro déchet » et lutter contre les gaspillages,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer le réemploi, la réutilisation et la réparation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre l&amp;#039;économie circulaire au cœur de l&amp;#039;aménagement et des chantiers,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer l&amp;#039;économie circulaire et innover,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Relever le défi du tri et du recyclage matière et organique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Anticiper les crises et réduire l&amp;#039;impact de la gestion des déchets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Tous les types de dépenses d&amp;#039;investissement sont éligibles.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le candidat doit prendre contact avec le service économie circulaire et déchets de la Région au moins 4 semaines avant la date butoir de dépôt afin de préciser son projet et de s&amp;#039;assurer de son éligibilité (via votre interlocuteur habituel ou zerodechet&amp;#64;iledefrance.fr).
+&lt;/p&gt;
+&lt;p&gt;
+ Il pourra ensuite déposer son dossier sur
+ &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
+  mesdemarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , en sélectionnant le téléservice « zéro déchet et économie circulaire ».
+&lt;/p&gt;
+&lt;p&gt;
+ Après instruction des dossiers par le service, l&amp;#039;attribution définitive des aides est votée par la Commission permanente (CP) du Conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ Dates limites de dépôt des dossiers de demandes de subvention
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Avant le 28/10/2022 : présentation à partir de la CP de janvier 2023 (prendre contact avec le service avant le 03/10/2022)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Avant le 02/12/2022 : présentation à partir de la CP de mars 2023 (prendre contact avec le service avant le 05/11/2022)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/zero-dechet-et-economie-circulaire</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
+  zerodechet&amp;#64;iledefrance.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/987a-zero-dechet-et-economie-circulaire/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2021</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>103271</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Equiper ma collectivité en vidéoprotection</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'équipement en vidéoprotection</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 La Région soutient, dans le cadre du « Bouclier de sécurité », le développement de la vidéoprotection pour lutter contre la délinquance de voie publique, et notamment les cambriolages.
 &lt;br /&gt;
 &lt;p&gt;
  Sur
  &lt;a href="https://mesdemarches.iledefrance.fr" rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr,
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  les pièces à fournir sont obligatoires. Elles sont indiquées comme « facultatives » pour éviter de bloquer techniquement la validation de votre demande.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit être mené sur le territoire francilien. Il doit respecter les dispositions législatives et réglementaires existantes en matière de vidéoprotection, et notamment l&amp;#039;article L251-2 du Code de la sécurité intérieure. Il doit être justifié par un diagnostic de sécurité précisant les besoins à couvrir en termes de sécurité et de prévention de la délinquance sur le territoire concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Les communes et leurs groupements ZSP pour tout ou partie sont prioritaires.
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Sécurité</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R102" s="1" t="inlineStr">
+      <c r="R99" s="1" t="inlineStr">
         <is>
           <t>&lt;br /&gt;
 &lt;p&gt;
  La subvention régionale est calculée sur la base du coût HT d&amp;#039;achat et pose des équipements de vidéoprotection selon les modalités suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour l&amp;#039;extension d&amp;#039;une installation, le taux est de 30% (autres territoires) ; ou 40% (ZSP),
  &lt;/li&gt;
  &lt;li&gt;
   Pour la création d&amp;#039;une installation, le taux est de 35% (autres territoires) ; ou 50% (ZSP),
  &lt;/li&gt;
  &lt;li&gt;
   S&amp;#039;agissant de l&amp;#039;installation de caméras, l&amp;#039;assiette de subvention est plafonnée à 15.000€ par caméra, pose comprise.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 L&amp;#039;achat et la pose de caméras sur l&amp;#039;espace public, les écrans de contrôle et le raccordement aux bâtiments de supervision.
 &lt;br /&gt;
 &lt;br /&gt;
 Pour bénéficier de cette aide, vous devez déposer un dossier sur la plateforme
 &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
  mesdemarches.iledefrance.fr
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-lequipement-en-videoprotection</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>Pôle des politiques sportives, de santé, de solidarité et de modernisation
 &lt;br /&gt;
 Service sécurité et aide aux victimes
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;strong&gt;
  Bruno Tellier
 &lt;/strong&gt;
 &lt;br /&gt;
 Tél. : 01 53 85 57 32 (départements 77, 92, 93, 94)
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;strong&gt;
  Michel Mora
 &lt;/strong&gt;
 &lt;br /&gt;
 Tél. : 01 53 85 79 28 (départements 75, 78, 91, 95)
 &lt;br /&gt;
 &lt;br /&gt;
 Mail :
 &lt;a href="mailto:SSP&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  SSP&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/feda-soutien-a-lequipement-en-videoprotection/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF102" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>18/11/2020</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E103" s="1" t="inlineStr">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>103248</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Aider les structures innovantes dans les domaines du handicap et de la dépendance</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux structures innovantes dans les domaines du handicap et de la dépendance</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
-[...1021 lines deleted...]
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I111" s="1" t="inlineStr">
+      <c r="I100" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région s&amp;#039;engage à aider les structures innovantes dans les domaines du handicap et de la dépendance pour permettre à chaque individu d&amp;#039;être au centre d&amp;#039;un projet propre et encourager les actions prônant la flexibilité des accueils et des parcours.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Création, extension, restructuration, étude et/ou équipement et/ou achat de véhicule
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelle est la nature de l&amp;#039;aide ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;une subvention en investissement.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention régionale est fixée, pour la charge foncière, les études, travaux et honoraires et pour l&amp;#039;équipement, à 50 % maximum de la dépense envisagée, dans la limite d&amp;#039;un montant de subvention fixé à 300 000 € par service ou établissement, d&amp;#039;un montant adapté à la pertinence du projet proposé.
 &lt;/p&gt;
 &lt;p&gt;
  La subvention régionale est fixée, pour les véhicules, à 50 % maximum du coût d&amp;#039;acquisition, dans la limite d&amp;#039;un plafond de subvention établi à 10 000 € par véhicule.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelles démarches ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt du dossier de candidature sur la plateforme des aides régionales (
  &lt;a rel="noopener" target="_blank"&gt;
   mesdemarches.iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Handicap
 Cohésion sociale et inclusion
 Santé
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R111" s="1" t="inlineStr">
+      <c r="R100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Etablissements et services agréés ou autorisés dans le secteur médico-social.
 &lt;/p&gt;
 &lt;p&gt;
  Uniquement pour l&amp;#039;achat de véhicule :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les collectivités locales
  &lt;/li&gt;
  &lt;li&gt;
   Les établissements publics
  &lt;/li&gt;
  &lt;li&gt;
   Les associations relevant de la loi de 1901
  &lt;/li&gt;
  &lt;li&gt;
   Les fondations
  &lt;/li&gt;
  &lt;li&gt;
   Les groupements de coopération médico-sociale.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T111" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V111" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-structures-innovantes-dans-les-domaines-du-handicap-et-de-la-dependance</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Délégation handicap
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/066c-aide-aux-structures-innovantes-dans-les-domai/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF111" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG111" s="1" t="inlineStr">
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>25/06/2020</t>
         </is>
       </c>
-      <c r="AH111" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="112" spans="1:34" customHeight="0">
-      <c r="A112" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>103274</v>
       </c>
-      <c r="B112" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Produire des logements locatifs sociaux, très sociaux et intermédiaire</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Soutien à la production de logements locatifs sociaux, très sociaux et intermédiaire</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G112" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements locatifs sociaux par construction neuve ou transformation d&amp;#039;immeubles après changement de destination permettant la production de logements locatifs sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CR 2017-02.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez aussi consulter la fiche du dispositif d&amp;#039;aide accessible sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux  Logements familiaux et résidences sociales non spécifiques », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est calculée selon un pourcentage des dépenses subventionnables définis par le réglement d&amp;#039;intervention. Son montant est plafonné par logement.
 &lt;/p&gt;
 &lt;p&gt;
  Consulter le réglement d&amp;#039;intervention fixé par la délibération cadre CR 2017-02
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de calcul décrites dans la délibération correspondent aux aides maximales mobilisables. L&amp;#039;intervention régionale s&amp;#039;inscrivant dans le cadre d&amp;#039;un budget annuel, les aides potentiellement mobilisables sont par conséquent susceptibles d&amp;#039;être ajustées notamment en fonction des disponibilités de crédits.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M112" s="1" t="inlineStr">
+      <c r="M101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     logements familiaux agréés en PLS, PLUS, PLAI, ou Anah très social,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     foyers (résidences sociales, maisons-relais, pensions de famille) financés en PLAI, non dédiés à un public spécifique.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Sont exclues:
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     l&amp;#039;acquisition de patrimoines déjà conventionnés,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les structures d&amp;#039;hébergement d&amp;#039;urgence (centres de stabilisation, d&amp;#039;hébergement et de réinsertion sociale, d&amp;#039;accueil pour demandeurs d&amp;#039;asile...),
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les structures dédiées à une population spécifique (personnes âgées, handicapés, jeunes travailleurs, travailleurs migrants, étudiants...).
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
  &lt;/li&gt;
  &lt;li&gt;
   les sociétés d&amp;#039;économie mixte de construction,
  &lt;/li&gt;
  &lt;li&gt;
   les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
  &lt;/li&gt;
  &lt;li&gt;
   les collectivités territoriales ainsi que leurs groupements et les établissements publics.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Quand déposer la demande de subvention ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de travaux : après validation de l&amp;#039;APD et avant finalisation du DCE,
@@ -21471,346 +19992,346 @@
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de conception-réalisation : après validation de l&amp;#039;APD réalisé par le groupement et avant validation de la version PRO,
  &lt;/li&gt;
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en VEFA : après signature du contrat de réservation et avant de conclure l&amp;#039;acte de vente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Qui peut déposer la demande ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;organisme désigné par le bénéficiaire (AMO,....).
   &lt;br /&gt;
   Les dossiers doivent être déposés sur la plateforme des aides régionales (mesdemarches.iledefrance.fr)
   &lt;br /&gt;
   La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-locatifs-sociaux-tres-sociaux-et-intermediaire</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;
  cyrielle.lavrador&amp;#64;iledefrance.fr
 &lt;/span&gt;
 - 01 53 85 56 82
 &lt;br /&gt;
 christine.malvaut&amp;#64;iledefrance.fr - 01 53 85 71 89
 &lt;br /&gt;
 sandrine.promenzio&amp;#64;iledefrance.fr - 01 53 85 75 37 (référente opérations réalisées en maîtrise d&amp;#039;ouvrage d&amp;#039;insertion)
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/73cd-soutien-a-la-production-de-logements-locatifs/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB112" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF112" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>19/09/2019</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="113" spans="1:34" customHeight="0">
-      <c r="A113" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>103252</v>
       </c>
-      <c r="B113" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de restauration et de numérisation d’œuvre d’un fonds patrimonial identifié</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Aide à la restauration et numérisation d'œuvre d'un fonds patrimonial identifié</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G113" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la préservation et la conservation d&amp;#039;œuvres issues d&amp;#039;un fonds identifié. Constitutives du patrimoine matériel et immatériel, ces archives présentent un réel intérêt à être valorisées auprès du public.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O113" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40 % maximum des dépenses éligibles.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles correspondent aux coûts de la restauration de l&amp;#039;œuvre, des travaux de numérisation et d&amp;#039;indexation des données, sur la base du devis présenté.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant des dépenses éligibles est plafonné à 1 000 000 M€.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit être financé à hauteur de 20 % minimum par la structure porteuse du projet.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide porte sur les travaux de restauration et de numérisation d&amp;#039;archives photographiques, audiovisuelles, papier qu&amp;#039;elles soient privées ou publiques en lien avec l&amp;#039;histoire et la mémoire de l&amp;#039;Ile-de-France.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes d&amp;#039;aide devront être déposées sur
  &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
   mesdemarches.iledefrance.fr
  &lt;/a&gt;
  , la plateforme des aides régionales. La plateforme sera accessible à compter d&amp;#039;avril 2019.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U113" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-restauration-et-numerisation-doeuvre-dun-fonds-patrimonial-identifie</t>
         </is>
       </c>
-      <c r="X113" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture
 &lt;/p&gt;
 &lt;p&gt;
  Service Patrimoines et inventaire
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission pour les départements 75, 77, 92, 93
 &lt;/p&gt;
 &lt;p&gt;
  Héloïse Maillé
 &lt;/p&gt;
 &lt;p&gt;
  Tél. : 01 53 85 66 27
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
    heloise.maille-virole&amp;#64;iledefrance.fr
   &lt;/a&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chargé de mission pour les départements 78, 91, 94, 95
  &lt;br /&gt;
  Kamel Kacihi
  &lt;br /&gt;
  Tél. : 01 53 85 64 72
  &lt;br /&gt;
  &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   kamel.kacihi&amp;#64;iledefrance.fr
   &lt;br /&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y113" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z113" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2c39-aide-a-la-restauration-et-numerisation-duvre-/</t>
         </is>
       </c>
-      <c r="AA113" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF113" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG113" s="1" t="inlineStr">
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>26/07/2019</t>
         </is>
       </c>
-      <c r="AH113" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="114" spans="1:34" customHeight="0">
-      <c r="A114" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>103265</v>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'amélioration de la desserte des zones logistiques</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Soutien à l'amélioration de la desserte des zones logistiques</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G114" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H114" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I114" s="1" t="inlineStr">
+      <c r="I103" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L114" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région accompagne les gestionnaires de voirie/zone qui améliorent, par des aménagements, le stationnement ou les dessertes logistiques près de routes d&amp;#039;intérêt régional.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    construction ou modernisation d&amp;#039;infrastructures d&amp;#039;accès à des zones accueillant des activités logistiques,
   &lt;/li&gt;
   &lt;li&gt;
    création ou sécurisation de places de stationnement destinées aux poids lourds à proximité immédiate du réseau routier d&amp;#039;intérêt régional ou d&amp;#039;une zone accueillant des activités logistiques,
   &lt;/li&gt;
   &lt;li&gt;
    installation d&amp;#039;équipements de voirie permettant le développement des systèmes de transport intelligents et coopératifs pour améliorer la connaissance des flux logistiques existants et anticiper l&amp;#039;utilisation de véhicules autonomes et connectés pour le transport de marchandises.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelle est la nature de l&amp;#039;aide ?
  &lt;/strong&gt;
@@ -21818,214 +20339,214 @@
 &lt;p&gt;
  Jusqu&amp;#039;à 50 % des dépenses éligibles, plafonnées selon les cas à :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    800 000 euros (ou 1 million d&amp;#039;euros si la zone desservie comporte une station GNV) pour les infrastructures d&amp;#039;accès aux zones logistiques,
   &lt;/li&gt;
   &lt;li&gt;
    8 000 euros par place de stationnement poids lourd,
   &lt;/li&gt;
   &lt;li&gt;
    500 000 euros pour les équipements C-ITS.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quelles démarches ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projet intéressés peuvent prendre contact avec les services de la Région pour établir un dossier de demande de subventions.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N114" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Voirie et réseaux
 Commerces et services
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O114" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R114" s="1" t="inlineStr">
+      <c r="R103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Gestionnaires de voirie ou de zone.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    localisation proche du réseau routier d&amp;#039;intérêt régional,
   &lt;/li&gt;
   &lt;li&gt;
    intégration dans le territoire (baisser les nuisances, répondre à un besoin du tissu économique local, éviter le mitage),
   &lt;/li&gt;
   &lt;li&gt;
    intégration au réseau logistique régional (valoriser les infrastructures/équipements existants, faciliter la continuité des itinéraires, renforcer la performance du réseau régional, favoriser la mutualisation/massification des flux),
   &lt;/li&gt;
   &lt;li&gt;
    potentiel de création d&amp;#039;emplois et de renforcement des entreprises bénéficiaires.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Les infrastructures financées seront à disposition sur une base ouverte, transparente et non discriminatoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S114" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T114" s="1" t="inlineStr">
+      <c r="T103" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U114" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V114" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-lamelioration-de-la-desserte-des-zones-logistiques</t>
         </is>
       </c>
-      <c r="X114" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports :
  &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   directiondestransports&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y114" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z114" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d951-soutien-a-lamelioration-de-la-desserte-des-zo/</t>
         </is>
       </c>
-      <c r="AA114" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF114" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG114" s="1" t="inlineStr">
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>30/04/2019</t>
         </is>
       </c>
-      <c r="AH114" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="115" spans="1:34" customHeight="0">
-      <c r="A115" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>103267</v>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Accompagner les territoires pour une logistique vecteur de développement local</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des territoires pour une logistique vecteur de développement local</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G115" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H115" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I115" s="1" t="inlineStr">
+      <c r="I104" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L115" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   La Région accompagne les démonstrateurs ou projets pilotes élaborés dans une logique partenariale qui permettent d&amp;#039;inscrire la logistique dans les stratégies de développement des collectivités.
  &lt;/p&gt;
  &lt;p&gt;
   &lt;strong&gt;
    Pour quel type de projet ?
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Axes de développement possibles :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     prise en compte de la logistique dans l&amp;#039;aménagement urbain ou les grands chantiers,
    &lt;/li&gt;
    &lt;li&gt;
     adaptation de l&amp;#039;espace public aux besoins de la logistique,
    &lt;/li&gt;
    &lt;li&gt;
     création d&amp;#039;équipements complétant l&amp;#039;offre logistique locale,
    &lt;/li&gt;
    &lt;li&gt;
@@ -22073,152 +20594,1654 @@
     &lt;/li&gt;
     &lt;li&gt;
      l&amp;#039;intérêt en termes d&amp;#039;impact environnemental,
     &lt;/li&gt;
     &lt;li&gt;
      leur degré d&amp;#039;innovation, incluant la mise à disposition ouverte des données produites,
     &lt;/li&gt;
     &lt;li&gt;
      la qualité de la gouvernance du projet et du dispositif d&amp;#039;évaluation proposé.
     &lt;/li&gt;
    &lt;/ul&gt;
   &lt;p&gt;
    Les projets répondant aux priorités des programmes européens et pouvant s&amp;#039;inscrire dans un appel à projets de la Commission européenne ou de ses agences seront valorisés.
   &lt;/p&gt;
   &lt;p&gt;
    &lt;strong&gt;
     Quelles démarches ?
    &lt;/strong&gt;
   &lt;/p&gt;
   &lt;p&gt;
    Prendre contact avec les services de la Région pour établir un dossier de demande de subventions.
   &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N115" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Voirie et réseaux
 Commerces et services
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O115" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R115" s="1" t="inlineStr">
+      <c r="R104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour quels bénéficiaires ?
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les collectivités territoriales, leurs groupements et les établissements publics,
  &lt;/li&gt;
  &lt;li&gt;
   les entreprises (de toute taille et de tout statut),
  &lt;/li&gt;
  &lt;li&gt;
   les associations,
  &lt;/li&gt;
  &lt;li&gt;
   les établissements publics.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S115" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T115" s="1" t="inlineStr">
+      <c r="T104" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U115" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V115" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/accompagnement-des-territoires-pour-une-logistique-vecteur-de-developpement-local</t>
         </is>
       </c>
-      <c r="X115" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des transports :
  &lt;a href="mailto:directiondestransports&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   directiondestransports&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56b1-accompagnement-des-territoires-pour-une-logis/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2019</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>103269</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Porter un projet œuvrant à la valorisation des maisons d’artistes remarquables</t>
+        </is>
+      </c>
+      <c r="D105" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux projets œuvrant à la valorisation des maisons ou des ateliers d'artistes remarquables</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions visant à valoriser et mieux faire connaître les maisons d&amp;#039;artistes qui, à forte dimension patrimoniale, témoignent de la présence de personnages remarquables et participent au rayonnement de l&amp;#039;Ile-de-France.
+&lt;/p&gt;
+&lt;p&gt;
+ Ouverture permanente
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O105" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P105" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2026</t>
+        </is>
+      </c>
+      <c r="R105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les propriétaires publics et privés de maisons ou d&amp;#039;ateliers d&amp;#039;artistes ou les personnes morales de droit privé ou public en charge de ce patrimoine.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements bénéficiant du label délivré par la DRAC « Maisons des illustres » sont également concernés par le dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention est calculée par application d&amp;#039;un taux d&amp;#039;intervention de 40 % maximum des dépenses éligibles liées au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est plafonnée à 30 000 €.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de valorisation (expos physiques ou virtuelles, journées d&amp;#039;étude, site Internet, publications, films documentaires...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Outils de médiation  (cartes et itinéraires papier ou numériques, livrets de visite, outils numériques, multimédia, parcours d&amp;#039;interprétation...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs pédagogiques (mallettes pédagogiques, Moocs, supports de visite à destination des jeunes...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Événements à forte dimension patrimoniale à l&amp;#039;échelle de l&amp;#039;Île-de-France.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Une attention particulière sera portée à la qualité des contenus, à l&amp;#039;originalité et la pertinence des outils ou actions, et à leur adéquation avec les publics ciblés.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes d&amp;#039;aide devront être déposées sur
+ &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;
+  mesdemarches.iledefrance.fr
+ &lt;/a&gt;
+ , la plateforme des aides régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-aux-projets-oeuvrant-la-valorisation-des-maisons-ou-des-ateliers-dartistes-remarquables</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chargée de mission pour les départements 75, 77, 92, 93
+&lt;/p&gt;
+&lt;p&gt;
+ Héloïse Maillé
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="mailto:heloise.maille-virole&amp;#64;iledefrance.fr"&gt;
+   heloise.maille-virole&amp;#64;iledefrance.fr
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chargé de mission pour les départements 78, 91, 94, 95
+&lt;/p&gt;
+&lt;p&gt;
+ Kamel Kacihi
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:veronique.cagnon&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
+  kamel.kacihi&amp;#64;iledefrance.fr
+  &lt;br /&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/408a-aide-aux-projets-uvrant-a-la-valorisation-des/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>22/04/2020</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>166519</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer le projet scientifique et culturel de la Villa 46 à Hanoï</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Appui au projet scientifique et culturel de la Villa 46 à Hanoï</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>La Région lance un appel à manifestations d&amp;#039;intérêt dans le cadre du projet de coopération « Hanoï Villa 46 » pour un appui à l’élaboration d’un projet scientifique et culturel et la mise en place d’actions croisées de mise en valeur du patrimoine.&lt;br /&gt;&lt;br /&gt; &lt;p&gt;&lt;span&gt;&lt;span&gt;Les critères suivants sont requis pour pouvoir candidater : &lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;span lang="EN-US"&gt;Représenter une structure culturelle basée en Île-de-France,&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span lang="EN-US"&gt;Justifier d&amp;#039;une expérience avérée dans l’élaboration ou la mise en œuvre de projets scientifiques et culturels (PSC) ou de stratégies analogues pour des institutions culturelles,&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span lang="EN-US"&gt;Être disponible pour une mission d’expertise à Hanoï en début d’année 2027,&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span lang="EN-US"&gt;Disposer d’une expérience en coopération internationale ou d’une forte appétence pour le travail en contexte interculturel est un atout,&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;span lang="EN-US"&gt;Faire preuve d’une attitude collaborative et d’un bon esprit de partenariat.&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme
+International</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P106" s="1" t="inlineStr">
+        <is>
+          <t>19/07/2026</t>
+        </is>
+      </c>
+      <c r="Q106" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2026</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;AMI s&amp;#039;adresse aux établissements culturels franciliens (musées, maisons d&amp;#039;illustres, centres d&amp;#039;interprétation du patrimoine, centres culturels).&lt;br /&gt; Prise en charge d&amp;#039;une mission d&amp;#039;expertise à Hanoï.&lt;br /&gt; &lt;p&gt;Ce projet vise à valoriser toutes les formes de patrimoine et de nouvelles approches de médiation. &lt;/p&gt;&lt;p&gt;L&amp;#039;objectif principal est de &lt;strong&gt;doter la Villa 46 d&lt;/strong&gt;’&lt;strong&gt;une stratégie culturelle et touristique pérenne&lt;/strong&gt;&lt;strong&gt;,&lt;/strong&gt; pensée sur le modèle d’un projet scientifique et culturel (PSC) français.&lt;/p&gt;&lt;p&gt;Et de :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;Faire de la Villa 46 un&lt;/strong&gt; &lt;strong&gt;espace culturel vivant&lt;/strong&gt; avec une      programmation propre et régulière,&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Inscrire concrètement&lt;/strong&gt; son ambition de devenir un haut lieu de valorisation      de tous les patrimoines de Hanoï,&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Préciser son business plan&lt;/strong&gt; et sécuriser son modèle économique et financier      sur le moyen et long terme,&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Développer une stratégie de communication&lt;/strong&gt; spécifique et efficace.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Un objectif complémentaire sera de &lt;strong&gt;nouer des partenariats opérationnels et de mener des actions de promotion croisée.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;La Région sélectionnera 2 à 4 structures franciliennes pour effectuer une mission d’expertise à Hanoï en début 2027. &lt;/p&gt;&lt;br /&gt; &lt;p&gt;&lt;strong&gt;Pour candidater, vous devrez fournir :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Une réponse détaillée aux questions suivantes : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;span&gt;Quelle est votre &lt;strong&gt;motivation&lt;/strong&gt; à participer à ce projet ? Pouvez-vous décrire &lt;strong&gt;votre expérience et votre expertise&lt;/strong&gt; dans l&amp;#039;élaboration de stratégies culturelles, la définition de programmes d&amp;#039;activités ou le développement de modèles économiques pour des institutions culturelles ?&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;En quoi pensez-vous que votre méthodologie et votre approche peuvent s’adapter au &lt;strong&gt;contexte de la Villa 46 &lt;/strong&gt;?&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Quelles pourraient être les &lt;strong&gt;retombées et les bénéfices&lt;/strong&gt; de cette collaboration pour votre propre établissement (enrichissement des pratiques, développement de réseau, innovation, etc.) ?&lt;/li&gt;&lt;li&gt;Comment comptez-vous valoriser et faire vivre ce partenariat avec la Villa 46 au sein de votre établissement en Île-de-France (ex. : actions de médiation, communication, projets de coopération future) ?&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2. Les documents suivants :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une note de présentation de la structure,&lt;/li&gt;&lt;li&gt;Le(s) CV et/ou une présentation des expertes ou experts qui participeraient au projet,&lt;/li&gt;&lt;li&gt;Tout document ou lien illustrant des projets ou expériences passées en lien avec les thématiques de l&amp;#039;AMI (PSC de votre établissement, rapport, dossier de presse, lien vers un site web, etc.).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/appui-au-projet-scientifique-et-culturel-de-la-villa-46-hanoi</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>Pauline May, chargée de mission Asie et océan Indien : &lt;a href="mailto:mailtopauline.may&amp;#64;iledefrance.fr"&gt;pauline.may&amp;#64;iledefrance.fr&lt;/a&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appui-au-projet-scientifique-et-culturel-de-la-villa-46-a-hanoi/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>166520</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création d'un hébergement pour les soignants</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la création d'un hébergement pour les soignants</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>Dans le cadre de sa politique Région solidaire, la Région Île-de-France propose aux collectivités une &lt;strong&gt;aide à la construction et à l&amp;#039;aménagement d&amp;#039;un hébergement pour favoriser l&amp;#039;accueil d&amp;#039;un soignant &lt;/strong&gt;au sein des territoires les plus sous-dotés. &lt;br /&gt; &lt;p&gt;Le projet pour lequel la subvention régionale est sollicitée doit démarrer à partir du vote en commission permanente régionale, sauf autorisation exceptionnelle de démarrage anticipé, conformément aux dispositions du règlement budgétaire et financier en vigueur. &lt;/p&gt;&lt;p&gt;L&amp;#039;aide apportée dans le cadre de ce dispositif n&amp;#039;est pas cumulable avec les subventions issues d&amp;#039;un autre dispositif régional et portant sur le même projet.&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Collectivités territoriales et leurs groupements&lt;/li&gt;&lt;li&gt;Bailleurs sociaux&lt;/li&gt;&lt;li&gt;Société d&amp;#039;économie mixte&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; La Région peut participer à l&amp;#039;acquisition foncière, aux travaux d&amp;#039;aménagement et charges afférentes ainsi qu&amp;#039;à l&amp;#039;acquisition d&amp;#039;équipement mobilier à hauteur de 50 % des dépenses dans la limite maximale de 100 000 €. &lt;br /&gt; &lt;p&gt;L&amp;#039;aide régionale porte sur la construction, l&amp;#039;aménagement et l&amp;#039;équipement d&amp;#039;un hébergement pour accueillir un soignant : externe ou interne en médecine générale, docteur junior, médecin. &lt;/p&gt;&lt;p&gt;Le projet doit permettre la mise à disposition gracieuse d&amp;#039;un logement ou une offre de logement à loyer modéré dans les territoires ruraux et déficitaires en offre de soins  : communes de moins de 2 000 habitants ou regroupements de communes de moins de 3 000 habitants situés en grande couronne (77, 78, 91 et 95). &lt;/p&gt;&lt;br /&gt; Dépôt du dossier de candidature sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/"&gt;&lt;span&gt;mesdemarches.iledefrance.fr&lt;/span&gt;&lt;/a&gt; en sélectionnant le dispositif &amp;#34;Aide à la création d&amp;#039;un hébergement pour les soignants&amp;#34;.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/aide-la-creation-dun-hebergement-pour-les-soignants</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>sante&amp;#64;iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-creation-d-un-hebergement-pour-les-soignants/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>166186</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des centres d'accueil et d'hébergement dédiés aux femmes vulnérables en situation de précarité et de pauvreté</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Droits des femmes - Accueil, orientation et hébergement des femmes en difficulté (investissement)</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Association</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région ambitionne de soutenir des centres d&amp;#039;accueil et d&amp;#039;hébergement dédiés aux femmes vulnérables en situation de précarité et de pauvreté sur l&amp;#039;ensemble du territoire francilien.&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté
+Santé</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P108" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le bénéficiaire doit être une personne morale de droit public, ou une personne de droit privé à but non lucratif ou lucratif à vocation sociale. Il doit avoir au moins 1 an d&amp;#039;existence pour pouvoir justifier du dernier exercice comptable et avoir un numéro SIRET.&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Les dépenses éligibles se composent exclusivement de dépenses d&amp;#039;investissement soit les travaux, les équipements mobiliers et matériels, les véhicules &amp;#34;propres&amp;#34; et les acquisitions de type numérique.&lt;/p&gt;&lt;p&gt;Le montant de la subvention est déterminé par l&amp;#039;application d&amp;#039;un taux d&amp;#039;intervention régional sur le montant total prévisionnel du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La subvention régionale est limitée à 500.000€ par an et ne peut pas excéder 50% du montant total des dépenses du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Elle pourra inclure notamment des charges foncières, frais notariaux afférents, études pré-opérationnelles et honoraires uniquement si elles ont été engagées au maximum dans les deux ans précédant le vote de la subvention. Sont exclues les dépenses de fonctionnement, les frais liés aux services bancaires, impôts et taxes, dotations aux amortissement, sujétions de voirie ainsi que les redevances et rémunérations internes diverses.&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Cette aide soutient&lt;strong&gt; les projets d&amp;#039;investissement&lt;/strong&gt; visant à créer, réhabiliter, étendre ou équiper des lieux d&amp;#039;accueil, d&amp;#039;accompagnement, d&amp;#039;orientation et d&amp;#039;hébergement destinés aux femmes en situation de précarité et/ou victimes de violences, avec ou sans enfants. Elle vise à favoriser leur réinsertion socio-professionnelle, l&amp;#039;accès aux droits, ainsi que la prévention et la sortie des situations de précarité et de violences.&lt;/p&gt;&lt;p&gt;Elle concerne notamment les dispositifs d&amp;#039;hébergement ou de logement dédiés, les lieux d&amp;#039;écoute et d&amp;#039;orientation, les services mobiles ou d&amp;#039;&amp;#34;aller-vers&amp;#34;, ainsi que les espaces et services spécifiques au sein de structures généralistes.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Pour plus d&amp;#039;informations, veuillez consulter le règlement d&amp;#039;intervention téléchargeable plus bas.&lt;/em&gt;&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Consulter le règlement d&amp;#039;intervention pour vérifier votre éligibilité (ci-dessous).&lt;/p&gt;&lt;p&gt;Déposer votre candidature via notre plateforme des aides régionales : &lt;a href="http://mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Pour tous les projets destinés aux femmes précaires et/ou victimes de violences relevant de &lt;strong&gt;dépenses en fonctionnement&lt;/strong&gt;, veuillez déposer votre candidature sur l&amp;#039;appel à projets suivant : &amp;#34;Droits des femmes - Lutte contre les inégalités et les violences faites aux femmes&amp;#34; &lt;strong&gt;&lt;a href="http://www.iledefrance.fr/aides-et-appels-a-projets/droits-des-femmes-lutte-contre-les-inegalites-et-les-violences-faites-aux-femmes-fonctionnement" target="_blank"&gt;ICI&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/droits-des-femmes-accueil-orientation-et-hebergement-des-femmes-en-difficulte-investissement</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Action sociale, Santé et Famille (ASSF)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:egaliteFH&amp;#64;iledefrance.fr" target="_blank"&gt;egaliteFH&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/droits-des-femmes-accueil-orientation-et-hebergement-des-femmes-en-difficulte-investissement/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>166461</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Vert et Bleu - Axe Déchets et économie circulaire</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Vert et Bleu - Axe Déchets et économie circulaire</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’axe « Déchet et économie circulaire » du contrat vert et bleu s’inscrit dans les objectifs du Plan régional de prévention et gestion des déchets et de la Stratégie régionale d’économie circulaire portés par la Région Île-de-France.&lt;span&gt;&lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Qui peut en bénéficier ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles au contrat uniquement : les communes, les établissements publics de coopération intercommunale à fiscalité propre (EPCI), les établissements publics territoriaux (EPT), les syndicats de communes ou mixtes.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;Les aides de la Région correspondent exclusivement à des dépenses en investissement. &lt;/p&gt;&lt;p&gt;Un montant plafond global de 500.000€ HT est proposé par contrat avec :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un plancher de subvention par opération de 10.000€ minimum,&lt;/li&gt;&lt;li&gt;Un taux d’intervention par opération maximum de 50%&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;Pour quel type de projet ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;Cet axe est subdivisé en &lt;strong&gt;4 volets d’actions en investissement&lt;/strong&gt;, visant à réduire les déchets générés par les habitants et les activités, augmenter le taux de recyclage matière et organique, renforcer le maillage des déchèteries et point de reprises des déchets, augmenter le réemploi et la réparation et intégrer l’économie circulaire dans les opérations de déconstruction, rénovation, réhabilitation ou construction de bâtiments et d’aménagements :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réduire les déchets : développer le réemploi/réparation, supprimer le plastique à usage unique et lutter contre le gaspillage alimentaire,&lt;/li&gt;&lt;li&gt;Améliorer les performances de tri et de recyclage matière et organique,&lt;/li&gt;&lt;li&gt;Renforcer le maillage des déchèteries et points de reprise,&lt;/li&gt;&lt;li&gt;Améliorer la gestion des déchets de chantiers en intégrant l’économie circulaire dans l’aménagement.&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;Démarches&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;En premier lieu, le porteur de projet doit prendre contact avec les services régionaux, à l’adresse &lt;a href="mailto:cvb&amp;#64;iledefrance.fr"&gt;cvb&amp;#64;iledefrance.fr&lt;/a&gt;, avec la liste des projets qu’il souhaite intégrer dans le contrat.&lt;/p&gt;&lt;p&gt;Dans un second temps, il dépose sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; la ou les opérations qu&amp;#039;il souhaite inclure dans sa candidature au contrat. Sur la plateforme mesdemarches, chaque axe du contrat dispose d&amp;#039;un téléservice de dépôt dédié. Si le contrat comprend plusieurs opérations, chaque opération devra faire l&amp;#039;objet d&amp;#039;un dépôt distinct sur le téléservice de l&amp;#039;axe concerné.&lt;/p&gt;&lt;p&gt;Pour chaque contrat, une fois connecté sur le téléservice, seront donc demandées :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les pièces génériques au contrat : à ne déposer qu&amp;#039;une seule fois lors du dépôt sur une des opérations proposées au contrat,&lt;/li&gt;&lt;li&gt;Les pièces spécifiques pour chaque opération déposée par axe, ainsi que des champs d’information sur l’opération à renseigner directement sur mesdemarches (ex : typologie de projet, indicateurs, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tant que vous n’avez pas transmis le dossier (validation finale) celui-ci n’est pas visible par la Région. &lt;/p&gt;&lt;p&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional approuve le contrat, le montant de la dotation régionale prévisionnelle et les conventions de financement qui en découlent.&lt;/p&gt;&lt;p&gt;Le contrat vert et bleu prend effet à compter de son approbation par la commission permanente du conseil régional. Chaque opération prévue au programme du contrat est également présentée à la commission permanente du conseil régional pour attribution de la subvention correspondante.&lt;/p&gt;&lt;p&gt;Un nouveau contrat ne peut être approuvé par la Commission permanente de la Région qu&amp;#039;à la double condition qu&amp;#039;un délai minimum de trois ans depuis l&amp;#039;approbation du contrat se soit écoulé et que l&amp;#039;ensemble des subventions liées au contrat aient été soldées ou non versées par abandon ou par application des règles de caducité du Règlement budgétaire et financier de la Région. &lt;/p&gt;Dépôt permanent sur la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;/span&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-axe-dechets-et-economie-circulaire</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:cvb&amp;#64;iledefrance.fr"&gt;cvb&amp;#64;iledefrance.fr&lt;/a&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;span&gt;&lt;span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-vert-et-bleu-axe-dechets-et-economie-circulaire/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>166462</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Énergie - Axe Efficacité énergétique et thermique du bâti et sobriété de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Énergie - Axe Efficacité énergétique et thermique du bâti et sobriété de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>Le contrat énergie est un cadre d’engagement partenarial entre la Région Île-de-France et les communes et structures intercommunales qui portent un programme pluriannuel d’investissement concourant à la transition énergétique de leur territoire.&lt;br /&gt; &lt;p&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Qui peut en bénéficier ?&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;EPT&lt;/li&gt;&lt;li&gt;Syndicats de communes ou mixtes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En cas de maîtrise d’ouvrage déléguée, sont éligibles les actions réalisées sous maîtrise d’ouvrage publique ou privée (SEM, SPL, ou tout autre type d’opérateur) et bénéficiant d’une participation financière de la commune ou de l’EPCI. Les bénéficiaires des subventions régionales sont les communes et structures intercommunales en leur qualité de délégant, charge à elles de reverser la subvention régionale au délégataire.&lt;/p&gt;&lt;h3&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Un montant plafond global de 1.000.000€ en investissement est proposé par contrat énergie avec : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un plancher de subvention par opération de 10.000€ minimum,&lt;/li&gt;&lt;li&gt;Un taux d’intervention par opération maximum de 50%.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité des projets &lt;/strong&gt;&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Le détail des conditions d’éligibilité est précisé au sein du RI Contrat énergie.&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Le détail des dépenses subventionnables est précisé au sein de la notice technique de l’axe Efficacité énergétique et thermique du bâti et sobriété de l&amp;#039;éclairage public.&lt;/p&gt;&lt;h3&gt;Pour quel type de projet ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Les opérations éligibles peuvent concerner les actions suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;&lt;/span&gt;&lt;strong&gt;Rénovation énergétique et thermique du bâti tertiaire&lt;/strong&gt; des collectivités permettant un gain significatif en énergie finale agissant majoritairement sur l’isolation de l’enveloppe du bâtiment et/ou rafraichissement des bâtiments publics pour faire face aux canicules,&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les opérations de modernisation d’installations d’éclairage public&lt;/strong&gt; s’inscrivant dans une réflexion globale de diminution de la pollution lumineuse et de création d’une trame noire.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;Démarches&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;En premier lieu le porteur de projet doit prendre contact avec les services régionaux, à l’adresse &lt;a href="mailto:cvb&amp;#64;iledefrance.fr" target="_blank"&gt;&lt;/a&gt;&lt;a href="mailto:contrat-energie&amp;#64;iledefrance.fr"&gt;&lt;span&gt;contrat-energie&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;avec la liste des projets qu’il souhaite intégrer dans le contrat.&lt;br /&gt;&lt;br /&gt;Dans un second temps il dépose sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; la ou les opérations qu&amp;#039;il souhaite inclure dans sa candidature au contrat. Sur la plateforme mesdemarches, chaque axe du contrat dispose d&amp;#039;un téléservice de dépôt dédié. Si le contrat comprend plusieurs opérations, chaque opération devra faire l&amp;#039;objet d&amp;#039;un dépôt distinct sur le téléservice de l&amp;#039;axe concerné.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour chaque contrat, une fois connecté sur le téléservice, seront donc demandées :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les pièces génériques au contrat : à ne déposer qu&amp;#039;une seule fois lors du dépôt sur une des opérations proposées au contrat,&lt;/li&gt;&lt;li&gt;les pièces spécifiques pour chaque opération déposée par axe, ainsi que des champs d’information sur l’opération à renseigner directement sur mesdemarches (ex : typologie de projet, indicateurs, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tant que vous n’avez pas transmis le dossier (validation finale) celui-ci n’est pas visible par la Région. &lt;/p&gt;&lt;p&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional approuve le contrat, le montant de la dotation régionale prévisionnelle et les conventions de financement qui en découlent. Le contrat énergie prend effet à compter de son approbation par la Commission permanente du Conseil régional. Chaque opération prévue au programme du contrat est également présentée à la Commission permanente du Conseil régional pour attribution de la subvention correspondante.&lt;br /&gt;&lt;br /&gt;Un nouveau contrat ne peut être approuvé par la Commission permanente de la Région qu&amp;#039;à la double condition qu&amp;#039;un délai minimum de trois ans depuis l&amp;#039;approbation du contrat se soit écoulé et que l&amp;#039;ensemble des subventions liées au contrat aient été soldées ou non versées par abandon ou par application des règles de caducité du Règlement budgétaire et financier de la Région.&lt;/p&gt;&lt;p&gt;Dépôt permanent sur la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/" title="mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour en savoir plus :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour voir le fonctionnement global du Contrat Energie : &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie" target="_blank"&gt;cliquez ici&lt;/a&gt;.&lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat Énergie - Axe Développement des énergies renouvelables et de récupération (ENR&amp;amp;R)&lt;strong&gt;: &lt;/strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-energies-renouvelables" target="_blank"&gt;cliquez ici&lt;/a&gt;&lt;strong&gt;. &lt;/strong&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat vert et Bleu : &lt;strong&gt; &lt;/strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu" target="_blank"&gt;cliquez ici&lt;/a&gt;.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contrat-energie&amp;#64;iledefrance.fr"&gt;&lt;span&gt;contrat-energie&amp;#64;iledefrance.fr&lt;/span&gt;&lt;/a&gt;&lt;span&gt; &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-l-eclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>166463</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Vert et Bleu (CVB) - Qualité de l'air, bruit et santé environnementale</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Vert et Bleu (CVB) - Qualité de l'air, bruit et santé environnementale</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région accompagne les collectivités via les contrats verts et bleus pour leur transition écologique. Vous trouverez ici les informations de l&amp;#039;axe « Qualité de l&amp;#039;air, bruit et santé environnementale ».&lt;br /&gt;&lt;/p&gt;&lt;br /&gt; &lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Pour en savoir plus :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour voir le fonction général du Contrat Vert et bleu &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu"&gt;cliquez ici&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat Vert et Bleu - Axe Déchets et économie circulaire : &lt;a id="menurc42" href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-dechets-et-economie-circulaire" rel="noreferrer noopener" target="_blank" title="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-dechets-et-economie-circulaire"&gt;cliquez ici&lt;/a&gt;.&lt;/li&gt;&lt;li&gt;Si
+ vous souhaitez présenter une ou plusieurs opérations sur le Contrat 
+Vert et Bleu - Axe Biodiversité, renaturation et solutions fondées sur 
+la nature :&lt;strong&gt; &lt;/strong&gt;&lt;a id="menurc44" href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public" rel="noreferrer noopener" target="_blank" title="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public"&gt;cliquez ici&lt;/a&gt;.&lt;strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat énergie : &lt;strong&gt; &lt;/strong&gt;&lt;a id="menurc48" href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie" rel="noreferrer noopener" target="_blank" title="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie"&gt;cliquez ici&lt;/a&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P111" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Qui peut en bénéficier ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;Sont éligibles au contrat uniquement : les communes, les établissements publics de coopération intercommunale à fiscalité propre (EPCI), les établissements publics territoriaux (EPT), les syndicats de communes ou mixtes.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Les aides de la Région correspondent exclusivement à des dépense en investissement.&lt;/p&gt;&lt;p&gt;Un montant plafond global de 500.000€ est proposé par contrat avec : &lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un plancher de subvention par opération de 10.000€ minimum,&lt;/li&gt;&lt;li&gt;Un taux d’intervention par opération maximum de 50%.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces subventions ne sont pas cumulables avec un autre dispositif régional similaire.&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Pour quel type de projet ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Les investissements proposés doivent concerner l&amp;#039;un ou l&amp;#039;autre des sujets suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;amélioration de la qualité de l&amp;#039;air intérieur (transformation, amélioration des ouvrants et/ou de la ventilation - installation de matériel de mesure de dioxyde de carbone) et/ou son rafraichissement,&lt;/li&gt;&lt;li&gt;La lutte contre les nuisances sonores (insonorisation acoustique à l’intérieur des bâtiments - mise en place de radars sonores),&lt;/li&gt;&lt;li&gt;La santé environnementale notamment les installations de rafraichissement pour assurer la continuité du service public en période de canicule (y compris par climatisation de bâtiments).&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;Démarches&lt;/h3&gt;&lt;p&gt;&lt;br /&gt; &lt;/p&gt;&lt;p&gt;Les porteurs de projet prennent contact avec les services régionaux puis adressent leurs dossiers de candidature sur &lt;a href="https://mesdemarches.iledefrance.fr/" title="mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Il y a un téléservice de dépôt par axe du contrat.&lt;/p&gt;&lt;p&gt;Le dossier de candidature au contrat est à déposer une seule fois lors du dépôt du dossier pour une opération sur un axe.&lt;/p&gt;&lt;p&gt;Si le contrat comprend plusieurs opérations, chaque opération devra faire l&amp;#039;objet d&amp;#039;un dépôt sur le téléservice de l&amp;#039;axe concerné.&lt;/p&gt;&lt;p&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional approuve le contrat, le montant de la dotation régionale prévisionnelle et les conventions de financement qui en découlent. Le contrat vert et bleu prend effet à compter de son approbation par la commission permanente du conseil régional. Chaque opération prévue au programme du contrat est également présentée à la commission permanente du conseil régional pour attribution de la subvention correspondante.&lt;/p&gt;&lt;p&gt;Un nouveau contrat ne peut être approuvé par la Commission permanente de la Région qu&amp;#039;à la double condition qu&amp;#039;un délai minimum de trois ans depuis l&amp;#039;approbation du contrat se soit écoulé et que l&amp;#039;ensemble des subventions liées au contrat aient été soldées ou non versées par abandon ou par application des règles de caducité du Règlement budgétaire et financier de la Région.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-qualite-de-lair-bruit-et-sante-environnementale</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:cvb&amp;#64;iledefrance.fr" title="cvb&amp;#64;iledefrance.fr" target="_blank"&gt;cvb&amp;#64;iledefrance.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Merci de mettre dans l&amp;#039;objet du mail le sujet concerné (qualité de l&amp;#039;air, bruit ou santé environnementale).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-vert-et-bleu-cvb-qualite-de-l-air-bruit-et-sante-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>166464</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Vert et Bleu</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Vert et Bleu</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>Le contrat vert et bleu est un cadre d’engagement partenarial entre la Région Île-de-France et les communes et structures intercommunales qui portent un programme pluriannuel d’investissement concourant à la transition écologique de leur territoire.&lt;br /&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Qui peut en bénéficier ?&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;ECPI&lt;/li&gt;&lt;li&gt;EPT&lt;/li&gt;&lt;li&gt;Syndicats de communes ou mixtes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;En cas de maîtrise d’ouvrage déléguée&lt;/strong&gt;&lt;strong&gt;, &lt;/strong&gt;sont éligibles les actions réalisées sous maîtrise d’ouvrage publique ou privée (SEM, SPL, ou tout autre type d’opérateur) et bénéficiant d’une participation financière de la commune ou de l’EPCI. Les bénéficiaires des subventions régionales sont les communes et structures intercommunales en leur qualité de délégant, charge à elles de reverser la subvention régionale au délégataire. &lt;/p&gt;&lt;p&gt;Les bénéficiaires éligibles ont la possibilité, s’ils le souhaitent, d’inclure dans leur propre contrat des opérations réalisées en maîtrise d’ouvrage par un EPA ou un office public d’habitat et pour lesquelles ils apportent un financement. Dès lors, ces opérations sont intégrées dans le contrat de la collectivité concernée qui sollicite en son nom la subvention&lt;/p&gt;&lt;h3&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/h3&gt; &lt;p&gt;Un montant plafond global de 500.000€ en investissement est proposé par contrat avec : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un plancher de subvention par opération de 10.000€ minimum,&lt;/li&gt;&lt;li&gt;Un taux d’intervention par opération maximum de 50%.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité des projets&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le détail des conditions d’éligibilité est précisé au sein du RI Contrat vert et bleu.&lt;/p&gt;&lt;p&gt;Le détail des dépenses subventionnables est précisé au sein des notices techniques de chaque axe des contrats.&lt;/p&gt;&lt;h3&gt;Pour quel type de projet ?&lt;/h3&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Le contrat peut comporter une ou plusieurs opérations relevant d’un ou plusieurs des axes suivants :&lt;br /&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-biodiversite-renaturation-et-solutions-fondees-sur-la-nature"&gt;Axe Biodiversité, renaturation et solutions fondées sur la nature&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;/strong&gt;Végétalisation des espaces urbains&lt;/li&gt;&lt;li&gt;Restauration des milieux naturels terrestres&lt;/li&gt;&lt;li&gt;Restauration des milieux aquatiques et humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-dechets-et-economie-circulaire"&gt;Axe Déchets et économie circulaire&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réduction des déchets : développer le réemploi/réparation, supprimer le plastique à usage unique et lutter contre le gaspillage alimentaire&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Amélioration des performances de tri et de recyclage matière et organique&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Renforcement du maillage des déchèteries et points de reprise&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Intégrer l’économie circulaire dans les chantiers et l’aménagement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-qualite-de-lair-bruit-et-sante-environnementale"&gt;Axe Qualité de l’air, bruit et santé environnementale&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amélioration de la qualité de l’air et/ou son rafraichissement&lt;/li&gt;&lt;li&gt;Protection contre les nuisances sonores&lt;/li&gt;&lt;li&gt;Santé environnementale et adaptation des locaux pour faire face aux canicules&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;Démarches&lt;/h3&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;En premier lieu, le porteur de projet doit prendre contact avec les services régionaux, à l’adresse &lt;a href="mailto:cvb&amp;#64;iledefrance.fr" target="_blank"&gt;cvb&amp;#64;iledefrance.fr&lt;/a&gt;, avec la liste des projets qu’il souhaite intégrer dans le contrat.&lt;/p&gt;&lt;p&gt;Dans un second temps, il dépose sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; la ou les opérations qu&amp;#039;il souhaite inclure dans sa candidature au contrat. Sur la plateforme mesdemarches, chaque axe du contrat dispose d&amp;#039;un téléservice de dépôt dédié. Si le contrat comprend plusieurs opérations, chaque opération devra faire l&amp;#039;objet d&amp;#039;un dépôt distinct sur le téléservice de l&amp;#039;axe concerné.&lt;/p&gt;&lt;p&gt;Pour chaque contrat, une fois connecté sur le téléservice, seront donc demandées :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les pièces génériques au contrat : à ne déposer qu&amp;#039;une seule fois lors du dépôt sur une des opérations proposées au contrat,&lt;/li&gt;&lt;li&gt;les pièces spécifiques pour chaque opération déposée par axe, ainsi que des champs d’information sur l’opération à renseigner directement sur mesdemarches (ex : typologie de projet, indicateurs, etc.).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tant que vous n’avez pas transmis le dossier (validation finale) celui-ci n’est pas visible par la Région. Après examen par les services de la Région, la Commission permanente du Conseil régional approuve le contrat, le montant de la dotation régionale prévisionnelle et les conventions de financement qui en découlent.&lt;/p&gt;&lt;p&gt;Le contrat vert et bleu prend effet à compter de son approbation par la Commission permanente du Conseil régional. Chaque opération prévue au programme du contrat est également présentée à la Commission permanente du Conseil régional pour attribution de la subvention correspondante.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Un nouveau contrat ne peut être approuvé par la Commission permanente de la Région qu&amp;#039;à la double condition qu&amp;#039;un délai minimum de trois ans depuis l&amp;#039;approbation du contrat se soit écoulé et que l&amp;#039;ensemble des subventions liées au contrat aient été soldées ou non versées par abandon ou par application des règles de caducité du Règlement budgétaire et financier de la Région. &lt;/p&gt;&lt;p&gt;Dépôt permanent sur la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;. &lt;/p&gt;&lt;p&gt;Pour chaque axe du contrat, veuillez consulter la page dédiée :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-biodiversite-renaturation-et-solutions-fondees-sur-la-nature"&gt;Axe Biodiversité, renaturation et solutions fondées sur la nature&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-dechets-et-economie-circulaire"&gt;Axe Déchets et économie circulaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-qualite-de-lair-bruit-et-sante-environnementale"&gt;Axe Qualité de l’air, bruit et santé environnementale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt; &lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:cvb&amp;#64;iledefrance.fr" title="cvb&amp;#64;iledefrance.fr" target="_blank"&gt;cvb&amp;#64;iledefrance.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-vert-et-bleu/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>166465</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Vert et Bleu (CVB) - Biodiversité, renaturation et solutions fondées sur la nature</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Vert et Bleu (CVB) - Biodiversité, renaturation et solutions fondées sur la nature</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>L’axe biodiversité, renaturation et solutions fondées sur la nature du contrat vert et bleu s’inscrit dans le cadre des objectifs de la Région Île-de-France en matière d’adaptation, de restauration de la biodiversité et d’aménagement du territoire.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Qui peut en bénéficier ?&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;EPT&lt;/li&gt;&lt;li&gt;Syndicats de communes ou mixtes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;En cas de maîtrise d’ouvrage déléguée&lt;/strong&gt;&lt;strong&gt;,&lt;/strong&gt; sont éligibles les actions réalisées sous maîtrise d’ouvrage publique ou privée (SEM, SPL, ou tout autre type d’opérateur) et bénéficiant d’une participation financière de la commune ou de l’EPCI. Les bénéficiaires des subventions régionales sont les communes et structures intercommunales en leur qualité de délégant, charge à elles de reverser la subvention régionale au délégataire.&lt;/p&gt;&lt;p&gt;Les bénéficiaires éligibles ont la possibilité, s’ils le souhaitent, d’inclure dans leur propre contrat des opérations réalisées en maîtrise d’ouvrage par un EPA ou un office public d’habitat et pour lesquelles ils apportent un financement. Dès lors, ces opérations sont intégrées dans le contrat de la collectivité concernée qui sollicite en son nom la subvention.&lt;/p&gt;&lt;h3&gt;&lt;br /&gt;&lt;/h3&gt;&lt;h3&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/h3&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Un montant plafond global de &lt;strong&gt;500.000€&lt;/strong&gt; en investissement est proposé par contrat avec : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un plancher de subvention par opération de 10.000€ minimum,&lt;/li&gt;&lt;li&gt;Un taux d’intervention par opération maximum de 50%.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité des projets&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le détail des conditions d’éligibilité propres à l’axe Biodiversité est précisé au sein du RI Contrat vert et bleu.&lt;/p&gt;&lt;p&gt;Le détail des dépenses subventionnables est précisé au sein de la notice technique de l’axe biodiversité.&lt;/p&gt;&lt;br /&gt; &lt;p&gt;Cet axe est divisé en &lt;strong&gt;3 grands volets d’actions&lt;/strong&gt; en investissement : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;La végétalisation des espaces urbains,&lt;/li&gt;&lt;li&gt;La restauration des milieux terrestres,&lt;/li&gt;&lt;li&gt;La restauration des milieux naturels aquatiques et humides.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations éligibles peuvent concerner les actions suivantes : &lt;/p&gt;&lt;h3&gt;&lt;br /&gt;&lt;/h3&gt;&lt;h3&gt;&lt;img src="https://mesdemarches.iledefrance.fr/document-collect/cridfprd/root/public/usagers/CRIDF_DA_CVB_AXE_BIODIVERSITE.png" alt /&gt;Démarches&lt;/h3&gt; &lt;p&gt;En premier lieu, le porteur de projet doit prendre contact avec les services régionaux, à l’adresse &lt;a href="mailto:cvb&amp;#64;iledefrance.fr" title="cvb&amp;#64;iledefrance.fr" target="_blank"&gt;cvb&amp;#64;iledefrance.fr&lt;/a&gt;, avec la liste des projets qu’il souhaite intégrer dans le contrat.&lt;/p&gt;&lt;p&gt;Dans un second temps, il dépose sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; la ou les opérations qu&amp;#039;il souhaite inclure dans sa candidature au contrat. Sur la plateforme Mes Démarches, chaque axe du contrat dispose d&amp;#039;un téléservice de dépôt dédié. Si le contrat comprend plusieurs opérations, chaque opération devra faire l&amp;#039;objet d&amp;#039;un dépôt distinct sur le téléservice de l&amp;#039;axe concerné.&lt;/p&gt;&lt;p&gt;Pour chaque contrat, une fois connecté sur le téléservice, seront donc demandées :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les pièces génériques au contrat : à ne déposer qu&amp;#039;une seule fois lors du dépôt sur une des opérations proposées au contrat,&lt;/li&gt;&lt;li&gt;Les pièces spécifiques pour chaque opération déposée par axe, ainsi que des champs d’information sur l’opération à renseigner directement sur Mes Démarches (ex : typologie de projet, indicateurs, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tant que vous n’avez pas transmis le dossier (validation finale) celui-ci n’est pas visible par la Région.&lt;/p&gt;&lt;p&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional approuve le contrat, le montant de la dotation régionale prévisionnelle et les conventions de financement qui en découlent.&lt;/p&gt;&lt;p&gt;Le contrat vert et bleu prend effet à compter de son approbation par la commission permanente du conseil régional. Chaque opération prévue au programme du contrat est également présentée à la commission permanente du conseil régional pour attribution de la subvention correspondante.&lt;/p&gt;&lt;p&gt;Un nouveau contrat ne peut être approuvé par la Commission permanente de la Région qu&amp;#039;à la double condition qu&amp;#039;un délai minimum de trois ans depuis l&amp;#039;approbation du contrat se soit écoulé et que l&amp;#039;ensemble des subventions liées au contrat aient été soldées ou non versées par abandon ou par application des règles de caducité du Règlement budgétaire et financier de la Région. &lt;/p&gt;&lt;p&gt;Dépôt permanent sur la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/" title="mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Retour à la page générale du &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu"&gt;Contrat Vert et Bleu.&lt;/a&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu-cvb-biodiversite-renaturation-et-solutions-fondees-sur-la-nature</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:cvb&amp;#64;iledefrance.fr" title="cvb&amp;#64;iledefrance.fr" target="_blank"&gt;cvb&amp;#64;iledefrance.fr&lt;/a&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-vert-et-bleu-cvb-biodiversite-renaturation-et-solutions-fondees-sur-la-nature/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>166466</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'urgence canicule</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'urgence canicule</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>Dans le contexte de la vague de chaleur sans précédent que connaît l&amp;#039;Île-de-France, la Région souhaite apporter son soutien aux
+lycées, communes et acteurs de santé et solidarité pour améliorer l&amp;#039;accueil
+du public dans les établissements concernés.&lt;br /&gt; &lt;p&gt;L&amp;#039;aide apportée dans
+le cadre de ce dispositif n&amp;#039;est pas cumulable avec les subventions issues d&amp;#039;un
+autre dispositif régional et portant sur le même projet. &lt;/p&gt;&lt;p&gt;L’aide est ouverte
+jusqu’à épuisement des crédits dédiés.&lt;/p&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P114" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Qui peut en bénéficier ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Lycées publics
+centre d&amp;#039;examens,&lt;/li&gt;&lt;li&gt;Lycées privés centre
+d&amp;#039;examens,&lt;/li&gt;&lt;li&gt;Communes,&lt;/li&gt;&lt;li&gt;Établissements
+publics de santé,&lt;/li&gt;&lt;li&gt;Établissements de
+santé privés d’intérêt collectif,&lt;/li&gt;&lt;li&gt;Associations loi
+1901 existant depuis au moins une année à la date de la demande d’aide,
+œuvrant dans le champ de la solidarité et accueillant des publics vulnérables.&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Pour les lycées :&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Dépenses relatives à l’acquisition d&amp;#039;équipements mécaniques et alimentés par l’électricité permettant l’amélioration du confort thermique : climatisations mobiles ou fixes, brumisateurs et ventilateurs...&lt;br /&gt;&lt;br /&gt;La participation régionale consiste en &lt;strong&gt;un remboursement des sommes réglées dans la limite de 2.000€.&lt;br /&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;/strong&gt;&lt;strong&gt;Pour les communes, établissements de santé et associations :&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’aide régionale est comprise &lt;strong&gt;entre 500€ minimum et 10.000€ maximum&lt;/strong&gt; et correspond à &lt;strong&gt;70% des dépenses éligibles et acquittées.&lt;/strong&gt;&lt;br /&gt;&lt;br /&gt;Les dépenses éligibles correspondant à une subvention d’un montant inférieur à 500€ ne donnent lieu à aucune subvention.&lt;br /&gt;&lt;br /&gt;Pour les communes dont la population n’excède pas 5.000 habitants, la subvention régionale est plafonnée à 5.000€.&lt;br /&gt;&lt;br /&gt;Sont exigées les factures des équipements acquis &lt;strong&gt;entre le 15 juin et 15 septembre 2026 au moment de la constitution de la demande.&lt;/strong&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt; &lt;h3&gt;Pour quel type de projet ?&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;L&amp;#039;aide régionale soutient l’achat d’équipements permettant de faire face aux conséquences de la vague de chaleur, notamment par l’amélioration du confort thermique des locaux d&amp;#039;accueil du public.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Équipements éligibles à cette aide régionale en investissement :&lt;/strong&gt; &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Climatisations mobiles et fixes, &lt;/li&gt;&lt;li&gt;Brumisateurs collectifs...&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Est exclu le petit matériel consommable faisant l&amp;#039;objet d&amp;#039;un usage unique (scotch, films réfléchissants...).&lt;/p&gt;&lt;h3&gt;Démarches&lt;/h3&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;Dépôt du dossier de
+candidature sur la plateforme des aides régionales &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Aide à sélectionner sur la plateforme :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Pour les lycées : « Fonds &lt;span&gt;d&amp;#039;urgence &lt;/span&gt;canicule pour les lycées »&lt;/li&gt;&lt;li&gt;Pour les communes :
+« Fonds d&amp;#039;urgence canicule pour les communes »,&lt;/li&gt;&lt;li&gt;Pour les
+établissements de santé et les associations de solidarité : « Fonds d&amp;#039;urgence canicule pour les hôpitaux et les associations de
+solidarité ».&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/fonds-durgence-canicule</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Pour les lycées :
+&lt;a href="mailto:polelycees&amp;#64;iledefrance.fr" target="_blank"&gt;polelycees&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Pour les communes :
+&lt;a href="mailto:caniculemaires&amp;#64;iledefrance.fr" target="_blank"&gt;caniculemaires&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Pour les
+établissements de santé et les associations de solidarité :
+&lt;a href="mailto:solidarite.canicule&amp;#64;iledefrance.fr" target="_blank"&gt;solidarite.canicule&amp;#64;iledefrance.fr&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-d-urgence-canicule/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>166467</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Énergie - Axe Développement des énergies renouvelables et de récupération (ENR&amp;R)</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Énergie - Axe Développement des énergies renouvelables et de récupération (ENR&amp;R)</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>Le contrat énergie est un cadre d’engagement partenarial entre la Région Île-de-France et les communes et structures intercommunales qui portent un programme pluriannuel d’investissement concourant à la transition énergétique de leur territoire.&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité des porteurs&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;EPT&lt;/li&gt;&lt;li&gt;Syndicats de communes ou mixtes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En cas de maîtrise d’ouvrage déléguée, sont éligibles les actions réalisées sous maîtrise d’ouvrage publique ou privée (SEM, SPL, ou tout autre type d’opérateur) et bénéficiant d’une participation financière de la commune ou de l’EPCI. Les bénéficiaires des subventions régionales sont les communes et structures intercommunales en leur qualité de délégant, charge à elles de reverser la subvention régionale au délégataire. &lt;/p&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Un montant plafond global de 1.000.000€ en investissement est proposé par contrat énergie avec : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un plancher de subvention par opération de 10.000€ minimum,&lt;/li&gt;&lt;li&gt;Un taux d’intervention par opération maximum de 50%.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité des projets &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le détail des conditions d’éligibilité est précisé au sein du RI Contrat énergie.&lt;/p&gt;&lt;p&gt;Le détail des dépenses subventionnables est précisé au sein de la notice technique de l’axe Développement des énergies renouvelables et de récupération (ENR&amp;amp;R).&lt;/p&gt; &lt;p&gt;Les opérations éligibles peuvent concerner les actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Développement des énergies renouvelables et de récupération thermiques &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Production de chaleur ou froid renouvelables par géothermie profonde,&lt;/li&gt;&lt;li&gt;Production de chaleur et froid renouvelables par géothermie de surface,&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale (data centers, eaux usées, procédés industriels, déchets),&lt;/li&gt;&lt;li&gt;Mise en place de chauffage ou eau chaude sanitaire par solaire thermique,&lt;/li&gt;&lt;li&gt;Création ou extension de réseau de chaleur et/ou de froid alimenté par des ENR&amp;amp;R.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développement de l’électricité renouvelable&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Installation de panneaux solaires photovoltaïques,&lt;/li&gt;&lt;li&gt;Installation de centrale de production d’hydro-électricité.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Méthanisation non agricole&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Nota : compte-tenu des récentes annonces du gouvernement relative aux dispositifs de soutien à la méthanisation, les modalités du soutien régional sont susceptibles d’être modifiées.&lt;/em&gt;&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Pour candidater&lt;/strong&gt;&lt;/h3&gt; &lt;p&gt;En premier lieu le porteur de projet doit prendre contact avec les services régionaux, à l’adresse &lt;a href="mailto:contrat-energie&amp;#64;iledefrance.fr" title="contrat-energie&amp;#64;iledefrance.fr" target="_blank"&gt;contrat-energie&amp;#64;iledefrance.fr&lt;/a&gt;, avec la liste des projets qu’il souhaite intégrer dans le contrat.&lt;br /&gt;&lt;br /&gt;Dans un second temps il dépose sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; la ou les opérations qu&amp;#039;il souhaite inclure dans sa candidature au contrat. Sur la plateforme mesdemarches, chaque axe du contrat dispose d&amp;#039;un téléservice de dépôt dédié. Si le contrat comprend plusieurs opérations, chaque opération devra faire l&amp;#039;objet d&amp;#039;un dépôt distinct sur le téléservice de l&amp;#039;axe concerné.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour chaque contrat, une fois connecté sur le téléservice, seront donc demandées :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les pièces génériques au contrat : à ne déposer qu&amp;#039;une seule fois lors du dépôt sur une des opérations proposées au contrat,&lt;/li&gt;&lt;li&gt;les pièces spécifiques pour chaque opération déposée par axe, ainsi que des champs d’information sur l’opération à renseigner directement sur mesdemarches (ex : typologie de projet, indicateurs, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tant que vous n’avez pas transmis le dossier (validation finale) celui-ci n’est pas visible par la Région. &lt;/p&gt;&lt;p&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional approuve le contrat, le montant de la dotation régionale prévisionnelle et les conventions de financement qui en découlent. Le contrat énergie prend effet à compter de son approbation par la Commission permanente du Conseil régional. Chaque opération prévue au programme du contrat est également présentée à la Commission permanente du Conseil régional pour attribution de la subvention correspondante.&lt;br /&gt;&lt;br /&gt;Un nouveau contrat ne peut être approuvé par la Commission permanente de la Région qu&amp;#039;à la double condition qu&amp;#039;un délai minimum de trois ans depuis l&amp;#039;approbation du contrat se soit écoulé et que l&amp;#039;ensemble des subventions liées au contrat aient été soldées ou non versées par abandon ou par application des règles de caducité du Règlement budgétaire et financier de la Région.&lt;/p&gt;&lt;p&gt;Dépôt permanent sur la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/" title="mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Pour en savoir plus&lt;/strong&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour voir le fonctionnement global du Contrat Energie : &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie" target="_blank"&gt;cliquez ici&lt;/a&gt;. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat Énergie - Axe Efficacité énergétique et thermique du bâti et sobriété de l&amp;#039;éclairage public &lt;strong&gt;: &lt;/strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public" target="_blank"&gt;cliquez ici&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/span&gt;&lt;span&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Si vous souhaitez présenter une ou plusieurs opérations sur le Contrat vert et Bleu : &lt;strong&gt;&lt;span&gt; &lt;/span&gt;&lt;/strong&gt;&lt;span&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu" target="_blank"&gt;cliquez ici&lt;/a&gt;.&lt;/span&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-developpement-des-energies-renouvelables-et-de-recuperation-enr-r</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="mailto:contrat-energie&amp;#64;iledefrance.fr" title="contrat-energie&amp;#64;iledefrance.fr" target="_blank"&gt;contrat-energie&amp;#64;iledefrance.fr&lt;/a&gt; </t>
+        </is>
+      </c>
       <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z115" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/56b1-accompagnement-des-territoires-pour-une-logis/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-energie-axe-developpement-des-energies-renouvelables-et-de-recuperation-enr-r/</t>
         </is>
       </c>
       <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE115" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF115" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG115" s="1" t="inlineStr">
         <is>
-          <t>30/04/2019</t>
+          <t>05/07/2026</t>
         </is>
       </c>
       <c r="AH115" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>166468</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Énergie</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Énergie</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le contrat énergie est un cadre d’engagement partenarial entre la Région Île-de-France et les communes et structures intercommunales qui portent un programme pluriannuel d’investissement concourant à la transition énergétique de leur territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d’éligibilité des porteurs &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communes&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;EPT&lt;/li&gt;&lt;li&gt;Syndicats de communes ou mixtes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En cas de maîtrise d’ouvrage déléguée, sont éligibles les actions réalisées sous maîtrise d’ouvrage publique ou privée (SEM, SPL, ou tout autre type d’opérateur) et bénéficiant d’une participation financière de la commune ou de l’EPCI. Les bénéficiaires des subventions régionales sont les communes et structures intercommunales en leur qualité de délégant, charge à elles de reverser la subvention régionale au délégataire.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Un montant plafond global de 1.000.000€ en investissement est proposé par contrat énergie avec :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Un plancher de subvention par opération de 10.000€ minimum,&lt;/li&gt;&lt;li&gt;Un taux d’intervention par opération maximum de 50%.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité des projets &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le détail des conditions d’éligibilité est précisé au sein du RI Contrat énergie.&lt;/p&gt;&lt;p&gt;Le détail des dépenses subventionnables est précisé au sein des notices techniques de chaque axe des contrats.&lt;/p&gt;&lt;p&gt;Le contrat peut comporter une ou plusieurs opérations relevant de l’un ou des 2 axes suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public" target="_blank"&gt;Efficacité énergétique et thermique du bâti et sobriété de l&amp;#039;éclairage public&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rénovation énergétique et thermique du bâti public tertiaire dont les équipements sportifs et /ou rafraichissement pour faire face aux canicules&lt;/li&gt;&lt;li&gt;Modernisation de l’éclairage public et trame noire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-developpement-des-energies-renouvelables-et-de-recuperation-enrr" target="_blank"&gt;Développement des énergies renouvelables et de récupération (ENR&amp;amp;R)&lt;/a&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement des énergies renouvelables et de récupération (ENR&amp;amp;R) thermiques : production de chaleur ou de froid renouvelable par géothermie profonde ou géothermie de surface, récupération de chaleur fatale, solaire thermique, réseau de chaleur ou de froid,&lt;/li&gt;&lt;li&gt;Développement de l’électricité renouvelable : panneaux solaires photovoltaïques et hydro-électricité,&lt;/li&gt;&lt;li&gt;Méthanisation non-agricole.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Pour candidater&lt;/strong&gt;&lt;/h3&gt; &lt;p&gt;En premier lieu le porteur de projet doit prendre contact avec les services régionaux, à l’adresse &lt;a target="_blank"&gt;contrat-energie&amp;#64;iledefrance.fr&lt;/a&gt;, avec la liste des projets qu’il souhaite intégrer dans le contrat.&lt;br /&gt;&lt;br /&gt;Dans un second temps il dépose sur &lt;a href="https://mesdemarches.iledefrance.fr/" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt; la ou les opérations qu&amp;#039;il souhaite inclure dans sa candidature au contrat. Sur la plateforme mesdemarches, chaque axe du contrat dispose d&amp;#039;un téléservice de dépôt dédié. Si le contrat comprend plusieurs opérations, chaque opération devra faire l&amp;#039;objet d&amp;#039;un dépôt distinct sur le téléservice de l&amp;#039;axe concerné.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour chaque contrat, une fois connecté sur le téléservice, seront donc demandées :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les pièces génériques au contrat : à ne déposer qu&amp;#039;une seule fois lors du dépôt sur une des opérations proposées au contrat,&lt;/li&gt;&lt;li&gt;les pièces spécifiques pour chaque opération déposée par axe, ainsi que des champs d’information sur l’opération à renseigner directement sur mesdemarches (ex : typologie de projet, indicateurs, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tant que vous n’avez pas transmis le dossier (validation finale) celui-ci n’est pas visible par la Région. &lt;br /&gt;&lt;br /&gt;Après examen par les services de la Région, la Commission permanente du Conseil régional approuve le contrat, le montant de la dotation régionale prévisionnelle et les conventions de financement qui en découlent. Le contrat énergie prend effet à compter de son approbation par la commission permanente du conseil régional. Chaque opération prévue au programme du contrat est également présentée à la commission permanente du conseil régional pour attribution de la subvention correspondante.&lt;br /&gt;&lt;br /&gt;Un nouveau contrat ne peut être approuvé par la Commission permanente de la Région qu&amp;#039;à la double condition qu&amp;#039;un délai minimum de trois ans depuis l&amp;#039;approbation du contrat se soit écoulé et que l&amp;#039;ensemble des subventions liées au contrat aient été soldées ou non versées par abandon ou par application des règles de caducité du Règlement budgétaire et financier de la Région.&lt;/p&gt;&lt;p&gt;Dépôt permanent sur la plateforme &lt;a href="https://mesdemarches.iledefrance.fr/" title="mesdemarches.iledefrance.fr" target="_blank"&gt;mesdemarches.iledefrance.fr&lt;/a&gt;.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Pour en savoir plus&lt;/strong&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour le Contrat Énergie - Axe Efficacité énergétique et thermique du bâti et sobriété de l&amp;#039;éclairage public &lt;strong&gt;: &lt;/strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-efficacite-energetique-et-thermique-du-bati-et-sobriete-de-leclairage-public" target="_blank"&gt;cliquez ici&lt;/a&gt;&lt;strong&gt;.&lt;/strong&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour le Contrat Énergie - Axe Développement des énergies renouvelables et de récupération (ENR&amp;amp;R)&lt;strong&gt;: &lt;/strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie-axe-energies-renouvelables" target="_blank"&gt;cliquez ici&lt;/a&gt;&lt;strong&gt;. &lt;/strong&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour le Contrat vert et Bleu : &lt;strong&gt; &lt;/strong&gt;&lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-vert-et-bleu" target="_blank"&gt;cliquez ici&lt;/a&gt;.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/contrat-energie</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a target="_blank"&gt;contrat-energie&amp;#64;iledefrance.fr&lt;/a&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>guidedesaides@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-energie/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>