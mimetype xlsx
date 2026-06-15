--- v0 (2026-03-17)
+++ v1 (2026-06-15)
@@ -447,51 +447,51 @@
 Création d’un terrain de football</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>21/08/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>02/06/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>165395</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer des bornes de recharge électrique à proximité d'installations sportives</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Transport</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -633,51 +633,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>19/08/2025</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>01/03/2026</t>
+          <t>02/06/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>105268</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer des installations sportives relatives au football</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
           <t>District / Comité départemental de football d'appartenance</t>
@@ -850,51 +850,51 @@
 Création d’un terrain de football</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>29/11/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/06/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>22759</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer des terrains permanents ou saisonniers de beach soccer</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Fonds d'Aide au Football Amateur (FAFA)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>District / Comité départemental de football d'appartenance</t>
@@ -1058,48 +1058,48 @@
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>17/01/2020</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>10/03/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>