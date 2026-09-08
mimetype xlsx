--- v0 (2026-04-21)
+++ v1 (2026-09-08)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH5"/>
+  <dimension ref="A1:AH7"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,843 +263,1258 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165397</v>
+        <v>105268</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer des terrains de Futnet (Tennis ballon)</t>
+          <t>Financer des installations sportives relatives au football</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>District / Comité départemental de football d'appartenance</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
-Association</t>
+Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>Aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).</t>
+          <t>Les modalités de financement sont définies par les Ligues et Districts dans le cadre d'une stratégie territoriale des équipements sportifs, et sont propres à chaque territoire.</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
-        <is>
-[...369 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Par l&amp;#039;intermédiaire de ce dispositif, la Fédération Française de Football souhaite accompagner la mise en place de projets d&amp;#039;équipements visant à améliorer l&amp;#039;accueil, la sécurité et les conditions de pratique de ses licencié(e)s, et de leur proposer de nouveaux espaces répondant à leurs attentes.&lt;/p&gt;
 &lt;p&gt;
  Veuillez contacter votre District/Ligue d&amp;#039;appartenance avant de déposer un éventuel dossier (contact dans le cahier des charges en annexe).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets éligibles à un financement FAFA Equipement Clubs-Collectivités :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un club house
  &lt;/li&gt;
  &lt;li&gt;
   Création ou travaux pour mise en conformité réglementaire d&amp;#039;un ensemble vestiaires ou locaux pour un classement fédéral
  &lt;/li&gt;
  &lt;li&gt;
   Création ou mise en conformité d&amp;#039;un éclairage ou rénovation pour un classement fédéral. Remplacement par des projecteurs LED
  &lt;/li&gt;
  &lt;li&gt;
-  Sécurisation d&amp;#039;une installation contribuant à un classement fédéral (main-courantes, banc de touches, clôture de l&amp;#039;installation sportive et/ou de l&amp;#039;aire de jeu, mise en conformité des zones de sécurité autour d&amp;#039;un terrain, remplacement de buts fixes de football à 11)
+  Sécurisation d&amp;#039;une installation contribuant à un classement fédéral (main-courantes, banc de touches, clôture de l&amp;#039;installation sportive et/ou de l&amp;#039;aire de jeu, mise en conformité des zones de sécurité autour d&amp;#039;un terrain, remplacement de buts fixes de football à 11 et buts A8 rabattables)
  &lt;/li&gt;
  &lt;li&gt;
-  Création d&amp;#039;un terrain de grands jeux en pelouse naturelle ou pelouse naturelle renforcée
- &lt;/li&gt;
+  Création d&amp;#039;un terrain de grands jeux en pelouse naturelle ou pelouse système hybride&lt;/li&gt;
  &lt;li&gt;
   Renforcement/Amélioration d&amp;#039;un terrain en pelouse naturelle
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un terrain de grands jeux éclairé en gazon synthétique
  &lt;/li&gt;
  &lt;li&gt;
   Changement du revêtement gazon synthétique sur un terrain de grands jeux éclairé
  &lt;/li&gt;
  &lt;li&gt;
-  Création d&amp;#039;un terrain de Football à 8 contre 8 éclairé en gazon synthétique
+  Création d&amp;#039;un terrain de Football à 8 éclairé en gazon synthétique
   &lt;br /&gt;
- &lt;/li&gt;
-[...1 lines deleted...]
-  Projet d&amp;#039;équipement donnant lieu à un classement de l&amp;#039;installation en T7 ou un éclairage d&amp;#039;entraînement en E7
+ &lt;/li&gt;&lt;li&gt;Changement du revêtement gazon synthétique sur un terrain de Football à 8 éclairé&lt;/li&gt;
+ &lt;li&gt;
+  Projet  donnant lieu à un classement de l&amp;#039;installation en niveau T7 ou un éclairage en niveau E7
  &lt;/li&gt;
  &lt;li&gt;
   Autre projet participant à l&amp;#039;amélioration de la trajectoire environnementale
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R4" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>30/06/2027</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Le porteur du projet doit être, soit un club affilié à la F.F.F., soit une collectivité locale en collaboration avec un club support affilié à la F.F.F. ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier doit être saisi par le District au plus tard trois mois après la date de commencement des travaux ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;équipement projeté doit être situé obligatoirement au sein d&amp;#039;une installation sportive utilisée par le club support ;
  &lt;/li&gt;
  &lt;li&gt;
   Le porteur de projet doit impérativement présenter un plan d&amp;#039;utilisation des installations envisagées dans le respect des attentes de la F.F.F. ;
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage doit réaliser son opération dans un délai de 24 mois à compter de la date d&amp;#039;attribution de la subvention par la F.F.F.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.fff.fr/fafa</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X4" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cdc-2026-2027_equipement-clubs-collectivites-vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Madame Cynthia TRUONG, Responsable des Financements et aides aux clubs à la FFF : ctruong&amp;#64;fff.fr &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>ctruong@fff.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8568-financer-les-installations-sportives/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>29/11/2021</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E5" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>22760</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains de Foot5, éclairés, en gazon synthétique avec palissades</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d’Aide au Football Amateur (FAFA)</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
-      <c r="F5" s="1" t="inlineStr">
+      <c r="F3" s="1" t="inlineStr">
         <is>
           <t>District / Comité départemental de football d'appartenance</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
-[...3 lines deleted...]
-      <c r="H5" s="1" t="inlineStr">
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Aide forfaitaire de 50.000 € (dans la limite de 50% du montant des travaux)</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dispositif Fonds d&amp;#039;Aide au Football Amateur – Chapitre Équipement (Nouvelle pratique : Foot5)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Foot5, fer de lance du programme de développement du football loisir à la F.F.F., est une  pratique  très  appréciée  et  adaptée  à  tous  les  publics.  La  F.F.F.  souhaite  donc  accompagner  la construction de terrains dédiés au sein des clubs amateurs, avec pour objectif de permettre la diversification de leur offre de pratique en s&amp;#039;orientant davantage vers le loisir.
+&lt;/p&gt;
+&lt;p&gt;
+ Le  terrain  de  Foot5  constitue  également  un  formidable  outil  d&amp;#039;animation  en  complément  des  infrastructures  traditionnelles,  où  tous  les  licenciés  pourront  pratiquer  dans  des  conditions  confortables et sécurisantes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2027</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;Le porteur du projet doit être 
+soit un club affilié à la FFF, soit une 
+collectivité locale en collaboration 
+avec un club support affilié à la FFF. &lt;/li&gt;&lt;li&gt;Le terrain, et l’éclairage - obligatoire -  
+de celui-ci, doivent être conformes 
+au cahier des charges technique 
+fédéral relatif à la réalisation d’un 
+terrain de Foot5 – Édition juillet 
+2024 (cf. Annexe - pages 1 à 7). &lt;/li&gt;&lt;li&gt;La date de commencement des 
+travaux ne doit pas être antérieure 
+de plus de  3 mois à celle 
+du dépôt du dossier au District 
+d’appartenance.&lt;/li&gt;&lt;li&gt;L’équipement projeté doit être 
+situé obligatoirement au sein 
+d’un complexe sportif utilisé 
+par le club support dont au 
+moins une installation est classée 
+au Niveau T6 minimum. &lt;/li&gt;&lt;li&gt;Le maître d’ouvrage doit réaliser 
+son opération dans un délai 
+de 24 mois à compter de la date 
+d’attribution de la subvention 
+par le Bureau Exécutif de la Ligue 
+du Football Amateur. &lt;/li&gt;&lt;li&gt;L’éligibilité du dossier sera 
+conditionnée à l’existence d’une 
+section féminine au sein du club 
+support ou à la présentation d’un 
+projet de création de cette dernière&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cdc-2026_foot5_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom - Prénom : LE NEDIC LOU&lt;/p&gt;&lt;p&gt;Cheffe de projet financements et aides aux clubs&lt;/p&gt;&lt;p&gt;llenedic&amp;#64;fff.fr &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>mlangot@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ce0-dispositif-fonds-daide-au-football-amateur-ch/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2020</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>22759</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains permanents ou saisonniers de beach soccer</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA)</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F4" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Aide de 20 000 € maximum dans la limite de 50 % du coût total du projet. Un abondement de 30 000 € pourra être accordé dans le cadre d’un projet de couverture de ce terrain.</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dispositif Fonds d&amp;#039;Aide au Football Amateur - Chapitre Équipement (Nouvelle pratique : Beach Soccer)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Beach Soccer est en plein essor à la Fédération Française de Football depuis quelques années
 et nécessite aujourd&amp;#039;hui la construction de terrains spécifiques permanents ou saisonniers pour
 accompagner le déploiement de cette pratique dans tous les territoires.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif de la F.F.F. est de permettre à toutes ses ligues régionales et ses districts de disposer de
 terrains destinés à accueillir des rencontres officielles sous la forme d&amp;#039;événements promotionnels et
 de compétitions, l&amp;#039;occasion aussi pour les clubs de football résidents de proposer cette pratique à
 leurs licenciés.
 &lt;/p&gt;
 &lt;p&gt;
  Elle souhaite donc accompagner la construction de terrains spécifiques, dont les possibilités
 d&amp;#039;implantation sont diverses avec les complexes sportifs existants, les établissements publics
 dédiés aux loisirs ou les centres aquatiques, les plans d&amp;#039;eau (bords de lac, bords de rivière) et bien
 évidemment le littoral (plages).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R5" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2027</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Le porteur du projet doit être, soit un club affilié à la FFF, soit une collectivité locale en
 collaboration avec un club support affilié à la FFF ;
  &lt;/li&gt;
  &lt;li&gt;
   Le terrain doit être conforme aux lois du jeu FIFA du Beach Soccer (reprises dans le
 guide interactif de la pratique) ;
  &lt;/li&gt;
  &lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date de
 commencement des travaux ;&lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;équipement projeté doit être situé, soit au sein d&amp;#039;un complexe sportif dont les
 installations existantes sont classées de niveau 6 minimum, soit dans un établissement
 public dédié aux loisirs équipé de vestiaires et sanitaires (base de loisirs, complexe
 aquatique), sur le littoral et sur un plan d&amp;#039;eau (bord de lac, rivière). Dans le cas où l’équipement serait installé de manière temporaire une attestation
 précisant les conditions de la mise à disposition doit être jointe au dossier ;&lt;/li&gt;
  &lt;li&gt;
   Le porteur de projet doit impérativement présenter un projet d&amp;#039;utilisation des installations
 envisagées dans le respect des attentes de la FFF ;
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage doit réaliser son opération dans un délai de 24 mois à compter
 de la date d&amp;#039;attribution de la subvention par la FFF.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.fff.fr/fafa</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_beach-soccer-25-26_vdef.pdf</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Madame Lou LE NEDIC, Cheffe de projet financements et aides aux clubs à la FFF : llenedic&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>spessoa@fff.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b243-dispositif-fonds-daide-au-football-amateur-ch/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Rénovation du gymnase</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>166503</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains de Futsal (extérieurs ou intérieurs)</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d’Aide au Football Amateur (FAFA)</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F5" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Aide forfaitaire pouvant aller jusqu'à 50 000€ et qui dépend du type de revêtement et de l'éclairage ou non de l'installation (cf cahier des charges).</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le développement du Futsal constitue 
+une priorité stratégique pour la FFF. 
+Discipline à part entière, le futsal s’inscrit 
+pleinement dans la diversification de l’offre 
+footballistique. Il rassemble aujourd’hui près 
+de 200 000 pratiquants dans le cadre de 
+l’UNSS, dont un quart de jeunes filles. &lt;/p&gt;&lt;p&gt;Dans ce contexte, la FFF encourage le 
+déploiement d’équipements dédiés, en soutenant 
+la création ou la rénovation de surfaces 
+sportives intérieures, ainsi que l’aménagement 
+de terrains de futsal extérieurs. Face aux 
+difficultés d’accès aux gymnases rencontrées 
+par de nombreux clubs affiliés, ce cahier des 
+charges vise à accompagner les collectivités 
+dans la valorisation de surfaces existantes, 
+parfois sous-utilisées, afin de les transformer 
+en espaces sportifs attractifs pour le territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2027</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Le porteur du projet doit être soit 
+un club affilié à la FFF, soit une 
+collectivité locale en collaboration avec 
+un club support affilié à la FFF, soit un 
+établissement scolaire propriétaire 
+de l’installation sportive existante. &lt;/li&gt;&lt;li&gt;Le terrain doit être conforme 
+au cahier des charges technique 
+fédéral relatif à la réalisation 
+d’un terrain de Futsal extérieur - 
+Édition 2026-2027 cf. annexe. &lt;/li&gt;&lt;li&gt;La date de commencement des 
+travaux ne doit pas être antérieure 
+de plus de 3 mois à celle du dépôt du 
+dossier au District d’appartenance.&lt;/li&gt;&lt;li&gt;L’équipement projeté doit être 
+situé au sein d’un complexe sportif 
+utilisé par le club support dont au 
+moins une installation est classée au 
+Niveau T6 minimum ou adossé à un 
+gymnase classé Futsal 4 minimum 
+équipé de deux vestiaires de minimum 
+chacun 14 m2, douches et sanitaires 
+avec un accès direct piétons. &lt;/li&gt;&lt;li&gt;Le terrain pourra être situé au sein  
+d’un établissement scolaire (collège, 
+lycée) uniquement si ce dernier 
+développe une section Futsal ou a 
+un projet d’ouverture de section. Le 
+Club FFF support affilié au projet 
+devra alors bénéficier d’un accès au 
+terrain, encadré par la mise en place 
+d’une convention d’utilisation et d’un 
+planning d’utilisation. Dans le cas 
+où l’établissement est propriétaire 
+d’un gymnase (et que ce dernier est 
+accessible par l’extérieur), il devra 
+s’engager à garantir un accès au Club 
+par la mise en place de créneaux alloués 
+(qui seront précisés dans la convention).&lt;/li&gt;&lt;li&gt;Pour les terrains en dalles 
+polypropylène ou en résine acrylique, 
+seuls les projets de requalification d’un 
+espace existant seront éligibles (avec un 
+support existant en enrobé ou en béton). &lt;/li&gt;&lt;li&gt; L’éligibilité du dossier sera conditionnée 
+à l’existence d’une section féminine* au 
+sein du club support ou à la présentation 
+d’un projet de création de cette dernière 
+(cf pièces à fournir).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cdc-2026_futsal_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nom - Prénom : LE NEDIC LOU&lt;/p&gt;&lt;p&gt;Cheffe de projet financements et aides aux clubs&lt;/p&gt;&lt;p&gt;llenedic&amp;#64;fff.fr &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>llenedic@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-terrains-de-futsal-exterieurs-ou-interieurs/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports</t>
+        </is>
+      </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>17/01/2020</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165397</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains de Futnet (Tennis ballon)</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le Futnet (Tennis-ballon) est un sport en plein
+ développement&lt;/strong&gt;. Extrêmement complet, il requiert
+vitesse, précision et habileté. Il se pratique sur un
+terrain rectangulaire constitué d’une aire de jeu, d’une
+zone de dégagement et séparé d’un filet. La pratique
+emprunte des caractéristiques au football, au tennis et
+au volley et permet aux joueur(euse)s de progresser
+d’un point de vue technique et stratégique dans un
+format ludique et convivial. &lt;/p&gt;&lt;p&gt;Créer un espace d’activités supplémentaires pour les
+ clubs et les collectivités pour développer la pratique
+ spécifique du Futnet s’inscrit dans une volonté de
+pratique mixte et intergénérationnelle, de loisir et de
+compétition, ou de pratique associée (exercices de
+Futnet lors d’entraînements de Foot à 11, Futsal…).&lt;/p&gt;&lt;p&gt;Dans ce cadre, et sous réserve du strict respect du présent cahier des charges et du cahier des charges
+technique fédéral relatif à la &lt;strong&gt;construction de terrains de Futnet&lt;/strong&gt;, une subvention peut être
+accordée selon les modalités de financement en vigueur, à savoir &lt;strong&gt;une aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;La base subventionnable se limite à l’emprise du terrain (terrassement, fourniture et pose du revêtement,
+acquisition du/des filets de Futnet…). Ainsi les frais de Bureau d’études/Maîtrise d’œuvre, de travaux de voirie,
+d’extension des réseaux (eau, téléphone, électricité...) et d’aménagement périphérique (plantation, mobilier
+urbain, places de stationnement autres que pour personnes à mobilité réduite...) ne sont pas éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2027</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;u&gt;Seuls les projets suivants seront éligibles&lt;/u&gt;&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le porteur du projet doit être, &lt;strong&gt;soit un club affilié à la FFF&lt;/strong&gt;, &lt;strong&gt;soit une collectivité locale&lt;/strong&gt; en
+collaboration avec un club support affilié à la FFF ; &lt;/li&gt;&lt;li&gt;Le terrain, et l’éclairage (recommandé) de celui-ci, &lt;strong&gt;doivent être conformes au cahier des charges
+ technique fédéral&lt;/strong&gt; relatif à la réalisation d’un terrain de Futnet – Édition juillet 2025
+(cf. Annexe - pages 1 à 8) ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;La date de commencement des travaux &lt;/strong&gt;&lt;strong&gt;ne doit pas être antérieure de plus de 3 mois&lt;/strong&gt; à celle du
+dépôt du dossier au District d’appartenance ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’équipement projeté&lt;/strong&gt; doit être situé &lt;strong&gt;au sein d’un complexe sportif&lt;/strong&gt; utilisé par le club support
+dont &lt;strong&gt;au moins une installation est classée au niveau T6 min. ou adossé à un gymnase classé
+Futsal 4 min&lt;/strong&gt;. équipé de deux vestiaires de minimum chacun 14 m2, douches et sanitaires avec un
+accès direct piétons ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le terrain pourra être situé au sein d’un établissement scolaire&lt;/strong&gt; (collège, lycée). Le club support,
+affilié à la FFF, qui sera associé au projet, devra alors bénéficier d’un accès privilégié au terrain,
+encadré par la mise en place d’une &lt;strong&gt;convention d’utilisation et d’un planning d’utilisation&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;Le porteur de projet doit impérativement présenter un projet d’utilisation des installations
+envisagées dans le respect des attentes de la FFF ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le maître d’ouvrage doit réaliser son opération dans un délai de 24 mois&lt;/strong&gt; à compter de la date
+ d’attribution de la subvention par le Bureau Exécutif de la Ligue du Football Amateur.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_futnet-25-26_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Michaël LANGOT - Chef de Projet Déploiement des pratiques à la FFF : mlangot&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>mlangot@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-terrains-de-futnet-tennis-ballon/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165395</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Financer des bornes de recharge électrique à proximité d'installations sportives</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Transport</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Aide maximale de 8 000 € dans la limite de 50% du coût total du projet et dans la limite de l’enveloppe financière identifiée par la FFF</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Par l’intermédiaire de ce dispositif, et dans le cadre
+de son programme RSE, la FFF
+souhaite accompagner la mise en place de bornes
+de recharge pour véhicules électriques à proximité
+des installations sportives utilisées par les clubs de
+football. &lt;/p&gt;&lt;p&gt;Le porteur de projet (collectivité ou club) est libre de choisir son maître d&amp;#039;oeuvre. &lt;/p&gt;&lt;p&gt;Le projet devra à minima comprendre deux bornes de 7kW comme présenté sur le document de présentation du projet ci-après : https://media.fff.fr/uploads/documents/20220215_fff_izivia.pdf&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans ce cadre, et sous réserve du strict respect du présent cahier des charges, le porteur
+de projet pourra bénéficier : &lt;/p&gt;&lt;p&gt;- Pour une borne EDF business
+services (ex-IZIVIA) : aide
+maximale de 8 000 € dans la limite
+de 50% du coût total du projet &lt;/p&gt;&lt;p&gt;- Pour une borne autre qu’EDF
+business services (ex-IZIVIA) :
+aide maximale de 5 000 € dans
+la limite de 50 % du coût total
+du projet&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Equipement public
+Accessibilité
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2027</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Le porteur doit être une collectivité locale en collaboration avec un club support affilié à la FFF
+ou directement un club affilié à la FFF ; &lt;/li&gt;&lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date
+de commencement des travaux ; &lt;/li&gt;&lt;li&gt;L’équipement projeté doit être situé obligatoirement dans un parking public situé à moins de
+ 100 mètres de l’installation sportive utilisée par le club support affilié à la FFF ou dans l’installation
+sportive. Le projet concerne l’équipement de stade et non la reprise d’installation existante ; &lt;/li&gt;&lt;li&gt;Le porteur de projet doit impérativement présenter un plan d’utilisation des installations
+envisagées dans le respect des attentes de la FFF énoncées ci-dessus ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour information, IZIVIA, filiale de EDF et partenaire de
+la Fédération Française de Football,
+est spécialisée dans la mise en place
+et la gestion de bornes de recharge
+pour les véhicules électriques. Si
+vous souhaitez des informations sur
+le coût de votre projet, vous pouvez
+contacter vous rendre sur le site
+https://izivia.com/ ou contacter IZIVIA
+par mail projetclubfff&amp;#64;izivia.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cdc-2026-2027_transport_borne-de-recharge-vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Madame Cynthia TRUONG, Responsable des Financements et aides aux clubs à la FFF : ctruong&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>ctruong@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-bornes-de-recharge-electrique-a-proximite-dinstallations-sportives/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>