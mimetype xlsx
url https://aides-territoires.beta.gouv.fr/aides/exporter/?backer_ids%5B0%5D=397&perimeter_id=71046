--- v0 (2026-02-28)
+++ v1 (2026-07-13)
@@ -263,136 +263,170 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>9082</v>
+        <v>117484</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...2 lines deleted...]
-Etablissement public dont services de l'Etat</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Mission régionale de conseil aux décideurs publics (MRCDP
+  Conseiller aux décideurs locaux (CDL)
  &lt;/strong&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
-&lt;/p&gt;
-[...7 lines deleted...]
- Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
-[...5 lines deleted...]
-  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
   &lt;br /&gt;
  &lt;/li&gt;
+ &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
- &lt;strong&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
   &lt;br /&gt;
- &lt;/strong&gt;
-[...13 lines deleted...]
-  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
@@ -447,220 +481,183 @@
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
-[...2 lines deleted...]
- Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+ Se rapprocher de votre Direction départementale des Finances publiques
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>22/10/2019</t>
+          <t>21/04/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>117484</v>
+        <v>9082</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Conseiller aux décideurs locaux (CDL)
+  Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
- &lt;br /&gt;
-[...15 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
-[...5 lines deleted...]
-  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
- &lt;br /&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
-[...14 lines deleted...]
-&lt;/ul&gt;</t>
+ La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Aide dans la confection d&amp;#039;un budget
-[...8 lines deleted...]
-  Aide à la décision en matière financière et fiscale
+  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Simulations fiscales
-[...16 lines deleted...]
-  &lt;br /&gt;
+  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
@@ -715,89 +712,92 @@
       <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
       <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
       <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Se rapprocher de votre Direction départementale des Finances publiques
+ Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>DGFiP</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>21/04/2022</t>
+          <t>22/10/2019</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>