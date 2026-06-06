--- v0 (2026-04-22)
+++ v1 (2026-06-06)
@@ -263,391 +263,124 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>120979</v>
+        <v>121006</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Prêt social</t>
+          <t>Subzen</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...265 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale vous propose
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
   l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
  &lt;/li&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -668,135 +401,402 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
 &lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
 &lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Valorisation d'actions
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>14/11/2022</t>
+          <t>03/11/2022</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>62848</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1042,51 +1042,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>62847</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Optimiser la gestion de votre trésorerie par la ligne de trésorerie</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
@@ -1191,51 +1191,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>62579</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
@@ -1364,48 +1364,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>08/10/2020</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>