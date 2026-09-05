--- v0 (2026-07-16)
+++ v1 (2026-09-05)
@@ -485,51 +485,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>14/11/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>120979</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Prêt social</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -752,51 +752,51 @@
 Création d’une crèche</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>03/11/2022</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>62848</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1042,51 +1042,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>62847</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Optimiser la gestion de votre trésorerie par la ligne de trésorerie</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
@@ -1191,51 +1191,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>62579</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
@@ -1364,48 +1364,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>08/10/2020</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>