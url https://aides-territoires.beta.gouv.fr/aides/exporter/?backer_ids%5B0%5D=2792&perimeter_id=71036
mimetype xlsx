--- v0 (2026-07-21)
+++ v1 (2026-10-18)
@@ -481,51 +481,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>165519</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
@@ -673,51 +673,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>165518</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
@@ -887,51 +887,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>165516</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : diagnostiquer le territoire</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
@@ -1106,51 +1106,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>165515</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Nouveaux lieux, nouveaux liens
 Cités éducatives
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
@@ -1341,51 +1341,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/10/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>163959</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
@@ -1655,51 +1655,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>163896</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
@@ -1947,51 +1947,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>163894</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 ÉcoQuartier
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
@@ -2233,51 +2233,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>163871</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
@@ -2503,51 +2503,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/10/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>123492</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
@@ -2756,48 +2756,48 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>06/01/2023</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>