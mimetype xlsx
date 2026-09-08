--- v0 (2026-07-17)
+++ v1 (2026-09-08)
@@ -481,98 +481,98 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>165519</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agences régionales de santé (ARS)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Bretonne de la Biodiversité (ARBE)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La santé
 humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
 services écosystémiques indispensables à notre survie : production d’oxygène,
 régulation des températures, production d’aliments ou encore disponibilité de
 la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
 des êtres humains, et il est indispensable de les penser ensemble et non
 séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
 en intégrant les domaines entre eux, et en surveillant et réduisant les
 pressions des activités humaines sur les écosystèmes. L’adoption de cette
 approche permet d’identifier des solutions répondant à la fois à des enjeux
 environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
@@ -673,51 +673,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>165518</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
@@ -887,80 +887,80 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>165516</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : diagnostiquer le territoire</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M5" s="1" t="inlineStr">
@@ -1106,87 +1106,87 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>165515</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Nouveaux lieux, nouveaux liens
 Cités éducatives
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M6" s="1" t="inlineStr">
@@ -1341,103 +1341,103 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>02/07/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>163959</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Agence Bretonne de la Biodiversité (ARBE)
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agences de l'eau
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
@@ -1655,92 +1655,92 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>163896</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>Agence Bretonne de la Biodiversité (ARBE)
+          <t>Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Office Français de la Biodiversité (OFB)
-Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
@@ -1947,91 +1947,91 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>163894</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 ÉcoQuartier
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>Office Français de la Biodiversité (OFB)
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agences de l'eau
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Bretonne de la Biodiversité (ARBE)</t>
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
@@ -2233,103 +2233,103 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>163871</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>Office Français de la Biodiversité (OFB)
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
 Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
@@ -2503,88 +2503,88 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>123492</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-[...1 lines deleted...]
-Office Français de la Biodiversité (OFB)</t>
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
@@ -2756,48 +2756,48 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>06/01/2023</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>