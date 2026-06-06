--- v0 (2026-02-28)
+++ v1 (2026-06-06)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH12"/>
+  <dimension ref="A1:AH11"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -283,69 +283,69 @@
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>93537</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Petites villes de demain
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Ateliers hors les murs</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Fédération des parcs naturels régionaux de France
-[...1 lines deleted...]
-Ministère de la Culture
+          <t>Ministère de l'Enseignement supérieur et de la Recherche
+Fédération des parcs naturels régionaux de France
+Office Français de la Biodiversité (OFB)
 Ministères de l'Aménagement du territoire et de la Transition écologique
-Office Français de la Biodiversité (OFB)</t>
+Ministère de la Culture</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Autre aide financière
-Ingénierie technique
+          <t>Ingénierie technique
+Autre aide financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>bourse de 1000€</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
@@ -408,1193 +408,1232 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Fédération des Parcs naturels régionaux de France</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>27/05/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>15/02/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>123492</v>
+        <v>165521</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
+          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
+EUROPE - LIFE - Programme européen pour l'environnement et le climat
 ÉcoQuartier
-Renaturation des villes</t>
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Office Français de la Biodiversité (OFB)
+          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agences de l'eau
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’une des
+conséquences du changement climatique est notamment l’augmentation des
+températures, et ce d’autant plus dans les zones urbaines. Au-delà des
+émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
+des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
+de renforcer la résilience des territoires face aux impacts du changement
+climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
+biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
+sur les services écosystémiques rendues par la végétation pour réduire la
+surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
+pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
+programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
+d’un plan d’actions, ainsi que dans la recherche de financements et de
+partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
+Artisan accompagne également les projets de SfN, par un animateur dans chaque
+région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
+l’aide à la décision. Il propose également de la sensibilisation, de la
+formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
+actions. Le programme TEN donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Prévention des risques
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165519</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agences régionales de santé (ARS)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé
+humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
+services écosystémiques indispensables à notre survie : production d’oxygène,
+régulation des températures, production d’aliments ou encore disponibilité de
+la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
+des êtres humains, et il est indispensable de les penser ensemble et non
+séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
+en intégrant les domaines entre eux, et en surveillant et réduisant les
+pressions des activités humaines sur les écosystèmes. L’adoption de cette
+approche permet d’identifier des solutions répondant à la fois à des enjeux
+environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
+d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
+professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
+les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
+titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
+structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Sols
+Espaces verts
+Espace public
+Friche
+Transition énergétique
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165518</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
+vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
+ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
+fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
+défis comme celui de la préservation et de la restauration de la biodiversité.
+La manière dont le paysage est perçu va en effet grandement impacter la manière
+dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
+paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
+adopte une vision systémique du paysage, intégrant à la fois des objectifs
+sociaux, économiques et environnementaux, afin de rassembler les acteurs du
+territoire autour d’une vision partagée du paysage, pour finalement mettre en
+place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
+entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
+adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
+flore, fonge et usages), en tendant vers une intervention moindre et la libre
+évolution de la végétation, favorisant l’apparition d’habitats et de ressources
+alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
+perception du paysage en tant qu’entité vivante, et non plus un élément
+adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
+pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
+l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
+peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Forêts
+Montagne
+Espaces verts
+Friche
+Accès aux services
+Santé
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165516</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : diagnostiquer le territoire</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de
+pouvoir établir une stratégie de préservation de la biodiversité de son
+territoire et de prioriser les actions, il est indispensable de connaître ledit
+territoire. Aussi, établir un diagnostic permet d’améliorer la connaissance des
+enjeux auxquels la biodiversité est confrontée localement afin d’identifier les
+leviers pour mieux la protéger. Partir d’un diagnostic de la biodiversité du
+territoire permet d’en faire un enjeu partagé par tous les acteurs locaux, et
+de légitimer l’action publique.&lt;/p&gt;&lt;p&gt;Le diagnostic
+d’un territoire peut prendre plusieurs formes et mettre en avant divers
+paramètres :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’&lt;a href="https://www.ofb.gouv.fr/abc"&gt;Atlas de
+la biodiversité communale (ABC)&lt;/a&gt; s’appuie sur la réalisation d’états des lieux de la faune, de la flore et de la fonge sur
+le territoire, ainsi que des milieux et des continuités écologiques,
+d’identifier et hiérarchiser les actions de préservation de cette biodiversité
+locale ; il est essentiel que ces
+inventaires s’appuient sur les partenaires locaux pour créer une synergie et
+une cohérence territoriale, &lt;/li&gt;&lt;li&gt;Le diagnostic
+de vulnérabilité reprend les spécificités du territoire, en termes notamment de
+risques face aux effets du changement climatique, afin d’établir une stratégie
+d’adaptation cohérente et concertée,&lt;/li&gt;&lt;li&gt;D’autres
+types de diagnostics peuvent être réalisés : ceux comprenant les facteurs
+sociaux, économiques, culturels, politiques et territoriaux, permettant de
+croiser de multiples enjeux et d’orienter les politiques publiques locales de
+manière plus efficace et juste.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Enfin, il donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités voisines ! &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple
+inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;GIztvlUzXOw"&gt;Mieux connaître pour mieux protéger : l&amp;#039;exemple de Marseille
+(Bouches-du-Rhône)&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/mettre-en-place-un-atlas-de-la-biodiversite-communale-abc</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-diagnostiquer-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>163896</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Patrimoine et monuments historiques
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les logiques
+multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
+proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
+économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
+contribuer à sensibiliser les entreprises de leur territoire et en tirer des
+bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
+préserver les continuité écologiques, jusqu’à mettre en place une charte
+vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
+il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
+la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
+vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
+acteurs économiques, par exemple en utilisant le mécénat environnemental
+(consiste à faire appel à un soutien matériel ou financier, sans contrepartie
+direct, pour un projet ou une entité pour une mission d’intérêt général,
+concernant l’environnement) qui représente également des bénéfices pour les
+entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
+marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
+national à présent régionalisé qui accompagne les entreprises dans
+l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
+d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
+les bons partenaires, afin de promouvoir la mobilisation des acteurs
+économiques Il donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
+– La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
-Foncier
-[...2 lines deleted...]
-Revitalisation
+Espaces verts
+Espace public
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
+Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Prévention des risques
-[...3 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W3" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/entreprises</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
-[...2 lines deleted...]
-animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
-Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
-Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
-Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
-Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
-68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
-36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
-Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
-[...4 lines deleted...]
-      <c r="Y3" s="1" t="inlineStr">
+Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
-[...2 lines deleted...]
-Entretien / restauration des haies
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...847 lines deleted...]
-      </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
-          <t>05/11/2025</t>
+          <t>26/11/2024</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>01/02/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
-        <v>163959</v>
+        <v>163894</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
+Nouveaux lieux, nouveaux liens
 ÉcoQuartier
 Renaturation des villes
-Fonds vert Ingénierie
-Fonds Biodiversité</t>
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+          <t>Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agences de l'eau
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-Office Français de la Biodiversité (OFB)
-Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-[...1 lines deleted...]
-Agences de l'eau</t>
+Agence Bretonne de la Biodiversité (ARBE)</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
@@ -1619,308 +1658,280 @@
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M8" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
-[...34 lines deleted...]
-partage de bonnes pratiques.&lt;/p&gt;</t>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
+          <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
-Espaces verts
-[...3 lines deleted...]
-Risques naturels
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
 Biodiversité
-Equipement public
-[...2 lines deleted...]
-Logement et habitat
 Paysage
-Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
+Mers et océans
 Milieux humides
-Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V8" s="1" t="inlineStr">
         <is>
-          <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
+          <t>https://ofb.gouv.fr/citoyen</t>
         </is>
       </c>
       <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
       <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB8" s="1" t="inlineStr">
         <is>
-          <t>Acquisition d'une parcelle
-[...14 lines deleted...]
-Rénovation énergétique école
+          <t>Création de jardins partagés
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
-          <t>09/12/2024</t>
+          <t>26/11/2024</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>05/02/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>163871</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>Office Français de la Biodiversité (OFB)
-[...1 lines deleted...]
-Agence nationale de la cohésion des territoires (ANCT)
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Bretonne de la Biodiversité (ARBE)</t>
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
@@ -2094,91 +2105,91 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
-        <v>163894</v>
+        <v>163959</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
-Nouveaux lieux, nouveaux liens
 ÉcoQuartier
 Renaturation des villes
-QPV - Quartiers Prioritaires de la politique de la Ville</t>
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>Office Français de la Biodiversité (OFB)
+          <t>Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agences de l'eau
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Bretonne de la Biodiversité (ARBE)</t>
+Office Français de la Biodiversité (OFB)
+Agences de l'eau</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
@@ -2203,269 +2214,305 @@
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M10" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;La
-[...26 lines deleted...]
-acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
+espaces naturels et des espèces de la faune, la fonge et de la flore associées
+à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
+L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
+peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
+restauration.&lt;/p&gt;
+&lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
+local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
+biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
+diagnostic du territoire, de développer une vision partagée et d’objectiver des
+actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
+collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
+qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
+plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
+œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
+peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
+des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
+les usages sur ces espaces, et ainsi protéger les espèces de l’activité
+humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
+une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
+différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
+évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
+écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
+espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
+de nichoirs&lt;/a&gt;,
+faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
+stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
+biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
+des missions de restauration, favorisant le rétablissement des fonctions
+écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
+vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
+Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
+et ainsi faciliter l’accès à des financements en ce sens. Il donne également
+accès à des ressources et des retours d’expériences riches d’inspiration et de
+partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N10" s="1" t="inlineStr">
         <is>
-          <t>Cours d'eau / canaux / plans d'eau
+          <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
-Jeunesse
-[...3 lines deleted...]
-Education et renforcement des compétences
+Espaces verts
+Espace public
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Risques naturels
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
 Paysage
+Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Mers et océans
 Milieux humides
+Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V10" s="1" t="inlineStr">
         <is>
-          <t>https://ofb.gouv.fr/citoyen</t>
+          <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
       <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
       <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
       <c r="Z10" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
       <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB10" s="1" t="inlineStr">
         <is>
-          <t>Création de jardins partagés
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
-          <t>26/11/2024</t>
+          <t>09/12/2024</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>03/06/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>163896</v>
+        <v>123492</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
+          <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>Agence Bretonne de la Biodiversité (ARBE)
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-[...4 lines deleted...]
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
@@ -2476,443 +2523,197 @@
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
-[...27 lines deleted...]
-      </c>
       <c r="N11" s="1" t="inlineStr">
         <is>
-          <t>Cours d'eau / canaux / plans d'eau
-Patrimoine et monuments historiques
+          <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
-Espaces verts
-[...3 lines deleted...]
-Risques naturels
+Foncier
+Accès aux services
+Cohésion sociale et inclusion
+Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
-Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Mers et océans
-[...2 lines deleted...]
-Solutions d'adaptation fondées sur la nature (SafN)</t>
+Prévention des risques
+Milieux humides</t>
         </is>
       </c>
       <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V11" s="1" t="inlineStr">
         <is>
-          <t>https://engagespourlanature.ofb.fr/entreprises</t>
+          <t>https://ofb.gouv.fr/doc/strategie-ecologique-territoriale-integrer-la-biodiversite-dans-amenagement-du-territoire#:~:text=Cette%20m%C3%A9thodologie%20est%20construite%20en%205%20%C3%A9tapes%20%3A,et%20assurer%20un%20suivi%20et%20un%20bilan%20r%C3%A9guliers.</t>
         </is>
       </c>
       <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
       <c r="X11" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Un
-animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
-Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
-Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
-Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
-Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
-[...1 lines deleted...]
-Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
-36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
-Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
       <c r="Z11" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/69c0-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
       <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB11" s="1" t="inlineStr">
         <is>
-          <t>Construction d’une cantine scolaire
-[...14 lines deleted...]
-Rénovation énergétique école
+          <t>Création de jardins partagés
+Entretien / restauration des haies
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
-          <t>26/11/2024</t>
+          <t>06/01/2023</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>06/02/2026</t>
-[...198 lines deleted...]
-          <t>27/02/2026</t>
+          <t>06/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>