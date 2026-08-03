--- v0 (2026-05-15)
+++ v1 (2026-08-03)
@@ -263,2105 +263,1956 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165521</v>
+        <v>123492</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
+          <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
-        <is>
-[...847 lines deleted...]
-      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
-Renaturation des villes
-[...4 lines deleted...]
-      <c r="D6" s="1" t="inlineStr">
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-[...8 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
-Espaces verts
-[...3 lines deleted...]
-Risques naturels
+Foncier
+Accès aux services
+Cohésion sociale et inclusion
+Revitalisation
 Biodiversité
 Equipement public
 Bâtiments et construction
-Réhabilitation
 Logement et habitat
 Paysage
-Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Milieux humides
-[...4 lines deleted...]
-      <c r="O6" s="1" t="inlineStr">
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W6" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/doc/strategie-ecologique-territoriale-integrer-la-biodiversite-dans-amenagement-du-territoire#:~:text=Cette%20m%C3%A9thodologie%20est%20construite%20en%205%20%C3%A9tapes%20%3A,et%20assurer%20un%20suivi%20et%20un%20bilan%20r%C3%A9guliers.</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/69c0-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Entretien / restauration des haies
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>06/01/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>93537</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Ateliers hors les murs</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Enseignement supérieur et de la Recherche
+Ministère de la Culture
+Ministères de l'Aménagement du territoire et de la Transition écologique
+Office Français de la Biodiversité (OFB)
+Fédération des parcs naturels régionaux de France</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>bourse de 1000€</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Revitalisation
+Innovation, créativité et recherche
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour en bénéficier, il suffit de prendre contact avec la Fédération des Parcs pour être mis en contact avec des écoles et universités volontaires, monter un projet répondant aux attentes de toutes ses parties prenantes et identifier des pistes de financements complémentaires. Une candidature doit associer &lt;em&gt;a minima&lt;/em&gt; 2 établissements d&amp;#039;enseignement supérieur de disciplines différentes et 1 territoire d&amp;#039;accueil.&lt;/p&gt;&lt;p&gt;La bourse de 2500 euros est attribué aux projets lauréats situés dans un Parc naturel régional ou un Parc national, sur décision d&amp;#039;un comité de sélection composé du ministère de la Transition écologique, du ministère de la Culture, du ministère de l&amp;#039;Enseignement supérieur et de la Recherche et de l&amp;#039;Office français de la biodiversité.&lt;/p&gt;&lt;p&gt;Le processus de sélection ne vaut pas accord de financement des partenaires mentionnés dans le budget prévisionnel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plusieurs sessions de candidature sont organisées chaque année : à retrouver sur le site de la &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/appel-manifestation-dinteret-2025" target="_self"&gt;Fédération des Parcs naturels régionaux de France&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parcs-naturels-regionaux.fr/les-enjeux/enseignement-superieur</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bastien Galant - &lt;a target="_self"&gt;bgalant&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 59 61 58 81&lt;/p&gt;&lt;p&gt;Fabien Hugault - &lt;a href="mailto:fhugault&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;fhugault&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 99 93 82 91&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Nicolas Sanaa -
+ &lt;a href="mailto:nsanaa&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;
+  nsanaa&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 63 47 46 77&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>fhugault@parcs-naturels-regionaux.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6855-accueillir-petites-villes-accueillez-un-ateli/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Parcs naturels régionaux de France</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165521</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+EUROPE - LIFE - Programme européen pour l'environnement et le climat
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’une des
+conséquences du changement climatique est notamment l’augmentation des
+températures, et ce d’autant plus dans les zones urbaines. Au-delà des
+émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
+des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
+de renforcer la résilience des territoires face aux impacts du changement
+climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
+biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
+sur les services écosystémiques rendues par la végétation pour réduire la
+surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
+pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
+programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
+d’un plan d’actions, ainsi que dans la recherche de financements et de
+partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
+Artisan accompagne également les projets de SfN, par un animateur dans chaque
+région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
+l’aide à la décision. Il propose également de la sensibilisation, de la
+formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
+actions. Le programme TEN donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Prévention des risques
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165519</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agences régionales de santé (ARS)</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé
+humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
+services écosystémiques indispensables à notre survie : production d’oxygène,
+régulation des températures, production d’aliments ou encore disponibilité de
+la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
+des êtres humains, et il est indispensable de les penser ensemble et non
+séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
+en intégrant les domaines entre eux, et en surveillant et réduisant les
+pressions des activités humaines sur les écosystèmes. L’adoption de cette
+approche permet d’identifier des solutions répondant à la fois à des enjeux
+environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
+d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
+professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
+les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
+titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
+structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Sols
+Espaces verts
+Espace public
+Friche
+Transition énergétique
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165518</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
+vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
+ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
+fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
+défis comme celui de la préservation et de la restauration de la biodiversité.
+La manière dont le paysage est perçu va en effet grandement impacter la manière
+dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
+paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
+adopte une vision systémique du paysage, intégrant à la fois des objectifs
+sociaux, économiques et environnementaux, afin de rassembler les acteurs du
+territoire autour d’une vision partagée du paysage, pour finalement mettre en
+place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
+entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
+adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
+flore, fonge et usages), en tendant vers une intervention moindre et la libre
+évolution de la végétation, favorisant l’apparition d’habitats et de ressources
+alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
+perception du paysage en tant qu’entité vivante, et non plus un élément
+adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
+pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
+l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
+peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Forêts
+Montagne
+Espaces verts
+Friche
+Accès aux services
+Santé
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB6" s="1" t="inlineStr">
         <is>
-          <t>Acquisition d'une parcelle
-[...14 lines deleted...]
-Rénovation énergétique école
+          <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
-          <t>09/12/2024</t>
+          <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>163896</v>
+        <v>165516</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
+          <t>Engager une transition écologique au sein de ma collectivité : diagnostiquer le territoire</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+          <t>Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...1 lines deleted...]
-Office Français de la Biodiversité (OFB)</t>
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de
+pouvoir établir une stratégie de préservation de la biodiversité de son
+territoire et de prioriser les actions, il est indispensable de connaître ledit
+territoire. Aussi, établir un diagnostic permet d’améliorer la connaissance des
+enjeux auxquels la biodiversité est confrontée localement afin d’identifier les
+leviers pour mieux la protéger. Partir d’un diagnostic de la biodiversité du
+territoire permet d’en faire un enjeu partagé par tous les acteurs locaux, et
+de légitimer l’action publique.&lt;/p&gt;&lt;p&gt;Le diagnostic
+d’un territoire peut prendre plusieurs formes et mettre en avant divers
+paramètres :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’&lt;a href="https://www.ofb.gouv.fr/abc"&gt;Atlas de
+la biodiversité communale (ABC)&lt;/a&gt; s’appuie sur la réalisation d’états des lieux de la faune, de la flore et de la fonge sur
+le territoire, ainsi que des milieux et des continuités écologiques,
+d’identifier et hiérarchiser les actions de préservation de cette biodiversité
+locale ; il est essentiel que ces
+inventaires s’appuient sur les partenaires locaux pour créer une synergie et
+une cohérence territoriale, &lt;/li&gt;&lt;li&gt;Le diagnostic
+de vulnérabilité reprend les spécificités du territoire, en termes notamment de
+risques face aux effets du changement climatique, afin d’établir une stratégie
+d’adaptation cohérente et concertée,&lt;/li&gt;&lt;li&gt;D’autres
+types de diagnostics peuvent être réalisés : ceux comprenant les facteurs
+sociaux, économiques, culturels, politiques et territoriaux, permettant de
+croiser de multiples enjeux et d’orienter les politiques publiques locales de
+manière plus efficace et juste.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Enfin, il donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités voisines ! &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple
+inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;GIztvlUzXOw"&gt;Mieux connaître pour mieux protéger : l&amp;#039;exemple de Marseille
+(Bouches-du-Rhône)&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/mettre-en-place-un-atlas-de-la-biodiversite-communale-abc</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-diagnostiquer-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>163959</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Office Français de la Biodiversité (OFB)
+Agences de l'eau
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
-[...31 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
+espaces naturels et des espèces de la faune, la fonge et de la flore associées
+à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
+L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
+peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
+restauration.&lt;/p&gt;
+&lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
+local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
+biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
+diagnostic du territoire, de développer une vision partagée et d’objectiver des
+actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
+collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
+qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
+plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
+œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
+peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
+des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
+les usages sur ces espaces, et ainsi protéger les espèces de l’activité
+humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
+une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
+différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
+évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
+écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
+espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
+de nichoirs&lt;/a&gt;,
+faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
+stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
+biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
+des missions de restauration, favorisant le rétablissement des fonctions
+écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
+vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
+Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
+et ainsi faciliter l’accès à des financements en ce sens. Il donne également
+accès à des ressources et des retours d’expériences riches d’inspiration et de
+partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
+Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
-[...2 lines deleted...]
-animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
-Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
-Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
-Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
-Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
-[...1 lines deleted...]
-Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
-36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
-Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y7" s="1" t="inlineStr">
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Construction d’une cantine scolaire
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
-Gestion d'une base nautique
-Isolation du bâtiment
+Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="D8" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>163896</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Bretonne de la Biodiversité (ARBE)
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Office Français de la Biodiversité (OFB)
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
-[...8 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
-[...31 lines deleted...]
-      <c r="N8" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les logiques
+multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
+proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
+économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
+contribuer à sensibiliser les entreprises de leur territoire et en tirer des
+bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
+préserver les continuité écologiques, jusqu’à mettre en place une charte
+vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
+il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
+la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
+vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
+acteurs économiques, par exemple en utilisant le mécénat environnemental
+(consiste à faire appel à un soutien matériel ou financier, sans contrepartie
+direct, pour un projet ou une entité pour une mission d’intérêt général,
+concernant l’environnement) qui représente également des bénéfices pour les
+entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
+marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
+national à présent régionalisé qui accompagne les entreprises dans
+l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
+d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
+les bons partenaires, afin de promouvoir la mobilisation des acteurs
+économiques Il donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
+– La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
-Jeunesse
-[...3 lines deleted...]
-Education et renforcement des compétences
+Espaces verts
+Espace public
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Risques naturels
 Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
+Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/entreprises</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
-[...2 lines deleted...]
-animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
-Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
-Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
-Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
-Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
-68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
-36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
-Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
-[...4 lines deleted...]
-      <c r="Y8" s="1" t="inlineStr">
+Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Création de jardins partagés
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...268 lines deleted...]
-      </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
-        <v>123492</v>
+        <v>163894</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
+Nouveaux lieux, nouveaux liens
 ÉcoQuartier
-Renaturation des villes</t>
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>Office Français de la Biodiversité (OFB)
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-[...3 lines deleted...]
-Agence Bretonne de la Biodiversité (ARBE)</t>
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie financière</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
@@ -2372,348 +2223,497 @@
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="N10" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
+          <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
-Foncier
-Accès aux services
+Jeunesse
+Famille et enfance
 Cohésion sociale et inclusion
-Revitalisation
+Citoyenneté
+Education et renforcement des compétences
 Biodiversité
-Equipement public
-[...1 lines deleted...]
-Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
-Prévention des risques
-Milieux humides</t>
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V10" s="1" t="inlineStr">
         <is>
-          <t>https://ofb.gouv.fr/doc/strategie-ecologique-territoriale-integrer-la-biodiversite-dans-amenagement-du-territoire#:~:text=Cette%20m%C3%A9thodologie%20est%20construite%20en%205%20%C3%A9tapes%20%3A,et%20assurer%20un%20suivi%20et%20un%20bilan%20r%C3%A9guliers.</t>
+          <t>https://ofb.gouv.fr/citoyen</t>
         </is>
       </c>
       <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
       <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
       <c r="Z10" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/69c0-encourager-et-accompagner-les-collectivites-p/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
         </is>
       </c>
       <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
-Entretien / restauration des haies
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
-          <t>06/01/2023</t>
+          <t>26/11/2024</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>06/05/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
-        <v>93537</v>
+        <v>163871</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
+          <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
-ÉcoQuartier</t>
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Ateliers hors les murs</t>
+          <t>Territoires engagés pour la nature</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>Fédération des parcs naturels régionaux de France
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence nationale de la cohésion des territoires (ANCT)
 Office Français de la Biodiversité (OFB)
-Ministères de l'Aménagement du territoire et de la Transition écologique
-[...1 lines deleted...]
-Ministère de l'Enseignement supérieur et de la Recherche</t>
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...1 lines deleted...]
-Etablissement public dont services de l'Etat</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...6 lines deleted...]
-          <t>bourse de 1000€</t>
+          <t>Ingénierie financière
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K11" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="L11" s="1" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M11" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
+d’aménagement du territoire). Elles sont des réseaux à préserver
+et restaurer pour que les espèces animales et végétales puissent circuler,
+s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
+réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
+continuités écologiques par des aménagements qui assurent le passage de la
+faune sauvage, limiter la &lt;strong&gt;pollution
+lumineuse&lt;/strong&gt; en positionnant uniquement des
+points lumineux à des endroits stratégiques de croisement de voirie, penser et
+gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
+sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités de votre
+région ! Le programme pourra en effet vous orienter vers les
+partenaires potentiels, qui sauront partager leurs compétences dans la
+restauration ou la préservation de trames écologiques. En outre, le Réseau
+Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
+et Villages étoilés proposent un accompagnement dans la mise en place de
+trames. La reconnaissance TEN peut également vous aider dans la recherche de
+financement en ce sens :  des
+financements multi-structures, en région, des fonds de préventions des risques
+naturels, via l’agence de l’eau, ou encore des financements européens à travers
+le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
+notamment à travers le centre de ressources trame verte et bleu, et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N11" s="1" t="inlineStr">
         <is>
-          <t>Education et renforcement des compétences
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
 Revitalisation
-Innovation, créativité et recherche
-Appui méthodologique</t>
+Biodiversité
+Paysage
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R11" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Pour en bénéficier, il suffit de prendre contact avec la Fédération des Parcs pour être mis en contact avec des écoles et universités volontaires, monter un projet répondant aux attentes de toutes ses parties prenantes et identifier des pistes de financements complémentaires. Une candidature doit associer &lt;em&gt;a minima&lt;/em&gt; 2 établissements d&amp;#039;enseignement supérieur de disciplines différentes et 1 territoire d&amp;#039;accueil.&lt;/p&gt;&lt;p&gt;La bourse de 2500 euros est attribué aux projets lauréats situés dans un Parc naturel régional ou un Parc national, sur décision d&amp;#039;un comité de sélection composé du ministère de la Transition écologique, du ministère de la Culture, du ministère de l&amp;#039;Enseignement supérieur et de la Recherche et de l&amp;#039;Office français de la biodiversité.&lt;/p&gt;&lt;p&gt;Le processus de sélection ne vaut pas accord de financement des partenaires mentionnés dans le budget prévisionnel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plusieurs sessions de candidature sont organisées chaque année : à retrouver sur le site de la &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/appel-manifestation-dinteret-2025" target="_self"&gt;Fédération des Parcs naturels régionaux de France&lt;/a&gt;.&lt;/p&gt;</t>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V11" s="1" t="inlineStr">
         <is>
-          <t>https://www.parcs-naturels-regionaux.fr/les-enjeux/enseignement-superieur</t>
+          <t>https://www.trameverteetbleue.fr/</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
       <c r="X11" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Bastien Galant - &lt;a target="_self"&gt;bgalant&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 59 61 58 81&lt;/p&gt;&lt;p&gt;Fabien Hugault - &lt;a href="mailto:fhugault&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;fhugault&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 99 93 82 91&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
-[...2 lines deleted...]
-  nsanaa&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 63 47 46 77&lt;/p&gt;</t>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y11" s="1" t="inlineStr">
         <is>
-          <t>fhugault@parcs-naturels-regionaux.fr</t>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
       <c r="Z11" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6855-accueillir-petites-villes-accueillez-un-ateli/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
       <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
-          <t>Fédération des Parcs naturels régionaux de France</t>
+          <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
-          <t>27/05/2021</t>
+          <t>19/11/2024</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>