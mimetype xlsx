--- v0 (2026-04-19)
+++ v1 (2026-07-16)
@@ -375,51 +375,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>07/10/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>163577</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir financièrement la mise en place de "Guichet Unique de l'Habitat" par les EPCI</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -496,51 +496,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>07/10/2024</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>163294</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Développer les réseaux de chaleur</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
@@ -613,51 +613,51 @@
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>03/10/2024</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>163293</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets de production de chaleur renouvelable et de récupération éligibles au Fonds Chaleur</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Contrat Chaleur Renouvelable Territorial de la Somme</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -748,51 +748,51 @@
           <t>Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>03/10/2024</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>163292</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Rénover les bâtiments</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Fonds de concours à la rénovation énergétique</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -875,51 +875,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>03/10/2024</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>163291</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -1024,48 +1024,48 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>01/10/2024</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>