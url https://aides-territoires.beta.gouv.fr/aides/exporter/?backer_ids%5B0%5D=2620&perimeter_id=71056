--- v1 (2026-07-16)
+++ v2 (2026-09-07)
@@ -263,809 +263,809 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>163578</v>
+        <v>163293</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Bénéficier de conseils en solaire photovoltaïque</t>
+          <t>Accompagner les projets de production de chaleur renouvelable et de récupération éligibles au Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable Territorial de la Somme</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...359 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
-[...2 lines deleted...]
-Subvention
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Territoire d&amp;#039;Énergie Somme s’engage à l’atteinte d’un objectif de production d’EnR&amp;amp;R, à minima 17 GWh et un nombre d’installations associées à faire émerger sur le territoire sur une durée de 3 ans. Dans ce cadre, Territoire d&amp;#039;Énergie Somme met en place des actions d’animation pour accélérer l’émergence des projets et apporte un accompagnement technique et financier. Territoire d&amp;#039;Énergie Somme, relais de l’ADEME, accompagne de manière personnalisée tout type d’acteur public et privé (hors particuliers) portant toute taille de projet de production de chaleur renouvelable et de récupération éligibles au Fonds Chaleur.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>13/02/2024</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>13/02/2027</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.te80.fr/actualites/detail-dune-actualite/boostons-la-chaleur-renouvelable-dans-la-somme</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;a target="_self"&gt;ccrt&amp;#64;fde-somme.fr&lt;/a&gt;&lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable-territorial-de-la-somme-ccrt80/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>03/10/2024</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>163292</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Rénover les bâtiments</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Fonds de concours à la rénovation énergétique</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;En plus de son accompagnement technique  (voir fiche &amp;#34;Conseil en Energie Partagé&amp;#34;), Territoire d’Énergie Somme propose un fonds de concours à ses adhérents sur la partie études et sur la partie travaux des rénovations énergétiques de leurs bâtiments.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Etre adhérent à la compétence maîtrise de la demande en énergie&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fonds-de-concours-a-la-renovation-energetique/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>03/10/2024</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>163291</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bénéficier du dispositif Conseil en Energie Partagé (CEP)</t>
         </is>
       </c>
-      <c r="C7" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>ACTEE - Action des Collectivités Territoriales pour l’Efficacité Energétique</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le service « Conseil en Energie Partagé » (CEP) proposé par TE80 consiste à partager les compétences en énergie de 4 techniciens 
 spécialisés. Cela permet aux collectivités n’ayant pas les ressources 
 internes suffisantes de mettre en place une politique énergétique 
 maîtrisée, et d’agir concrètement sur leur patrimoine pour réaliser des 
 économies.&lt;/p&gt;&lt;p&gt;Le Conseil en Energie Partagé en quelques mots :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;État des lieux énergétique du patrimoine (bâti et chaufferies)&lt;/li&gt;&lt;li&gt;Anlayse et suivi des consommations&lt;/li&gt;&lt;li&gt;Conseils
  indépendants et personnalisés (optimisation tarifaire, rédaction de cahier des charges, recherche d’artisans qualifiés…)&lt;/li&gt;&lt;li&gt;Recherche de leviers financiers (CEE, subventions régionales, financement participatif…)&lt;/li&gt;&lt;li&gt;Mise en place d’opérations groupées de commandes&lt;/li&gt;&lt;li&gt;opérations sous mandat de maitrise d&amp;#039;ouvrage pour les collectivités souhaitant confier le pilotage des études et des travaux&lt;/li&gt;&lt;li&gt;recherche de leviers financiers &lt;/li&gt;&lt;li&gt;valorisation des CEE&lt;/li&gt;&lt;li&gt;octroi d&amp;#039;aides financières (Contrat chaleur renouvelable territorial, fond de concours à la rénovation de Territoire d&amp;#039;énergie selon les modalité e&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour
  établir un bilan énergétique, le CEP réalise un inventaire du 
 patrimoine, s’appuie notamment sur l’analyse des dernières factures des 
 consommations eau/gaz et électricité des bâtiments communaux et apporte 
 une expertise sur les projets envisagés de la collectivité.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Rénovation de bâtiments publics, changement de mode de chauffage, optimisation de contrats d&amp;#039;exploitation, installation d&amp;#039;énergies renouvelables...&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Adhésion par transfert de la compétence maîtrise de la demande en énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;80€/bâtiments/an sur 6 ans&lt;/p&gt;&lt;p&gt;atteinte de 40% d&amp;#039;économies d&amp;#039;énergie minimum&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Somme</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.te80.fr/nos-actions/transition-energetique/efficacite-energetique</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>dt2e@fde-somme.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-energie-partage/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Changement des fenêtres/portes d’un bâtiment public
 Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place d’un réseau de chaleur
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>163578</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de conseils en solaire photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un conseiller financé par l&amp;#039;ADEME est à votre disposition pour vous accompagner dans vos projets.&lt;/p&gt;&lt;p&gt;Sa mission :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les points clés du développement &lt;/span&gt;&lt;span&gt;si
+la collectivité a un projet ou si elle est démarchée&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Aider la collectivité à piloter son projet et les échanges avec les
+développeurs&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Optimiser ses recettes &lt;/span&gt;&lt;span&gt;au-delà
+du foncier et de la fiscalité classique&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Faire de son projet &lt;span&gt;un
+projet concerté &lt;/span&gt;&lt;span&gt;qui
+implique (tous) les acteurs locaux&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Informer et mobiliser les citoyens &lt;span&gt;si
+elle le souhaite, en collaboration étroite avec les associations Energie
+Partagée et &lt;/span&gt;&lt;span&gt;EnergEthic&lt;/span&gt;&lt;span&gt; :&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te80.fr/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>dt2e@fde-somme.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/conseil-en-solaire-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>163577</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir financièrement la mise en place de "Guichet Unique de l'Habitat" par les EPCI</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>0.20 centimes par habitant / an</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;Energie Somme participe à la lutte contre la précarité énergétique des ménages les plus modestes du territoire, en soutenant financièrement la mise en place de &amp;#34;Guichet Unique de l&amp;#039;Habitat&amp;#34; par les EPCI (ou pour les pays pour le compte de leurs intercommunalités).&lt;/p&gt;&lt;p&gt;Ces guichets ont vocation à aider les ménages les plus modestes à réaliser des travaux d’efficacité énergétique dans leurs logements et à les accompagner pour bénéficier de toutes les aides possibles. Une démarche préventive et vertueuse qui s&amp;#039;inscrit pleinement dans la transition écologique en réduisant le nombre de logements sujets à d&amp;#039;importantes déperditions énergétiques.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;EPCI adhérents à Territoire d&amp;#039;Energie Somme&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te80.fr/nos-actions/transition-energetique/pcaet</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;dt2e&amp;#64;fde-somme.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>dt2e@fde-somme.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/precarite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>07/10/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>163294</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Développer les réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Somme</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d’Énergie Somme est statutairement compétent en matière de réseaux de chaleur à base d&amp;#039;énergies renouvelables et de récupération et développe des projets dans le Département de la Somme en étroite collaboration avec les collectivités locales, qui lui transfèrent cette compétence production / distribution de chaleur renouvelable &amp;#34;Réseaux de chaleur&amp;#34;. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoire d’Énergie Somme informe et conseille sur les filières possibles en réalisant des études d&amp;#039;opportunité intégrant le dimensionnement, l&amp;#039;approvisionnement, et les possibilités de montage juridique du projet afin de juger de l&amp;#039;opportunité d&amp;#039;une solution aux côtés des collectivités. Celles-ci ont alors la possibilité de transférer leur compétence &amp;#34;chaleur renouvelable&amp;#34; à Territoire d’Énergie Somme qui réalise l&amp;#039;investissement et finance intégralement le projet, construit les réseaux et les exploite.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te80.fr/nos-actions/transition-energetique/energies-renouvelables</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a target="_self"&gt;agnes.lenne&amp;#64;fde-somme.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>dt2e@fde-somme.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reseaux-de-chaleur/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Somme</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
-          <t>01/10/2024</t>
+          <t>03/10/2024</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>