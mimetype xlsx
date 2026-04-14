--- v0 (2026-02-23)
+++ v1 (2026-04-14)
@@ -263,548 +263,548 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>66403</v>
+        <v>162945</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Bénéficier d'expertises spécifiques sur la commande publique de maîtrise d'œuvre</t>
-[...4 lines deleted...]
-          <t>Petites villes de demain</t>
+          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Architecte consultant de la MIQCP</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...325 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
 promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
 notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
 en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
 commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
 remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
 marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Espace public
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>mireille.guignard@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’un terrain de football
 Mise en place de l’accessibilité dans les bâtiments publics
 Réfection/aménagement de la voirie
 Rénovation énergétique école
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>120584</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez bénéficier de conseils gratuits pour concrétiser un projet d&amp;#039;architecture, de paysage ou d&amp;#039;urbanisme, monter un concours ou une procédure en réfléchissant sur les principes, et les éléments de méthode ou outils de la commande publique à aborder, connaître les conditions de sa mise en œuvre : préciser le rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, comment choisir sa maîtrise d&amp;#039;oeuvre, les critères d&amp;#039;analyse de la qualité architecturale, comment établir une relation de confiance entre les différents acteurs (maître d&amp;#039;ouvrage public, maître d&amp;#039;œuvre, maîtrise d&amp;#039;usage, assistance à maîtrise d&amp;#039;usage, bureaux d&amp;#039;études, entreprises...).
+&lt;/p&gt;
+&lt;p&gt;
+ La MIQCP assure une assistance gratuite téléphonique et par mail qui offre, en réactivité, une possibilité d&amp;#039;échanges et de conseils personnalisés contextualisée, suivant la situation particulière évaluée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les conseils et les pistes discutées avec les acteurs de la commande publique d&amp;#039;architecture, de paysage ou d&amp;#039;aménagement, s&amp;#039;appuient sur l&amp;#039;expertise et l&amp;#039;expérience acquise par l&amp;#039;équipe pluridisciplinaire de la MIQCP. Les opérations peuvent concerner toute opération concernant la fabrique du cadre de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur peut aussi s&amp;#039;appuyer directement sur les publications consultables et téléchargeables gratuitement en ligne :
+ &lt;a href="http://www.miqcp.gouv.fr/index.php?option&amp;#61;com_content&amp;amp;view&amp;#61;article&amp;amp;id&amp;#61;6&amp;amp;Itemid&amp;#61;108&amp;amp;lang&amp;#61;fr" rel="noopener" target="_blank"&gt;
+  www.miqcp.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre : équipement culturel, logements sociaux, espaces public...
+&lt;/p&gt;
+&lt;p&gt;
+ Quelles modalités de consultation pour choisir son maître d&amp;#039;œuvre ? Concours, dialogue compétitif, procédure négocié ou MAPA ?
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Comment mettre en place des démarches de programmation ?
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les différents montages pour la mise en oeuvre d&amp;#039;une opération de réhabilitation, rénovation ou restructuration, transformation du bâti existant.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les méthodes pour le montage et l&amp;#039;accompagnement d&amp;#039;une opération pour un équipement public, la végétalisation d&amp;#039;espaces publics, la mise au point de stratégies urbaine ou de schéma d&amp;#039;intentions paysagères...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du code de la commande publique, conseil ou expertise pour le montage d&amp;#039;un projet de maîtrise d&amp;#039;œuvre, en construction neuve ou réhabilitation, paysage, espaces publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Ex : Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre ? comment choisir son maître d&amp;#039;œuvre ? Démarche de programmation, montage d&amp;#039;une opération de réhabilitation pour un équipement public végétalisation d&amp;#039;espaces publics, stratégie urbaine ou schéma d&amp;#039;intentions paysagères...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>http://www.miqcp.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mireille Guignard, Architecte urbaniste en chef de l&amp;#039;Etat, Secrétaire général adjointe
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  mireille.guignard&amp;#64;developpement-durable.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphones : 01 40 81 23 72 / 07 64 80 10 67
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/208c-conseil-aux-maitres-douvrages-publics-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>66403</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'expertises spécifiques sur la commande publique de maîtrise d'œuvre</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez bénéficier d&amp;#039;une expertise et de conseils à partir de votre projet spécifique sur les principes, éléments de méthode et outils de la commande publique et les conditions de sa mise en oeuvre : rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, le choix de la maîtrise d&amp;#039;oeuvre, le nécessaire établissement d&amp;#039;une qualité des relations humaines et contractuelles entre les différents acteurs (maîtres d&amp;#039;ouvrages, maîtrise d&amp;#039;usage et société civile, AMO, bureaux d&amp;#039;études, maîtres d&amp;#039;oeuvre, entreprises...).
+&lt;/p&gt;
+&lt;p&gt;
+ La Mission interministérielle pour la qualité des constructions publiques ( MIQCP) assure une assistance téléphonique qui offre, en temps réel, une possibilité d&amp;#039;échanges et de conseils ponctuels et personnalisés. Ce service est libre d&amp;#039;accès, gratuit et sans contrainte. Les conseils pratiques ainsi formulés visent à permettre aux maîtres d&amp;#039;ouvrage, à leurs assistants et aux maîtres d&amp;#039;oeuvre qui y font appel de s&amp;#039;appuyer sur l&amp;#039;expérience acquise par l&amp;#039;équipe de la MIQCP. Ce dialogue direct peut concerner des opérations complexes autant que des opérations plus &amp;#34;classiques&amp;#34;, des démarches de projet innovantes ou exemplaires autant que des questions juridiques ou pratiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Equipement public
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>http://www.miqcp.gouv.fr/index.php?lang=fr</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;miqcp&amp;#64;developpement-durable.gouv.fr&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f3b-beneficier-dexpertises-specifiques-sur-la-com/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
-          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+          <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
-          <t>21/06/2024</t>
+          <t>22/10/2020</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>