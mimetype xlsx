--- v0 (2026-04-22)
+++ v1 (2026-09-06)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH4"/>
+  <dimension ref="A1:AH3"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,548 +263,369 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>162945</v>
+        <v>120584</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
-[...177 lines deleted...]
-        <is>
           <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez bénéficier de conseils gratuits pour concrétiser un projet d&amp;#039;architecture, de paysage ou d&amp;#039;urbanisme, monter un concours ou une procédure en réfléchissant sur les principes, et les éléments de méthode ou outils de la commande publique à aborder, connaître les conditions de sa mise en œuvre : préciser le rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, comment choisir sa maîtrise d&amp;#039;oeuvre, les critères d&amp;#039;analyse de la qualité architecturale, comment établir une relation de confiance entre les différents acteurs (maître d&amp;#039;ouvrage public, maître d&amp;#039;œuvre, maîtrise d&amp;#039;usage, assistance à maîtrise d&amp;#039;usage, bureaux d&amp;#039;études, entreprises...).
 &lt;/p&gt;
 &lt;p&gt;
  La MIQCP assure une assistance gratuite téléphonique et par mail qui offre, en réactivité, une possibilité d&amp;#039;échanges et de conseils personnalisés contextualisée, suivant la situation particulière évaluée.
 &lt;/p&gt;
 &lt;p&gt;
  Les conseils et les pistes discutées avec les acteurs de la commande publique d&amp;#039;architecture, de paysage ou d&amp;#039;aménagement, s&amp;#039;appuient sur l&amp;#039;expertise et l&amp;#039;expérience acquise par l&amp;#039;équipe pluridisciplinaire de la MIQCP. Les opérations peuvent concerner toute opération concernant la fabrique du cadre de vie.
 &lt;/p&gt;
 &lt;p&gt;
  Le demandeur peut aussi s&amp;#039;appuyer directement sur les publications consultables et téléchargeables gratuitement en ligne :
  &lt;a href="http://www.miqcp.gouv.fr/index.php?option&amp;#61;com_content&amp;amp;view&amp;#61;article&amp;amp;id&amp;#61;6&amp;amp;Itemid&amp;#61;108&amp;amp;lang&amp;#61;fr" rel="noopener" target="_blank"&gt;
   www.miqcp.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre : équipement culturel, logements sociaux, espaces public...
 &lt;/p&gt;
 &lt;p&gt;
  Quelles modalités de consultation pour choisir son maître d&amp;#039;œuvre ? Concours, dialogue compétitif, procédure négocié ou MAPA ?
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Comment mettre en place des démarches de programmation ?
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les différents montages pour la mise en oeuvre d&amp;#039;une opération de réhabilitation, rénovation ou restructuration, transformation du bâti existant.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les méthodes pour le montage et l&amp;#039;accompagnement d&amp;#039;une opération pour un équipement public, la végétalisation d&amp;#039;espaces publics, la mise au point de stratégies urbaine ou de schéma d&amp;#039;intentions paysagères...
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du code de la commande publique, conseil ou expertise pour le montage d&amp;#039;un projet de maîtrise d&amp;#039;œuvre, en construction neuve ou réhabilitation, paysage, espaces publics.
 &lt;/p&gt;
 &lt;p&gt;
  Ex : Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre ? comment choisir son maître d&amp;#039;œuvre ? Démarche de programmation, montage d&amp;#039;une opération de réhabilitation pour un équipement public végétalisation d&amp;#039;espaces publics, stratégie urbaine ou schéma d&amp;#039;intentions paysagères...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Espaces verts
 Espace public
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>http://www.miqcp.gouv.fr</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mireille Guignard, Architecte urbaniste en chef de l&amp;#039;Etat, Secrétaire général adjointe
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Email :
  &lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
   mireille.guignard&amp;#64;developpement-durable.gouv.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphones : 01 40 81 23 72 / 07 64 80 10 67
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>mireille.guignard@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/208c-conseil-aux-maitres-douvrages-publics-dans-le/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Construction d’une école</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>18/10/2022</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>66403</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'expertises spécifiques sur la commande publique de maîtrise d'œuvre</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez bénéficier d&amp;#039;une expertise et de conseils à partir de votre projet spécifique sur les principes, éléments de méthode et outils de la commande publique et les conditions de sa mise en oeuvre : rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, le choix de la maîtrise d&amp;#039;oeuvre, le nécessaire établissement d&amp;#039;une qualité des relations humaines et contractuelles entre les différents acteurs (maîtres d&amp;#039;ouvrages, maîtrise d&amp;#039;usage et société civile, AMO, bureaux d&amp;#039;études, maîtres d&amp;#039;oeuvre, entreprises...).
 &lt;/p&gt;
 &lt;p&gt;
  La Mission interministérielle pour la qualité des constructions publiques ( MIQCP) assure une assistance téléphonique qui offre, en temps réel, une possibilité d&amp;#039;échanges et de conseils ponctuels et personnalisés. Ce service est libre d&amp;#039;accès, gratuit et sans contrainte. Les conseils pratiques ainsi formulés visent à permettre aux maîtres d&amp;#039;ouvrage, à leurs assistants et aux maîtres d&amp;#039;oeuvre qui y font appel de s&amp;#039;appuyer sur l&amp;#039;expérience acquise par l&amp;#039;équipe de la MIQCP. Ce dialogue direct peut concerner des opérations complexes autant que des opérations plus &amp;#34;classiques&amp;#34;, des démarches de projet innovantes ou exemplaires autant que des questions juridiques ou pratiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Equipement public
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>http://www.miqcp.gouv.fr/index.php?lang=fr</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;miqcp&amp;#64;developpement-durable.gouv.fr&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f3b-beneficier-dexpertises-specifiques-sur-la-com/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>22/10/2020</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>