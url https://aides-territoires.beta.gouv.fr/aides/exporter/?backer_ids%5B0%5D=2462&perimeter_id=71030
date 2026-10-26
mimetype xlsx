--- v1 (2026-07-21)
+++ v2 (2026-10-26)
@@ -288,111 +288,85 @@
         <v>162563</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-Recherche</t>
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...33 lines deleted...]
-(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p dir="ltr"&gt;&lt;strong&gt;Financer vos projets grâce au mécénat de votre territoire&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;Le mécénat citoyen permet aux porteurs de projets d&amp;#039;intérêt général de mobiliser les entreprises et les habitants de leur territoire autour de leurs projets, grâce à des dons ouvrant droit à une réduction d&amp;#039;impôt.&lt;/p&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Pourquoi intégrer le mécénat à votre plan de financement ?&lt;/strong&gt;&lt;/p&gt;
+&lt;ul dir="ltr"&gt;&lt;li&gt;&lt;strong&gt;Diversifier vos ressources&lt;/strong&gt; et faciliter le bouclage financier de vos projets ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Associer les entreprises locales&lt;/strong&gt; à la vie du territoire, en leur offrant un moyen concret de traduire leur engagement (notamment leur politique RSE) ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Créer un lien nouveau&lt;/strong&gt; entre entreprises, citoyens et acteurs publics autour de projets partagés ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Compléter un emprunt citoyen&lt;/strong&gt; en valorisant les entreprises mécènes aux côtés des habitants investisseurs.&lt;/li&gt;&lt;/ul&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Quels avantages pour les donateurs ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;Les dons des entreprises ouvrent droit à une réduction d&amp;#039;impôt de 60 % de leur montant, dans la limite de 20 000 € ou de 0,5 % du chiffre d&amp;#039;affaires annuel hors taxes (le montant le plus élevé étant retenu). Les particuliers bénéficient quant à eux d&amp;#039;une réduction d&amp;#039;impôt de 66 %, dans la limite de 20 % de leur revenu imposable.&lt;/p&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Un accompagnement sur mesure&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;Les équipes de Villyz accompagnent les porteurs de projet pour animer leur territoire, mettre en réseau ses acteurs et mobiliser les forces vives locales autour de projets au service de l&amp;#039;intérêt général.&lt;/p&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Cadre réglementaire&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;Villyz est la première plateforme française à avoir obtenu l&amp;#039;agrément européen de prestataire de services de financement participatif (PSFP), sous le numéro FP-2022-1. Elle est également immatriculée à l&amp;#039;ORIAS en qualité d&amp;#039;intermédiaire en financement participatif (IFP) sous le numéro 20006621.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
@@ -485,51 +459,51 @@
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
- : projets&amp;#64;villyz.fr
+ : arthur.moraglia&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
@@ -571,102 +545,106 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>144547</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-Recherche</t>
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+          <t>&lt;p dir="ltr"&gt;&lt;strong&gt;Financer vos investissements publics grâce à l&amp;#039;épargne citoyenne&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;L&amp;#039;emprunt citoyen permet aux porteurs de projets publics de financer leurs investissements à des conditions avantageuses, tout en associant directement les habitants au développement de leur territoire.&lt;/p&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Pourquoi intégrer l&amp;#039;épargne citoyenne à votre stratégie de financement ?&lt;/strong&gt;&lt;/p&gt;
+&lt;ul dir="ltr"&gt;&lt;li&gt;&lt;strong&gt;Diversifier et optimiser vos financements&lt;/strong&gt;, avec des conditions compétitives par rapport aux financeurs traditionnels ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mobiliser vos citoyens&lt;/strong&gt; autour de projets concrets, en leur permettant d&amp;#039;investir dans leur lieu de vie ou un territoire qui leur est cher ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Valoriser votre action publique locale&lt;/strong&gt; et renforcer le lien de confiance avec vos habitants.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Quels projets et quelles structures ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;L&amp;#039;emprunt citoyen, sous forme de prêt rémunéré ou d&amp;#039;obligations, finance tous types d&amp;#039;investissements publics locaux : transition écologique et énergétique, culture, santé, revitalisation, action sociale, éducation, etc.&lt;/p&gt;
+&lt;p dir="ltr"&gt;Il est ouvert à l&amp;#039;ensemble des structures publiques œuvrant pour l&amp;#039;intérêt général des territoires : collectivités territoriales et leurs groupements, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie, SDIS…&lt;/p&gt;
+&lt;p dir="ltr"&gt;&lt;strong&gt;Comment ça fonctionne ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p dir="ltr"&gt;Villyz est la première plateforme française dédiée au financement participatif des projets publics. Agréée en tant que prestataire de services de financement participatif (PSFP) au titre de la réglementation européenne, sous la supervision de l&amp;#039;AMF et de l&amp;#039;ACPR, elle permet à chaque porteur de projet de lever jusqu&amp;#039;à 5 millions d&amp;#039;euros sur 12 mois glissants.&lt;/p&gt;
+&lt;p dir="ltr"&gt;Les particuliers peuvent investir dès 1 € dans le projet de leur choix, sans condition de revenu.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
@@ -775,51 +753,51 @@
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
       <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
       <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
- : projets&amp;#64;villyz.fr
+ : arthur.moraglia&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
@@ -844,48 +822,48 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>