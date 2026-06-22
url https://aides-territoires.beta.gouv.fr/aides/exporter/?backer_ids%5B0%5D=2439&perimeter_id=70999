--- v0 (2026-01-30)
+++ v1 (2026-06-22)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA3"/>
+  <dimension ref="A1:AH3"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,52 +225,87 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>82912</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>CAUE de la Seine-Maritime
 CAUE de la Haute-Loire
@@ -332,55 +367,55 @@
 CAUE de la Creuse
 CAUE de l'Hérault
 CAUE de l'Essonne
 CAUE de l'Aveyron
 CAUE de l'Ardèche
 CAUE du Maine-et-Loire
 CAUE de l'Yonne
 CAUE de la Somme
 CAUE de la Meuse
 CAUE de la Drôme
 CAUE de l'Ariège
 CAUE des Vosges
 CAUE des Landes
 CAUE de Mayotte
 CAUE du Morbihan</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...1 lines deleted...]
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
  &lt;br /&gt;
 &lt;/p&gt;
@@ -785,52 +820,82 @@
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>82915</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
 Avenir Montagnes
 Cités éducatives
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>CAUE de l'Yonne
@@ -894,55 +959,55 @@
 CAUE du Cantal
 CAUE du Calvados
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
 CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
 CAUE du Tarn
 CAUE de la Dordogne</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...1 lines deleted...]
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
@@ -1656,45 +1721,109 @@
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>