--- v0 (2026-03-16)
+++ v1 (2026-06-22)
@@ -263,1006 +263,71 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>82915</v>
+        <v>82912</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
-        <is>
-[...933 lines deleted...]
-      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E2" s="0" t="inlineStr">
         <is>
           <t>CAUE de la Seine-Maritime
 CAUE de la Haute-Loire
 CAUE du Pas-de-Calais
 CAUE des Hautes-Alpes
 CAUE de la Martinique
 CAUE du Val-de-Marne
 CAUE du Loir-et-Cher
 CAUE des Deux-Sèvres
 CAUE de la Sarthe
 CAUE du Puy-de-Dôme
 CAUE de la Dordogne
 CAUE de la Charente
 CAUE du Val d'Oise
 CAUE de la Moselle
 CAUE de la Mayenne
 CAUE de la Gironde
 CAUE de Guadeloupe
 CAUE de la Côte-d'Or
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE des Hautes-Pyrénées
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE des Pyrénées-Atlantiques
 CAUE des Pyrénées-Orientales
 CAUE de la Charente-Maritime
@@ -1294,76 +359,76 @@
 CAUE du Gers
 CAUE du Gard
 CAUE du Cher
 CAUE du Var
 CAUE du Lot
 CAUE de la Vendée
 CAUE de la Manche
 CAUE de la Guyane
 CAUE de la Creuse
 CAUE de l'Hérault
 CAUE de l'Essonne
 CAUE de l'Aveyron
 CAUE de l'Ardèche
 CAUE du Maine-et-Loire
 CAUE de l'Yonne
 CAUE de la Somme
 CAUE de la Meuse
 CAUE de la Drôme
 CAUE de l'Ariège
 CAUE des Vosges
 CAUE des Landes
 CAUE de Mayotte
 CAUE du Morbihan</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les formations proposées par les CAUE ont plusieurs objectifs :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   mettre à jour ou approfondir les connaissances des professionnels
@@ -1387,91 +452,91 @@
  &lt;li&gt;
   de nombreux CAUE sont datadockés
  &lt;/li&gt;
  &lt;li&gt;
   les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  NB : Nature de l&amp;#039;aide complémentaire aux formations
  &lt;br /&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formations dans les domaines de:
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
   &lt;br /&gt;
  &lt;/strong&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
   &lt;br /&gt;
  &lt;/strong&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
   &lt;br /&gt;
  &lt;/strong&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   TRANSVERSALEMENT
   &lt;br /&gt;
  &lt;/strong&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Cohésion sociale et inclusion
 Citoyenneté
@@ -1485,79 +550,79 @@
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
  &lt;br /&gt;
  &lt;br /&gt;
@@ -1740,90 +805,1025 @@
  CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Yonne
+CAUE d'Alsace
+CAUE du Morbihan
+CAUE du Loiret
+CAUE du Loir-et-Cher
+CAUE de la Creuse
+CAUE de Corse
+CAUE des Hauts-de-Seine
+CAUE de la Côte-d'Or
+CAUE du Tarn-et-Garonne
+CAUE du Var
+CAUE de l'Île-de-la-Réunion
+CAUE de la Guyane
+CAUE de la Martinique
+CAUE de Guadeloupe
+CAUE du Val d'Oise
+CAUE du Val-de-Marne
+CAUE de la Charente-Maritime
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de l'Essonne
+CAUE des Vosges
+CAUE de la Haute-Vienne
+CAUE de la Vendée
+CAUE des Deux-Sèvres
+CAUE du Pas-de-Calais
+CAUE de la Somme
+CAUE de l'Orne
+CAUE de la Savoie
+CAUE de la Sarthe
+CAUE de Rhône-Métropole
+CAUE des Pyrénées-Orientales
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Atlantiques
+CAUE de la Seine-et-Marne
+CAUE de Mayotte
+CAUE de la Moselle
+CAUE de Meurthe-et-Moselle
+CAUE de la Mayenne
+CAUE de la Manche
+CAUE du Maine-et-Loire
+CAUE Lot-et-Garonne
+CAUE du Lot
+CAUE de la Haute-Loire
+CAUE de l'Ardèche
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Isère
+CAUE de l'Hérault
+CAUE de la Gironde
+CAUE de la Haute-Garonne
+CAUE du Gard
+CAUE de l'Oise
+CAUE de la Drôme
+CAUE de l'Aude
+CAUE de Corrèze
+CAUE du Cher
+CAUE de la Charente
+CAUE du Cantal
+CAUE du Calvados
+CAUE des Bouches-du-Rhône
+CAUE de l'Aveyron
+CAUE du Puy-de-Dôme
+CAUE des Landes
+CAUE de l'Ariège
+CAUE des Hautes-Alpes
+CAUE de l'Aisne
+CAUE de l'Ain
+CAUE du Gers
+CAUE de la Meuse
+CAUE du Tarn
+CAUE de la Dordogne</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
-          <t>Construction d'une piscine</t>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>