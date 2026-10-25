--- v0 (2026-05-03)
+++ v1 (2026-10-25)
@@ -24,111 +24,103 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
-[...4 lines deleted...]
-    </font>
+  <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH3"/>
+  <dimension ref="A1:AH2"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,1006 +255,71 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>82915</v>
+        <v>82912</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
-        <is>
-[...933 lines deleted...]
-      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E2" s="0" t="inlineStr">
         <is>
           <t>CAUE de la Seine-Maritime
 CAUE de la Haute-Loire
 CAUE du Pas-de-Calais
 CAUE des Hautes-Alpes
 CAUE de la Martinique
 CAUE du Val-de-Marne
 CAUE du Loir-et-Cher
 CAUE des Deux-Sèvres
 CAUE de la Sarthe
 CAUE du Puy-de-Dôme
 CAUE de la Dordogne
 CAUE de la Charente
 CAUE du Val d'Oise
 CAUE de la Moselle
 CAUE de la Mayenne
 CAUE de la Gironde
 CAUE de Guadeloupe
 CAUE de la Côte-d'Or
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE des Hautes-Pyrénées
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE des Pyrénées-Atlantiques
 CAUE des Pyrénées-Orientales
 CAUE de la Charente-Maritime
@@ -1294,76 +351,76 @@
 CAUE du Gers
 CAUE du Gard
 CAUE du Cher
 CAUE du Var
 CAUE du Lot
 CAUE de la Vendée
 CAUE de la Manche
 CAUE de la Guyane
 CAUE de la Creuse
 CAUE de l'Hérault
 CAUE de l'Essonne
 CAUE de l'Aveyron
 CAUE de l'Ardèche
 CAUE du Maine-et-Loire
 CAUE de l'Yonne
 CAUE de la Somme
 CAUE de la Meuse
 CAUE de la Drôme
 CAUE de l'Ariège
 CAUE des Vosges
 CAUE des Landes
 CAUE de Mayotte
 CAUE du Morbihan</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
  ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les formations proposées par les CAUE ont plusieurs objectifs :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   mettre à jour ou approfondir les connaissances des professionnels
@@ -1387,91 +444,91 @@
  &lt;li&gt;
   de nombreux CAUE sont datadockés
  &lt;/li&gt;
  &lt;li&gt;
   les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  NB : Nature de l&amp;#039;aide complémentaire aux formations
  &lt;br /&gt;
  Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
  &lt;br /&gt;
  Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Formations dans les domaines de:
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
   &lt;br /&gt;
  &lt;/strong&gt;
  Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
   &lt;br /&gt;
  &lt;/strong&gt;
  Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
   &lt;br /&gt;
  &lt;/strong&gt;
  Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;strong&gt;
   &lt;br /&gt;
   &lt;br /&gt;
   TRANSVERSALEMENT
   &lt;br /&gt;
  &lt;/strong&gt;
  Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Cohésion sociale et inclusion
 Citoyenneté
@@ -1485,79 +542,79 @@
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.fncaue.com</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
  &lt;br /&gt;
  &lt;br /&gt;
@@ -1740,90 +797,90 @@
  CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
  &lt;br /&gt;
  &lt;br /&gt;
  CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Construction d'une piscine</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>10/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>