--- v0 (2026-08-03)
+++ v1 (2026-09-18)
@@ -402,51 +402,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>143351</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement pour définir et lancer un projet en matière d'équipements ou de stratégies touristiques</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
@@ -554,51 +554,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>143350</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement pour définir et lancer un projet de construction, de réhabilitation, d'extension d'équipements publics</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
@@ -726,51 +726,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>143349</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de la voirie et des ouvrages d'art</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
@@ -908,51 +908,51 @@
           <t>Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>143348</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de l'aménagement (espaces publics, projets urbains…)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
@@ -1079,51 +1079,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>143347</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de l'eau et de l'assainissement</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
@@ -1263,48 +1263,48 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>06/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>