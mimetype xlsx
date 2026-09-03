--- v0 (2026-07-13)
+++ v1 (2026-09-03)
@@ -263,2501 +263,2501 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165521</v>
+        <v>163959</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
+          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
-        <is>
-[...1082 lines deleted...]
-      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Agence Bretonne de la Biodiversité (ARBE)
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
 Agences de l'eau
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
-Agence Régionale de la Biodiversité (ARB) - Occitanie
-[...3 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>163896</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - La Réunion
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
-[...6 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique
 Isolation du bâtiment
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>163894</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 ÉcoQuartier
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agences de l'eau
 Agence Régionale de la Biodiversité (ARB) - La Réunion
-Agences de l'eau
-[...9 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La
 protection de la biodiversité concerne l’ensemble de la population, sa
 dégradation nous impactera tous et toutes, il est donc important que chacun(e)
 puisse s’en saisir et participer activement à sa préservation. Les
 collectivités ont un rôle à jouer pour créer ces espaces de participation pour
 ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
 impliquer dans la protection de l’environnement sur leur territoire. La participation
 des habitant(e)s pour des projets de protection de la biodiversité peut prendre
 plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
 budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
 participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
 restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
 collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
 il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
 c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
 leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
 région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
 dans votre région ! Grâce au programme TEN, vous serez orienté vers des
 associations et professionnel(le)s qui sauront vous accompagner, partager leurs
 compétences à ce sujet et être potentiellement partenaires sur ces projets Par
 exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
 peut être un outil d’implication citoyenne à travers l’usage de sciences
 participatives. La reconnaissance TEN donne également accès à des ressources et
 des retours d’expériences riches d’inspiration et de partage de bonnes
 pratiques. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Un
 exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
 acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/citoyen</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>163871</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires (ANCT)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W10" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Rénovation de l’éclairage public
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/07/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>131003</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"- Bourgogne Franche-Comté</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité (OFB)
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;
 &lt;p&gt;
  « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
 &lt;/p&gt;
 &lt;p&gt;
  Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ensemble des territoires engagés sont consultables
  &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
   ICI
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Et pour aller plus loin: les
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
   Atlas de la Biodiversité Communale
  &lt;/a&gt;
  , la
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
   gestion des eaux pluviales
  &lt;/a&gt;
  ou bien encore les
  &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
   Solutions d&amp;#039;Adaptation Fondées sur la Nature
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Alimentation
 Risques naturels
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
  Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/territoires/rejoindre-le-programme</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bruno Dorbani
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Chef du service TerritoireChef du service Territoire
 &lt;/p&gt;
 &lt;p&gt;
  Agence Régionale de la Biodiversité de Bourgogne-Franche-Comté
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   bruno.dorbani&amp;#64;arb-bfc.fr
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a952-encourager-et-accompagner-les-collectivites-p/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165521</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+EUROPE - LIFE - Programme européen pour l'environnement et le climat
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’une des
+conséquences du changement climatique est notamment l’augmentation des
+températures, et ce d’autant plus dans les zones urbaines. Au-delà des
+émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
+des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
+de renforcer la résilience des territoires face aux impacts du changement
+climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
+biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
+sur les services écosystémiques rendues par la végétation pour réduire la
+surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
+pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
+programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
+d’un plan d’actions, ainsi que dans la recherche de financements et de
+partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
+Artisan accompagne également les projets de SfN, par un animateur dans chaque
+région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
+l’aide à la décision. Il propose également de la sensibilisation, de la
+formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
+actions. Le programme TEN donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Prévention des risques
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165519</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agences régionales de santé (ARS)
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé
+humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
+services écosystémiques indispensables à notre survie : production d’oxygène,
+régulation des températures, production d’aliments ou encore disponibilité de
+la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
+des êtres humains, et il est indispensable de les penser ensemble et non
+séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
+en intégrant les domaines entre eux, et en surveillant et réduisant les
+pressions des activités humaines sur les écosystèmes. L’adoption de cette
+approche permet d’identifier des solutions répondant à la fois à des enjeux
+environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
+d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
+professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
+les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
+titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
+structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Sols
+Espaces verts
+Espace public
+Friche
+Transition énergétique
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165518</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
+vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
+ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
+fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
+défis comme celui de la préservation et de la restauration de la biodiversité.
+La manière dont le paysage est perçu va en effet grandement impacter la manière
+dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
+paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
+adopte une vision systémique du paysage, intégrant à la fois des objectifs
+sociaux, économiques et environnementaux, afin de rassembler les acteurs du
+territoire autour d’une vision partagée du paysage, pour finalement mettre en
+place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
+entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
+adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
+flore, fonge et usages), en tendant vers une intervention moindre et la libre
+évolution de la végétation, favorisant l’apparition d’habitats et de ressources
+alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
+perception du paysage en tant qu’entité vivante, et non plus un élément
+adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
+pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
+l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
+peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Forêts
+Montagne
+Espaces verts
+Friche
+Accès aux services
+Santé
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165516</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : diagnostiquer le territoire</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de
+pouvoir établir une stratégie de préservation de la biodiversité de son
+territoire et de prioriser les actions, il est indispensable de connaître ledit
+territoire. Aussi, établir un diagnostic permet d’améliorer la connaissance des
+enjeux auxquels la biodiversité est confrontée localement afin d’identifier les
+leviers pour mieux la protéger. Partir d’un diagnostic de la biodiversité du
+territoire permet d’en faire un enjeu partagé par tous les acteurs locaux, et
+de légitimer l’action publique.&lt;/p&gt;&lt;p&gt;Le diagnostic
+d’un territoire peut prendre plusieurs formes et mettre en avant divers
+paramètres :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’&lt;a href="https://www.ofb.gouv.fr/abc"&gt;Atlas de
+la biodiversité communale (ABC)&lt;/a&gt; s’appuie sur la réalisation d’états des lieux de la faune, de la flore et de la fonge sur
+le territoire, ainsi que des milieux et des continuités écologiques,
+d’identifier et hiérarchiser les actions de préservation de cette biodiversité
+locale ; il est essentiel que ces
+inventaires s’appuient sur les partenaires locaux pour créer une synergie et
+une cohérence territoriale, &lt;/li&gt;&lt;li&gt;Le diagnostic
+de vulnérabilité reprend les spécificités du territoire, en termes notamment de
+risques face aux effets du changement climatique, afin d’établir une stratégie
+d’adaptation cohérente et concertée,&lt;/li&gt;&lt;li&gt;D’autres
+types de diagnostics peuvent être réalisés : ceux comprenant les facteurs
+sociaux, économiques, culturels, politiques et territoriaux, permettant de
+croiser de multiples enjeux et d’orienter les politiques publiques locales de
+manière plus efficace et juste.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Enfin, il donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités voisines ! &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple
+inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;GIztvlUzXOw"&gt;Mieux connaître pour mieux protéger : l&amp;#039;exemple de Marseille
+(Bouches-du-Rhône)&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/mettre-en-place-un-atlas-de-la-biodiversite-communale-abc</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-diagnostiquer-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165515</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux lieux, nouveaux liens
+Cités éducatives
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
+biodiversité sont indispensables. Comprendre et transmettre l’importance de la
+biodiversité pour notre santé et nos activités, les pressions qu’elles
+rencontrent, et les outils pour mieux la préserver, sont nécessaires au
+changement de comportements et d’usages, tant individuels que collectifs.
+Rendre cet apprentissage ludique, tout en récréant du lien entre les
+habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
+peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
+tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
+divertissante et conviviale ; aussi ces évènements sont l’occasion de
+mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
+territoire. Cette programmation permet de travailler de façon transversale avec
+les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
+projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
+des inventaires naturalistes et établir des actions en faveur de la
+biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
+participatives (par exemple dans le cadre d’un Atlas de la biodiversité
+communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
+biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités près de
+chez vous ! Le programme pourra en effet vous aider dans la recherche
+de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
+orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
+par le biais d’évènements, l’association la Fête de la Nature propose un
+kit de communication, ainsi que nombreuses ressources sur les activités et les
+acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
+partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
+d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
+titre. Le programme fournit également des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
+un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Accessibilité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/les-aires-educatives</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
-          <t>02/03/2023</t>
+          <t>05/11/2025</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>