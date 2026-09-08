--- v0 (2026-04-21)
+++ v1 (2026-09-08)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH96"/>
+  <dimension ref="A1:AH97"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,8905 +263,314 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165651</v>
+        <v>102204</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Étude d'aide à la décision pour les projets de géothermie de surface, d'aérothermie ou de thalassothermie</t>
-[...4 lines deleted...]
-          <t>Étude d'aide à la décision pour les projets de géothermie de surface, d'aérothermie ou de thalassothermie</t>
+          <t>Aider citoyens et collaborateurs à chiffrer les avantages du télétravail en termes d'émissions CO2 évitées</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...8584 lines deleted...]
-      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L70" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le télétravail a récemment pris une place importante dans bon nombre de structures. Changement fort tant côté employé que pour l&amp;#039;organisation dans son ensemble, le télétravail a également des avantages indéniables en termes d&amp;#039;émissions carbone et de temps de transport... Encore faut-il pouvoir les estimer.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;équipe Impact CO2 de l&amp;#039;ADEME a souhaité développer un outil simple
  &lt;strong&gt;
   librement diffusable
  &lt;/strong&gt;
  &lt;strong&gt;
   intégrable sur tout type de site
  &lt;/strong&gt;
  pour permettre à chacun de calculer l&amp;#039;impact du télétravail en termes d&amp;#039;
  &lt;strong&gt;
   émissions CO2 évitées sur les déplacements et en temps gagné
  &lt;/strong&gt;
  :
  &lt;strong&gt;
   &lt;a href="https://impactco2.fr/transport/teletravail" target="_self"&gt;
    impactco2.fr/transport/teletravail
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M70" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cet outil est par exemple repris sur le site de
  &lt;a href="https://www.seineouest.fr/mon-impact-transport" rel="noopener" target="_blank"&gt;
   Grand Paris Seine Ouest (GPSO)
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Transition énergétique
 Technologies numériques et numérisation
 Appui méthodologique
 Valorisation d'actions
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R70" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le simulateur est
  &lt;strong&gt;
   librement diffusable et intégrable
  &lt;/strong&gt;
  en
  &lt;em&gt;
   iframe
  &lt;/em&gt;
  sur tout type de site.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La section
  &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
   impactco2.fr/integration
  &lt;/a&gt;
  vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://impactco2.fr/transport/teletravail</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
  &lt;strong&gt;
   impactco2&amp;#64;ademe.fr
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>martin.regner@ademe.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/04f9-copie-12h21-sensibiliser-les-citoyens-aux-emi/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>01/10/2021</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>102051</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Impact CO2 - L’impact sur le climat des objets et gestes de quotidien</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L71" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  On parle de plus en plus de kilos ou de tonnes de CO2, et tant mieux. Mais concrètement, quelles sont les émissions nécessaires pour fabriquer et consommer les objets qui nous entourent ? et comment les communiquer auprès des citoyens ? &lt;span&gt;🤔&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    &lt;a href="https://impactco2.fr/" rel="noopener" target="_blank"&gt;
     Impact CO2
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
   &lt;/em&gt;
  &lt;/strong&gt;
  vous propose de
  &lt;strong&gt;
   découvrir l&amp;#039;impact sur le climat
  &lt;/strong&gt;
  &lt;strong&gt;
   des objets et gestes du quotidien pour les comparer avoir les bons ordres de grandeur : usages numérique, transport, alimentation, chauffage ...
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Des infographies peuvent être directement reprises pour illustrer vos contenus et communications.
 &lt;/p&gt;
 &lt;p&gt;
  Cet outil simple et ludique est intégrable sur tout type de site.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Diffusé par différentes entreprises ou à l&amp;#039;issue de certaines
  &lt;a href="https://fresqueduclimat.org/" rel="noopener" target="_blank"&gt;
   &lt;em&gt;
    Fresques du climat
   &lt;/em&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  , ce simulateur est aussi intégré sur les sites de
  &lt;a href="https://www.grenoble.fr/2297-mon-convertisseur-co2.htm" rel="noopener" target="_blank"&gt;
   Grenoble
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
@@ -9179,443 +588,443 @@
   Issy
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.defimobilite-lemans.fr/" rel="noopener" target="_blank"&gt;
   Le Mans
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Technologies numériques et numérisation
 Economie circulaire
 Agriculture et agroalimentaire
 Consommation et production
 Logement et habitat
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R71" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le simulateur est
  &lt;strong&gt;
   librement diffusable et intégrable
  &lt;/strong&gt;
  en
  &lt;em&gt;
   iframe
  &lt;/em&gt;
  sur tout type de site.
 &lt;/p&gt;
 &lt;p&gt;
  La section
  &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
   impactco2.fr/integration
  &lt;/a&gt;
  vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://impactco2.fr/</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
  &lt;strong&gt;
   impactco2&amp;#64;ademe.fr
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>martin.regner@ademe.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/516c-copie-14h12-sensibiliser-les-citoyens-aux-emi/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>27/09/2021</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>102050</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les citoyens sur leur empreinte climat</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L72" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Face aux nombreux défis environnementaux, comment (s&amp;#039;)informer, (se) sensibiliser, (s&amp;#039;)engager ?
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ADEME, en partenariat avec l&amp;#039;Association Bilan Carbone, a développé
  &lt;em&gt;
   &lt;strong&gt;
    &lt;a href="https://nosgestesclimat.fr/" rel="noopener" target="_blank"&gt;
     Nos Gestes Climat
     &lt;span&gt;
      Ouvre une nouvelle fenêtre
     &lt;/span&gt;
    &lt;/a&gt;
   &lt;/strong&gt;
  &lt;/em&gt;
  pour permettre à chacun de
  &lt;strong&gt;
   calculer son empreinte carbone individuelle
  &lt;/strong&gt;
  à travers une série de questions sur son quotidien. Mais l&amp;#039;outil ne s&amp;#039;arrête pas là : il donne également des
  &lt;strong&gt;
   actions chiffrées pour réduire concrètement son impact
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Une
  &lt;strong&gt;
   &lt;a href="https://nosgestesclimat.fr/groupe?mode&amp;#61;sondage" rel="noopener" target="_blank"&gt;
    version sondage
    &lt;span&gt;
     Ouvre une nouvelle fenêtre
    &lt;/span&gt;
   &lt;/a&gt;
   vous permet de créer un lien dédié pour collecter de manière anonyme les résultats d&amp;#039;un groupe
  &lt;/strong&gt;
  de citoyens, agents, élus ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Avec plus d&amp;#039;1,5 millions de tests réalisés, ce simulateur est déjà promu par différentes collectivités de toutes tailles comme
  &lt;a href="https://www.grenoble.fr/2294-nos-gestes-climat.htm" rel="noopener" target="_blank"&gt;
   Grenoble
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
 l&amp;#039;
  &lt;a href="https://www.agglo-saintquentinois.fr/pratique/developpement-durable/le-plan-climat-air-energie-territorial-981.html" rel="noopener" target="_blank"&gt;
   Agglo du Saint Quentinois
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Transports collectifs et optimisation des trafics routiers
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R72" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le simulateur est
  &lt;strong&gt;
   librement diffusable, mais aussi intégrable
  &lt;/strong&gt;
  en
  &lt;em&gt;
   iframe
  &lt;/em&gt;
  sur tout type de site.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://nosgestesclimat.fr</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe :
  &lt;a href="https://nosgestesclimat.fr/contact" target="_self"&gt;
   nosgestesclimat.fr/contact
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>martin.regner@ademe.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1e4-copie-13h56-sensibiliser-les-citoyens-aux-emi/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>27/09/2021</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="73" spans="1:34" customHeight="0">
-      <c r="A73" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>101961</v>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les citoyens aux émissions CO2 des déplacements</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G73" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H73" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K73" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L73" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Premier secteur émetteur de gaz à effet de serre avec 30% des émissions, le secteur des transports est un secteur clé de la transition écologique. Mais comment
  &lt;strong&gt;
   transmettre les bons ordres de grandeur et sensibiliser les citoyens
  &lt;/strong&gt;
  ?
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;équipe Impact CO2 de l&amp;#039;ADEME a souhaité développer un outil simple
  &lt;strong&gt;
   librement diffusable
  &lt;/strong&gt;
  &lt;strong&gt;
   intégrable sur tout type de site
  &lt;/strong&gt;
  pour permettre à chacun de comparer facilement l&amp;#039;impact de ses déplacements, mais aussi de montrer l&amp;#039;impact concret du
  &lt;strong&gt;
   covoiturage
  &lt;/strong&gt;
  :
  &lt;strong&gt;
   &lt;a href="https://impactco2.fr/transport" target="_self"&gt;
    impactco2.fr/transport
   &lt;/a&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;img alt src="https://raw.githubusercontent.com/datagir/datagir-site/master/content/applications/mon-impact-transport/mon-impact-transport.png" /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M73" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Déjà utilisé dans différents défis et challenges de la mobilité aux 4 coins de la France (
  &lt;a href="https://www.defimobilite-paysdelaloire.fr/page/73/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
   Pays de la Loire
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="http://challenge-mobilite-hdf.fr/blog/votre-%C3%A9co-calculateur-mobilit%C3%A9" rel="noopener" target="_blank"&gt;
   Haut-de-France
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.challengemobilite-bfc.fr/page/64/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
   Bourgogne-Franche-Comté
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.challengedelamobilite.com/page/64/calculateur-emissions-co2" rel="noopener" target="_blank"&gt;
@@ -9641,438 +1050,438 @@
  ,
  &lt;a href="https://www.issy.com/decouvrir-issy/agir-pour-le-climat/mobilites/action-5-je-privilegie-des-modes-de-transport-doux" rel="noopener" target="_blank"&gt;
   Issy
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://www.normandie-tourisme.fr/preparer-son-sejour/informations-pratiques/venir-en-normandie/" rel="noopener" target="_blank"&gt;
   Normandie Tourisme
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ,
  &lt;a href="https://sudrhone.fr/2020/06/29/vacances-partir-sans-oublier-la-planete/#" rel="noopener" target="_blank"&gt;
   Sud Rhône Environnement
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  ...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N73" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Animation et mise en réseau
 Valorisation d'actions
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O73" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R73" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le simulateur est
  &lt;strong&gt;
   librement diffusable et intégrable
  &lt;/strong&gt;
  en
  &lt;em&gt;
   iframe
  &lt;/em&gt;
  sur tout type de site.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La section
  &lt;a href="https://impactco2.fr/integration" target="_self"&gt;
   impactco2.fr/integration
  &lt;/a&gt;
  vous guide dans les différentes étapes d&amp;#039;intégration à votre site.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S73" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U73" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V73" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://impactco2.fr/transport/</t>
         </is>
       </c>
-      <c r="X73" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe Impact CO2 :
  &lt;strong&gt;
   impactco2&amp;#64;ademe.fr
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y73" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>martin.regner@ademe.fr</t>
         </is>
       </c>
-      <c r="Z73" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/21a8-sensibiliser-les-citoyens-aux-emissions-co2-d/</t>
         </is>
       </c>
-      <c r="AA73" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC73" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
         </is>
       </c>
-      <c r="AE73" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG73" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>24/09/2021</t>
         </is>
       </c>
-      <c r="AH73" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="74" spans="1:34" customHeight="0">
-      <c r="A74" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>101591</v>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'outils de gestion de projet de mobilité</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>France Mobilités</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ADEME
 Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F74" s="1" t="inlineStr">
+      <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Cellules France Mobilités</t>
         </is>
       </c>
-      <c r="G74" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L74" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>Vous souhaitez disposer d&amp;#039;outils vous permettant de mener, en autonomie, vos projets de mobilité.
 &lt;br /&gt;
 &lt;br /&gt;
 France Mobilités vous permet d&amp;#039;avoir un accès aux différents appels à projets (AAP) et appels à manifestation d&amp;#039;intérêt (AMI), tel que Tenmod (« France Mobilités - Territoires de nouvelles mobilités durables »), et ainsi de bénéficier d&amp;#039;un appui au montage de projet présentés dans le cadre des AAP et AMI. France Mobilités vous permet également de bénéficier d&amp;#039;outils (commande publique, réalisation de DCE, base de données opendata des marchés, et cartographie des dispositifs de financements), voire des webinaires accompagnant leur prise en main. Les outils pourront être étoffés au fur et à mesure. Un appui à l&amp;#039;ingénierie territoriale permet d&amp;#039;accompagner l&amp;#039;usage des outils (pour cela, voir le produit &amp;#34;concevoir son projet de mobilité et développer des expérimentations&amp;#34;).</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R74" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre cellule régionale : https://www.francemobilites.fr/regions
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3598-beneficier-doutils-de-gestion-de-projet-de-mo/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB74" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>101592</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes
 France Mobilités</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ADEME
 Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F75" s="1" t="inlineStr">
+      <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Cellules France Mobilités</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Ingénierie technique
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
-[...2 lines deleted...]
-      <c r="J75" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L75" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M75" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.francemobilites.fr/projets
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mobilité fluviale
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R75" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T75" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr/ingenierie</t>
         </is>
       </c>
-      <c r="W75" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr/</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre cellule régionale : https://www.francemobilites.fr/regions
 &lt;/p&gt;
 &lt;p&gt;
  Une boite fonctionnelle partagée unique pour chaque cellule régionale :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   auvergnerhonealpes&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   bourgognefranchecomte&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   bretagne&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   centrevaldeloire&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   corse&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   grandest&amp;#64;francemobilites.fr
@@ -10085,2466 +1494,266 @@
  &lt;/li&gt;
  &lt;li&gt;
   normandie&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   nouvelleaquitaine&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   occitanie&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   paysdelaloire&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   provencealpescotedazur&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   antillesguyane&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   oceanindien&amp;#64;francemobilites.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB75" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>101569</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d’un "Conseil en énergie partagée"</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L76" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>Vous manquez de moyens humains et financiers pour vous engager dans une démarche de rénovation énergétique.
 &lt;br /&gt;
 Vous souhaitez réaliser des économie d&amp;#039;énergie et agir sur votre patrimoine communal.
 &lt;br /&gt;
 &lt;br /&gt;
 Le &amp;#34;Conseil en Énergie Partagé&amp;#34; (CEP) permet de partager les compétences en énergie d&amp;#039;un technicien spécialisé et ainsi de mettre en place votre politique énergétique maîtrisée et d&amp;#039;agir concrètement sur votre patrimoine pour réaliser des économies.
 &lt;br /&gt;
 &lt;br /&gt;
 Le CEP peut réaliser un inventaire du patrimoine, suivre des consommations et dépenses énergétiques, détecter les erreurs de facturation, optimiser la tarification, émettre des préconisations hiérarchisées pour optimiser les systèmes en place (programmation/régulation), mais aussi apporter des conseils dans la rédaction de cahier des charges et dans le choix de la maîtrise d&amp;#039;œuvre ... et plus généralement animer la démarche énergie de votre territoire.</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre direction régionale de l&amp;#039;Ademe :
  &lt;a href="https://www.ademe.fr/lademe/infos-pratiques/implantations-geographiques-lademe" rel="noopener" target="_blank"&gt;
   https://www.ademe.fr/lademe/infos-pratiques/implantations-geographiques-lademe
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb4a-beneficier-dun-conseil-en-energie-partagee/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB76" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-[...215 lines deleted...]
-      <c r="E78" s="1" t="inlineStr">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>94687</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Financer les études de préfiguration d'une démarche d'écologie industrielle et territoriale</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
-[...163 lines deleted...]
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I79" s="1" t="inlineStr">
-[...1828 lines deleted...]
-      <c r="I88" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 69</t>
         </is>
       </c>
-      <c r="K88" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L88" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide - « Étude de préfiguration d&amp;#039;une démarche d&amp;#039;écologie industrielle et territoriale », mis en place par l&amp;#039;ADEME
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un acteur privé, un groupement d&amp;#039;acteurs privés ou une entité publique qui souhaite s&amp;#039;engager dans une démarche d&amp;#039;écologie industrielle et territoriale ? L&amp;#039;ADEME peut cofinancer votre étude de préfiguration.
 &lt;/p&gt;
 &lt;p&gt;
  Objectif : l&amp;#039;Écologie industrielle et territoriale a pour objectif d&amp;#039;optimiser les ressources à l&amp;#039;échelle d&amp;#039;un territoire, que ce soit par des synergies de substitution ou de mutualisation.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ADEME accompagne les collectivités et les groupements d&amp;#039;entreprises souhaitant se lancer dans une démarche d&amp;#039;EIT en cofinançant une étude de préfiguration pour déterminer les conditions de réalisation de la démarche. L&amp;#039;objectif de cette étude de préfiguration est de bien préciser les enjeux et les caractéristiques du territoire, en identifiant les différents acteurs en présence et en analysant les forces, faiblesses et opportunités.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires :
 &lt;/p&gt;
 &lt;p&gt;
  1/ Vous êtes un acteur ou un groupement d&amp;#039;acteurs privés comme :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    une instance inter-entreprises,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
@@ -12593,529 +1802,529 @@
   &lt;li&gt;
    un Pôle d&amp;#039;équilibre territorial et rural (PETR),
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    etc.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accompagnement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Taux d&amp;#039;aide maximum : 50 à 70 % des dépenses éligibles,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Plafond de l&amp;#039;assiette des dépenses éligibles : 100 000 €.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M88" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actions éligibles :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Études de préfiguration de projets collectifs d&amp;#039;EIT, portés par un acteur privé, un groupement d&amp;#039;acteurs privés ou une entité publique, réalisées en interne ou par un bureau d&amp;#039;études spécialisé dans les démarches d&amp;#039;EIT.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N88" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Biodiversité
 Industrie
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O88" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S88" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T88" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U88" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V88" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-etudes-prefiguration-dune-demarche-decologie-industrielle-territoriale</t>
         </is>
       </c>
-      <c r="X88" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez l&amp;#039;ADEME via leur
  &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;5206" rel="noopener" target="_blank"&gt;
   formulaire en ligne
  &lt;/a&gt;
  pour en savoir plus sur ce dispositif
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y88" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z88" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/478c-aider-aux-etude-de-prefiguration-dune-demarch/</t>
         </is>
       </c>
-      <c r="AA88" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC88" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE88" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG88" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH88" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="89" spans="1:34" customHeight="0">
-      <c r="A89" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>94684</v>
       </c>
-      <c r="B89" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Aider à l'investissement et/ou à la mise en œuvre de la tarification incitative du service public des déchets</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « investissement et/ou à la mise en œuvre de la tarification incitative », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Collectivité, vous avez réalisé une étude préalable qui montre l&amp;#039;intérêt de la tarification incitative du service public des déchets pour votre territoire ? Votre projet peut bénéficier d&amp;#039;une aide.
 &lt;/p&gt;
 &lt;p&gt;
  Vous fonctionnez selon le régime de la REOM, de  la TEOM ou du budget général. Vous souhaitez mettre en place la tarification incitative, étendre la tarification incitative, mettre en place une information individuelle sur son usage.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
 Collectivité exerçant la compétence collecte des déchets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accompagnement :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Mise en œuvre d&amp;#039;une information individuelle sur l&amp;#039;usage : aide forfaitaire de 5 € par habitant DGF,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Mise en œuvre d&amp;#039;une tarification incitative : aide forfaitaire de 10 € par habitant DGF,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Aide aux investissements dans des équipements permettant l&amp;#039;individualisation du suivi de l&amp;#039;utilisation du service : taux maximum de 55 %.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1/ Pour l&amp;#039;aide à la mise en œuvre :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Mise en œuvre initiale ou extension à un nouveau périmètre de la tarification incitative,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Mise en œuvre d&amp;#039;une étape préliminaire d&amp;#039;information individuelle sur l&amp;#039;usage; Il s&amp;#039;agit de déployer les équipements nécessaires au suivi individuel de l&amp;#039;utilisation du service, de mesurer les risques, de sensibiliser la population, d&amp;#039;obtenir des éléments factuels sur le fonctionnement du service.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   2/ Pour l&amp;#039;aide aux investissements :
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    Mise en œuvre initiale, extension à un nouveau périmètre ou évolution des conditions de la tarification existante,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Mise en œuvre d&amp;#039;une information individuelle sur l&amp;#039;usage.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-a-linvestissement-a-mise-oeuvre-tarification-incitative</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez l&amp;#039;ADEME via leur
  &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;5206" rel="noopener" target="_blank"&gt;
   formulaire en ligne
  &lt;/a&gt;
  pour en savoir plus sur ce dispositif
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5ad5-aider-a-linvestissement-etou-a-la-mise-en-uvr/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>94681</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets liés au réemploi, la réduction et la substitution des emballages et contenants, notamment en plastique à usage unique</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L90" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Réemploi, la réduction et la substitution des emballages et contenants, notamment en plastique à usage unique », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Objectif : l
  a loi AGEC a inscrit plusieurs objectifs ambitieux en termes de substitution des emballages en plastique à usage unique et de réemploi des emballages. L&amp;#039;ADEME vous accompagne dans votre démarche.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : l&amp;#039;aide s&amp;#039;adresse aux entreprises. Les collectivités ayant la responsabilité d&amp;#039;une activité de restauration sont également éligibles.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actions éligibles :
  Étude, expérimentations préalables à un investissement pour la substitution des emballages et contenants en plastique notamment à usage unique et pour le réemploi des emballages et contenant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Innovation, créativité et recherche
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R90" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité : R
  éalisation en amont d&amp;#039;études justifiant l&amp;#039;intérêt économique et écologique de l&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/aides-reemploi-reduction-substitution-emballages-contenants-notamment-plastique-a</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez l&amp;#039;ADEME via leur
  &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;510" rel="noopener" target="_blank"&gt;
   formulaire en ligne
  &lt;/a&gt;
  pour en savoir plus sur ce dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a9ce-aider-au-reemploi-la-reduction-et-la-substitu/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>94680</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Financer les diagnostics de territoire et études préalables aux investissement de réemploi, réparation et réutilisation</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I91" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L91" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Diagnostic de territoire ou d&amp;#039;étude préalable à un investissement de réemploi, réparation et réutilisation », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectif :
  &lt;/strong&gt;
  v
  ous souhaitez connaître le potentiel d&amp;#039;une filière de réemploi, réparation et réutilisation sur votre territoire ou étudier la faisabilité d&amp;#039;une installation de collecte, de remise en état ou de réparation d&amp;#039;objets ou matériaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  Structure impliquée dans l&amp;#039;économie circulaire :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Collectivités et entreprises (y compris fédérations nationales ou régionales),
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
@@ -13124,522 +2333,2722 @@
   &lt;/li&gt;
   &lt;li&gt;
    Associations,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Chambres de commerce et de métiers...
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Accompagnement :
  &lt;/strong&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les taux d&amp;#039;aide maximum peuvent varier de 50 % à 70 %,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Plafond de l&amp;#039;assiette des dépenses éligibles : 50 000 à 100 000 €.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="M91" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actions éligibles :
  &lt;br /&gt;
  1/ Diagnostics de territoires,
  &lt;br /&gt;
  2/ Études d&amp;#039;opportunité ou de faisabilité d&amp;#039;un projet d&amp;#039;équipement :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Atelier de réparation au sein d&amp;#039;une recyclerie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Création de nouvelles recyclerie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Développement d&amp;#039;activités spécifiques de réemploi, notamment liées aux futures filières REP,
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  3/ Étude d&amp;#039;accompagnement de projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Economie sociale et solidaire
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R91" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Réalisation des études par un prestataire indépendant et spécialisé dans l&amp;#039;économie circulaire,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Respect du cahier es charges « Étude de faisabilité pour l&amp;#039;implantation d&amp;#039;une recyclerie.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T91" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dun-diagnostic-territoire-detude-prealable-a-investissement-reemploi</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez l&amp;#039;ADEME via leur
  &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;510" rel="noopener" target="_blank"&gt;
   formulaire en ligne
  &lt;/a&gt;
  pour en savoir plus sur ce dispositif
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0e5a-aider-au-diagnostic-de-territoire-ou-detude-p/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>DDT 58</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>28/06/2021</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>94751</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Financer des équipements de réemploi, réparation et réutilisation</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 55</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Financement des équipements de réemploi, réparation et réutilisation », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Vous souhaitez investir pour assurer la collecte préservante, la remise en état ou la réparation d&amp;#039;objets/matériaux en vue de leur réemploi/réutilisation ou pour valoriser des invendus non alimentaires ? L&amp;#039;ADEME peut vous aider à financer les locaux et équipements nécessaires
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Structure impliquée dans l&amp;#039;économie circulaire et la prévention des déchets : collectivités et entreprises (y compris leurs fédérations nationales ou régionales), structures de l&amp;#039;économie sociale et solidaire, associations, chambres de commerce et de métiers...
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Taux d&amp;#039;aide maximum de 55 % de l&amp;#039;assiette des dépenses éligibles.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les équipements dédiés à la collecte préservante en déchetterie accueillant les déchets ménagers et assimilés peuvent recevoir une aide forfaitaire de 30 000 € maximum.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ADEME soutient vos équipements dédiés au réemploi, à la réparation, à la réutilisation pour donner une deuxième vie aux objets et matériaux cédés ou jetés. Les investissements pour limiter et valoriser les invendus non alimentaires sont également éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-equipements-reemploi-reparation-reutilisation</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8aa5-financer-des-equipements-de-reemploi-reparati/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2021</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>94746</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Financer les équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 55</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Équipements de lutte contre le gaspillage », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Objectif :
+ &lt;br /&gt;
+ Vous disposez d&amp;#039;un diagnostic ou d&amp;#039;une étude pour un projet de lutte contre le gaspillage sur votre territoire, et vous souhaitez investir pour le mettre en œuvre ? L&amp;#039;ADEME peut vous apporter une aide.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : acteurs publics ou privés pour des équipements réduisant le gaspillage sur plusieurs étapes de la chaine.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement : taux d&amp;#039;aide maximum : 55 % des dépenses éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez prétendre à une aide pour les investissements faisant suite à une augmentation ou à une redistribution des flux, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Par exemple les équipements suivants peuvent êtres soutenus :&lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les équipements suivants peuvent êtres soutenus :
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   équipements de pesées,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   camions frigorifiques,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   acquisitions d&amp;#039;entrepôt,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   plateformes de collecte,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   cantines solidaires,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   ateliers de transformation de type conserverie,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   équipements permettant le partage de denrées alimentaires entre particuliers...
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  Pour le non alimentaire, les investissements devront servir à limiter et valoriser les invendus.
+ &lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour prétendre à une aide à l&amp;#039;investissement, le porteur de projets doit présenter :
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le rapport d&amp;#039;étude de faisabilité lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une création d&amp;#039;installation ou d&amp;#039;équipement dans les conserveries, les légumeries collectives et les ateliers de transformation et toute étude de marché qui aurait été réalisée,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les justificatifs ou les demandes en cours concernant le respect des règles sanitaires et d&amp;#039;hygiène applicables à l&amp;#039;activité exercée.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-equipements-lutte-contre-gaspillage</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
+ &lt;a rel="noopener" target="_blank"&gt;
+  &lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
+   formulaire en ligne
+  &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3546-aider-aux-equipements-de-lutte-contre-le-gasp/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>94705</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Financer les études relatives à la mise en œuvre ou à la définition des réseaux de chaleur ou de froid</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Études de réseaux de chaleur et de froid », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Objectif :
+ &lt;br /&gt;
+ Réaliser ou étendre un réseau de chaleur et/ou de froid liant des moyens de production de chaleur à des bâtiments et alimentés par des énergies renouvelables ou de récupération, l&amp;#039;ADEME vous accompagne.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprise,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Association.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Bénéficiez d&amp;#039;un financement pour vos études relatives à la mise en œuvre ou à la définition des réseaux de chaleur ou de froid
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    Vous avez un projet de réseau de chaleur ou de froid entre plusieurs bâtiments.
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Vous souhaitez définir un schéma directeur des réseaux pour votre collectivité.
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Ces réseaux de chaleur ou de froid seront alimentés par des énergies renouvelables ou de récupération.
+    &lt;br /&gt;
+   &lt;/li&gt;
+  &lt;/ul&gt;
+  &lt;p&gt;
+   Selon les régions, l&amp;#039;ADEME s&amp;#039;appuie sur certains relais pour promouvoir les énergies renouvelables. A ce titre, des conseils, des notes d&amp;#039;opportunités et des pré-études de faisabilité peuvent être fournis à titre gratuit. Les aides à l&amp;#039;investissement dans un réseau de chaleur ou de froid sont conditionnées à la production d&amp;#039;une étude de faisabilité pour une création de réseau ou d&amp;#039;un schéma directeur des réseaux pour une extension.
+  &lt;/p&gt;
+ &lt;p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avant d&amp;#039;investir, l&amp;#039;ADEME préconise le recours à des prestataires bureaux d&amp;#039;études ou cabinets conseils pour vous accompagner dans la prise de décision préalable et le cas échéant dans le suivi des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/aide-etudes-reseaux-chaleur-froid</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;48353" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9657-aider-aaux-etudes-de-reseaux-de-chaleur-et-de/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>94700</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic du potentiel de déploiement de l’hydrogène sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide - « Réalisez un diagnostic du potentiel de déploiement de l&amp;#039;hydrogène sur votre territoire », mis en place par l&amp;#039;ADEME
+ &lt;br /&gt;
+ Objectif :
+ &lt;br /&gt;
+ Une subvention peut être accordée pour la réalisation d&amp;#039;une étude préalable à un déploiement d&amp;#039;un « écosystème territorial hydrogène », associant production, distribution et usages de l&amp;#039;hydrogène pour l&amp;#039;industrie et la mobilité.
+ &lt;br /&gt;
+ Bénéficiaires :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprise,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Association,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Groupement.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Accompagnement :
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;étude préalable que vous sous-traiterez à un prestataire sera subventionnée jusqu&amp;#039;à 70 % des dépenses éligibles.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;assiette des dépenses éligibles est plafonnée à 100 000 € pour une étude préalable complète incluant une phase de diagnostic et une phase d&amp;#039;étude de faisabilité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;assiette des dépenses éligibles de la phase de diagnostic seule ne peut excéder 50 000 €.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Vous êtes intéressé par le potentiel de l&amp;#039;hydrogène bas carbone/renouvelable comme solution de substitution aux énergies fossiles pour vos activités industrielles ou pour baisser l&amp;#039;empreinte carbone des flux de personnes ou de marchandises sur votre territoire.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Vous envisagez d&amp;#039;investir dans ce type de solutions :
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ 1/ vous en êtes au stade de la réflexion,
+ &lt;br /&gt;
+&lt;p&gt;
+ 2/ ou vous avez amorcé un diagnostic et disposez d&amp;#039;une première cartographie des consommateurs potentiels d&amp;#039;hydrogène.
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif de l&amp;#039;ADEME peut vous aider à initier ou approfondir votre étude préalable et à préparer un projet d&amp;#039;investissements éligible pour une candidature à l&amp;#039;appel à projets « Écosystèmes territoriaux hydrogène ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agira en priorité d&amp;#039;identifier puis de sécuriser les usages d&amp;#039;hydrogène pour l&amp;#039;industrie ou la mobilité et de dimensionner le projet d&amp;#039;écosystème. La justification de l&amp;#039;usage de l&amp;#039;hydrogène pour la mobilité devra être examinée. L&amp;#039;objectif étant de pouvoir confirmer un potentiel de consommation d&amp;#039;hydrogène vert ou bas carbone équivalent à la production d&amp;#039;un électrolyseur d&amp;#039;au moins 1 MW électrique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prestataire réalisant l&amp;#039;étude doit être une structure externe, indépendante du bénéficiaire et des fournisseurs d&amp;#039;énergie et d&amp;#039;équipements relatifs au déploiement de solutions hydrogène.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/realisez-diagnostic-potentiel-deploiement-lhydrogene-territoire</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
+  formulaire de contact
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d111-realiser-un-diagnostic-du-potentiel-de-deploi/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>94698</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Financer les installations géothermiques de production de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Financement d&amp;#039;installations géothermiques de production de chaleur et de froid », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Objectif :
+ &lt;br /&gt;
+ Réalisation d&amp;#039;installations de production de chaleur et de froid à partir de la géothermie, sur les secteurs des bâtiments publics, de l&amp;#039;habitat collectif, du tertiaire, de l&amp;#039;industrie et de l&amp;#039;agriculture grâce à l&amp;#039;accompagnement financier Fonds Chaleur de l&amp;#039;ADEME.
+ &lt;br /&gt;
+ Bénéficiaires :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprise,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Établissement public,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Association
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Accompagnement : l&amp;#039;aide est basée sur les MWh EnR en fonction de la technologie mise en place : de 5 à 40 € par MWh EnR.
+ &lt;br /&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Géothermie sur aquifère profond,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Géothermie de surface avec pompes à chaleur sur aquifère superficiel ou sur champs de sondes géothermiques ou sur géostructures énergétiques,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Installations utilisant les mêmes principes que la géothermie mais valorisant par pompe à chaleur l&amp;#039;énergie des eaux usées, de l&amp;#039;eau de mer ou des eaux thermales.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité : u
+ ne étude de faisabilité est préconisée, , d&amp;#039;autant que le versement des aides peut être conditionné à l&amp;#039;atteinte de critères minimum de performance de l&amp;#039;installation (COP de la PAC, production en MWh, ...).
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;autres critères, notamment réglementaires et en lien avec la performance énergétique des bâtiments peuvent également s&amp;#039;imposer au projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Au-delà des aides à l&amp;#039;investissement, l&amp;#039;ADEME vous accompagne sur toutes les phases de votre projet : note d&amp;#039;opportunité, assistance à maîtrise d&amp;#039;ouvrage, conseils, étude de faisabilité. Si vous n&amp;#039;avez pas encore réalisé cette étude, vous trouverez le cahier des charges sur le dispositif «
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dune-etude-faisabilite-geothermie" rel="noopener" target="_blank"&gt;
+  Financement d&amp;#039;une étude de faisabilité de géothermie
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;opération pour laquelle vous sollicitez une aide financière ne doit pas avoir commencé ou ne doit pas avoir donné lieu à des engagements fermes (sous quelque forme que ce soit : marché signé, commande signée, devis accepté...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dinstallations-geothermiques-production-chaleur-froid</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/897a-financer-les-installations-geothermiques-de-p/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>94695</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création de postes de Conseillers en énergie partagé (CEP)</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Dispositif de soutien à la création de postes de Conseil en énergie partagé (CEP) », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Objectif :
+ &lt;br /&gt;
+ Le dispositif de Conseil en Énergie Partagé permet de doter de compétences énergie des communes n&amp;#039;ayant pas la taille et les moyens suffisants pour salarier un technicien spécialisé, dans le but de leur permettre de faire des choix en matière de performance énergétique et gestion des consommables sur leur patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : la cible visée par le dispositif CEP sont les communes de moins de 10 000 habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Actions éligibles : soutien à la création d&amp;#039;un (ou plusieurs) poste(s) CEP et d&amp;#039;une organisation de service en cohérence avec cette mission, pendant 3 ans max
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Accompagnement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Financement de la mise en place/extension du service, soit les 3 premières années,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Forfait maximum de base : 30 k€ /ETPT/an,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Dépenses d&amp;#039;équipement liées à la création de poste:15 k€ /ETPT maxi,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Dépenses externes Communication... : 60 k€ sur 3 ans maxi.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Attention ! Les montants d&amp;#039;aide peuvent varier en fonction du contexte régional : priorités régionales, cofinancement de partenaires, disponibilités budgétaires, etc...
+ &lt;br /&gt;
+</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Emploi</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Territoire rural ou péri-urbain,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Périmètre mini pour 1 ETP,
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ - 20 communes de moins de 10 000 habitants,
+ &lt;br /&gt;
+ - 30 000 habitants,
+ &lt;br /&gt;
+ - 2300 bâtiments publics.
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   Réelles perspectives de pérennisation du poste,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Signature de la charte CEP.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  Opérations non éligibles :
+ &lt;/p&gt;
+ &lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    Renouvellement de poste sauf exception
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Poste de fonctionnaire territorial
+    &lt;br /&gt;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Poste dont les missions ne couvrent pas les thématiques énergie/climat ou la cible des
+    Bâtiments
+    &lt;br /&gt;
+   &lt;/li&gt;
+  &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/dispositif-soutien-a-creation-postes-conseil-energie-partage-cep</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;48326" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4c2f-soutenir-la-creation-de-postes-de-conseil-en-/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>94693</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Financer une étude de faisabilité de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Financement d&amp;#039;une étude de faisabilité de récupération de chaleur fatale », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ avant d&amp;#039;investir dans une installation de récupération de chaleur fatale, l&amp;#039;ADEME vous accompagne en finançant votre étude de faisabilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprise,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Association.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Actions éligibles :
+ &lt;/strong&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Profitez d&amp;#039;un accompagnement professionnel pour prendre des décisions ou suivre les travaux de votre projet d&amp;#039;installation de production de chaleur renouvelable ou de récupération.
+Si vous pensez avoir de la chaleur perdue mais ne savez pas comment la valoriser, l&amp;#039;ADEME ou ses relais de terrain peuvent vous conseiller.
+&lt;/p&gt;
+&lt;p&gt;
+ Selon les régions, l&amp;#039;ADEME s&amp;#039;appuie sur certains relais pour promouvoir les énergies renouvelables et de récupération. À ce titre, des conseils, des notes d&amp;#039;opportunités et des pré-études de faisabilité peuvent être fournis à titre gratuit.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  L&amp;#039;étude de faisabilité vous permettra de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   vérifier la faisabilité technique et économique du projet de récupération de chaleur fatale,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   proposer des solutions techniques adaptées au contexte et aux possibilités qu&amp;#039;offre le site,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   proposer des solutions pour le financement de l&amp;#039;opération et le montage administratif et juridique.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+ si l&amp;#039;étude de faisabilité vous conforte dans l&amp;#039;investissement à faire, passez à la suite. L&amp;#039;ADEME avec le Fonds Chaleur, vous accompagne à travers des
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dinstallations-recuperation-chaleur" rel="noopener" target="_blank"&gt;
+  aides à l&amp;#039;investissement sur une installation de récupération de chaleur fatale.
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dune-etude-faisabilite-recuperation-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6d8f-financer-une-etude-de-faisabilite-de-recupera/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>94692</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Financer une assistance à maîtrise d’ouvrage pour une chaufferie biomasse</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Financement d&amp;#039;une assistance à maîtrise d&amp;#039;ouvrage pour une chaufferie biomasse », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ l&amp;#039;ADEME avec le Fonds Chaleur vous aide à réaliser votre projet de chaufferie biomasse, en mettant à votre disposition une trame de cahier des charges pour l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage, et en apportant une aide financière.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprise,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Association.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Les missions d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage vous permettront :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   d&amp;#039;assurer la qualité du projet à travers une vision globale et en coordination avec les différents acteurs du projet,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   de mettre en œuvre les différentes étapes du projet et de rédiger les cahiers des charges si nécessaire,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   de s&amp;#039;assurer de la conformité réglementaire et technique de l&amp;#039;installation,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   de s&amp;#039;assurer le bon fonctionnement de l&amp;#039;installation et des modalités de maintenance.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Accompagnement
+ &lt;/strong&gt;
+ : l&amp;#039;aide peut aller jusqu&amp;#039;à 70 % pour une petite entreprise ou dans le cadre d&amp;#039;une activité non économique.
+ &lt;br /&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l&amp;#039;ADEME (RGE Etude) ou pouvant justifier de conditions équivalentes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dune-assistance-a-maitrise-douvrage-chaufferie-biomasse</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;48344" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/134f-financer-une-assistance-a-maitrise-douvrage-p/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>94690</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'installation de production de chaleur biomasse/bois</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Installation de production de chaleur biomasse/bois », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME aide financièrement à la réalisation d&amp;#039;nstallations de production de chaleur à partir de biomasse/bois, sur les secteurs des bâtiments publics, de l&amp;#039;habitat collectif, du tertiaire, de l&amp;#039;industrie et de l&amp;#039;agriculture,
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprise,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Association.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Il existe plusieurs bonnes raisons pour passer le cap du fossile au renouvelable grâce à la biomasse énergie :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   avoir de la visibilité sur les coûts de la chaleur,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   accéder à une haute performance environnementale,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   bénéficier de technologies éprouvées à haut rendement énergétique,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   profiter d&amp;#039;une ressource de proximité disponible (bois énergie, sous-produits agricoles ou industriels...), dans une logique d&amp;#039;économie circulaire,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   agir avec le soutien du Fonds Chaleur.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Accompagnement :
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   Les installations de fortes puissances en secteur entreprise (industrie, agriculture, tertiaire) sont accompagnées dans le cadre de l&amp;#039;AAP BCIAT (production &amp;gt; 12 000 MWh/an).
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les installations biomasse de faibles puissances sont accompagnées uniquement dans le cadre des contrats de développement EnR (production &amp;lt; 1 200 MWh/an).
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au-delà des aides à l&amp;#039;investissement, l&amp;#039;ADEME vous accompagne sur toutes les phases de votre projet : note d&amp;#039;opportunité, étude de faisabilité, assistance à maîtrise d&amp;#039;ouvrage, conseils.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ L&amp;#039;aide Fonds Chaleur aux installations de production chaleur biomasse/bois dépend de conditions techniques, en particulier :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   l&amp;#039;étude du projet,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;approvisionnement biomasse,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la quantité de chaleur produite,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les performances énergétiques et environnementales.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/installation-production-chaleur-biomasse-bois</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;5206" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/58bb-aider-a-linstallation-de-production-de-chaleu/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>94688</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Financer les actions en faveur du changement de mentalité en faveur de la transition écologique (action ponctuelle ou recrutement)</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Actions en faveur de la transition écologique », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif : soutien aux projets qui permettent de faire évoluer les mentalités, comportements et actes d&amp;#039;achats, dans tous les domaines d&amp;#039;intervention de l&amp;#039;ADEME.
+&lt;/p&gt;
+&lt;p&gt;
+ Recrutez un poste de chargé de mission o
+ u mettez en place une action ponctuelle d&amp;#039;animation, de communication et/ou de formation
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : personne morale publique ou privée (hors particulier ou service de l&amp;#039;État).
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide aux relais : forfaitaire pour les dépenses de personnel et entre 50 et 100 % pour les autres dépenses,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux actions ponctuelles : jusqu&amp;#039;à 70 % selon le type d&amp;#039;actions
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide aux relais : financement de postes de chargé de mission,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux actions ponctuelles : actions d&amp;#039;animation, de communication et/ou de formation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Biodiversité
+Animation et mise en réseau
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le champ ou périmètre du projet doit rentrer dans les domaines d&amp;#039;intervention de l&amp;#039;ADEME,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Perspectives de valorisation des actions.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2023/actions-faveur-transition-ecologique-aides-relais-actions-ponctuelles#:~:text=Pour%20faire%20%C3%A9voluer%20les%20mentalit%C3%A9s,communication%20et%2Fou%20de%20formation</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>https://moncompte.ademe.fr/auth/realms/master/protocol/openid-connect/auth?client_id=opale&amp;redirect_uri=https%3A%2F%2Fvosaides.ademe.fr%2Flogin&amp;state=4e12535d-105b-4e38-83f9-288949fd7454&amp;response_mode=fragment&amp;response_type=code&amp;scope=openid&amp;nonce=dff542e</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;5206" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/758f-aider-les-actions-en-faveur-de-la-transition-/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>101597</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires
+Ministères de l'Aménagement du territoire et de la Transition écologique
+ADEME</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce programme transversal vous apporte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;h4&gt;
+  La Banque des territoires :
+ &lt;/h4&gt;
+ La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
+ &lt;br /&gt;
+ La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
+ &lt;br /&gt;
+ Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
+ &lt;br /&gt;
+ Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
+ &lt;br /&gt;
+ Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.programme-cee-actee.fr</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Voir fiches :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Financer des équipements publics pour une relance locale rapide »
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Kit élus :
+ &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
+  https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>74892</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Mettre en oeuvre des études préparatoires à la mise en œuvre de la tarification incitative du service public Déchets »</t>
         </is>
       </c>
-      <c r="D92" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Instauration ou extension de la tarification incitative : financement de l’étude préalable</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I92" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L92" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;br /&gt;
  Avec la tarification incitative, le montant de la taxe ou de la redevance d&amp;#039;enlèvement des ordures ménagères varie en fonction de la quantité de déchets produits.
 &lt;/p&gt;
 &lt;p&gt;
  Son objectif est de réduire la production de déchets des usagers, d&amp;#039;améliorer les performances de collecte séparée et également de maîtriser leurs coûts de collecte.
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Projets soutenus :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables à la mise en œuvre ou à l&amp;#039;extension à un nouveau périmètre de la tarification incitative,
  &lt;/li&gt;
  &lt;li&gt;
   Études liées à la refonte d&amp;#039;une tarification existante.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Accès aux services</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R92" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations éligibles
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables à la mise en œuvre ou à l&amp;#039;extension à un nouveau périmètre de la tarification incitative.
  &lt;/li&gt;
  &lt;li&gt;
   Études liées à la refonte d&amp;#039;une tarification existante.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Conditions d&amp;#039;éligibilité
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maitrise d&amp;#039;ouvrage de l&amp;#039;étude par une collectivité compétente en matière de collecte des déchets.
  &lt;/li&gt;
  &lt;li&gt;
   Etude réalisée par un bureau d&amp;#039;étude tiers, sur la base du cahier des charges de l&amp;#039;ADEME
  &lt;/li&gt;
  &lt;li&gt;
   Etude ne doit pas avoir commencé ou être commandée
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Régions concernées:
 &lt;/p&gt;
 &lt;p&gt;
  Auvergne-Rhône-Alpes, Bourgogne-Franche-Comté, Bretagne, Corse, Grand Est, Hauts-de-France, Île-de-France, La Réunion, Martinique, Mayotte, Normandie, Occitanie, Pays de la Loire, Provence-Alpes-Côte d&amp;#039;Azur
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dune-etude-prealable-a-mise-place-a-lextension-tarification-incitative</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter directement l&amp;#039;ADEME via leur formulaire en ligne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>sylviane.philippe@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f06d-mettre-en-oeuvre-etudes-preparatoires-a-la-mi/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>DDT58</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>71304</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Développer un projet de recherche, de développement ou d’innovation</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L93" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;accompagnement par l&amp;#039;ADEME des projets de Recherche, de Développement, d&amp;#039;Innovation (RDI) s&amp;#039;inscrit majoritairement au travers d&amp;#039;appels à projets nationaux. Vous avez un projet de Recherche, de Développement, d&amp;#039;Innovation (RDI) dont la thématique ne correspond à aucun appel à projets actuellement ouvert sur la plateforme de l&amp;#039;ADEME ?
 &lt;br /&gt;
 Les modalités des appels à projets en ligne ne répondent pas à votre besoin.
 &lt;br /&gt;
 &lt;br /&gt;
 Par exemple, les seuils des Concours d&amp;#039;innovation ou des appels à projet Recherche compétitifs et collaboratifs sont au delà du montant de votre projet...
 &lt;br /&gt;
 Pour autant, votre projet contribue à faire avancer la recherche en lien avec la Transition énergétique et environnementale, vous pouvez prendre contact avec l&amp;#039;ADEME, qui étudiera l&amp;#039;opportunité d&amp;#039;accompagner votre projet.
 &lt;br /&gt;
 &lt;br /&gt;
 L&amp;#039;ADEME est en mesure de financer des projets de RDI qui lui sont soumis directement hors appels à projet, dans la mesure où les recherches ciblées par ces projets ne couvrent pas des fronts de science relevant des appels à projets compétitifs.</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Innovation, créativité et recherche
 Qualité de l'air</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R93" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;opération pour laquelle vous sollicitez une aide financière ne doit pas avoir commencé ou ne doit pas avoir donné lieu à des engagements fermes (sous quelque forme que ce soit : marché signé, commande signée, devis accepté...).
 &lt;/p&gt;
 &lt;p&gt;
  Consultez la page de l&amp;#039;aide pour obtenir des détails.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Bretagne, Guadeloupe, Guyane, Hauts-de-France, La Réunion, Martinique, Mayotte, Nouvelle-Aquitaine, Occitanie, Pays-de-la-Loire</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://entreprises.ademe.fr/dispositif-aide/projets-de-recherche-de-developpement-ou-dinnovation</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;éligibilité de tels projets est jugée au cas par cas, les objectifs pour l&amp;#039;ADEME étant notamment de bien qualifier leur pertinence au regard des priorités de recherche et innovation du moment, et la qualité scientifique de la proposition ; il est donc impératif de prendre contact avec l&amp;#039;ADEME avant tout dépôt de dossier.
 &lt;br /&gt;
 &lt;br /&gt;
 Vous avez contacté l&amp;#039;ADEME et votre projet répond à des objectifs partagés avec l&amp;#039;ADEME.</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b49-projets-de-recherche-de-developpement-ou-dinn/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF93" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>09/11/2020</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>71318</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Réaliser des économies d'énergie sur votre éclairage public via un conseil en énergie partage (CEP)</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L94" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Eclairage public  : un gisement d&amp;#039;économies d&amp;#039;énergie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour  aider les collectivités à rénover leurs installations, l&amp;#039;ADEME met à disposition plusieurs outils et propose des financements.
 &lt;/p&gt;
 &lt;p&gt;
  Les petites communes peuvent aussi recourrir à un CEP (conseil en énergie partagé) dont les missions couvrent l&amp;#039;éclairage public :
  &lt;a href="https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep"&gt;
   lien vers la page
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéfices du Conseil en Energie Partagé (CEP)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La mutualisation d&amp;#039;une compétence dans le cadre d&amp;#039;une démarche territoriale ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Un conseil objectif et indépendant : priorité est donnée à la maîtrise de l&amp;#039;énergie sans privilégier une solution énergétique en particulier ;
   &lt;br /&gt;
  &lt;/li&gt;
@@ -13666,438 +5075,9165 @@
  &lt;li&gt;
   l&amp;#039;accès à un forum d&amp;#039;échanges et à une plateforme de téléchargement de documents de référence ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   la mise à disposition d&amp;#039;un guide méthodologique et de supports de communication (plaquettes, vidéos...) ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   la tenue annuellement d&amp;#039;une journée d&amp;#039;échanges ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   la mise en œuvre d&amp;#039;un parcours de formation dédié.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au niveau régional, l&amp;#039;ADEME assure la mobilisation des partenaires, la contractualisation et le financement des projets, ainsi que le suivi des conseillers énergie embauchés.
 &lt;/p&gt;
 &lt;p&gt;
  Dans les régions regroupant un nombre significatif de Conseils en Energie Partagé (CEP), l&amp;#039;ADEME organise aussi une animation complémentaire pouvant comprendre des réunions de travail ou des visites d&amp;#039;installations.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R94" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour le CEP (conseil en énergie partagé) avoir moins de 10 000 habitants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.ademe.fr/collectivites-secteur-public/patrimoine-communes-comment-passer-a-laction/eclairage-public-gisement-deconomies-denergie</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Prenez contact avec votre agence régionale : https://www.ademe.fr/lademe/presentation-lademe/liste-implantations-lademe
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8630-eclairage-public-un-gisement-deconomies-dener/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB94" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Gestion d'une base nautique
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF94" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>09/11/2020</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>42869</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>S'engager dans le programme de labellisation Climat-Air-Énergie Cit'ergie</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="F95" s="1" t="inlineStr">
+      <c r="F27" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="I95" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L95" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cit&amp;#039;ergie est un programme de management et de labellisation qui
  récompense les collectivités pour la mise en œuvre d&amp;#039;une politique climat­-air-énergie ambitieuse.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide consiste en un accompagnement financier par un conseiller Cit&amp;#039;ergie accrédité par l&amp;#039;ADEME et un accompagnement technique à la prise en main de la démarche d&amp;#039;évaluation et de labellisation.
 &lt;/p&gt;
 &lt;p&gt;
  Pour répondre au défi que constitue le changement climatique, les collectivités locales ont un rôle déterminant à jouer dans la définition et la mise en œuvre d&amp;#039;actions visant à la réduction des émissions de gaz à effet de serre, l&amp;#039;amélioration de l&amp;#039;efficacité énergétique, la réduction de la pollution atmosphérique, le développement des énergies renouvelables ou encore l&amp;#039;adaptation au changement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  Il est maintenant acquis qu&amp;#039;un engagement fort de la collectivité dans la transition énergétique est synonyme de développement économique, d&amp;#039;attractivité et de qualité de vie pour ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Cependant, même motivées pour agir, les collectivités se trouvent face à de nombreuses interrogations :
 &lt;/p&gt;
 &lt;p&gt;
  Comment mettre en place une politique énergétique efficace ?
 &lt;/p&gt;
 &lt;p&gt;
  Quelle méthode suivre pour conduire et réussir un Plan Climat Air Energie Territorial (PCAET) ambitieux ?
 &lt;/p&gt;
 &lt;p&gt;
  Comment s&amp;#039;intégrer dans les objectifs air-énergie-climat régionaux et nationaux ?
 &lt;/p&gt;
 &lt;p&gt;
  Le label européen European Energy Award (EEA), décliné en France via le programme Cit&amp;#039;ergie, est destiné en particulier aux intercommunalités souhaitant conduire des politiques actives.
 &lt;/p&gt;
 &lt;p&gt;
  Le label Cit&amp;#039;ergie évalue les collectivités sur les actions qu&amp;#039;elles conduisent dans le cadre de leurs compétences propres et dans leur sphère d&amp;#039;influence. Via un catalogue de mesures concrètes, la labellisation prend en compte tous les leviers possibles pour l&amp;#039;engagement d&amp;#039;actions énergie climat sur le territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M95" s="1" t="inlineStr">
+      <c r="M27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Structuration, suivi, et évaluation du plan climat-air-énergie (PCAET)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R95" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un seul déposant est attendu par dossier ; les projets collaboratifs ne sont pas éligibles. Il est vivement conseillé de contacter l&amp;#039;ADEME en amont du dépôt du dossier pour tous renseignements ou conseils relatifs au montage et à la soumission de votre dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T95" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://citergie.ademe.fr</t>
         </is>
       </c>
-      <c r="W95" s="1" t="inlineStr">
+      <c r="W27" s="1" t="inlineStr">
         <is>
           <t>https://citergie.ademe.fr/contact/</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:citergie&amp;#64;ademe.fr?subject&amp;#61;Contact%20via%20aides-territoires.beta.gouv.fr"&gt;
   citergie&amp;#64;ademe.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  04 15 09 82 07 (permanence de 9h à 12h30 et de 14h à 16h30, du lundi au vendredi)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>nicolas.vallee@ademe.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a3ba-sengager-dans-le-programme-de-labellisation-c/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>26/05/2020</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E96" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>166274</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer le rafraîchissement urbain dans les projets d'urbanisme - Plus fraîche ma ville</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lancé en 2022,&lt;strong&gt; &lt;a href="https://plusfraichemaville.fr/" target="_self"&gt;Plus fraîche ma ville&lt;/a&gt;&lt;/strong&gt; est le service numérique &lt;strong&gt;gratuit&lt;/strong&gt; de l&amp;#039;ADEME pour aider à les collectivités rafraîchir durablement leur territoire. &lt;/p&gt;&lt;p&gt;Plus fraîche ma ville met à disposition des collectivités un espace projet, réservé aux agents et élus, qui permet de se doter d&amp;#039;une boîte à outils pour concevoir un projet de rafraîchissement urbain et ainsi adapter leur territoire au changement climatique.&lt;/p&gt;&lt;p&gt;Ils y trouvent entre autres : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projections climatiques et cartographies pour objectiver la surchauffe urbaine sur leur territoire ;&lt;/li&gt;&lt;li&gt;Une sélection éprouvée de méthodes de diagnostics et/ou de solutions à privilégier ;&lt;/li&gt;&lt;li&gt;Un module de calcul du coefficient de rafraîchissement urbain à l’échelle d’un espace ;&lt;/li&gt;&lt;li&gt;Des estimations budgétaires en fonction des modalités techniques retenues ;&lt;/li&gt;&lt;li&gt;Une idée des délais de mise en œuvre appuyée sur plus de 60 retours d’expérience ;&lt;/li&gt;&lt;li&gt;Une liste d’aides financières et en ingénierie mobilisables ;&lt;/li&gt;&lt;li&gt;Des contacts de collectivités qui mènent un projet similaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus fraîche ma ville permet aux collectivités de toute taille de mener des projets de rafraîchissement pérennes et durables grâce à une aide à la décision de premier niveau, quel que soit son niveau d&amp;#039;avancement sur le projet (questionnement sur la surchauffe urbaine, diagnostic, priorisation des solutions, lancement des travaux, valorisation...). &lt;/p&gt;&lt;p&gt;Parmi les projets les plus renseignés par les collectivités pour lutter contre l&amp;#039;effet d&amp;#039;îlot de chaleur urbain (ICU) et améliorer le confort thermique des habitants, on retrouve :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les &amp;#34;cours oasis&amp;#34;, rafraîchissement de cours d&amp;#039;école&lt;/li&gt;&lt;li&gt;La désimperméabilisation et la végétalisation de places&lt;/li&gt;&lt;li&gt;La transformation de friches urbaines en jardins partagés &lt;/li&gt;&lt;li&gt;Le recours aux solutions d&amp;#039;adaptation fondées sur la nature (SaFN / SFN)&lt;/li&gt;&lt;li&gt;La végétalisation de toitures-terrasses&lt;/li&gt;&lt;li&gt;etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour accéder à l&amp;#039;espace projet, il faut être agent ou élu d&amp;#039;une collectivité territoriale située en France. Le reste du site et de ses ressources est accessible à tous. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://plusfraichemaville.fr/connexion</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;plusfraichemaville&amp;#64;ademe.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>bettina.leblanc@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pfmv/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Gestion des inondations
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2026</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>163918</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Faire émerger des projets de R&amp;D afin d’améliorer les connaissances et développer des techniques ou de nouveaux outils dans les domaines du traitement des sols</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Recherche pour la GEStion Intégrée des sites POLlués (GESIPOL)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les enjeux techniques et scientifiques centraux de l&amp;#039;édition 2025 de l&amp;#039;appel à projets de recherche (APR) GESIPOL sont constitués de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’amélioration des techniques de traitement des pollutions des sols et des eaux souterraines&lt;/strong&gt;, ainsi que des méthodes et outils de dimensionnement, de pilotage et de suivi de ces traitements.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’avancement des techniques de réhabilitation écologique&lt;/strong&gt; des friches polluées.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’optimisation des conceptions des projets d’aménagement&lt;/strong&gt; (orientations et objectifs) dans des contextes de friches polluées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les propositions de recherche devront autant que possible &lt;strong&gt;servir une dynamique d’innovation et être portées par les acteurs économiques&lt;/strong&gt; eux-mêmes.&lt;/p&gt;&lt;p&gt;Les projets devront s’inscrire dans une démarche scientifique bien circonscrite reposant sur un questionnement pertinent, basé sur la connaissance des contextes, enjeux et états de l’art scientifiques, et sur une méthodologie de réponse prédéfinis et comportant un volume substantiel de travail expérimental et/ou d’enquêtes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/20241119/recherche-gestion-integree-sites-pollues-gesipol</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-pour-la-gestion-integree-des-sites-pollues-gesipol/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>163829</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un soutien aux études d’idéation et de conception réalisées dans l’objectif de créer des solutions de logistique des premiers ou derniers kilomètres</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Ideation eXtrême Défi Logistique</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de l&amp;#039;eXtrême Défi Logistique (XDL), cet AAP (Appel à projets) apporte un &lt;strong&gt;soutien aux études d’idéation et de conception&lt;/strong&gt; réalisées dans l’objectif de &lt;strong&gt;créer des solutions de logistique des premiers ou derniers kilomètres&lt;/strong&gt; qui soient plus mutualisées, optimisées et qui favorisent le report modal.&lt;/p&gt;&lt;p&gt;L&amp;#039;AAP Idéation XDL vise à apporter un soutien aux projets de CMDU (Centre Mutualisé de Distribution Urbaine), Micro-hubs ou CCAP (Circuit Court Alimentaire de Proximité) en mesure d’avoir de &lt;strong&gt;meilleurs impacts environnementaux&lt;/strong&gt; (moins de véhicules, moins de kilométrages, report modal, motorisation adaptée aux circuits des véhicules, empreinte foncière diminuée), &lt;strong&gt;économiques&lt;/strong&gt; (mutualisation, optimisation du remplissage et kilométrage), &lt;strong&gt;sociaux&lt;/strong&gt; (création d’emplois locaux décents non délocalisables, amélioration de la qualité de vie des habitants).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ideation-extreme-defi-logistique/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>163765</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Co-constructuire des connaissances pour une transition écologique et solidaire</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Évaluation du dispositif expérimental CO3, Co-Construction des Connaissances pour une transition écologique et solidaire</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Par cet appel à manifestation d’intérêt (AMI), le dispositif CO3 a choisi d’expérimenter, à travers trois appels à projets, l’&lt;strong&gt;accompagnement spécifique des pratiques de recherche participative&lt;/strong&gt; en tant que moyen de renouveler les partenariats, les questions et les pratiques de recherche. Il a fait l’hypothèse que la &lt;strong&gt;collaboration de chercheurs et d’acteurs de la société civile&lt;/strong&gt;, tout au long de la démarche de recherche, permet l’&lt;strong&gt;obtention de savoirs pertinents pour la transition écologique et solidaire&lt;/strong&gt;. Depuis le départ, sa démarche a été réflexive sur l’ensemble des 6 années d’expérience et se prolonge en tant qu’objet de recherche notamment avec cet appel à manifestation d’intérêt.&lt;/p&gt;&lt;p&gt;Dans cet appel, le dispositif CO3 se pose comme cas d’étude voire objet de recherche en mettant à disposition ses données pour nourrir la réflexion sur les effets d’un dispositif de soutien à la recherche participative via l’évaluation des projets soutenus dans CO3 et du programme lui-même, en cherchant à mobiliser plusieurs équipes de recherche dans la conception et la mise en œuvre de processus d’évaluation ex post.&lt;/p&gt;&lt;p&gt;Afin de permettre une fertilisation croisée des travaux réalisés par les différentes équipes sélectionnées lors de cet AMI, le dispositif CO3 prévoit deux journées de travail en commun, au démarrage et au cours du parcours. Après la journée de mise en commun des projets en phase de lancement, les équipes de recherche auront &lt;strong&gt;8 mois pour développer et tester l’approche évaluative en l’appliquant aux projets de recherche participative et/ou au programme CO3&lt;/strong&gt;. Il s’agira à la fois d’évaluer l’impact social des projets  qui ont été soutenus par le dispositif CO3 et de mettre à l’épreuve un dispositif d’évaluation adapté au programme, et à la qualification de son impact sur la transition écologique, en s’attachant particulièrement à l’analyse des effets produits et des valeurs portées et transformées par les projets et le programme.&lt;/p&gt;&lt;p&gt;Les équipes de recherche présenteront alors chacune leur démarche d’évaluation lors d’une journée de partage des résultats avec les bailleurs du dispositif CO3 et différents porteurs de projets CO3 volontaires. L’objectif de cette journée est de &lt;strong&gt;cerner les possibilités et conditions pour converger vers un cadre méthodologique adapté à des programmes de soutien de la recherche participative&lt;/strong&gt;, en soulignant les conditions de transférabilité, de complémentarité et de convergence.&lt;br /&gt;Les répondants devront intégrer au moins un laboratoire de recherche dans leur équipe. Les démarches participatives et/ou intégrant des acteurs associatifs seront appréciées.&lt;/p&gt;&lt;p&gt;Les équipes devront présenter une proposition technique et financière détaillée et robuste, s’appuyant sur une revue de la littérature, abordant à la fois les enjeux en termes de méthodologie et les dimensions évaluatives concernées. Il est attendu une présentation de la démarche envisagée, sa construction, son application possible et sous quelles modalités au Dispositif CO3 le cas échéant. Il conviendra de souligner quels impacts elle permet de mesurer et ce qu’elle n’aborde pas.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Éléments à déposer :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour le dépôt du projet complet vous devez remplir le « Modèle de lettre d&amp;#039;intention » (volet technique), et les formulaires sur la plateforme de dépôt, ainsi que les documents administratifs :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;CERFA 12156.06 (à faire compléter pour chaque association partenaire)&lt;/li&gt;&lt;li&gt;Attestation de santé financière (à faire compléter pour chaque association et/ou entreprise partenaire)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;7 octobre 2024 : &lt;/strong&gt;Lancement de l’AMI &lt;/li&gt;&lt;li&gt;&lt;strong&gt;18 octobre 2024 (10h) : &lt;/strong&gt;Webinaire d&amp;#039;information n° 1 - &lt;a target="_blank" href="https://attendee.gotowebinar.com/register/5898268996464578141"&gt;S&amp;#039;inscrire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;4 novembre 2024 (10h) : &lt;/strong&gt;Webinaire d&amp;#039;information n° 2 - &lt;a target="_blank" href="https://attendee.gotowebinar.com/register/7771144118269039960"&gt;S&amp;#039;inscrire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;18 novembre 2024 : &lt;/strong&gt;Clôture de l’AMI&lt;/li&gt;&lt;li&gt;&lt;strong&gt;9 décembre 2024 :&lt;/strong&gt; Sélection des équipes et annonce des résultats&lt;/li&gt;&lt;li&gt;&lt;strong&gt;17 décembre 2024 : &lt;/strong&gt;Journée de mise en commun&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Fin juin 2025 : &lt;/strong&gt;Journée de partage des résultats&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Automne 2025 : &lt;/strong&gt;Remise des conclusions&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le processus de sélection, les critères d’éligibilité et d’évaluation sont décrits dans le cahier des charges.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus d&amp;#039;informations :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Contact : &lt;/strong&gt;&lt;a target="_blank" href="mailto:aprp.co3&amp;#64;ademe.fr"&gt;aprp.co3&amp;#64;ademe.fr&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/20240917/evaluation-dispositif-experimental-co3-co-construction-connaissances</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/evaluation-du-dispositif-experimental-co3-co-construction-des-connaissances-pour-une-transition-ecologique-et-solidaire/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>13/10/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>163285</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Étudier le déploiement d'écosystèmes et d'usages de l'hydrogène</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Études sur le déploiement d'écosystèmes et d'usages de l'hydrogène</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;V&lt;strong&gt;ous êtes intéressé par le potentiel de l’hydrogène bas carbone/renouvelable &lt;/strong&gt;comme solution de substitution aux énergies fossiles pour vos activités industrielles ou pour baisser l’empreinte carbone des flux de personnes ou de marchandises sur votre territoire ?&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Vous envisagez d’investir dans ce type de solutions mais :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;vous en êtes au stade de la réflexion ?&lt;/li&gt;&lt;li&gt;ou vous avez participé à un diagnostic à l&amp;#039;échelle territoriale et disposez d’une première cartographie des consommateurs potentiels d’hydrogène (exemples : flottes captives, utilités industrielles…) ?&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le présent dispositif de l’ADEME peut vous aider à &lt;strong&gt;conduire une étude d&amp;#039;opportunité &lt;/strong&gt;(dans un premier temps) ou &lt;strong&gt;une étude de faisabilité &lt;/strong&gt;(dans un deuxième temps), afin de juger la pertinence et de &lt;strong&gt;préparer un projet de décarbonation via l’hydrogène&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Dans cette perspective, l’étude préalable que vous sous-traiterez à un prestataire pourra être&lt;strong&gt; subventionnée jusqu’à 70 % &lt;/strong&gt;des dépenses éligibles (taux variable selon le commanditaire de l’étude). L’assiette des dépenses éligibles de l&amp;#039;étude de préfaisabilité sera plafonnée à 50 000 € L’assiette des dépenses éligibles de l&amp;#039;étude d&amp;#039;opportunité sera plafonnée à 50 000 €. L’assiette des dépenses éligibles de l&amp;#039;étude de faisabilité sera plafonnée à 100 000 €. L’assiette des dépenses éligibles de l&amp;#039;étude stratégique sera plafonnée à 100 000 €.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Chaque étude (opportunité ou faisabilité) devra se conformer à des attendus en termes d’objectifs et de livrables à produire qui sont décrits dans le cahier des charges proposé par l’ADEME (voir ci-dessous « Pour vous accompagner dans vos démarches »).&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’étude de préfaisabilité d’usages non standards de l’hydrogène &lt;/strong&gt;est dédiée à des applications particulières de l’hydrogène non liées à un écosystème hydrogène (process industriel, stockage, hydrogénoduc, alimentation électrique d’un site isolé, maritime, fluvial, ferroviaires).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’étude d’opportunité vise à accompagner les potentiels consommateurs d’hydrogène (mobilité, industrie, stationnaire) dans leur réflexion de décarbonation&lt;/strong&gt;, collectivement sur l’ensemble d’un territoire (regroupement de collectivités, zone industrielle…). Les profils d’usage seront analysés pour déterminer quelle énergie/carburant est le plus adapté. Ces études ne peuvent donc pas être portées par des développeurs d’infrastructures.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’étude de faisabilité se concentre sur le déploiement du vecteur hydrogène &lt;/strong&gt;sur un territoire où une demande suffisante aura été préalablement identifiée. Une infrastructure adéquate aux volumes pressentis pourra être dimensionnée, pour modéliser un modèle économique et anticiper les contraintes techniques et réglementaires. Ces études peuvent être portées par des développeurs d’infrastructures ou par de futurs usagers d’hydrogène.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Une étude d’opportunité peut déboucher sur une étude de faisabilité &lt;/strong&gt;en cas d’identification d’une pertinence pour le vecteur hydrogène. L’octroi d’une aide pour une étude de faisabilité sera conditionné par la réalisation préalable d’une étude d’opportunité qui aura respecté - a minima - les exigences fixées dans le cahier des charges.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’étude stratégique à l’échelle d’un territoire&lt;/strong&gt; a pour objectif d’estimer à moyen et à long terme les besoins d’hydrogène du territoire et les infrastructures de production et de distribution à déployer pour faire face à ces besoins.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-sur-le-deploiement-decosystemes-et-dusages-de-lhydrogene/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>162814</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les démarches d’écologie industrielle et territoriale en Nouvelle-Aquitaine (EITNA Démarches)</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Déploiement et accompagnement des démarches d’écologie industrielle et territoriale en Nouvelle-Aquitaine (EITNA Démarches)</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet Appel à projets (AAP) vise à favoriser, en Nouvelle Aquitaine, &lt;strong&gt;l’émergence et le développement de nouvelles démarches d’écologie industrielle et territoriale à l’échelle des territoires et des filières.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Il s’agit de &lt;strong&gt;dynamiques collaboratives et structurantes &lt;/strong&gt;pour le développement du territoire et des acteurs, dont l’objectif est d’aboutir à des actions concrètes, partagées et multi-acteurs. Ces démarches doivent viser à développer :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;La réduction des déchets et l&amp;#039;optimisation des ressources : &lt;/strong&gt;l&amp;#039;EIT vise à favoriser l&amp;#039;efficacité dans l&amp;#039;utilisation des ressources, en encourageant le recyclage, la réutilisation et la valorisation des déchets industriels (matière, eau, énergie). Cela peut inclure le partage de ressources entre entreprises pour minimiser les déchets et les coûts.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La réduction des émissions de gaz à effet de serre :&lt;/strong&gt; l&amp;#039;EIT vise également à réduire les émissions de gaz à effet de serre en optimisant les processus industriels, en réduisant les transports inutiles et en favorisant les sources d&amp;#039;énergie plus propres.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La création de nouvelles filières :&lt;/strong&gt; les démarches d’EIT peuvent mettre en avant le besoin de nouvelles activités sur le territoire pour satisfaire les nouveaux besoins des entreprises (recyclage, réemploi, production d’énergie, etc.) &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Des partenariats :&lt;/strong&gt; les initiatives d&amp;#039;Écologie Industrielle &amp;amp; Territoriale permettent la mise en place de partenariats entre les entreprises privées, mais également avec des acteurs publics. Ces partenariats peuvent être essentiels pour faciliter la mise en œuvre de projets d&amp;#039;EIT.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Des outils incitatifs : &lt;/strong&gt;l&amp;#039;EIT doit permette également aux activités économiques à réfléchir à l&amp;#039;évolution de leur modèle économique, à travers l&amp;#039;écoconception et l&amp;#039;économie de la fonctionnalité.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Des synergies industrielles : &lt;/strong&gt;l&amp;#039;EIT encourage la coopération entre les activités d&amp;#039;un territoire donné. Ces entreprises peuvent collaborer pour utiliser les sous-produits ou les déchets de l&amp;#039;une comme matière première pour une autre, créant ainsi des synergies industrielles bénéfiques pour toutes les parties prenantes. Trois types de synergies sont mises en œuvre :&lt;ul&gt;&lt;li&gt;Les synergies de substitution qui favorisent le réemploi/réutilisation et le recyclage, &lt;/li&gt;&lt;li&gt;Les synergies de mutualisation de ressources qui permettent de réduire l’usage des ressources par l’économie du partage, &lt;/li&gt;&lt;li&gt;Les synergies de mutualisation de services, qui permettent d&amp;#039;intégrer les achats responsables et de relocaliser l’économie, &lt;/li&gt;&lt;li&gt;Les synergies de filières qui permettent la prise en compte globale et locale du cycle de vie des matières. &lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le nouveau programme EITNA vous propose deux types d’accompagnement, « EITNA flash » et « EITNA démarches ».&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’ « EITNA flash » permet aux entités intéressées d’obtenir un premier niveau d’informations sur l’écologie industrielle et territoriale, d’accéder à une boîte à outils existante permettant la mise en œuvre d’opérations simples et reproductibles et de bénéficier des retours d’expériences d’autres animateurs. Une seule lettre d&amp;#039;engagement adressée à notre centre de ressources suffit pour y accéder : &lt;a target="_blank" href="mailto:eitna&amp;#64;recita.org"&gt;eitna&amp;#64;recita.org&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;ATTENTION :&lt;/strong&gt; EITNA Flash ne fait pas partie de cet AAP et ne demande pas de candidater sur cette plateforme. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;EITNA Démarches lui est concerné pour cette candidature. &lt;/p&gt;&lt;p&gt;L’ « EITNA démarches » est composé de trois phases d’accompagnement, détaillées ci-après. Le début de chaque phase d’accompagnement devra être validé en jury EITNA organisé 2 fois par an.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les trois phases&lt;/strong&gt; identifiées sont les suivantes et permettent de suivre l&amp;#039;évolution d&amp;#039;une démarche EIT :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Phase 1 : Réaliser une étude de préfiguration : &lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Les études seront financées à hauteur de 70 % avec un montant maximal de dépenses de 40 000 €. Les dépenses pourront intégrer des frais internes et/ou externes.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Phase 2 : Conduire une démarche d’EIT, mobiliser et mettre en œuvre des synergies : &lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Durée maximum du programme : 3 ans&lt;/li&gt;&lt;li&gt;Aide forfaitaire au financement des frais de personnels à hauteur de 60 % avec des dépenses de frais de personnel au maximum égales à 50 000 €/an/ETP.&lt;/li&gt;&lt;li&gt;L’aide au financement des dépenses de communication sera plafonnée à 18 000 €/phase. Elles pourront intégrer l’acquisition d’un outil numérique dans la limite de 6 000 €/phase.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Phase 3 : Poursuivre et consolider une démarche d’EIT.&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Durée maximum du programme : 3 ans&lt;/li&gt;&lt;li&gt;Aide forfaitaire au financement des frais de personnels à hauteur de 50 % avec des dépenses de frais de personnel au maximum égales à 50 000 €/an/ETP.&lt;/li&gt;&lt;li&gt;L&amp;#039;aide au financement des dépenses de communication sera plafonnée à 18 000 €/phase. Elles pourront intégrer l&amp;#039;acquisition d&amp;#039;un outil numérique dans la limite de 6 000 €/phase.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les lauréats de cet AAP bénéficieront aussi d’un &lt;strong&gt;appui technique et méthodologique &lt;/strong&gt;de la part du centre de ressources régional afin :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;de structurer leur projet (périmètre à définir, acteurs et partenaires à identifier, gouvernance à organiser, méthodologie d’animation) &lt;/li&gt;&lt;li&gt;d’identifier les possibilités d’accompagnement.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deploiement-et-accompagnement-des-demarches-decologie-industrielle-et-territoriale-en-nouvelle-aquitaine-eitna-demarches/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>162815</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'industrie des Véhicules Intermédiaires (eXtrême Défi)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Industrie des Véhicules Intermédiaires (eXtrême Défi)</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L96" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N96" s="1" t="inlineStr">
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les projets éligibles à cet AAP concernent la fabrication, l’innovation portant sur des véhicules intermédiaires (catégories VAE et L).&lt;br /&gt;Le présent AAP est ouvert aux entreprises de toute taille présentant un projet susceptible de relever d’un ou plusieurs des 4 volets suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Volet 1 : Projets de développement et d’assemblage de véhicules intermédiaires&lt;br /&gt;&lt;/strong&gt;Ce volet vise à soutenir les projets de développement des capacités industrielles ainsi que l’installation de nouvelles usines ou lignes de production pour assembler des véhicules intermédiaires et gagner en compétitivité sur le marché de l’assemblage de ces véhicules. Les porteurs chercheront à industrialiser des familles de véhicule intermédiaires conçu à partir d’une base roulante commune pour des applications de transport de personne et de marchandises. Les projets pourront viser la mise en œuvre de capacité d&amp;#039;ingénierie et d’assemblage pour plusieurs constructeurs sur demande et sur des petites séries.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Volet 2 : Projets de production des principaux composants « stratégiques » et équipements pour véhicules intermédiaires&lt;br /&gt;&lt;/strong&gt;Ce volet vise à soutenir les investissements industriels permettant de développer et accroitre les capacités de production des pièces détachées (composants) ou équipements des véhicules intermédiaires pour lesquels il existe un potentiel de relocalisation et de compétitivité du marché européen (exemples non exhaustifs : roues, cadre, fourche, plateaux, pédaliers, freins, moteurs, moyeux, remorques, batteries, etc.).&lt;br /&gt;Ces pièces et équipements devront chercher à être le plus standard et interopérable possible, en s’inscrivant notamment dans une démarche de coopétition avec la filière. Il sera visé en priorité les composants « stratégiques » tels qu’explicité dans le texte de l&amp;#039;appel.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Volet 3 : Projets d’éco-conception et d’amélioration de l’impact environnemental du cycle de vie des véhicules intermédiaires et des équipements associés&lt;br /&gt;&lt;/strong&gt;Ce volet vise à soutenir des projets d’investissement permettant aux entreprises de renforcer leurs capacités à produire des véhicules intermédiaires éco-conçus, réparables, recyclables et reconditionnables (surcyclables) afin d&amp;#039;accompagner la transition de la filière vers l’économie circulaire et d’encourager des investissements en faveur du recyclage, du réemploi des déchets et d’une baisse de la pression sur les ressources. Les projets auront pour but d’alléger l’empreinte environnementale des pièces et composants de véhicules intermédiaires et des processus de fabrication associés.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Volet 4 : Briques technologiques et démonstrateurs de solutions innovantes directement adossées aux véhicules intermédiaires&lt;br /&gt;&lt;/strong&gt;Ce volet vise à soutenir des projets de recherche et de développement ou de premiers démonstrateurs de solutions innovantes portés par des start-ups ou des industriels. Les projets devront être en lien direct avec l’industrialisation du véhicule intermédiaire ou de ses composants, ou avec les éléments physiques et des équipements. Les projets peuvent contribuer à favoriser l’innovation dans les procédés industriels, les matériaux, les utilisations et les solutions digitales pour renforcer la compétitivité, la durabilité du secteur et développer une ingénierie du cycle basée sur des compétences et un savoir-faire spécifique. Les projets ayant une composante collaborative forte, associant notamment des start-ups, des PME, des ETI ou des partenaires de recherche et des universités, et, si besoin, des collectivités territoriales, feront l’objet d’une attention spécifique, tout comme les projets qui privilégieront un partage des objectifs et des résultats au sein de la filière industrielle naissante (notion de « bien commun » décrite dans les critères de sélection).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/industrie-des-vehicules-intermediaires-extreme-defi/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>162520</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Massifier le nombre d'industriels qui s'engagent dans la décarbonation via un ou plusieurs dispositifs du Programme à travers des opérations collectives</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Appel à manifestation d'intérêt - Opérations Collectives PACTE Industrie - 2024</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;L&amp;#039;opération collective&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet collectif doit rassembler au minimum 10 entreprises avec un objectif compris entre 20 à 50 entreprises industrielles. Ces entreprises peuvent être de toute taille. Chacune doit réaliser a minima une formation ou un accompagnement individuel du programme PACTE Industrie. Le collectif d’entreprises peut se positionner sur des formations et accompagnements individuels différents ou identiques. Le porteur doit proposer une animation du collectif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Programme PACTE Industrie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le programme PACTE Industrie vise à &lt;strong&gt;former et accompagner les industriels dans leur démarche de décarbonation&lt;/strong&gt;. Il s’agit de faciliter le passage à l’action vers des investissements afin d’&lt;strong&gt;accélérer la transition énergétique et bas carbone&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Les dispositifs présents au sein de PACTE Industrie et éligibles dans cet AMI sont les suivants, ils sont détaillés dans le cahier des charges :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Formations&lt;/strong&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;strong&gt;PROREFEI : former les      référents énergie&lt;/strong&gt; à porter des actions de transition énergétique&lt;br /&gt;Maîtriser les connaissances théoriques fondamentales sur l’efficacité énergétique en industrie.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Développer sa stratégie&lt;/strong&gt; de      décarbonation Act pas à pas&lt;br /&gt;Apprendre à concevoir votre stratégie et structurer votre plan de transition bas carbone.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Évaluer sa stratégie&lt;/strong&gt; de      décarbonation ACT Évaluation&lt;br /&gt;Comprendre et suivre une évaluation ACT de votre stratégie de décarbonation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Accélérer le financement&lt;/strong&gt;      de ses projets&lt;br /&gt;Comprendre les outils de financement et l’écosystème associé pour accélérer le financement de vos projets de décarbonation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accompagnements&lt;/strong&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;strong&gt;Étudier les opportunités      d’évolution du mix énergétique de son site industriel&lt;/strong&gt;&lt;br /&gt;Cette étude fournit une vision exhaustive des solutions disponibles sur votre site, à travers une analyse multicritère (technique, énergétique, environnementale et économique) et l&amp;#039;établissement d&amp;#039;une feuille de route de décarbonation de votre site industriel.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Élaborer sa stratégie de      décarbonation ACT pas à pas&lt;br /&gt;&lt;/strong&gt;Cet accompagnement vous guide dans la construction concrète et ambitieuse de votre stratégie de décarbonation et du plan de transition associé, en vous appuyant sur la méthodologie internationale ACT Pas à Pas.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Construire sa trajectoire      d’investissements bas carbone&lt;/strong&gt;&lt;br /&gt;Cet accompagnement vise à définir votre feuille de route de décarbonation à l&amp;#039;échelle de votre groupe industriel et apporte une aide dans la priorisation des investissements sur chacun de vos sites industriels. Il permet de transformer votre stratégie en planning d&amp;#039;investissements et piloter la trajectoire de réduction de vos émissions.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Élaborer sa stratégie et trajectoire d’investissements bas carbone&lt;/strong&gt;&lt;br /&gt;S&amp;#039;appuyant sur la méthodologie internationale ACT Pas à Pas, cet accompagnement global structure la stratégie de décarbonation et le plan de transition de votre entreprise. Il vous apporte également une aide dans l&amp;#039;identification, la priorisation et le pilotage des investissements sur vos sites industriels. &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Financer son projet      d’investissement&lt;/strong&gt;&lt;br /&gt;Cet accompagnement permet d’identifier les modes de financement adaptés, d’analyser les risques et de trouver les arguments clés pour convaincre les financeurs. Il sera disponible au S2 2024.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Certification et évaluation&lt;/strong&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;strong&gt;Prime pour l’obtention de      la certification ISO 50001&lt;/strong&gt;&lt;br /&gt;Vous mettez en place un Système de Management de l&amp;#039;Énergie ISO 50001 pour la première fois ? Le dispositif PRO-SMEn récompense votre entreprise par la bais d&amp;#039;une aide financière.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Évaluer l’ambition de sa      stratégie de décarbonation ACT évaluation&lt;/strong&gt;&lt;br /&gt;Cet accompagnement vise à évaluer l’alignement de votre stratégie bas carbone avec les objectifs de l’Accord de Paris, grâce à la méthodologie internationale ACT Évaluation.&lt;br /&gt;Il vous permettra : &lt;ul&gt;&lt;li&gt;(i) d&amp;#039;identifier les forces et faiblesses de votre stratégie pour vous améliorer.&lt;/li&gt;&lt;li&gt;(ii) de démontrer auprès de vos parties prenantes (investisseurs, autorités publiques) la crédibilité et la robustesse de votre plan, notamment au regard des obligations issues de la CSRD (Directive sur les rapports de développement durable des entreprises).&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Financement&lt;/strong&gt;&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;Les coûts de prestation      pour les accompagnements individuels PACTE Industrie sont aidés entre 60 %      et 80 % jusqu’à l’assiette éligible maximum précisée pour chaque      accompagnement dans le cahier des charges.&lt;/li&gt;&lt;li&gt;Les coûts des formations      PACTE Industrie sont aidés entre 40 % et 80 %.&lt;/li&gt;&lt;li&gt;Les coûts d&amp;#039;animation      (coordination, sensibilisation, communication) du porteur du projet      peuvent bénéficier d&amp;#039;une aide financière sur une assiette éligible      représentant 15 % maximum du coût total du projet.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet AMI prévoit 2 relèves :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1ʳᵉ relève :&lt;br /&gt;Clôture de pré-dépôt :      14/06/2024 à 12h (GMT&amp;#43;1)&lt;br /&gt;Le dossier de demande      d’aide devra être déposé au plus tard le 30/09/2024&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;2ᵉ relève :&lt;br /&gt;Clôture de pré-dépôt      : 15/09/2024 à 12h (GMT&amp;#43;1)&lt;br /&gt;Le dossier de demande      d’aide devra être déposé au plus tard le 15/12/2024&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-manifestation-dinteret-operations-collectives-pacte-industrie-2024/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>162474</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’économie de la fonctionnalité et de la coopération</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’économie de la fonctionnalité et de la coopération</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le contexte environnemental et social favorise l’émergence de &lt;strong&gt;nouveaux modèles de développement&lt;/strong&gt; parmi lesquels l’économie de la fonctionnalité et de la coopération. Elle établit une &lt;strong&gt;nouvelle relation entre l’offre et la demande&lt;/strong&gt;. Elle ne se fonde plus sur la simple vente de biens ou de services mais sur la fourniture d&amp;#039;effets utiles (bénéfices) pour les usagers répondant à des &lt;strong&gt;besoins réels des personnes, des entreprises et des collectivités ainsi qu’aux enjeux de durabilité&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les bénéfices de cette démarche sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Économiques&lt;/strong&gt; : avoir une approche centrée usagers plutôt que la vente d’un simple produit pour pérenniser son activité, se différencier et fidéliser ses clients.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Écologiques&lt;/strong&gt; : sortir de la logique de volume (produire et vendre toujours plus), mutualiser et allonger la durée de vie de ses produits pour réduire significativement la consommation de ressources naturelles et créer des impacts bénéfiques sur l’environnement.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sociaux&lt;/strong&gt; : développer des effets positifs sur la société, valoriser les compétences de ses collaborateurs reposant sur l’expérience réelle du travail.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Territoriaux&lt;/strong&gt; : développer des dynamiques coopératives en lien avec les enjeux du territoire.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une étude de diagnostic ou d’accompagnement permet d’analyser le périmètre du besoin ou de la fonctionnalité à satisfaire pour dimensionner l’offre de services à proposer en correspondance.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à financer cette étude par une subvention allant&lt;strong&gt; jusqu’à 80 % de son coût&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/soutien-a-leconomie-fonctionnalite-cooperation</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-leconomie-de-la-fonctionnalite-et-de-la-cooperation/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>162221</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les ports ou consortiums de ports souhaitant adapter leurs infrastructures pour accueillir les activités industrielles liées à l’éolien flottant</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Infrastructures portuaires métropolitaines pour l’industrie de l’éolien flottant</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets vise à soutenir, à l’échelle des façades maritimes Méditerranée et Atlantique-Manche, les ports ou consortiums de ports souhaitant &lt;strong&gt;adapter leurs infrastructures pour accueillir les activités industrielles liées à l’éolien flottant&lt;/strong&gt;, notamment :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;aménagement de terrains, de quais et d’accès à même d’accueillir une offre d’assemblage des flotteurs compétitive&lt;ul&gt;&lt;li&gt;L’aménagement d’espaces ayant pour vocation de répondre aux besoins de stockage par des industriels ou énergéticiens des sous-ensembles, équipements, composants, les flotteurs assemblés voire les couples éolienne-flotteur intégrés&lt;/li&gt;&lt;li&gt;Le développement d’infrastructures pour l’intégration des éoliennes sur flotteur (quais adaptés, …)&lt;/li&gt;&lt;li&gt;Le développement d’infrastructures et la mise à disposition de sites permettant d’accueillir des industriels produisant des composants de l’éolien flottant&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le projet devra permettre à son terme de répondre aux besoins des parcs commerciaux français et internationaux.  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/infrastructures-portuaires-metropolitaines-pour-lindustrie-de-leolien-flottant/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>17/03/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>158944</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Aider les citoyens à trouver que faire de leurs objets inutilisés à l’échelle locale, et à consommer de façon responsable</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Longue Vie Aux Objets</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Comment se débarrasser de façon vertueuse ? Quelles alternatives à la consommation d&amp;#039;objets neufs ?
+ 🤔
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME et l&amp;#039;Accélérateur de la Transition Écologique viennent de lancer l&amp;#039;outil
+ &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;
+  La carte des acteurs de l&amp;#039;économie circulaire et de la réparation&lt;/a&gt; pour mettre en lumière les solutions proches de chez soi pour désencombrer son logement, et pour consommer de façon responsable en privilégiant le réemploi et la réparation de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ La carte met en lumière des acteurs et solutions de proximité et apporte des réponses pour les objets du quotidien : vêtement, téléphone mobile, mobilier, électroménager, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Les points d&amp;#039;apport listés sur ce site sont mis à jour régulièrement.
+&lt;/p&gt;
+&lt;p&gt;
+ Librement réutilisable &amp;amp; intégrable en iframe sur tout type de site comme tous les simulateurs de l&amp;#039;Accélérateur de la Transition Écologique, ce simulateur a aussi pour but de sensibiliser le plus grand nombre sur les alternatives à l&amp;#039;achat neuf, en mettant en avant des labels et bonus réparation dont le citoyen peut bénéficier.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Carte centrée sur un territoire : &lt;/strong&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2026-01-14-133430-69678fa4b04c9.png" alt="aperçu carte" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet outil est par exemple repris sur le site de
+ &lt;a href="https://epargnonsnosressources.gouv.fr/" target="_self"&gt;
+  Épargnons Nos Ressources &lt;/a&gt; et sur plus de 200 &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;sites de collectivités&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est librement diffusable et intégrable en iframe sur tout type de site.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour intégrer la carte de l&amp;#039;équipe &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;Longue Vie Aux Objets
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Veuillez vous référer à la
+ &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;documentation&lt;/a&gt;
+ qui vous guide dans les étapes d&amp;#039;intégration.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://longuevieauxobjets.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe : longuevieauxobjets&amp;#64;ademe.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>longuevieauxobjets@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b317-aider-les-citoyens-a-trouver-que-faire-de-leu/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Longue Vie Aux Objets - Ademe</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2024</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>158943</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Aider les citoyens à trouver que faire de leurs déchets</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Que Faire De Mes Déchets</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ « Poubelle ménagère ? recyclage ? déchèterie ? »
+ &lt;span&gt;🤔&lt;/span&gt;
+ &lt;span&gt;🚮&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME et l&amp;#039;Accélérateur de la Transition Écologique viennent de refondre l&amp;#039;outil Que Faire de Mes Déchets  pour savoir facilement où jeter les déchets en tout genre : vêtement, téléphone mobile, masque à usage unique, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Les points d&amp;#039;apport listés sur ce site seront mis à jour régulièrement.
+&lt;/p&gt;
+&lt;p&gt;
+ Librement réutilisable &amp;amp; intégrable en iframe sur tout type de site comme tous les simulateurs de l&amp;#039;Accélérateur de la Transition Écologique, ce simulateur a aussi pour but de sensibiliser le plus grand nombre sur les questions du cycle de vie d&amp;#039;un déchet :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🗺️&lt;/span&gt;
+ Où le jeter : à la poubelle ? dans une déchèterie ou un point d&amp;#039;apport ? où est le plus proche ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🔄&lt;/span&gt;
+ Que va-t-il devenir ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;❌&lt;/span&gt;
+ Comment éviter de le produire ?
+&lt;/p&gt;
+&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Que_faire_de_mes_dechets.gif" /&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet outil est, par exemple, repris sur le site de
+ &lt;a href="https://www.hautbugey-agglomeration.fr/vivre-habiter/gestion-des-dechets/ordures-menageres/" target="_self"&gt;
+  Haut-Bugey Agglomération
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est librement diffusable et intégrable en iframe sur tout type de site.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour intégrer
+ &lt;a href="https://quefairedemesdechets.ademe.fr/" target="_self"&gt;
+  Que Faire De Mes Déchets
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Cliquez sur &amp;#34;Intégrer ce simulateur&amp;#34; (bouton
+   ) sur la droite de l&amp;#039;écran et copier le script proposé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptez le simulateur à vos besoins : couleurs, paramètres du simulateur ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Copiez le script personnalisé associé
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Si vous utilisez Wordpress pour votre site :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assurez-vous d&amp;#039;être en mode éditeur back office (et non pas mode classique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  cliquez sur l&amp;#039;onglet &amp;#34;texte&amp;#34; à droite
+ &lt;/li&gt;
+ &lt;li&gt;
+  copiez/collez le script à l&amp;#039;endroit désiré
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://quefairedemesdechets.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe : quefairedemesdechets&amp;#64;ademe.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>longuevieauxobjets@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/94c8-aider-les-citoyens-a-trouver-que-faire-de-leu/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Longue Vie Aux Objets - Ademe</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2024</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>161767</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Demander une aide financière à la réalisation de votre installation de production de chaud et de froid à partir d’une boucle d’eau tempérée « géothermique »</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Maîtriser      sa facture énergétique en ayant de la visibilité sur les coûts de la      chaleur et du froid.&lt;/li&gt;&lt;li&gt;Bénéficier      d’une technologie performante sur le plan énergétique et      environnemental.&lt;/li&gt;&lt;li&gt;promouvoir      des ressources énergétiques locales, disponibles 24 heures sur 24 et      indépendantes des conditions climatiques.&lt;/li&gt;&lt;li&gt;Profiter      d’une technologie adaptable aux différentes demandes selon les usages des      bâtiments (chaud et/ou froid).&lt;/li&gt;&lt;li&gt;Exploiter      une technologie qui s’intègre harmonieusement à son environnement et      évolutive par rapport à un programme d’aménagement.&lt;/li&gt;&lt;li&gt;Agir      avec le soutien du Fonds Chaleur et de l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP)&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimum de performance des installations (COP des PAC (Coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc.). D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle...&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d&amp;#039;EnR&amp;amp;R de l&amp;#039;opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-a-partir-boucle-deau-temperee</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-deau-temperee-geothermique/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>161771</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Demander le financement des études de faisabilité pour l'installation de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité pour l'installation de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’étude de faisabilité apporte au porteur de projet les éléments techniques, économiques, réglementaires et environnementaux lui permettant de se positionner sur la faisabilité d’une opération de récupération et valorisation de chaleur fatale.&lt;/p&gt;&lt;p&gt;L’étude de faisabilité fait notamment suite à une solution identifiées lors d’un audit énergétique ou une étude d’opportunité et permet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;de vérifier la faisabilité technique et économique du projet&lt;br /&gt;&lt;/li&gt;&lt;li&gt;de proposer des solutions techniques adaptées au contexte et aux possibilités qu’offre le site&lt;/li&gt;&lt;li&gt;d’étudier les solutions en matière de montage financier et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à réaliser, alors passez à la suite. L’ADEME avec le Fonds Chaleur, vous accompagne à travers des &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;aides à l’investissement sur une installation de récupération de chaleur fatale&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-linstallation-recuperation-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-linstallation-de-recuperation-de-chaleur-fatale/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>161772</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Demander une aide financière à la réalisation de votre installation de production de chaleur à partir de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur à partir de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie géothermique.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel biomasse et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la géothermie).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Il existe plusieurs bonnes raisons pour passer le cap du fossile au renouvelable grâce à la géothermie :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur ;&lt;/li&gt;&lt;li&gt;accéder à l’exemplarité environnementale ;&lt;/li&gt;&lt;li&gt;bénéficier de technologies éprouvées à haut rendement énergétique ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources locales, disponibles 24h/24 indépendamment des conditions climatiques ;&lt;/li&gt;&lt;li&gt;exploiter une énergie qui s’intègre harmonieusement à son environnement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME peut accompagner financièrement la réalisation d’opérations de géothermie sur aquifère profond (ou géothermie basse énergie) avec ou sans recours à une (ou des) pompe(s) à chaleur et associées ou non à la création (ou l’extension) d’un réseau de chaleur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L’aide Fonds Chaleur aux installations de production de chaleur à partir de géothermie profonde dépend de conditions techniques, en particulier :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’étude du projet (sur les volets sous-sol et surface) ;&lt;/li&gt;&lt;li&gt;la quantité de chaleur produite ;&lt;/li&gt;&lt;li&gt;les performances énergétiques et environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-a-partir-geothermie-profonde</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-a-partir-de-geothermie-profonde/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>161773</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Demander une aide financière pour la réalisation de votre installation de production de chaleur et de froid à partir de géothermie de surface ou d'aérothermie</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid renouvelable à partir de géothermie de surface et d'aérothermie</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et d&amp;#039;efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur, afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres EnR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de &lt;strong&gt;l’utiliser de façon optimisée&lt;/strong&gt; et &lt;strong&gt;là où elle est l’énergie la plus pertinente&lt;/strong&gt; pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera &lt;strong&gt;particulièrement pertinente pour des besoins hautes température&lt;/strong&gt; (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il   existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable   grâce à la géothermie ou à l’aérothermie&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Maîtriser   sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et   éventuellement sur les coûts du froid.&lt;/li&gt;&lt;li&gt;Accéder   à l’exemplarité environnementale.&lt;/li&gt;&lt;li&gt;Bénéficier de technologies éprouvées à haut   rendement énergétique.&lt;/li&gt;&lt;li&gt;Permettre de produire du chaud, mais aussi du rafraîchissement avec les mêmes équipements.&lt;/li&gt;&lt;li&gt;Promouvoir   des ressources locales, disponibles 24 heures sur 24 indépendamment des conditions   climatiques.&lt;/li&gt;&lt;li&gt;Exploiter   une énergie qui s’intègre harmonieusement à son environnement.&lt;/li&gt;&lt;li&gt;Agir avec le soutien du Fonds Chaleur et de   l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME peut accompagner les opérations suivantes ayant une production de chaleur renouvelable minimum de 25 MWh/an :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Géothermie   de surface avec pompes à chaleur sur aquifère superficiel, sur champ de   sondes géothermiques, sur géostructures énergétiques, sur échangeurs   compacts géothermiques ou sur chaussées thermoactives.&lt;/li&gt;&lt;li&gt;Installations   utilisant les mêmes principes que la géothermie mais valorisant par pompe à   chaleur l’énergie des eaux usées, de l’eau de mer, des eaux de surface ou des   eaux thermales.&lt;/li&gt;&lt;li&gt;Aérothermie &lt;strong&gt;uniquement les pompes à chaleur air/eau&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de géothermie de   surface ou d&amp;#039;aérothermie aidées par l’ADEME peuvent être dédiées à un bâtiment (ou process) ou   peuvent être associées à un réseau de chaleur et/ou de froid. &lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;installations de faibles puissances sont accompagnées uniquement dans le cadre des contrats chaleur renouvelable&lt;/strong&gt; (production de chaleur renouvelable &amp;lt;25 MWh/an).&lt;/p&gt;&lt;p&gt;L’aide Fonds Chaleur aux   installations de géothermie de surface ou d’aérothermie dépend de conditions techniques, en   particulier :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L&amp;#039;étude du projet (incluant le volet captage de   la ressource « EnR »).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;La quantité de chaleur et éventuellement de froid produite.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Les performances énergétiques et   environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au-delà des aides à   l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre   projet&lt;/strong&gt; : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage,   conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-renouvelable-a-partir-de-geothermie-de-surface-et-daerothermie/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>161774</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans le financement d’une étude de faisabilité avant d'investir dans une installation de géothermie de surface ou dans une installation d'aérothermie</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Étude de faisabilité en géothermie de surface et aérothermie</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité, en apportant une aide financière et en mettant à votre disposition des trames de cahier des charges selon les technologies utilisées.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide comprend les &lt;strong&gt;études de projets&lt;/strong&gt; liés à la mise en œuvre de :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pompes à chaleur sur aquifère superficiel, champs de sondes géothermiques, géostructures énergétiques, eaux usées, eau de mer ou eaux thermales&lt;br /&gt;&lt;/li&gt;&lt;li&gt;pompes à chaleur aérothermiques (PAC air/eau)&lt;/li&gt;&lt;li&gt;de boucle d’eau tempérée « géothermique »&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;vérifier la faisabilité technique et économique&lt;/strong&gt; du projet d’implantation d’une installation de géothermie de surface&lt;/li&gt;&lt;li&gt;&lt;strong&gt;proposer des solutions techniques adaptées&lt;/strong&gt; au contexte ainsi qu’aux opportunités et aux contraintes qu’offre le site&lt;/li&gt;&lt;li&gt;&lt;strong&gt;comparer la solution « géothermique » aux autres possibilités&lt;/strong&gt; en termes d’investissement et d’exploitation&lt;/li&gt;&lt;li&gt;&lt;strong&gt;rechercher des solutions&lt;/strong&gt; visant à assurer l’exploitation pérenne de la ressource « géothermique »&lt;/li&gt;&lt;li&gt;&lt;strong&gt;proposer des solutions pour le financement de l’opération&lt;/strong&gt; et son montage administratif et juridique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets de pompes à chaleur géothermiques sur aquifère superficiel ou sur champ de sondes ou de pompes à chaleur aérothermiques, l’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Étude) ou pouvant justifier de conditions équivalentes. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page)&lt;/p&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers les plus pertinente pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis. Vous pouvez contacter votre direction régionale ADEME, en amont de l’étude de faisabilité.&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le financement d’&lt;strong&gt;installations géothermiques&lt;/strong&gt; de production de chaleur et de froid&lt;/li&gt;&lt;li&gt;le financement d&amp;#039;&lt;strong&gt;installations aérothermiques&lt;/strong&gt; de production de chaleur&lt;/li&gt;&lt;li&gt;le financement d’&lt;strong&gt;installations de boucles d’eau tempérée géothermiques&lt;/strong&gt; de production de chaleur et de froid&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-geothermie-surface-aerothermie</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-en-geothermie-de-surface-et-aerothermie/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>161776</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans le financement de votre étude de faisabilité pour l'investissement dans une chaufferie biomasse</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité des projets de chaufferie biomasse</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité, en mettant à votre disposition une trame de cahier des charges, et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier la faisabilité &lt;/strong&gt;technique et économique du projet d’implantation d’une chaufferie biomasse.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer des solutions techniques&lt;/strong&gt; adaptées au contexte et aux possibilités qu’offre le site.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Comparer la solution biomasse aux autres possibilité&lt;/strong&gt;s en terme d’investissement et d’exploitation.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Rechercher des solutions&lt;/strong&gt; visant à assurer la pérennité de l’approvisionnement.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer des solutions pour le financement&lt;/strong&gt; de l’opération et le montage administratif et juridique.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Étude) ou pouvant justifier de conditions équivalentes. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME : https://data.ademe.fr/datasets/liste-des-entreprises-rge-2. Une fois sur la page, cliquez sur le symbole du tableau placé sur la droite.&lt;/p&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers les plus pertinente pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis.&lt;/p&gt;&lt;p&gt;Vous pouvez contactez votre direction régionale ADEME, en amont de l’étude de faisabilité.&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire, l’ADEME avec le Fonds Chaleur, vous accompagne à travers des aides à l’investissement sur une installation de production de chaleur biomasse/bois.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-faisabilite-projets-chaufferie-biomasse</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-des-projets-de-chaufferie-biomasse/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>161777</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser votre projet solaire thermique en métropole grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que les points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100°C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le solaire thermique est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d&amp;#039;eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1 - Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projeté. Cela vous confortera dans votre choix d’investir.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2 - Déposez ensuite un dossier de demande d’aide.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;analyse économique&lt;/strong&gt; ou sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-deau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>161778</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place d’une chaufferie biomasse</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Assistance à Maîtrise d'Ouvrage pour la mise en place d’une chaufferie biomasse</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réalisez votre projet de chaufferie biomasse grâce au Fonds Chaleur de l’ADEME.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L’ADEME met à votre disposition :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;une trame de cahier des charges pour l’assistance à maitrise d’ouvrage ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;une aide financière.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide concerne toutes les collectivités, entreprises et associations.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les missions d’assistance à maitrise d’ouvrage vous permettront :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’assurer la qualité du projet à travers une vision globale et en coordination avec les différents acteurs du projet ;&lt;/li&gt;&lt;li&gt;de mettre en œuvre les différentes étapes du projet et de rédiger les cahiers des charges si nécessaire (bureau d’études, maîtrise d’œuvre) ;&lt;/li&gt;&lt;li&gt;de s’assurer de la conformité réglementaire et technique de l’installation ;&lt;/li&gt;&lt;li&gt;de s’assurer du bon fonctionnement de l’installation et des modalités de maintenance ;&lt;/li&gt;&lt;li&gt;de constituer un opérateur énergétique territorial et de structurer l’animation, notamment dans le cas de projets citoyens.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Étude) ou pouvant justifier de conditions équivalentes.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME.&lt;/p&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers les plus pertinente pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Une fois que votre étude de faisabilité vous a conforté dans l’investissement à faire, l’ADEME grâce au Fonds Chaleur, vous aide financièrement dans l’installation de production de chaleur biomasse/bois.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/assistance-a-maitrise-douvrage-mise-place-dune-chaufferie-biomasse</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/assistance-a-maitrise-douvrage-pour-la-mise-en-place-dune-chaufferie-biomasse/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>161779</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Financer des études sur les réseaux de chaleur ou de froid alimentés par des EnR et/ou EnR&amp;R</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Études sur les réseaux de chaleur ou de froid alimentés par des EnR et/ou EnR&amp;R</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous avez un projet de réseau de chaleur ou de froid entre plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;Vous souhaitez définir un schéma directeur des réseaux pour votre collectivité.&lt;/li&gt;&lt;li&gt;Ces réseaux de chaleur ou de froid seront alimentés par des énergies renouvelables ou de récupération.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour &lt;strong&gt;promouvoir les énergies renouvelables&lt;/strong&gt;. À ce titre, des conseils, des notes d’opportunités et des pré-études de faisabilité peuvent être fournis à titre gratuit. Les aides à l’investissement dans un réseau de chaleur ou de froid sont conditionnées à la &lt;strong&gt;production d’une étude de faisabilité&lt;/strong&gt; pour une création de réseau ou d’un schéma directeur des réseaux pour une extension.&lt;/p&gt;&lt;p&gt;L’aide aux études et schémas directeurs est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Études avec la ou les qualifications pertinentes pour les productions EnR, complété de la certification « OPQIBI 1319 Études du transport de chaleur et de froid » pour la partie « réseau » du projet) ou pouvant justifier de conditions équivalentes.&lt;/p&gt;&lt;p&gt;Avant d’investir, l’ADEME préconise le recours à des prestataires bureaux d’études ou cabinets conseils pour vous accompagner dans la prise de décision préalable et le cas échéant dans le suivi des travaux.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-reseaux-chaleur-froid-alimentes-enr-enrr</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-sur-les-reseaux-de-chaleur-ou-de-froid-alimentes-par-des-enr-et-ou-enr-r/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>161781</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Financer les équipements pour l'approvisionnement de chaufferies bois du Fonds chaleur</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Équipements pour l'approvisionnement de chaufferies bois du Fonds chaleur</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de &lt;strong&gt;mobiliser des gisements de biomasse en quantité et en qualité&lt;/strong&gt; pour permettre leur valorisation en énergie, l’ADEME est susceptible de soutenir :&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La création ou l’aménagement de plateformes d’approvisionnement.&lt;/li&gt;&lt;li&gt;Les équipements assurant la production d’un combustible de qualité.&lt;/li&gt;&lt;li&gt;Les équipements d&amp;#039;exploitation forestière permettant la production de bois énergie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement financier est propre à la structuration régionale de l’approvisionnement de la filière biomasse énergie. Il est également conditionné au &lt;strong&gt;lien avec l’approvisionnement des chaufferies&lt;/strong&gt; financées par le fonds chaleur et à la certification de &lt;strong&gt;gestion durable des forêts&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour le chauffage domestique, l’objectif est d’&lt;strong&gt;aider à la production de bûches de qualité&lt;/strong&gt; présentant des garanties qualitatives et de gestion durable via une aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;À la construction de hangars.&lt;/li&gt;&lt;li&gt;Au développement d’outils de séchage artificiel.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T49" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/equipements-lapprovisionnement-chaufferies-bois-fonds-chaleur</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/equipements-pour-lapprovisionnement-de-chaufferies-bois-du-fonds-chaleur/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>161782</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des installations de production de chaleur biomasse/bois</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'installations de production de chaleur biomasse/bois</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Réduction du besoin : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;Mutualisation des besoins : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse). &lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Il existe plusieurs bonnes raisons de passer au renouvelable grâce à la biomasse énergie :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;avoir de la visibilité sur les coûts de la chaleur&lt;/li&gt;&lt;li&gt;accéder à une haute performance environnementale&lt;/li&gt;&lt;li&gt;bénéficier de technologies éprouvées à haut rendement énergétique&lt;/li&gt;&lt;li&gt;profiter d’une ressource de proximité disponible (bois énergie, sous-produits agricoles ou industriels…), dans une logique d’économie circulaire&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur (aide allant jusqu’à 45 % à 65 % en fonction du statut du porteur de projet)&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’aide Fonds Chaleur aux installations de production chaleur biomasse/bois dépend de conditions techniques&lt;/strong&gt;, en particulier :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;l’étude du projet&lt;/li&gt;&lt;li&gt;l’approvisionnement      biomasse&lt;/li&gt;&lt;li&gt;la quantité de chaleur      produite&lt;/li&gt;&lt;li&gt;les performances      énergétiques et environnementales&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Opérations éligibles :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les installations pour le secteur Collectif / Tertiaire ayant une production minimum de 1 200 MWh/an d&amp;#039;énergie biomasse sortie chaudière.&lt;/li&gt;&lt;li&gt;Les installations en secteur Industrie (et agricole) ayant une production de 1 200 à 12 000 MWh/an biomasse sortie chaudière.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de fortes puissances en secteur industriel et agricole sont accompagnées dans le cadre de l’AAP (Appel à projets) BCIAT (production &amp;gt; 12 000 MWh/an). Les installations biomasse de faibles puissances sont accompagnées uniquement dans le cadre des contrats chaleur renouvelable (production &amp;lt; 1 200 MWh/an).&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maitrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur la qualité de l&amp;#039;air et les taux de certifications attendus sur la plaquette forestière et le bois bocager) et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-dinstallations-de-production-de-chaleur-biomasse-bois/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>161703</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de reconversion de friches par le financement d’études et de travaux de dépollution, dans le respect de la méthodologie nationale de gestion des sites et sols</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux de dépollution d'une friche - Fonds vert</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;La reconquête des friches est essentielle pour concilier aménagement des villes et des territoires et trajectoire de Zéro Artificialisation Nette (ZAN). Elle nécessite un besoin de connaissance et d’anticipation à toute les échelles du projet. Pour cela, l’ADEME accompagne les acteurs publics et privés dans les démarches territoriales et dans la conduite de projet de reconversion de friches polluées, ou à risque de pollution, grâce à deux dispositifs financiers :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études pour l’intégration des friches dans les démarches territoriales&lt;/li&gt;&lt;li&gt;Études et travaux de dépollution d’une friche - Fonds vert&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;Études pour l&amp;#039;&lt;strong&gt;intégration des friches dans les démarches territoriales&lt;/strong&gt;&lt;br /&gt;Pour &lt;strong&gt;anticiper la prise en compte des risques de pollution&lt;/strong&gt;, l’ADEME soutient des études pour&lt;strong&gt; inventorier&lt;/strong&gt; les friches, &lt;strong&gt;identifier le risque&lt;/strong&gt; de pollution, &lt;strong&gt;déterminer les potentiels de mutabilité&lt;/strong&gt; et &lt;strong&gt;planifier les reconversions&lt;/strong&gt; à l’échelle du territoire.&lt;/li&gt;&lt;li&gt;Études et travaux de &lt;strong&gt;dépollution d’une friche - Fonds vert&lt;/strong&gt;&lt;br /&gt;Le processus de reconversion d’une friche implique un préalable fondamental de connaissance de l’état de pollution, afin de &lt;strong&gt;définir des stratégies de gestion de la pollution adaptées&lt;/strong&gt; à l’usage et au projet prévu, conformément à la méthodologie nationale de gestion des sites et sols pollués. L’ADEME soutient la réalisation de ces études, qui font l’objet de prestations codifiées par la norme NF X 31-620, et d’un référentiel de certifications des bureaux d’études (LNE SSP). Pour vous aider dans la définition de votre besoin d’études et la commande des prestations associées, l’ADEME vous propose des recommandations, que vous retrouverez dans un document téléchargeable à la rubrique « Aide aux études - Cahier des charges ».&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’ADEME soutient également la &lt;strong&gt;mise en œuvre des mesures de gestion&lt;/strong&gt; (dépollution, mise en place de dispositions constructives, etc.) retenues à l’issue des phases d’étude décrites ci-dessus. Ce soutien s’inscrit dans le cadre du fonds vert et &lt;strong&gt;concerne uniquement les friches issues d’anciens site ICPE&lt;/strong&gt; (Installations classées pour la protection de l&amp;#039;environnement) &lt;strong&gt;ou relevant du Code minier&lt;/strong&gt;. Selon les besoins opérationnels, les &lt;strong&gt;travaux de déconstruction et désamiantage&lt;/strong&gt; de bâtiments, et de &lt;strong&gt;restauration écologique des sols&lt;/strong&gt; peuvent également être soutenus.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Agriculture et agroalimentaire
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-travaux-depollution-dune-friche-fonds-vert</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-travaux-de-depollution-dune-friche-fonds-vert/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>161709</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné financièrement dans la réalisation de votre projet de Système Solaire Combiné (SSC)</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Installations de systèmes solaires combinés</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin : &lt;/strong&gt;     réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de Systèmes Solaires Combinés (SSC) éligibles au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circulent un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>161710</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez votre projet de Pompe à Chaleur (PAC) solaire grâce à l’accompagnement financier du Fonds Chaleur</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique, …) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les installations de pompes à chaleur (PAC) solaires éligibles au Fonds Chaleur sont les opérations de production d&amp;#039;eau chaude sanitaire (ECS) à destination de logement collectif et des secteurs Tertiaire, Industrie et Agriculture comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, qui vous conforte dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-deau-chaude/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>161727</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné pendant 4 ans dans la mise en œuvre de sa démarche Territoire Engagé Transition Écologique</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Programme Territoire Engagé Transition Écologique - Accompagnement des collectivités par un conseiller</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;strong&gt;deux référentiels thématiques&lt;/strong&gt; ambitieux et progressifs, &lt;strong&gt;un programme d&amp;#039;accompagnement&lt;/strong&gt;, &lt;strong&gt;une animation&lt;/strong&gt;, &lt;strong&gt;un parcours de labellisation&lt;/strong&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;strong&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/strong&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;strong&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/strong&gt; ainsi qu’un &lt;strong&gt;appui à l’animation du projet&lt;/strong&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités      qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie locale et circuits courts
+Qualité de l'air
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-territoire-engage-transition-ecologique-accompagnement-des-collectivites-par-un-conseiller/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>161736</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un soutien financier à la réalisation de groupes de projets ayant recours à de la chaleur d'origine renouvelable et de récupération</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d&amp;#039;un &lt;strong&gt;financement pour développer les énergies   renouvelables thermiques et de récupérations&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d&amp;#039;un contrat unique qui permet de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable patrimonial, d’une durée maximale de 6 ans, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le Contrat Chaleur Renouvelable territorial, d&amp;#039;une durée de 4 ans, vous permet de développer des projets d&amp;#039;EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l&amp;#039;investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l&amp;#039;ensemble des conditions d’éligibilités et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Production d‘eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Réseaux de chaleur
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/contrat-chaleur-renouvelable</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB55" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>161743</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le financement d'études pour inventorier les friches industrielles, identifier le risque de pollution, déterminer les potentiels de mutabilité</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Études pour l'intégration des friches dans les démarches territoriales</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La reconquête des friches est essentielle pour l’aménagement durable des territoires et pour tendre vers l’objectif de Zéro Artificialisation Nette (ZAN). La mise en œuvre de cette reconquête des friches nécessite un &lt;strong&gt;besoin de connaissance et d’anticipation&lt;/strong&gt; à toutes les étapes du projet.&lt;/p&gt;&lt;p&gt;L’ADEME accompagne les acteurs publics et privés dans les démarches territoriales et dans la conduite de projet de reconversion de friches polluées grâce à deux dispositifs financiers :&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Études pour l’intégration des friches dans les démarches territoriales (ce dispositif)&lt;/strong&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Études préalables et travaux de dépollution d’une friche - Fonds vert&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’ADEME accompagne en premier lieu  les collectivités territoriales en charge de la planification territoriale qui ont l’ambition d’intégrer les friches à risque de pollution ou polluées dans leur projet de territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Selon votre besoin, les prestations éligibles peuvent être :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une assistance à maîtrise d&amp;#039;ouvrage (AMO).&lt;/li&gt;&lt;li&gt;Les &lt;strong&gt;démarches d&amp;#039;inventaire&lt;/strong&gt; dont Inventaire Historique Urbain (IHU) pour identifier et localiser les anciens sites industriels à risque de pollution à l&amp;#039;échelle des territoires, ou des quartiers pour par exemple les intégrer dans les documents d&amp;#039;urbanisme.&lt;/li&gt;&lt;li&gt;La &lt;strong&gt;création d’un observatoire&lt;/strong&gt; des friches pour mieux connaître les fonciers à risque de pollution, les caractériser dans leurs contextes, mettre en place une stratégie foncière, prioriser les projets de reconversion pour les remettre sur le marché.&lt;/li&gt;&lt;li&gt;La détermination des potentiels de mutabilité pour&lt;strong&gt; évaluer les possibles changements d&amp;#039;usages.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;La réalisation du &lt;strong&gt;fond pédo-géochimique&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Les &lt;strong&gt;études dont l&amp;#039;objectif est d&amp;#039;intégrer la multifonctionnalité des sols&lt;/strong&gt; dans les démarches territoriales.&lt;/li&gt;&lt;li&gt;Les &lt;strong&gt;études écologiques et paysagères&lt;/strong&gt; (hors études d&amp;#039;impacts réglementaire) sur les périmètres des zones protégées et zones de continuités écologiques.&lt;/li&gt;&lt;li&gt;Les études historiques, documentaires et de vulnérabilité afin d’élaborer un schéma conceptuel et, le cas échéant, un programme prévisionnel d’investigations (&lt;strong&gt;prestations INFOS codification selon la norme NF X31-620-2).&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Les études pour savoir si un site relève ou non de la méthodologie nationale de gestion des sites et sols pollués (prestations &lt;strong&gt;LEVE codification selon la norme NF X31-620-2).&lt;br /&gt;Les études pour caractériser les pollutions (substances, concentrations, profondeurs, étendues,...) (prestations D&lt;strong&gt;IAG codification selon la norme NF X31-620-2)&lt;/strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En savoir plus sur les &lt;a target="_blank" href="https://ssp-infoterre.brgm.fr/fr/guide/donneur-ordre"&gt;prestations normalisées&lt;/a&gt; et sur la &lt;a target="_blank" href="https://www.ecologie.gouv.fr/sites-et-sols-pollues"&gt;politique publique de gestion des sites pollués&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Agriculture et agroalimentaire
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-lintegration-friches-demarches-territoriales</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-lintegration-des-friches-dans-les-demarches-territoriales/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>161749</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans l’investissement de vos réseaux de chaleur ou de froid, alimentés par des énergies renouvelables et/ou de récupération</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Extension et création de réseaux de chaleur ou de froid</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif poursuivi par cet accompagnement financier est de&lt;strong&gt; vous aider à mobiliser davantage de chaleur et/ou de froid issus de production d’EnR&amp;amp;R&lt;/strong&gt; (Énergies renouvelables et de récupération).&lt;/p&gt;&lt;p&gt;Le montant de votre aide est calculé sur la base d’une analyse économique ou sur la base d’une aide forfaitaire. Cela dépend de la puissance de l’installation sur laquelle votre réseau est, ou sera, connecté.&lt;/p&gt;&lt;p&gt;Quelques critères doivent être respectés pour pouvoir bénéficier de l’aide : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre réseau &lt;strong&gt;assure des services publics de distribution de la chaleur&lt;/strong&gt; (la collectivité est autorité organisatrice).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau de chaleur &lt;strong&gt;existe au sens fiscal&lt;/strong&gt;, avec au moins deux clients distincts du maître d’ouvrage.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau technique &lt;strong&gt;distribue uniquement de la chaleur&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les projets sont obligatoirement raccordés à des unités physiques de production EnR&amp;amp;R&lt;/strong&gt; par biomasse, solaire thermique, géothermie, méthanisation, récupération de chaleur fatale (sur process industriel, UIOM (Unité d&amp;#039;Incinération d&amp;#039;Ordures Ménagères)…) et/ou cogénération.&lt;/p&gt;&lt;p&gt;L’aide aux réseaux de l’ADEME porte &lt;strong&gt;exclusivement sur la fonction « distribution »&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Elle est conditionnée aux caractéristiques techniques de mise en œuvre des réseaux prévus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;production supplémentaire&lt;br /&gt;&lt;/li&gt;&lt;li&gt;part d’EnR&amp;amp;R&lt;br /&gt;&lt;/li&gt;&lt;li&gt;densité énergétique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Elle est aussi conditionnée aux éventuels autres financements sollicités (par exemple Conseil Régional).&lt;/p&gt;&lt;p&gt;Des aides pour réaliser vos études existent par ailleurs, sur ces mêmes pages AGIR.&lt;/p&gt;&lt;p&gt;Pour les projets de &lt;strong&gt;réseaux de chaleur associés à une demande de financement d&amp;#039;installation de production ou de récupération de chaleur&lt;/strong&gt;, merci de vous référer aux « Pièces à déposer » des pages AGIR dédiées à chaque type de production (&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse énergie&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface et aérothermie&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installations-production-chaleur-a-partir-geothermie-profonde"&gt;Géothermie profonde&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Chaleur Fatale&lt;/a&gt;, &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-production-deau-chaude-solaire-thermique"&gt;Solaire&lt;/a&gt;).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/extension-creation-reseaux-chaleur-froid</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>161754</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez un projet de récupération de chaleur fatale avec l’aide du Fonds Chaleur de l’ADEME</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'installations de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;L’ADEME subventionne via le Fonds Chaleur les installations de récupération de chaleur fatale en fonction de conditions techniques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Quantité de chaleur récupérée.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Performances énergétiques et environnementales des installations.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Temps de Retour Brut (TRB) du projet.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent valoriser une quantité d’énergie thermique supérieure à 1 GWh/an.&lt;/p&gt;&lt;p&gt;Depuis 2020, les aides ADEME s&amp;#039;articulent avec dispositif des Certificats d’Économies d’Énergie (CEE). Les modalités sont précisées &lt;strong&gt;dans les conditions d’éligibilité et de financement.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’ADEME vous accompagne et vous conseille sur toutes les phases de votre projet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;pour les études d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;pour les études de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;pour les aides à l’investissement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Passer le cap de la récupération de chaleur vous permettra :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;D’avoir de la &lt;strong&gt;visibilité sur les coûts&lt;/strong&gt; de la chaleur.&lt;/li&gt;&lt;li&gt;D’accéder à une &lt;strong&gt;haute performance environnementale&lt;/strong&gt; en substituant cette ressource à d’autres sources de chaleur non renouvelables.&lt;/li&gt;&lt;li&gt;De bénéficier de &lt;strong&gt;technologies éprouvées à haut rendement énergétique&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;De mener à bien un projet avec un &lt;strong&gt;temps de retour souvent inférieur aux projets d’énergies renouvelables&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;De profiter d’une &lt;strong&gt;ressource de proximité&lt;/strong&gt; disponible dans une logique d’économie circulaire.&lt;/li&gt;&lt;li&gt;D’agir avec le soutien du Fonds Chaleur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnRChoix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt; (Énergies renouvelables et de récupération).&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;Récupération de chaleur      fatale : &lt;strong&gt;étude des sources de chaleur fatale &lt;/strong&gt;disponibles localement et de      leurs &lt;strong&gt;adéquations avec les besoins&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Et, par la suite, &lt;strong&gt;considération des autres ENR&lt;/strong&gt; disponibles localement : &lt;strong&gt;étude du potentiel géothermique et solaire thermique&lt;/strong&gt; et de leur adéquation avec les besoins (seul ou en complément de la biomasse). La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-dinstallations-de-recuperation-de-chaleur-fatale/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>161755</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Demander une contribution au test de réponse thermique, nécessaire pour caractériser les propriétés thermiques moyennes des terrains traversés</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Test de réponse thermique de terrain (géothermie)</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME vous accompagne dans le &lt;strong&gt;financement de test de réponse thermique&lt;/strong&gt;, une procédure qui permet de caractériser :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les propriétés thermiques moyennes des terrains traversés,&lt;br /&gt;&lt;/li&gt;&lt;li&gt;et de la sonde géothermique verticale testée.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’objectif du test de réponse thermique (TRT) permet de &lt;strong&gt;fournir des informations sur les propriétés thermiques moyennes du terrain&lt;/strong&gt; et donc sur l’intérêt de pouvoir faire de la &lt;strong&gt;géothermie sur champs de sondes&lt;/strong&gt; pour le chauffage et le rafraîchissement des bâtiments concernés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/test-reponse-thermique-terrain-geothermie</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/test-de-reponse-thermique-de-terrain-geothermie/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB59" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>161756</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d’une étude territoriale de faisabilité en vue de créer, étendre ou moderniser un centre de tri de déchets</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'études pour la création, l'extension ou la modernisation de centres de tri des déchets</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de préparer à la valorisation matière ou énergétique des déchets issus de collecte séparée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour cela, trois lois engagent le collectif dans des objectifs ambitieux :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;l&lt;/strong&gt;a loi de transition énergétique pour la croissance verte (LTECV) ;&lt;/li&gt;&lt;li&gt;la loi de la lutte contre le gaspillage ;&lt;/li&gt;&lt;li&gt;et la loi de l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour répondre à ces objectifs, &lt;strong&gt;l’ADEME accompagne les collectivités ou les acteurs privés&lt;/strong&gt; porteurs de projets de centres de tri et de préparation des déchets et déchèteries pour professionnels.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les études de faisabilité ou territoriales préalables aux investissements peuvent être soutenues jusqu’à 80 %&lt;/strong&gt; des dépenses éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-detudes-creation-lextension-modernisation-centres-tri-dechets</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-detudes-pour-la-creation-lextension-ou-la-modernisation-de-centres-de-tri-des-dechets/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>161759</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre étude de faisabilité, étape nécessaire avant d'investir dans la conception d'une installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Étude de faisabilité d'installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; :      réflexion et mise en œuvre de mesures de sobriété et efficacité      énergétique sur les bâtiments ou les process avant dimensionnement de la      chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des      besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela      est possible ou étude du potentiel de création d’un réseau de chaleur afin      de mutualiser l’outil de production de chaleur renouvelable sur plusieurs      bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur      fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de      leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres      ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire      thermique et de leur adéquation avec les besoins (seul ou en complément de      la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une      source d’énergie renouvelable abondante mais limitée, aussi il est      important de l’utiliser de façon optimisée et là où elle est l’énergie la      plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera      particulièrement pertinente pour des besoins hautes température      (&amp;gt;90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire      thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Étude) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le portail Open data de l’ADEME :&lt;br /&gt;https://data.ademe.fr/datasets/liste-des-entreprises-rge-2&lt;br /&gt;(cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d&amp;#039;installations de production d&amp;#039;eau chaude solaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etude-faisabilite-dinstallation-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-dinstallation-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>161762</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Financer votre diagnostic énergétique afin de mettre en évidence les solutions de réduction des consommations d’énergie de vos serres</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique et identification d'actions énergétiques prioritaires pour les serres</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face au défi climatique et à la volatilité du prix des énergie fossiles, &lt;strong&gt;maîtriser son énergie et envisager la substitution&lt;/strong&gt; de ses consommations résiduelles d&amp;#039;&lt;strong&gt;énergie fossile par une énergie renouvelable sont devenu stratégique&lt;/strong&gt;s, notamment à l&amp;#039;aide de diagnostics énergétiques et d&amp;#039;études de faisabilité. Leurs analyses sont précieuses pour les structures agricoles.&lt;/p&gt;&lt;p&gt;Le diagnostic énergétique fournit ainsi des éléments concrets pour agir à court et moyen termes :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Faire le bilan de ses consommations énergétiques.&lt;/li&gt;&lt;li&gt;Préconisation des actions les plus efficaces et rentables à mener pour réduire ses consommations d&amp;#039;énergie.&lt;/li&gt;&lt;li&gt;Hiérarchisation des actions en fonction du temps de retour sur investissement et de la facilité de leur mise en œuvre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette démarche peut permettre de réaliser jusqu&amp;#039;à&lt;strong&gt; 50 &lt;/strong&gt;&lt;strong&gt;% d&amp;#039;&lt;/strong&gt;&lt;strong&gt;é&lt;/strong&gt;&lt;strong&gt;conomies sur un site.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;étude complémentaire des solutions énergétiques permet d&amp;#039;&lt;strong&gt;identifier la source d&amp;#039;énergie renouvelable la plus adaptée aux besoins de votre site&lt;/strong&gt; et de valider la pertinence d&amp;#039;un investissement dans une de ces solutions pour substituer vos consommations résiduelles d&amp;#039;énergie fossile.&lt;/p&gt;&lt;p&gt;L&amp;#039;ADEME prend en charge les coûts de votre diagnostic énergétique jusqu’à une hauteur de 80 % pour une petite entreprise. L&amp;#039;aide est accordée dans la limite d&amp;#039;un plafond de dépenses éligibles fixé à 100 000 €.&lt;/p&gt;&lt;p&gt;Quelles sont les étapes d&amp;#039;un audit énergétique ?&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Choisissez l&amp;#039;auditeur énergétique&lt;/strong&gt; qui va vous accompagner. Vérifier ses références et ses compétences en matière de diagnostic énergétique et d&amp;#039;énergies renouvelables. Un groupement peut également permettre d&amp;#039;apporter toutes les compétences souhaitées.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Aux côtés de l&amp;#039;auditeur, vous &lt;strong&gt;définissez les objectifs de l&amp;#039;audit&lt;/strong&gt; ainsi que son &lt;strong&gt;périmètre.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;De &lt;strong&gt;nombreux paramètres sont examinés au sein de votre exploitation&lt;/strong&gt; (performance des serres, équipements présents, conditions d&amp;#039;exploitation, itinéraires techniques de culture, températures de consigné, taux d&amp;#039;humidité, etc.). Un &lt;strong&gt;état des lieux complet de vos consommations&lt;/strong&gt; est ainsi réalisé afin que vous ayez une vision précise de votre situation énergétique.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les pistes d&amp;#039;amélioration sont identifiées&lt;/strong&gt;, ainsi que les gains économiques associés et le temps de retour sur investissement. Vous pouvez alors définir un plan d&amp;#039;actions.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Hiérarchisez&lt;/strong&gt; et &lt;strong&gt;planifiez les actions&lt;/strong&gt; en fonction de leur faisabilité et de leur temps de retour sur investissement.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Étudiez les sources d&amp;#039;énergie renouvelables&lt;/strong&gt; à proximité et adaptées aux besoins de votre site. Vous pouvez alors choisir la solution la plus pertinente techniquement et économiquement.&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/diagnostic-energetique-identification-dactions-energetiques-prioritaires</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diagnostic-energetique-et-identification-dactions-energetiques-prioritaires-pour-les-serres/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>161696</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Réalisez la réhabilitation et la renaturation de décharges littorales historiques présentant un risque de relargage de déchets en mer</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Résorption des décharges littorales historiques à risque de relargage des déchets en mer</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif vise à accompagner les porteurs de projets de &lt;strong&gt;réhabilitation de décharges littorales historiques présentant des risques de relargage de déchets en mer&lt;/strong&gt;, pour la réalisation de prestations d’études et de travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Les prestations éligibles, doivent être conduites suivant la méthodologie nationale applicable aux sites et sols pollués, conformément à la norme NF X31-620 : « Qualité du sol - Prestations de services relatives aux sites et sols pollués ».&lt;/p&gt;&lt;p&gt;Les études éligibles au titre du présent dispositif d’aide correspondent aux domaines A « études, assistance et contrôle » et B « Ingénierie des travaux de réhabilitation » de la norme NF X31-620 : « Qualité du sol - Prestations de services relatives aux sites et sols pollués », et sont plus particulièrement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;les études de diagnostic :&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;les études préalables constituées des prestations globales INFOS, DIAG et IEM et des prestations élémentaires qui les composent, auxquelles des prestations spécifiques au contexte « décharge » sont ajoutées et doivent être conduites selon les normes en vigueur, ou à défaut les règles de l’art ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;les études de définition du projet de réhabilitation : prestation globale PG (Plan de Gestion) de la norme NF X31-620-2 et prestation globale PCT (Plan de Conception des Travaux) de la norme NF X31-620-3. &lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les études d’accompagnement de projet,&lt;/strong&gt; constituées des prestations d’accompagnement suivantes des normes NF X31-620-2 et NF X31-620-3 :&lt;ul&gt;&lt;li&gt;assistance à maîtrise d’ouvrage pour les prestations études et/ou travaux (prestations globales AMO Études et AMO Travaux) ;&lt;/li&gt;&lt;li&gt;maîtrise d’œuvre des travaux de réhabilitation (prestation globale MOE) constituée de tout ou partie des études de conception (prestations PCT, B120 et B130), de l’assistance aux contrats de travaux (B310), de la direction de l’exécution des travaux (B320) puis de l’assistance aux opérations de réception des travaux (B330). &lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les travaux de réhabilitation :&lt;/strong&gt; les travaux de réhabilitation des décharges littorales historiques, éligibles au titre du présent dispositif d’aide, sont ceux concourant à l’atteinte des objectifs du programme de réhabilitation, tel que défini à l’issue des études préalables.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ce soutien s’inscrit dans le cadre du plan national annoncé par la France lors du Sommet international One Ocean Summit qui s’est tenu à Brest, du 9 au 11 février 2022, en vue de la &lt;strong&gt;résorption en 10 ans des décharges littorales historiques présentant un risque de relargage&lt;/strong&gt; de déchets en mer, en métropole comme en outre-mer.&lt;/p&gt;&lt;p&gt;Ces décharges littorales peuvent être soumises à des aléas naturels tels que les risques de submersion marine, d’inondation, d’érosion, etc.&lt;/p&gt;&lt;p&gt;Ces phénomènes naturels peuvent conduire à une mise à nu et à une remobilisation physique des déchets (régression d’une falaise, érosion du cordon dunaire…), pouvant alors présenter des risques pour la santé humaine et l’environnement. Ces phénomènes sont susceptibles de devenir de plus en plus fréquents en raison du changement climatique, notamment du fait de l’élévation du niveau de la mer. Ces sites présentent donc un risque de relargage de déchets dans le milieu marin, à plus ou moins long terme, accentué par ces phénomènes naturels.&lt;/p&gt;&lt;p&gt;Afin d’atteindre l’objectif de résorption de l’ensemble des décharges littorales historiques à risques, l&amp;#039;État accompagne les maîtres d’ouvrage en vue de leur réhabilitation et de la renaturation des sites. Pour ce faire, l&amp;#039;État mobilise ses opérateurs (BRGM, CEREMA, ADEME, Conservatoire du littoral), ses services centraux (DGALN, DGPR) et déconcentrés (DREAL, DIRM, DDTM), afin de mettre en œuvre un plan ambitieux de résorption des décharges littorales historiques. En particulier, un fonds de soutien dédié a été créé, dont la gestion a été confiée à l’ADEME et fait l’objet du présent dispositif.&lt;/p&gt;&lt;p&gt;Plus d&amp;#039;informations sur le plan national de résorption des décharges littorales sur les sites : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.ecologie.gouv.fr/dechets-marins#scroll-nav__2"&gt;MTECT&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.georisques.gouv.fr/articles-risques/pollutions-sols-sis-anciens-sites-industriels/decharges-littorales"&gt;BRGM&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.cerema.fr/fr/plan-national-resorption-decharges-littorales"&gt;CEREMA&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Pour découvrir en détail le plan : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.dailymotion.com/video/x8puhwe"&gt;Vidéo&lt;/a&gt; présentant le déroulé d&amp;#039;un projet&lt;/li&gt;&lt;li&gt;&lt;a href="https://cartagene.cerema.fr/portal/apps/dashboards/ed0fd6a2d90d4706a5a6fc2634339b30" target="_blank"&gt;Tableau de suivi&lt;/a&gt; du plan national publié par le CEREMA&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/resorption-des-decharges-littorales-historiques-a-risque-de-relargage-des-dechets-en-mer/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>161700</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide pour les projets de Recherche, Développement ou Innovation (RDI)</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Projets de Recherche, Développement ou Innovation (RDI)</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet pour faire avancer la recherche en appui à la Transition énergétique et environnementale ?     Notre dispositif peut vous aider. &lt;strong&gt;Il s’adresse aux organismes de recherche, entreprises, associations et partenaire potentiel d’un projet de R&amp;amp;D.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’ADEME finance des projets de RDI qui lui sont directement soumis hors appels à projet, dans la mesure où &lt;strong&gt;les recherches ciblées par ces projets ne couvrent pas des fronts de science relevant d’appels à projets compétitifs proposés par l’ADEME ou d’autres financeurs de la recherche&lt;/strong&gt; (retrouvez la majorité des &lt;a target="_blank" href="https://www.appelsprojetsrecherche.fr"&gt;appels à projets de recherche en France&lt;/a&gt;).&lt;/p&gt;&lt;p&gt;L’éligibilité de vos  projets, hors appels à projets compétitifs, est jugée au cas par cas.&lt;/p&gt;&lt;p&gt;Les objectifs de      l’ADEME sont de bien &lt;strong&gt;qualifier leur pertinence&lt;/strong&gt; au regard des priorités de recherche et innovation inscrites dans sa stratégie RD 2021-2027, et de s’assurer de la &lt;strong&gt;qualité scientifique&lt;/strong&gt; de la proposition afin d’évaluer l’aide financière qui pourrait être apportée.&lt;/p&gt;&lt;p&gt;Veuillez prendre contact avec l’ADEME avant tout dépôt de dossier.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Transition énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/projets-recherche-developpement-innovation-rdi</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-de-recherche-developpement-ou-innovation-rdi/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>151212</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les innovations dans le secteur de l’eau pour permettre d’accélérer les futures mises en marché de solutions</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Innov Eau</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cet appel à projet ambitionne d&amp;#039;anticiper la transition hydrique en intégrant l&amp;#039;enjeu « eau » dans France 2030, et il contribuera à soutenir l&amp;#039;innovation en France suivant les axes suivants :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Agir en amont sur la gestion de la ressource naturelle dans un contexte de changement climatique
+  &lt;/strong&gt;
+  , par exemple en déployant des solutions basées sur la sobriété et sur la nature ou en développant des solutions de gestion des eaux pluviales à la source.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Économiser la ressource : sécuriser l&amp;#039;acheminement en limitant efficacement les pertes hydriques et agir sur les usages de l&amp;#039;eau,
+  &lt;/strong&gt;
+  notamment en promouvant des solutions pour une meilleure gestion et maintenance des réseaux d&amp;#039;eau, ou en soutenant les nouveaux outils favorisant la sobriété et conçus pour une gestion optimisée de la ressource chez les particuliers, dans l&amp;#039;industrie et dans l&amp;#039;agriculture (réutilisation des eaux usées traitées, changement de process etc.).
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Renforcer le traitement pour améliorer durablement la qualité de l&amp;#039;eau et des milieux
+  &lt;/strong&gt;
+  , notamment en innovant dans les procédés de traitement des eaux usées domestiques et industrielles, en innovant dans la phytoépuration et les solutions dites de remédiation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développer le numérique et la donnée
+  &lt;/strong&gt;
+  au service de la gestion de la ressource, notamment des projets permettant l&amp;#039;acquisition, la compilation et l&amp;#039;analyse de données pour piloter la gestion des volumes et de la qualité de la ressource, le développement de suivi et pilotage des consommations d&amp;#039;eau, d&amp;#039;outils d&amp;#039;aide à la décision.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Il est possible de répondre soit à l&amp;#039;une de ces priorités thématiques, soit à plusieurs de ces priorités dans un même projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Transition énergétique
+Agriculture et agroalimentaire
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/20230710/innov-eau</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer
+         sur le lien vers le descriptif complet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c2c4-innov-eau/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB65" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2023</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>166488</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Engins de chantier électriques 2026 – Programme CEE E-Trans</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Engins de chantier électriques 2026 – Programme CEE E-Trans</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de ce dispositif, les dépenses éligibles à l’aide couvrent :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;des projets d’acquisition ou de rétrofit d’engins de chantier électriques à batterie ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;des projets d’acquisition d’infrastructures de recharge fixes ou mobiles, ou d’unités de charge mobiles sur batterie, non ouvertes au public, destinées à la recharge d’engins de chantier électrique à batterie.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une visioconférence s’est tenue le 10/06/2026 de 16h à 17h30, pendant laquelle l’ADEME a présenté le dispositif « Engins de chantier électriques 2026 ». Vous pouvez consulter la rediffusion de la visioconférence : &lt;a target="_blank" rel="noopener noreferrer nofollow" href="https://vimeo.com/1203447637?share&amp;#61;copy&amp;amp;fl&amp;#61;sv&amp;amp;fe&amp;#61;ci"&gt;Webinaire - Programme E-Trans - Engins de chantier électriques&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Une FAQ est disponible pour de répondre aux principales questions relatives à ce dispositif.&lt;/p&gt;&lt;p&gt;Les demandes d’aide peuvent être soumises pendant toute la période d’ouverture du dispositif. Elles seront instruites dans l&amp;#039;ordre des dépôts et jusqu’à épuisement du budget.&lt;/p&gt;&lt;p&gt;L’ADEME juge de l’éligibilité des projets et la décision finale d’octroi d’une aide est formalisée par un contrat d’aide établi entre l’ADEME, le bénéficiaire et le crédit-bailleur le cas échéant.&lt;/p&gt;&lt;p&gt;Toute question peut être envoyée à l’adresse email générique dédiée au dispositif : &lt;a target="_blank" rel="noopener noreferrer nofollow" href="mailto:engins-chantier-elec&amp;#64;ademe.fr"&gt;engins-chantier-elec&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/engins-de-chantier-electriques-2026-programme-cee-e-trans</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engins-de-chantier-electriques-2026-programme-cee-e-trans/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>165628</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les diagnostics énergétiques et étude d'opportunité multi-EnR pour les serres</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique et étude d'opportunité multi-EnR pour les serres</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face au défi climatique et à la volatilité du prix des énergies fossiles, &lt;strong&gt;maîtriser son énergie et envisager la substitution&lt;/strong&gt; de ses consommations résiduelles d’&lt;strong&gt;énergie fossile par une énergie renouvelable sont devenus stratégique&lt;/strong&gt;s, notamment à l’aide de diagnostics énergétiques et d’études de faisabilité. Leurs analyses sont précieuses pour les structures agricoles.&lt;/p&gt;&lt;p&gt;Le&lt;strong&gt; diagnostic énergétique&lt;/strong&gt; fournit ainsi des éléments concrets pour agir à court et moyen termes. Il permet de :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;faire le bilan de ses consommations énergétiques ;&lt;/li&gt;&lt;li&gt;préconiser des actions les plus efficaces et rentables à mener pour réduire ses consommations d’énergie ;&lt;/li&gt;&lt;li&gt;hiérarchiser des actions en fonction du temps de retour sur investissement et de la facilité de leur mise en œuvre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette démarche peut permettre de réaliser jusqu’à&lt;strong&gt; 50 &lt;/strong&gt;&lt;strong&gt;% d’&lt;/strong&gt;&lt;strong&gt;é&lt;/strong&gt;&lt;strong&gt;conomies sur un site.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’étude complémentaire des solutions énergétiques permet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’&lt;strong&gt;identifier la source d’énergie renouvelable la plus adaptée aux besoins de votre site  ;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;de valider la pertinence d’un investissement dans une de ces solutions pour substituer vos consommations résiduelles d’énergie fossile.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME prend en charge les coûts de votre diagnostic énergétique &lt;strong&gt;jusqu’à hauteur de 70 %&lt;/strong&gt; pour une petite entreprise. L’aide est accordée dans la limite d’un plafond de dépenses éligibles fixé à 50 000 €.&lt;/p&gt;&lt;p&gt;Quelles sont les étapes d’un audit énergétique ?&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;Choisissez l’auditeur énergétique&lt;/strong&gt; qui va vous accompagner. Vérifier ses références et ses compétences en matière de diagnostic énergétique et d’énergies renouvelables. Un groupement peut également permettre d’apporter toutes les compétences souhaitées.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Aux côtés de l’auditeur, vous &lt;strong&gt;définissez les objectifs de l’audit,&lt;/strong&gt; ainsi que son &lt;strong&gt;périmètre.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;De &lt;strong&gt;nombreux paramètres sont examinés au sein de votre exploitation&lt;/strong&gt; (performance des serres, équipements présents, conditions d’exploitation, itinéraires techniques de culture, températures de consigné, taux d’humidité, etc.). Un &lt;strong&gt;état des lieux complet de vos consommations&lt;/strong&gt; est ainsi réalisé afin que vous ayez une vision précise de votre situation énergétique.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les pistes d’amélioration sont identifiées&lt;/strong&gt;, ainsi que les gains économiques associés et le temps de retour sur investissement. Vous pouvez alors définir un plan d’action.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Hiérarchisez&lt;/strong&gt; et &lt;strong&gt;planifiez les actions&lt;/strong&gt; en fonction de leur faisabilité et de leur temps de retour sur investissement.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Étudiez les sources d’énergies renouvelables&lt;/strong&gt; à proximité et adaptées aux besoins de votre site. Vous pouvez alors choisir la solution la plus pertinente techniquement et économiquement.&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P67" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q67" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S67" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/diagnostic-energetique-et-etude-dopportunite-multi-enr-pour-les-serres</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diagnostic-energetique-et-etude-d-opportunite-multi-enr-pour-les-serres/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>165665</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Études sur les réseaux de chaleur ou de froid alimentés par des EnR et/ou EnR&amp;R</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Études sur les réseaux de chaleur ou de froid alimentés par des EnR et/ou EnR&amp;R</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous avez un projet de réseau de chaleur ou de froid entre plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;Vous souhaitez définir un schéma directeur des réseaux pour votre collectivité.&lt;/li&gt;&lt;li&gt;Ces réseaux de chaleur ou de froid seront alimentés par des énergies renouvelables ou de récupération.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour &lt;strong&gt;promouvoir les énergies renouvelables&lt;/strong&gt;. À ce titre, des conseils, des notes d’opportunités et des pré-études de faisabilité peuvent être fournis à titre gratuit. Les aides à l’investissement dans un réseau de chaleur ou de froid sont conditionnées à la &lt;strong&gt;production d’une étude de faisabilité&lt;/strong&gt; pour une création de réseau ou d’un schéma directeur des réseaux pour une extension.&lt;/p&gt;&lt;p&gt;L’aide aux études et schémas directeurs est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Études avec la ou les qualifications pertinentes pour les productions EnR, complété de la certification « OPQIBI 1319 Études du transport de chaleur et de froid » pour la partie « réseau » du projet), ou pouvant justifier de conditions équivalentes.&lt;/p&gt;&lt;p&gt;Avant d’investir, l’ADEME préconise le recours à des prestataires, bureaux d’études ou cabinets de conseil, pour vous accompagner dans la prise de décision préalable et, le cas échéant, dans le suivi des travaux.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P68" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q68" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-sur-les-reseaux-de-chaleur-ou-de-froid-alimentes-par-des-enr-etou-enrr</t>
+        </is>
+      </c>
+      <c r="W68" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-sur-les-reseaux-de-chaleur-ou-de-froid-alimentes-par-des-enr-etou-enrr?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-sur-les-reseaux-de-chaleur-ou-de-froid-alimentes-par-des-enr-et-ou-enr-r-2/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>166545</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations collectives pour la décarbonation des entreprises</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Opérations collectives pour la décarbonation des entreprises</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le dispositif se clôture le 31/12/2026. Les dossiers pourront être déposés le 30/12/2026 à 23h59 au plus tard.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L’opération collective&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’opération collective vise à rassembler un collectif de 10 entreprises ou plus. Ces entreprises peuvent être de toute taille et de tout secteur. Le collectif peut être constitué d’entreprises uniquement industrielles ou non industrielles, ou d’un panel mixte d’entreprises industrielles et non industrielles. Chaque entreprise doit s’engager dans un ou plusieurs dispositif(s) d’accompagnement pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;construire une stratégie de décarbonation, son plan de transition et identifier les leviers de décarbonation (tous secteurs) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;rendre compte de façon transparente de sa stratégie (tous secteurs) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;étudier les opportunités d’évolution du mix énergétique des sites industriels (secteur industriel) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;préparer les investissements financiers (secteur industriel).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le porteur doit proposer une animation du collectif pour favoriser des moments d’échanges et de rassemblements autour des projets de décarbonation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les accompagnements pour tout type d’entreprise (industrielles et non industrielles)&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Élaborer sa stratégie de décarbonation ACT Pas-à-Pas : &lt;br /&gt;Cet accompagnement guide l’entreprise dans la construction concrète et ambitieuse de sa stratégie de décarbonation et du plan de transition associé, en s’appuyant sur la méthodologie ACT Pas-à-Pas. Il permet à l’entreprise engagée de monter en compétences, mais aussi de mobiliser ses parties prenantes, internes comme externes, afin de produire une stratégie pertinente sur le long terme, permettant au passage d’anticiper les obligations de divulgation de données extra financières et climatiques liées à la réglementation française et européenne (CSRD - Directive européenne sur le reporting de durabilité des entreprises).&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Évaluer l’ambition de sa stratégie de décarbonation ACT Évaluation :&lt;br /&gt;Cet accompagnement vise à évaluer l’alignement de la stratégie bas carbone d’une entreprise avec les objectifs de l’Accord de Paris, grâce à la méthodologie internationale ACT Évaluation. Il permet d’identifier les forces et faiblesses de la stratégie de l’entreprise pour l’améliorer et de démontrer auprès de ses parties prenantes (investisseurs, autorités publiques) la crédibilité et la robustesse de son plan, notamment au regard des obligations issues de la CSRD.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les accompagnements spécifiques aux entreprises industrielles&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Audit énergétique volontaire de son site industriel.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Étudier les opportunités d’évolution du mix énergétique de son site industriel :&lt;br /&gt;Cette étude fournit une vision exhaustive des solutions disponibles sur le site de l’entreprise, à travers une analyse multicritère (technique, énergétique, environnementale et économique) et l’établissement d’une feuille de route de décarbonation du site industriel. Elle permet de faire les bons choix et de planifier les actions et les investissements dans le bon ordre.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Construire sa trajectoire d’investissements bas carbone :&lt;br /&gt;Cet accompagnement vise à définir la feuille de route de décarbonation à l’échelle du groupe industriel et apporte une aide dans la priorisation des investissements sur chacun des sites industriels. Il permet de transformer la stratégie de l’entreprise en planning d’investissements et piloter la trajectoire de réduction de ses émissions.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Financer son projet d’investissement :&lt;br /&gt;Des coachings financiers 100 % personnalisés sont proposés pour concrétiser le financement de projet d’investissement : analyse des risques technico-économiques, analyse de rentabilité financière et extrafinancière, recherche du mode de financement adapté, accompagnement interne dans le process de financement, montage financier d’un projet collectif.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En tout état de cause, aucun collectif inférieur à 8 entreprises ne pourra être accompagné financièrement.&lt;/p&gt;&lt;p&gt;Concernant &lt;strong&gt;la sensibilisation et l&amp;#039;adhésion des entreprises&lt;/strong&gt; constituant le collectif, l&amp;#039;ADEME pourra proposer, via sa filiale ACT Solution, une prestation d’&lt;strong&gt;Assistance à Maîtrise d’Ouvrage&lt;/strong&gt; pour les porteurs. Cette prestation pourra comprendre les services suivants : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Aide à la sensibilisation et l&amp;#039;adhésion des entreprises.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Appui aux porteurs de l’opération collective pour faciliter leur mise en œuvre du dispositif, sans se substituer aux éventuels bureaux d’études qui seraient déjà impliqués.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En cas de besoin, des échanges sont possibles avec l’ADEME, via l&amp;#039;adresse email : &lt;a target="_blank" rel="noopener noreferrer nofollow"&gt;opcollective-decarb&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P69" s="1" t="inlineStr">
+        <is>
+          <t>24/07/2026</t>
+        </is>
+      </c>
+      <c r="Q69" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/operations-collectives-pour-la-decarbonation-des-entreprises-0</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/operations-collectives-pour-la-decarbonation-des-entreprises-1/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>166548</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de R&amp;D pour comprendre et améliorer la qualité de l’air intérieur et extérieur</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>AQACIA 2026 – Particules, ozone, produits phytopharmaceutiques et pollutions sectorielles</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;1. Présentation générale du programme AQACIA&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le programme « &lt;a target="_blank" rel="noopener noreferrer nofollow" href="https://recherche.ademe.fr/projets-de-recherche-et-theses/programme-aqacia"&gt;Amélioration de la Qualité de l’Air : Comprendre, Innover, Agir » &lt;/a&gt;(AQACIA) vise à soutenir des projets de R&amp;amp;D pour comprendre et améliorer la qualité de l’air intérieur et extérieur.&lt;/p&gt;&lt;p&gt;Ce 4ᵉ appel à propositions de recherche (APR) du programme AQACIA est divisé en 5 volets (description complète dans le fichier « APR AQACIA - Cahier des charges - 2026 ») :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;1ᵉʳ volet – pollution particulaire &lt;/strong&gt;(en particulier les particules ultrafines [PUF] ou PM0,1 et les PM1). Sont concernés les caractéristiques à l’émission des particules selon leur source, leurs transformations dans l’air ambiant, les concentrations dans l’air et l’effet de ces expositions.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;2ᵉ volet – pollution à l’ozone &lt;/strong&gt;(son évolution, ses impacts et sa gestion en lien avec le changement climatique). Sont concernées la connaissance des précurseurs et des processus contrôlant les niveaux d’ozone (O₃), la recherche de solution pour réduire les niveaux d’O₃ et l’étude de ses impacts.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;3ᵉ volet – problématique des produits phytopharmaceutiques (PPP)&lt;/strong&gt;. Sont concernées la détection et la modélisation des PPP (émission et devenir dans l’air), l’exposition humaine et de l’environnement.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;4ᵉ volet – problématiques de pollution de l’air extérieur &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;en s’intéressant à certaines sources d’émission : combustions (bois énergie et déchets), secteur des transports (routier, ferroviaire, maritime/fluvial et aérien) et de l’agriculture ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en développant des outils et méthodologies préopérationnels pour élaborer/évaluer des solutions d’amélioration de la qualité de l’air et leurs coûts/bénéfices ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en étudiant la problématique sous l’angle des sciences humaines et sociales (perception, communication).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;5ᵉ volet – problématiques de pollution de l’air intérieur &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;en s’intéressant à certaines sources d’émission (matériaux et produits de construction) ou polluants émis (plastifiants, biocides, retardateurs de flamme, microplastiques, PUF, composés organiques semi-volatils [COSV]) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en développant des outils et méthodologies pour caractériser les expositions ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en étudiant des environnements et situations spécifiques (proximités de sources spécifiques, enceintes ferroviaires souterraines, habitacles des transports) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en développant des solutions d’amélioration de la qualité de l’air dans les bâtiments, dans un contexte de changement climatique, en particulier de ventilation/filtration ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;en étudiant la problématique sous l’angle des sciences humaines et sociales (politiques publiques et gouvernance, représentations, perceptions et appropriation des enjeux).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Disciplines concernées :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;sciences humaines&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;sciences physiques (métrologie, chimie, météorologie)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;mathématiques (modélisation, statistiques)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;sciences de la vie&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;sciences de l’ingénieur &lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets soumis devront être des &lt;strong&gt;projets de recherche finalisée en appui aux politiques publiques,&lt;/strong&gt; dont les résultats sont de nature à améliorer la compréhension des pollutions de l’air intérieur et extérieur et de leurs impacts, et à développer/évaluer des solutions/innovations préopérationnelles et efficaces de réduction de ces pollutions.&lt;/p&gt;&lt;p&gt;Les résultats escomptés devront répondre aux attentes sociétales en allant jusqu’au développement de connaissances, d’outils ou de recommandations utiles aux acteurs et/ou décideurs. Ainsi, les solutions devront autant que possible être &lt;strong&gt;élaborées et évaluées avec et pour les territoires, avec et pour les acteurs/décideurs&lt;/strong&gt;. L’association des bénéficiaires finaux des résultats du projet à sa préparation, à son déroulé et/ou à son suivi, dans une optique de recherche collaborative, est ainsi fortement encouragée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Conditions de recevabilité et d’éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;Projets non recevables :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;soumis hors délai&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;dossiers incomplets&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;non-respect des formats de soumission&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;incohérences majeures entre les informations sur la plateforme et dans les documents technique et financier&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;dossiers non déposés via la plateforme (sauf problèmes techniques imputables à l’ADEME) &lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;Projets non éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;hors champ de l’appel à projets ou relevant d’autres appels/programmes nationaux de R&amp;amp;D&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;opérations d’investissement&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;3. Montant de l’aide financière&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;À titre indicatif, le montant moyen de l’aide attribuable est de 150-250 k€ par projet pour une durée comprise entre 24 à 36 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4. Éléments à déposer&lt;/strong&gt;&lt;br /&gt;Pour le dépôt complet, vous devez remplir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;le volet technique (selon modèle fourni en Word) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;le volet budgétaire (selon modèle fourni en Excel) ;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;les autres documents administratifs (CERFA et attestation de santé financière).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;5. Calendrier prévisionnel&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;dépôt des projets : avant le 19/11/2026 à 12h&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;expertise des projets : décembre 2026 à mars 2027&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;annonce des lauréats : 9 avril 2027&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Transition énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P70" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2026</t>
+        </is>
+      </c>
+      <c r="Q70" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2026</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/aqacia-2026-particules-ozone-produits-phytopharmaceutiques-et-pollutions-sectorielles</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aqacia-2026-particules-ozone-produits-phytopharmaceutiques-et-pollutions-sectorielles/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>166549</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Mandat + durable</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Mandat + durable</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ambition et innovation territoriale autour des enjeux de ressources, de vulnérabilités et de résilience : cet accompagnement est proposé dans le cadre de l&amp;#039;Appel à manifestation d&amp;#039;intérêt (AMI) « Mandat &amp;#43; Durable ».&lt;/p&gt;&lt;p&gt;Pour solliciter l&amp;#039;accompagnement, la collectivité doit être préalablement sélectionnée à l&amp;#039;&lt;a target="_blank" rel="noopener noreferrer nofollow" href="https://ademe.agorize-platform.com/fr/challenges/1mandat-durable-na-2026/pages/selection?lang&amp;#61;fr"&gt;Appel à Manifestions d&amp;#039;Intérêt - Parcours 3&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Nous vous recommandons de prendre contact très en amont avec l’ADEME pour vous assurer de la convergence de votre projet avec nos attentes. Les demandes d&amp;#039;aides pourront être déposées dès la notification de votre statut de lauréat à l’AMI « Mandat &amp;#43; Durable » et jusqu&amp;#039;à la fermeture du présent dispositif prévue le 31/12/2026.&lt;/p&gt;&lt;p&gt;Les dossiers déposés feront l&amp;#039;objet d&amp;#039;une instruction au fil de l&amp;#039;eau dès leur réception et le cas échéant d&amp;#039;un accompagnement financier sur l&amp;#039;exercice 2026 ou 2027 selon les disponibilités budgétaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P71" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2026</t>
+        </is>
+      </c>
+      <c r="Q71" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2026</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/aap/mandat-durable</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mandat-durable/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>166490</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Extrême défi - Textile responsable</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Extrême défi - Textile responsable </t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Extrême défi (XD) Textile responsable, lors de sa phase d’idéation, a pour objectif de recueillir deux types de projets :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;des études techniques ou travaux de recherche &lt;/strong&gt;: le développement et le soutien à des travaux de recherches et/ou études techniques visent, d’une part, à apporter de nouvelles connaissances portant sur les questions de l’habillement, et, d’autre part, à développer de nouveaux contenus (informations, outils, méthodes…) utiles à l’objectif de transition ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;des projets territoriaux : &lt;/strong&gt;ils doivent viser à réduire les flux de textiles d’habillement, tout en permettant de développer de nouvelles approches économiques (offres servicielles, évolution des modèles d’affaires…). Les questions soulevées impliquant plusieurs acteurs de la chaîne économique (consommateurs, commerçants, acteurs des services, de la production, de la collecte et du recyclage…), les idées apportées se doivent logiquement de proposer une approche collective pour répondre aux problématiques posées, en tentant notamment d’impliquer l’indispensable consommateur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les études et travaux techniques et de recherche retenus seront contractualisés avec l’ADEME en 2026 ou en 2027, selon les délais de contractualisation et les budgets disponibles. &lt;strong&gt;Les aides pourront aller jusqu’à 50 % des dépenses &lt;/strong&gt;affectées au projet.&lt;/p&gt;&lt;p&gt;Les projets territoriaux seront quant à eux contractualisés à l’automne 2026.&lt;strong&gt; L’aide apportée sera d’un maximum de 10 000 euros &lt;/strong&gt;(versement à la structure porteuse principale). Cette aide aura pour objectif d’assurer le développement du projet soutenu en vue de la préparation d’une expérimentation territoriale (pour une mise en œuvre en 2027).&lt;/p&gt;&lt;p&gt;Les études techniques et les projets territoriaux seront soutenus via une aide prise en charge :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;par le siège (DEC) en ce qui concerne les études techniques et travaux de recherche ;&lt;/li&gt;&lt;li&gt;par les Directions régionales pour les projets territoriaux. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P72" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2026</t>
+        </is>
+      </c>
+      <c r="Q72" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/extreme-defi-textile-responsable</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/extreme-defi-textile-responsable/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>165623</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’action des collectivités territoriales en faveur de la qualité de l’air -AACT-AIR</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>AACT-AIR – Aide à l’action des collectivités territoriales en faveur de la qualité de l’air</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études éligibles dans AACT-AIR 2026 visent à élaborer des &lt;strong&gt;programmes d’actions pour atteindre les objectifs fixés d’ici 2030, voire d’ici 2050 &lt;/strong&gt;pour les recommandations OMS. Ces programmes d’action pourront alimenter les feuilles de route locales à élaborer dans le cadre de la Directive révisée « Qualité de l’air ambiant ». Ils peuvent reposer sur le socle de travaux élaborés dans le cadre du Plan Climat-Air-Énergie Territorial (PCAET), du Plan d’Action pour la Qualité de l’Air (PAQA), ainsi que sur les données prospectives du Plan de Protection de l’Atmosphère (PPA) le cas échéant. &lt;/p&gt;&lt;p&gt;Les études comporteront deux volets, un volet « bilan » et un volet « objectifs et trajectoire ». Elles peuvent inclure des &lt;strong&gt;évaluations quantitatives d’impact sur la santé&lt;/strong&gt; (EQIS). Celles-ci permettent de calculer l’ampleur de l’impact de la pollution atmosphérique sur la santé et/ou les bénéfices pour la santé attendus de différents scénarios de réduction des niveaux de pollution au sein d’une population donnée. &lt;/p&gt;&lt;p&gt;Le porteur de l’étude sera le plus souvent une collectivité. Cependant, dans les cas où l’étude comprendra un développement méthodologique ou portera sur une approche innovante, le portage du projet pourra être assuré par une association, un établissement public ou encore une entreprise privée. Dans ce cas, la collectivité devra être associée étroitement à la conception et à la réalisation de l’étude et sera partenaire bénéficiaire ou non bénéficiaire de l’aide dans la convention de financement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P73" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q73" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aact-air-aide-laction-des-collectivites-territoriales-en-faveur-de-la-qualite-de-lair</t>
+        </is>
+      </c>
+      <c r="W73" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aact-air-aide-laction-des-collectivites-territoriales-en-faveur-de-la-qualite-de-lair#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aact-air-aide-a-l-action-des-collectivites-territoriales-en-faveur-de-la-qualite-de-l-air/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>165627</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité d'installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Étude de faisabilité d'installation solaire thermique</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME, avec le Fonds Chaleur, vous aide à réaliser une étude de faisabilité préalable à un projet solaire thermique, en apportant une aide financière et en mettant à votre disposition des &lt;strong&gt;trames de cahier des charges&lt;/strong&gt; selon les technologies utilisées. &lt;/p&gt;&lt;p&gt;Les cahiers des charges concernent les études de faisabilité liées à la mise en œuvre :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’installations dédiées sur bâtiment ou process ;&lt;/li&gt;&lt;li&gt;d’installations sur réseau de chaleur ;&lt;/li&gt;&lt;li&gt;de systèmes solaires combinés.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité &lt;/strong&gt;vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;vérifier&lt;/strong&gt; la faisabilité technique et économique du projet d’implantation d’une installation solaire ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;proposer&lt;/strong&gt; des solutions techniques adaptées au contexte et aux possibilités du site d’implantation, et assurer le dimensionnement et la pérennité de l’installation ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;explorer&lt;/strong&gt; des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au &lt;strong&gt;recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME&lt;/strong&gt; (RGE Études) ou pouvant justifier de &lt;strong&gt;conditions équivalentes&lt;/strong&gt;. La liste des professionnels RGE Études est disponible sur le &lt;a href="https://data.ademe.fr/datasets/liste-des-entreprises-rge-2"&gt;portail Open data de l’ADEME&lt;/a&gt; (cliquez sur le symbole de tableau sur la droite de la page).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers ses aides au financement d’installations de production d’eau chaude solaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P74" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q74" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_94_975_987</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-de-faisabilite-dinstallation-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-d-installation-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>165637</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de systèmes solaires combinés</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Installations de systèmes solaires combinés</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans &lt;strong&gt;une démarche de type « EnR&amp;#039;Choix »&lt;/strong&gt;, en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, &lt;strong&gt;le porteur devra démontrer que les points suivants ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin&lt;/strong&gt; : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;récupération de chaleur fatale : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres ENR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La biomasse est &lt;strong&gt;une source d’énergie renouvelable abondante, mais limitée&lt;/strong&gt;, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement &lt;strong&gt;pertinente pour des besoins haute température&lt;/strong&gt; (&amp;gt;90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les &lt;strong&gt;opérations de Systèmes Solaires Combinés (SSC) éligibles&lt;/strong&gt; au Fonds Chaleur sont des installations de production de chaleur collective (chauffage et eau chaude sanitaire) avec des capteurs solaires thermiques dans lesquels circule un fluide caloporteur. Celles-ci peuvent être réalisées sur des bâtiments neufs ou en rénovation, à destination de tout type de bâtiments ayant des usages durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, si vous êtes confortés dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction de la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;/li&gt;&lt;li&gt;conseils&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P75" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q75" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-systemes-solaires-combines</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-systemes-solaires-combines-2/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>165642</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid à partir de boucle d’eau tempérée géothermique</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse) ;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. Elle sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Une boucle d’eau tempérée repose sur un &lt;strong&gt;réseau de distribution d’eau basse température (10 à 25 °C)&lt;/strong&gt; reliant plusieurs bâtiments que l’on souhaite chauffer, voire rafraîchir ensemble. Chacun de ces bâtiments est raccordé à la boucle au travers d’une sous-station, dans laquelle est installée une pompe à chaleur qui assure les besoins de chauffage, d’eau chaude sanitaire et/ou de froid nécessaires aux bâtiments. On parle alors de production « décentralisée ». La boucle d’eau tempérée peut être alimentée par de multiples sources d’énergies renouvelables et de récupération (géothermie, eaux usées, eau de mer, chaleur fatale…).&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable grâce à la boucle d’eau tempérée géothermique (BETG)&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et du froid ;&lt;/li&gt;&lt;li&gt;bénéficier d’une technologie performante sur le plan énergétique et environnemental ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources énergétiques locales, disponibles 24h/24 et indépendantes des conditions climatiques ;&lt;/li&gt;&lt;li&gt;profiter d’une technologie adaptable aux différentes demandes selon les usages des bâtiments (chaud et/ou froid) ;&lt;/li&gt;&lt;li&gt;exploiter une technologie qui s’intègre harmonieusement à son environnement et évolutive par rapport à un programme d’aménagement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide ADEME aux projets de boucle d’eau tempérée géothermique est calculée sur la base d’une analyse économique&lt;strong&gt;. &lt;/strong&gt;L’ADEME peut accompagner les opérations de boucles d’eau tempérée géothermiques ayant une &lt;strong&gt;production de chaleur renouvelable minimum de 25 MWh/an sur :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;champ de sondes ;&lt;/li&gt;&lt;li&gt;nappe d’eau souterraine ;&lt;/li&gt;&lt;li&gt;eaux usées (ou effluents en sortie de      STEP) ;&lt;/li&gt;&lt;li&gt;eau de mer ou eaux de surface.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’investissement dans une boucle d’eau tempérée géothermique dépend de nombreux paramètres. Une &lt;strong&gt;étude de faisabilité est obligatoire&lt;/strong&gt;, d’autant que le versement de l’aide peut être conditionné à l’atteinte de critères minimums de performance des installations : COP des PAC (coefficient de performances des pompes à chaleur), production en MWh, taux d’EnR&amp;amp;R de la boucle, etc. D’autres critères peuvent également s’imposer au projet : réglementaires, performance énergétique des bâtiments raccordés, critères sociaux et de gouvernance de la boucle, etc.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur et sur le taux d’EnR&amp;amp;R de l’opération) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P76" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q76" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-et-de-froid-partir-de-boucle-deau-temperee-geothermique</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-a-partir-de-boucle-d-eau-temperee-geothermique/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>165669</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Équipements pour l’approvisionnement de chaufferies bois du Fonds chaleur et/ou Plan de relance et/ou France 2030</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Équipements pour l’approvisionnement de chaufferies bois du Fonds chaleur et/ou Plan de relance et/ou France 2030</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de &lt;strong&gt;mobiliser des gisements de biomasse en quantité et en qualité&lt;/strong&gt; pour permettre leur valorisation en énergie, l’ADEME est susceptible de soutenir :&lt;br /&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;la création ou l’aménagement de plateformes d’approvisionnement ;&lt;/li&gt;&lt;li&gt;les équipements assurant la production d’un combustible de qualité ;&lt;/li&gt;&lt;li&gt;les équipements d’exploitation forestière permettant la production de bois énergie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement financier est propre à la structuration régionale de l’approvisionnement de la filière biomasse énergie. Il est également conditionné au &lt;strong&gt;lien avec l’approvisionnement des chaufferies&lt;/strong&gt; financées par le Fonds Chaleur et/ou Plan de relance et/ou France 2030 et à la certification de &lt;strong&gt;gestion durable des forêts&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour le chauffage domestique, l’objectif est d’&lt;strong&gt;aider à la production de bûches de qualité&lt;/strong&gt; présentant des garanties qualitatives et de gestion durable via une aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;à la construction de hangars ;&lt;/li&gt;&lt;li&gt;au développement d’outils de séchage artificiel.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q77" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/equipements-pour-lapprovisionnement-de-chaufferies-bois-du-fonds-chaleur-etou-plan-de-relance-etou-france-2030</t>
+        </is>
+      </c>
+      <c r="W77" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/equipements-pour-lapprovisionnement-de-chaufferies-bois-du-fonds-chaleur-etou-plan-de-relance-etou-france-2030#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/equipements-pour-l-approvisionnement-de-chaufferies-bois-du-fonds-chaleur-et-ou-plan-de-relance-et-ou-france-2030/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>165648</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études d'aide à la décision pour les projets de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Étude d'aide à la décision pour les projets de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la centrale géothermique.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME avec le Fonds Chaleur vous aide à&lt;strong&gt; réaliser une étude de faisabilité&lt;/strong&gt;, en apportant une aide financière et en mettant à votre disposition des trames de cahier des charges et guides selon les technologies utilisées.&lt;/p&gt;&lt;p&gt;Ce dispositif d’aide comprend les études de projets liés à la&lt;strong&gt; mise en œuvre d’opérations de valorisation thermique de ressources géothermales profondes&lt;/strong&gt; (profondeur supérieure à 200 mètres) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la &lt;strong&gt;réalisation d’un doublet de forage&lt;/strong&gt; (ou autre configuration spécifique (triplet, multidrains…) sur un aquifère profond avec (ou sans) mise en place d’une pompe à chaleur ;&lt;/li&gt;&lt;li&gt;la &lt;strong&gt;mise en œuvre d’une réinjection&lt;/strong&gt; en aquifère profond sur une opération existante (exemple des opérations de la région Aquitaine) ;&lt;/li&gt;&lt;li&gt;la &lt;strong&gt;transformation d’un ancien puits pétrolier&lt;/strong&gt; pour une valorisation thermique de l’eau chaude produite avec (ou sans) mise en place d’une pompe à chaleur ;&lt;/li&gt;&lt;li&gt;la &lt;strong&gt;mise en place uniquement d’une ou de plusieurs pompe(s) à chaleur&lt;/strong&gt; sur un réseau de chaleur alimenté par une installation de géothermie profonde déjà existante.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’étude de faisabilité vous permettra de &lt;strong&gt;vérifier la faisabilité technique et économique du projet de géothermie profonde&lt;/strong&gt;, et notamment de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;connaître les aspects réglementaires spécifiques à l’opération ;&lt;/li&gt;&lt;li&gt;planifier le déroulé des phases du projet ;&lt;/li&gt;&lt;li&gt;proposer des solutions techniques adaptées au contexte, ainsi qu’aux opportunités et aux contraintes qu’offre le site ;&lt;/li&gt;&lt;li&gt;identifier et minimiser les risques (coûts, opérationnels) ;&lt;/li&gt;&lt;li&gt;estimer le budget des investissements et les coûts d’exploitation ;&lt;/li&gt;&lt;li&gt;comparer la solution « géothermique » aux autres possibilités en termes de performance énergétique, d’investissement et d’exploitation ;&lt;/li&gt;&lt;li&gt;rechercher des solutions visant à assurer l’exploitation pérenne de la ressource « géothermique » ;&lt;/li&gt;&lt;li&gt;proposer des solutions pour le financement de l’opération et son montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les études de dérisquage supérieures à 200 k€, le fonds de garantie géothermie peut &lt;strong&gt;couvrir les dépenses à hauteur de 80 %&lt;/strong&gt; (plafond d’assiette de dépense de 1 M€). Pour plus de renseignements, &lt;strong&gt;contactez la SAF Environnement &lt;/strong&gt;(filiale de la Caisse des dépôts et consignations).&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers le financement d’installations de géothermie profonde.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-daide-la-decision-pour-les-projets-de-geothermie-profonde</t>
+        </is>
+      </c>
+      <c r="W78" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-daide-la-decision-pour-les-projets-de-geothermie-profonde#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-d-aide-a-la-decision-pour-les-projets-de-geothermie-profonde/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>164943</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux d’innovation et de démonstration pour l'hydrogène</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Innovation et démonstration Hydrogène</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets (AAP) a pour objectif de soutenir les travaux d’innovation et de démonstration, permettant de &lt;strong&gt;développer ou d&amp;#039;améliorer les composants et systèmes&lt;/strong&gt; liés à la production, au transport d’hydrogène et à ses usages, tels que les applications, industrielles, de transport ou de fourniture d’énergie.&lt;/p&gt;&lt;p&gt;Ces travaux seront portés par une ou plusieurs entreprises, pour &lt;strong&gt;développer un équipement, un produit ou un service, ou bien réaliser un démonstrateur&lt;/strong&gt; mettant en œuvre de l’hydrogène, dans &lt;strong&gt;une perspective de transition écologique et énergétique&lt;/strong&gt; et de structuration de la filière.&lt;/p&gt;&lt;p&gt;Les projets devront s’inscrire dans au moins un des quatre axes présentés ci-après :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Axe 1 - Briques technologiques : composants et systèmes innovants.&lt;/li&gt;&lt;li&gt;Axe 2 - Pilotes (ou premières commerciales) innovants industriels et réseaux, fourniture temporaire ou localisée d’énergie.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Axe 3 - Conception et démonstration de nouveaux véhicules.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Axe 4 - Écoconception et recyclabilité.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’appel à projets est ouvert à partir du 6 mai 2025 jusqu’au 25 septembre 2026, et comporte 2 relèves intermédiaires :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Relève intermédiaire 1 : 29 septembre 2025&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Relève intermédiaire 2 : 6 avril 2026&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Clôture finale : 25 septembre 2026&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une révision du cahier des charges pourra avoir lieu au moins annuellement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’ADEME se réserve le droit de clore l’appel à projets avant cette date, notamment en raison du niveau de consommation de l’enveloppe allouée. Les informations actualisées seront publiées sur le site de l’appel à projet.&lt;/p&gt;&lt;p&gt;Pour toute demande d&amp;#039;information le porteur doit contacter l’ADEME à l’adresse suivante : aap.h2&amp;#64;ademe.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour organiser une réunion de pré-dépôt, le porteur doit préalablement consulter le cahier des charges de cet appel à projets, avant d&amp;#039;adresser l&amp;#039;annexe 2 complétée à : &lt;a href="mailto:aap.h2&amp;#64;ademe.fr"&gt;aap.h2&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P79" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2025</t>
+        </is>
+      </c>
+      <c r="Q79" s="1" t="inlineStr">
+        <is>
+          <t>25/09/2026</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/innovation-et-demonstration-hydrogene</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innovation-et-demonstration-hydrogene/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2025</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>165715</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'économie circulaire – Collectivités</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Économie circulaire – Collectivités</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’économie circulaire couvre un ensemble de champs sur lesquels les collectivités territoriales ont la possibilité d’agir, autour de la prévention et de la gestion des déchets qui relèvent de leur compétence.&lt;/p&gt;&lt;p&gt;La loi AGEC de 2020 a formalisé les objectifs nationaux. Les mesures sont réparties selon cinq axes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;sortir du plastique jetable&lt;/li&gt;&lt;li&gt;mieux informer les consommateurs&lt;/li&gt;&lt;li&gt;lutter contre le gaspillage et pour le réemploi solidaire&lt;/li&gt;&lt;li&gt;agir contre l’obsolescence programmée&lt;/li&gt;&lt;li&gt;mieux produire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les collectivités ont un rôle essentiel dans la mise en œuvre de cette politique publique, du fait de leurs compétences, leur capacité d’animation locale et d’action au plus proche des citoyens. Des projets peuvent ainsi être envisagés sur les thématiques suivantes : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;La sobriété : adopter un nouveau modèle économique en accompagnant des actions visant à lutter contre la surconsommation, la surproduction et le gaspillage.&lt;/li&gt;&lt;li&gt;La prévention : mettre en place des opérations visant la réduction à la source des déchets ménagers et assimilés et qui encouragent notamment la participation des citoyens.&lt;/li&gt;&lt;li&gt;L’optimisation du service public de prévention et de gestion des déchets (SPPGD) : optimiser et moderniser le service dans le but de réduire la quantité de déchets et d’en améliorer la valorisation.&lt;/li&gt;&lt;li&gt;La valorisation matière : faire des déchets ménagers et assimilés des ressources utiles pour le territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le présent dispositif s’articule autour de 3 axes dans lesquels les projets des collectivités pourront s’inscrire :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Axe 1 – Optimiser les services publics de prévention et de gestion des déchets :&lt;ul&gt;&lt;li&gt;études d’optimisation SPPGD ;&lt;/li&gt;&lt;li&gt;accompagnement au changement de comportement : opérations d’optimisation du SPPGD ;&lt;/li&gt;&lt;li&gt;investissements liés aux équipements de suivi du SPPGD.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;Axe 2 – Enrichir l’accompagnement à l’économie circulaire sur les territoires :&lt;ul&gt;&lt;li&gt;études sur la planification de l’économie circulaire sur le territoire ;&lt;/li&gt;&lt;li&gt;accompagnement au changement de comportement : opérations de sobriété, prévention des déchets et valorisation matière.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;Axe 3 – Réduire les quantités de déchets en instaurant un financement incitatif ou une information individuelle :&lt;ul&gt;&lt;li&gt;études préalables à la mise en place de la tarification incitative/redevance spéciale/information individuelle ;&lt;/li&gt;&lt;li&gt;mise en œuvre de la tarification incitative/information individuelle ;&lt;/li&gt;&lt;li&gt;investissements liés à la mise en œuvre d’un mode de financement incitatif/information individuelle.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour rappel, les modalités d’aides sont les suivantes : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Études : taux d’aide maximum 80 % ; plafond d’assiette :&lt;ul&gt;&lt;li&gt;diagnostic : 50 k€ ;&lt;/li&gt;&lt;li&gt;étude accompagnement de projet : 100 k€.&lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;Mise en œuvre des opérations SPPG et/ou ECi : dépenses externes (animation, formation et communication) jusqu’à 50 % maximum et 30 k€/an/ETPT pour du personnel contractuel, non-fonctionnaire, avec un plafond d’aide de 200 k€ par opération.&lt;/li&gt;&lt;li&gt;Aide aux investissements dans des équipements permettant le suivi de l’utilisation du SPPGD (puces, logiciels, informatique embarquée, tambours d’identification…), y compris pour les opérations liées à la mise en œuvre d’une tarification.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P80" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q80" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/economie-circulaire-collectivites</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/economie-circulaire-collectivites/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>165641</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur à partir de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur à partir de géothermie profonde</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie géothermique ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins &lt;/strong&gt;: raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale &lt;/strong&gt;: étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement &lt;/strong&gt;: étude du potentiel biomasse et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la géothermie).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins. Elle sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Il existe plusieurs bonnes raisons pour passer le cap du fossile au renouvelable grâce à la géothermie :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur ;&lt;/li&gt;&lt;li&gt;accéder à l’exemplarité environnementale ;&lt;/li&gt;&lt;li&gt;bénéficier de technologies éprouvées à haut rendement énergétique ;&lt;/li&gt;&lt;li&gt;promouvoir des ressources locales, disponibles 24h/24 indépendamment des conditions climatiques ;&lt;/li&gt;&lt;li&gt;exploiter une énergie qui s’intègre harmonieusement à son environnement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME peut accompagner financièrement la réalisation d’opérations de géothermie sur aquifère profond (ou géothermie basse énergie) avec ou sans recours à une (ou des) pompe(s) à chaleur et associées ou non à la création (ou l’extension) d’un réseau de chaleur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L’aide Fonds Chaleur aux installations de production de chaleur à partir de géothermie profonde dépend de conditions techniques, en particulier :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’étude du projet (sur les volets sous-sol et surface) ;&lt;/li&gt;&lt;li&gt;la quantité de chaleur produite ;&lt;/li&gt;&lt;li&gt;les performances énergétiques et environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P81" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q81" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-partir-de-geothermie-profonde</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-a-partir-de-geothermie-profonde-2/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>165646</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Résorber les décharges littorales historiques à risque de relargage des déchets en mer</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Résorption des décharges littorales historiques à risque de relargage des déchets en mer</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif vise à accompagner les porteurs de projets de &lt;strong&gt;réhabilitation de décharges littorales historiques présentant des risques de relargage de déchets en mer&lt;/strong&gt;, pour la réalisation de prestations d’études et de travaux de réhabilitation.&lt;/p&gt;&lt;p&gt;Les prestations éligibles doivent être conduites suivant la méthodologie nationale applicable aux sites et sols pollués, conformément à la norme NF X31-620 « Qualité du sol – Prestations de services relatives aux sites et sols pollués ».&lt;/p&gt;&lt;p&gt;Les études éligibles au titre du présent dispositif d’aide correspondent aux domaines A « études, assistance et contrôle » et B « Ingénierie des travaux de réhabilitation » de la norme NF X31-620 « Qualité du sol – Prestations de services relatives aux sites et sols pollués », et sont plus particulièrement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;les études de diagnostic :&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;les études préalables constituées des prestations globales INFOS, DIAG et IEM et des prestations élémentaires qui les composent, auxquelles des prestations spécifiques au contexte « décharge » sont ajoutées et doivent être conduites selon les normes en vigueur, ou à défaut les règles de l’art ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;les études de définition du projet de réhabilitation : prestation globale PG (Plan de gestion) de la norme NF X31-620-2 et prestation globale PCT (Plan de conception des travaux) de la norme NF X31-620-3. &lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les études d’accompagnement de projet,&lt;/strong&gt; constituées des prestations d’accompagnement suivantes des normes NF X31-620-2 et NF X31-620-3 :&lt;ul&gt;&lt;li&gt;assistance à maîtrise d’ouvrage pour les prestations études et/ou travaux (prestations globales AMO Études et AMO Travaux) ;&lt;/li&gt;&lt;li&gt;maîtrise d’œuvre des travaux de réhabilitation (prestation globale MOE), constituée de tout ou partie des études de conception (prestations PCT, B120 et B130), de l’assistance aux contrats de travaux (B310), de la direction de l’exécution des travaux (B320), puis de l’assistance aux opérations de réception des travaux (B330). &lt;/li&gt;&lt;/ul&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les travaux de réhabilitation :&lt;/strong&gt; les travaux de réhabilitation des décharges littorales historiques, éligibles au titre du présent dispositif d’aide, sont ceux concourant à l’atteinte des objectifs du programme de réhabilitation, tel que défini à l’issue des études préalables.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ce soutien s’inscrit dans le cadre du plan national annoncé par la France lors du Sommet international One Ocean Summit, qui s’est tenu à Brest du 9 au 11 février 2022. Ce plan a pour objectif la &lt;strong&gt;résorption en 10 ans des décharges littorales historiques présentant un risque de relargage&lt;/strong&gt; de déchets en mer, en métropole comme en outre-mer.&lt;/p&gt;&lt;p&gt;Ces décharges littorales peuvent être soumises à des aléas naturels, tels que les risques de submersion marine, d’inondation, d’érosion, etc.&lt;/p&gt;&lt;p&gt;Ces phénomènes naturels peuvent conduire à une mise à nu et à une remobilisation physique des déchets (régression d’une falaise, érosion du cordon dunaire…), pouvant alors présenter des risques pour la santé humaine et l’environnement.&lt;/p&gt;&lt;p&gt;Ces phénomènes sont susceptibles de devenir de plus en plus fréquents en raison du changement climatique, notamment du fait de l’élévation du niveau de la mer. Ces sites présentent donc un risque de relargage de déchets dans le milieu marin, à plus ou moins long terme, accentué par ces phénomènes naturels.&lt;/p&gt;&lt;p&gt;Afin d’atteindre l’objectif de résorption de l’ensemble des décharges littorales historiques à risques, l’État accompagne les maîtres d’ouvrage en vue de leur réhabilitation et de la renaturation des sites. &lt;/p&gt;&lt;p&gt;Pour ce faire, l’État mobilise ses opérateurs (BRGM, CEREMA, ADEME, Conservatoire du littoral), ses services centraux (DGALN, DGPR) et déconcentrés (DREAL, DIRM, DDTM), afin de mettre en œuvre un plan ambitieux de résorption des décharges littorales historiques. En particulier, un fonds de soutien dédié a été créé, dont la gestion a été confiée à l’ADEME et fait l’objet du présent dispositif.&lt;/p&gt;&lt;p&gt;Plus d’informations sur le plan national de résorption des décharges littorales sur les sites : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.ecologie.gouv.fr/dechets-marins#scroll-nav__2"&gt;MTECT&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.georisques.gouv.fr/articles-risques/pollutions-sols-sis-anciens-sites-industriels/decharges-littorales"&gt;BRGM&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.cerema.fr/fr/plan-national-resorption-decharges-littorales"&gt;CEREMA&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Pour découvrir en détail le plan : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.dailymotion.com/video/x8puhwe"&gt;Consultez la vidéo&lt;/a&gt; présentant le déroulé d’un projet.&lt;/li&gt;&lt;li&gt;&lt;a href="https://cartagene.cerema.fr/portal/apps/dashboards/ed0fd6a2d90d4706a5a6fc2634339b30" target="_blank"&gt;Consultez le tableau de suivi&lt;/a&gt; du plan national publié par le CEREMA.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P82" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q82" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/resorption-des-decharges-littorales-historiques-risque-de-relargage-des-dechets-en-mer</t>
+        </is>
+      </c>
+      <c r="W82" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/resorption-des-decharges-littorales-historiques-risque-de-relargage-des-dechets-en-mer#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/resorption-des-decharges-littorales-historiques-a-risque-de-relargage-des-dechets-en-mer-2/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>165653</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité pour l'installation de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Études de faisabilité pour l'installation de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’étude de faisabilité apporte au porteur de projet les éléments techniques, économiques, réglementaires et environnementaux lui permettant de se positionner sur la &lt;strong&gt;faisabilité d’une opération de récupération et valorisation de chaleur fatale&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’étude de faisabilité cible une solution. Cette solution doit avoir été définie au préalable par une étude en amont (audit énergétique ou étude d’opportunité, par exemple).&lt;/p&gt;&lt;p&gt;En l’absence d’étude amont argumentant que la solution à étudier est pertinente au regard de la feuille de route de décarbonation du site industriel et/ou de l’entreprise, alors l’étude d’opportunité d’évolution du mix énergétique, financée par PACTE Industrie, devra être réalisée.&lt;/p&gt;&lt;p&gt;L’étude de faisabilité permet de :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;vérifier la faisabilité technique et économique&lt;/strong&gt; du projet ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;proposer des solutions techniques adaptées&lt;/strong&gt; au contexte et aux possibilités qu’offre le site ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;étudier les solutions&lt;/strong&gt; en matière de montage financier et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cette étude permet avant tout de &lt;strong&gt;valider la faisabilité du projet au regard d’un compromis technico-économique&lt;/strong&gt; sur le périmètre consenti et en cohérence avec la feuille de route de décarbonation du site et de l’entreprise.&lt;/p&gt;&lt;p&gt;Pour réaliser une étude de faisabilité subventionnée par l’ADEME, le porteur de projet doit faire appel à un prestataire conseil garant de compétences techniques, mais également garant d’objectivité, de transparence et d’impartialité au regard d’intérêts particuliers. &lt;/p&gt;&lt;p&gt;Sont donc éligibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;les bureaux d’études&lt;/strong&gt; comportant les codes NAF suivants : 7112B « ingénierie, études techniques » et 7022Z « conseil en affaires » (ou structures justifiant par tout moyen d’une activité similaire) et étant qualifiés OPQIBI 1717 ou qualification équivalente (ou justification de compétences dans la thermique/l’énergétique du secteur concerné) ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les centres techniques&lt;/strong&gt; justifiant de compétences dans la thermique/l’énergétique du secteur concerné.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans le cas particulier où le bureau d’études, sa maison mère ou filiales auraient un intérêt particulier dans la vente, fabrication, installation, utilisation ou maintenance d’une solution ou avec le dispositif des CEE, ces liens devront être clairement signalés dans le devis et dans le rapport final.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les collectivités, EPCI, associations d’acteurs du territoire&lt;/strong&gt; : merci de vous référer au cahier des charges « étude territoriale », qui décrit le déroulement et le contenu type d’une étude de connaissance des potentiels de la chaleur fatale disponible sur son territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les entreprises&lt;/strong&gt; : merci de vous référer au cahier des charges « étude de faisabilité récupération de chaleur fatale pour valorisation interne et/ou externe ».&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour tous les porteurs de projets&lt;/strong&gt;, afin de dérisquer les projets le plus en amont possible, l’ADEME met à disposition un outil matriciel permettant d’identifier et d’évaluer les risques potentiels inhérents au projet et de suggérer des moyens de mitigation associés. La matrice des risques dument complétée est un document obligatoire pour toute demande de subvention ADEME.&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à réaliser ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers des &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-dinstallations-recuperation-chaleur-fatale"&gt;aides à l’investissement sur une installation de récupération de chaleur fatale&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q83" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Êtes-vous concerné ?&lt;/p&gt;&lt;p&gt;Cette aide s&amp;#039;adresse aux entreprises, collectivités, EPCI et associations d&amp;#039;acteurs du territoire.&lt;/p&gt;&lt;p&gt;Quel(les) région(s) ou pays proposent ce dispositif ?&lt;/p&gt;&lt;p&gt;Toutes les Régions&lt;/p&gt;&lt;p&gt;Je vérifie mon éligibilité&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable est conseillé avant toute démarche.&lt;/p&gt;&lt;p&gt;Pour contacter votre Direction Régionale, cliquez sur « Je contacte l&amp;#039;ADEME » dans la rubrique « Informations utiles » en bas de page. Sélectionnez ensuite « Question sur un projet » dans le champ « Votre besoin ».&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/%C3%89tudes%20en%20faveur%20de%20la%20transition%20%C3%A9cologique%20-%20Conditions%20d%27%C3%A9ligibilit%C3%A9%20et%20de%20financement%20-%202026.pdf"&gt;Études en faveur de la transition écologique - Conditions d&amp;#039;éligibilité et de financement - 2026 261.6 Ko .pdf&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-faisabilite-pour-linstallation-de-recuperation-de-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="W83" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-faisabilite-pour-linstallation-de-recuperation-de-chaleur-fatale?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000854"&gt;Contacter l&amp;#039;ademe&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-faisabilite-pour-l-installation-de-recuperation-de-chaleur-fatale/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>165661</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'installations de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'installations de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME subventionne via le Fonds Chaleur les&lt;strong&gt; installations de récupération de chaleur fatale en fonction de conditions techniques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;quantité de chaleur récupérée &amp;gt; 1 GWh/an (en France métropolitaine) ; &lt;/li&gt;&lt;li&gt;seuil minimal de performances énergétiques et environnementales des installations ;&lt;/li&gt;&lt;li&gt;temps de retour brut (TRB) sur investissement du projet &amp;gt; 3 ans.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Par ailleurs, il est nécessaire d’avoir réalisé une étude préalable en amont (audit énergétique ou étude d’évolution du mix énergétique complété par une étude de faisabilité), afin de confirmer la cohérence de l’opération avec la feuille de route de décarbonation du site industriel et/ou de l’entreprise.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Depuis 2020, les aides de l’ADEME s’articulent avec le dispositif des Certificats d’Économies d’Énergie (CEE). Les modalités sont précisées &lt;strong&gt;dans les conditions d’éligibilité et de financement&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Passer le cap de la récupération de chaleur vous permettra :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’avoir de la &lt;strong&gt;visibilité sur les coûts&lt;/strong&gt; de la chaleur ;&lt;/li&gt;&lt;li&gt;d’accéder à une &lt;strong&gt;haute performance environnementale&lt;/strong&gt; en substituant cette ressource à d’autres sources de chaleur non renouvelables ;&lt;/li&gt;&lt;li&gt;de bénéficier de &lt;strong&gt;technologies éprouvées à haut rendement énergétique &lt;/strong&gt;;&lt;/li&gt;&lt;li&gt;de mener à bien un projet avec un &lt;strong&gt;temps de retour souvent inférieur aux projets d’énergies renouvelables &lt;/strong&gt;;&lt;/li&gt;&lt;li&gt;de profiter d’une &lt;strong&gt;ressource de proximité&lt;/strong&gt; disponible dans une logique d’économie circulaire ;&lt;/li&gt;&lt;li&gt;d’agir avec le soutien du Fonds Chaleur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le&lt;strong&gt; périmètre d’éligibilité&lt;/strong&gt; est le suivant :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les systèmes de captage de chaleur sur un procédé (colonne à distiller, séchoir, four, chaudière...) ;&lt;/li&gt;&lt;li&gt;les systèmes de remontée en température via une pompe à chaleur (PAC) ;&lt;/li&gt;&lt;li&gt;les systèmes de production de froid (groupe à absorption, PAC en montage thermofrigopompe) ;&lt;/li&gt;&lt;li&gt;le transport, la distribution et la valorisation de chaleur (tuyauteries, canalisations, échangeurs…) pour une valorisation en interne ou à l’externe (boucle d’eau interne, réseau vers un industriel voisin, raccordement à un réseau de chaleur urbain…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En cas d’injection de chaleur fatale dans un réseau de chaleur avec création et/ou extension de réseau de chaleur, vous pouvez également vous reporter aux conditions d’éligibilité et de financement des réseaux de chaleur et de froid.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P84" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q84" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-recuperation-de-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-recuperation-de-chaleur-fatale?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-d-installations-de-recuperation-de-chaleur-fatale/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>165663</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création et au fonctionnement des observatoires territoriaux</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la création et au fonctionnement des observatoires territoriaux</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME accompagne financièrement la &lt;strong&gt;création et le fonctionnement des observatoires régionaux&lt;/strong&gt; Climat Air Énergie et des observatoires régionaux Économie circulaire, Déchets et Ressources.&lt;/p&gt;&lt;p&gt;Ce système d’aide se décompose en deux piliers :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’aide à la création est une aide forfaitaire&lt;/strong&gt; apportée en une seule fois par observatoire et par mission (Climat Air Énergie, ou Économie circulaire, Déchets et Ressources) : un observatoire portant deux missions pourra bénéficier de deux aides à la création. L’aide à la création est cumulable avec l’aide au fonctionnement sur une même période. L’ADEME apporte aussi une aide pour les études de préfiguration d’un observatoire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’aide au fonctionnement est une aide annuelle&lt;/strong&gt; qui peut être cumulée par mission (Climat Air Énergie, ou Économie circulaire, Déchets et Ressources) : un observatoire portant deux missions pourra bénéficier de deux aides au fonctionnement.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Qualité de l'air
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P85" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q85" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Êtes-vous concerné ?&lt;/p&gt;&lt;p&gt;Cette aide s’adresse aux structures assurant l’animation d’un ou plusieurs observatoires régionaux. Les porteurs de projets sont invités à se rapprocher de la Direction régionale concernée avant de déposer leur dossier afin de valider l’éligibilité de leur projet. &lt;/p&gt;&lt;p&gt;Je vérifie mon éligibilité&lt;/p&gt;&lt;p&gt;Les aides sont octroyées  via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage sur les documents à compléter&lt;/p&gt;&lt;p&gt;Merci d&amp;#039;utiliser le formulaire ci-dessous « Contactez-nous ».&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/Aides%20observatoires%20territoriaux%20-%20Conditions%20d%27éligibilité%20et%20de%20financement%20-%202026.pdf" target="_self"&gt;Aides observatoires territoriaux - Conditions d&amp;#039;éligibilité et de financement - 2026&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aide-la-creation-et-au-fonctionnement-des-observatoires-territoriaux</t>
+        </is>
+      </c>
+      <c r="W85" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/aide-la-creation-et-au-fonctionnement-des-observatoires-territoriaux?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000865" target="_self"&gt;Contactez l&amp;#039;ADEME&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-creation-et-au-fonctionnement-des-observatoires-territoriaux-2/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>165667</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des installations de production de chaleur biomasse/bois</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'installations de production de chaleur biomasse/bois</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production&lt;/strong&gt; et la &lt;strong&gt;mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt; (Énergies renouvelables et de récupération).&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d&amp;#039;un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Réduction du besoin : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse.&lt;/li&gt;&lt;li&gt;Mutualisation des besoins : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;Récupération de chaleur fatale : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;Considération des autres ENR disponibles localement : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse). &lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/p&gt;&lt;p&gt;La biomasse sera particulièrement pertinente pour des besoins hautes température (&amp;gt; 90/100 °C), ou lorsqu’aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons de &lt;strong&gt;passer au renouvelable grâce à la biomasse énergie&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir de la visibilité sur les coûts de la chaleur.&lt;/li&gt;&lt;li&gt;Accéder à une haute performance environnementale.&lt;/li&gt;&lt;li&gt;Bénéficier de technologies éprouvées à haut rendement énergétique.&lt;/li&gt;&lt;li&gt;Profiter d’une ressource de proximité disponible (bois énergie, sous-produits agricoles ou industriels…), dans une logique d’économie circulaire.&lt;/li&gt;&lt;li&gt;Agir avec le soutien du Fonds Chaleur (aide allant jusqu’à 45 % à 65 % en fonction du statut du porteur de projet).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide Fonds Chaleur aux installations de production chaleur biomasse/bois dépend de &lt;strong&gt;conditions techniques&lt;/strong&gt;, en particulier :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;L’étude du projet.&lt;/li&gt;&lt;li&gt;L’approvisionnement      biomasse.&lt;/li&gt;&lt;li&gt;La quantité de chaleur      produite.&lt;/li&gt;&lt;li&gt;Les performances      énergétiques et environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Opérations éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les installations pour le secteur Collectif / Tertiaire et Agricole ayant une production minimum de 1 200 MWh/an d&amp;#039;énergie biomasse sortie chaudière.&lt;/li&gt;&lt;li&gt;Les installations en secteur Industrie ayant une production de 1 200 à 12 000 MWh/an biomasse sortie chaudière.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les installations de fortes puissances en secteur industriel et agricole sont accompagnées dans le cadre de l’AAP (Appel à projets) BCIAT (production &amp;gt; 12 000 MWh/an). Les installations biomasse de faibles puissances sont accompagnées uniquement dans le cadre des contrats chaleur renouvelable (production &amp;lt; 1 200 MWh/an).&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maitrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur la qualité de l&amp;#039;air et les taux de certifications attendus sur la plaquette forestière et le bois bocager) et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P86" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q86" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-production-de-chaleur-biomassebois</t>
+        </is>
+      </c>
+      <c r="W86" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-production-de-chaleur-biomassebois?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-d-installations-de-production-de-chaleur-biomasse-bois/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>165651</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Étude d'aide à la décision pour les projets de géothermie de surface, d'aérothermie ou de thalassothermie</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Étude d'aide à la décision pour les projets de géothermie de surface, d'aérothermie ou de thalassothermie</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire une démarche de type « EnR&amp;#039;Choix », en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réduction du besoin&lt;/strong&gt; : réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de l&amp;#039;installation de géothermie, de thalassothermie ou d&amp;#039;aérothermie.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Considération des autres ENR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins hautes températures (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME, avec le Fonds Chaleur, vous aide à réaliser les études préalables à un projet de géothermie de surface, de thalassothermie ou d&amp;#039;aérothermie en apportant une aide financière. Elle met aussi à votre disposition des trames de cahier des charges pour les prestations d&amp;#039;AMO, la réalisation de Test de Réponse Thermique du sous-sol (TRT), ou une étude de faisabilité selon les technologies utilisées :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;pompes à chaleur géothermiques&lt;/strong&gt; (sur aquifère superficiel, sondes géothermiques, géostructures énergétiques, eau de mer, eaux de surface ou eaux thermales...) et &lt;strong&gt;boucle d’eau tempérée &lt;/strong&gt;géothermique ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;pompes à chaleur aérothermiques&lt;/strong&gt; (PAC air/eau).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité &lt;/strong&gt;vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;vérifier la faisabilité technique et économique du projet d’implantation d’une installation de géothermie de surface ;&lt;/li&gt;&lt;li&gt;proposer des solutions techniques adaptées au contexte ainsi qu’aux opportunités et aux contraintes qu’offre le site ;&lt;/li&gt;&lt;li&gt;comparer la solution « géothermique » aux autres possibilités en termes d’investissement et d’exploitation ;&lt;/li&gt;&lt;li&gt;rechercher des solutions visant à assurer l’exploitation pérenne de la ressource « géothermique » ;&lt;/li&gt;&lt;li&gt;proposer des solutions pour le financement de l’opération et son montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les missions d’AMO &lt;/strong&gt;vous permettront de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;garantir la qualité du projet à travers une vision globale et en coordination avec les différents acteurs du projet ;&lt;/li&gt;&lt;li&gt;mettre en œuvre les différentes étapes du projet et de rédiger un certain nombre de documents techniques (cahier des charges, CCTP, DCE, DOE, dossier de demande d’autorisation…) ;&lt;/li&gt;&lt;li&gt;s’assurer de la conformité réglementaire et technique de l’installation ;&lt;/li&gt;&lt;li&gt;s’assurer du bon fonctionnement de l’installation et des modalités de maintenance.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets de pompes à chaleur géothermiques ou de pompes à chaleur aérothermiques, l’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Études) ou pouvant justifier de conditions équivalentes. La liste des professionnels RGE Études est disponible sur le &lt;a href="https://data.ademe.fr/datasets/liste-des-entreprises-rge-2"&gt;portail Open data de l’ADEME&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le &lt;/strong&gt;&lt;strong&gt;Test de Réponse Thermique &lt;/strong&gt;est finançable si une étude de faisabilité ou une note contextualisant le projet a été réalisée en amont. Il vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;caractériser les propriétés thermiques moyennes des terrains traversés (conductivité thermique, température initiale du sous-sol...) ;&lt;/li&gt;&lt;li&gt;caractériser les propriétés de la sonde géothermique verticale testée (sonde pilote).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Le forage de reconnaissance sur nappe &lt;/strong&gt;est finançable si une étude de faisabilité a été réalisée en amont&lt;strong&gt;. &lt;/strong&gt;Il vous permettra de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;caractériser les formations géologiques traversées&lt;/li&gt;&lt;li&gt;caractériser les propriétés hydrogéologiques de la nappe (débits, mesures physico-chimiques).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers les plus pertinentes pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis. Vous pouvez contacter votre direction régionale ADEME, en amont de l’étude de faisabilité.&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers une aide aux investissements pour le financement d’installations géothermiques, thalassothermiques, aérothermiques et de boucles d’eau tempérée géothermiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P87" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q87" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Êtes-vous concerné ?&lt;/p&gt;&lt;p&gt;Cette aide s’adresse aux collectivités, entreprises et associations.&lt;/p&gt;&lt;p&gt;Quel(les) région(s) ou pays proposent ce dispositif ?&lt;/p&gt;&lt;p&gt;Toutes les Régions&lt;/p&gt;&lt;p&gt;Je vérifie mon éligibilité&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable est conseillé avant toute démarche.&lt;/p&gt;&lt;p&gt;Pour contacter votre Direction Régionale, cliquez sur « Je contacte l&amp;#039;ADEME » dans la rubrique « Informations utiles » en bas de page. Sélectionnez ensuite « Question sur un projet » dans le champ « Votre besoin ».&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/%C3%89tudes%20en%20faveur%20de%20la%20transition%20%C3%A9cologique%20-%20Conditions%20d%27%C3%A9ligibilit%C3%A9%20et%20de%20financement%20-%202026.pdf"&gt;Études en faveur de la transition écologique - Conditions d&amp;#039;éligibilité et de financement - 2026 261.6 Ko .pdf&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/sites/default/files/%C3%89tudes%20en%20faveur%20de%20la%20transition%20%C3%A9cologique%20-%20Conditions%20d%27%C3%A9ligibilit%C3%A9%20et%20de%20financement%20-%202026.pdf" download&gt;&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;div&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-daide-la-decision-pour-les-projets-de-geothermie-de-surface-daerothermie-ou-de-thalassothermie</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etude-daide-la-decision-pour-les-projets-de-geothermie-de-surface-daerothermie-ou-de-thalassothermie?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;a href="https://agirpourlatransition.ademe.fr/form/contact?id_dsp&amp;#61;DSP000849"&gt;Contacter l&amp;#039;ademe&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-d-aide-a-la-decision-pour-les-projets-de-geothermie-de-surface-d-aerothermie-ou-de-thalassothermie/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>165636</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'installation de production d'eau chaude solaire thermique</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Installation de production d'eau chaude solaire thermique </t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans une démarche de type « EnR&amp;#039;Choix », en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le &lt;strong&gt;porteur devra démontrer que ces points ont été pris en compte&lt;/strong&gt; :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin : &lt;/strong&gt;réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins : &lt;/strong&gt;raccordement à un réseau de chaleur vertueux existant quand cela est possible, ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale :&lt;/strong&gt; étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement : &lt;/strong&gt;étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;La biomasse :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie la plus pertinente pour répondre aux besoins.&lt;/li&gt;&lt;li&gt;La biomasse sera particulièrement pertinente pour des besoins haute température (&amp;gt; 90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le &lt;strong&gt;solaire thermique&lt;/strong&gt; est une solution de production de chaleur renouvelable aux nombreux atouts.&lt;/p&gt;&lt;p&gt;Le Fonds Chaleur aide à financer toute typologie de &lt;strong&gt;projets de production d’eau chaude collective par la chaleur solaire &lt;/strong&gt;dans &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;les logements collectifs ;&lt;/li&gt;&lt;li&gt;le secteur tertiaire, l’industrie, l’agriculture ;&lt;/li&gt;&lt;li&gt;les opérations couplées à des réseaux de chaleur.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les étapes :&lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;Réalisez d’abord une étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée. Cela vous confortera dans votre choix d’investir.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Déposez ensuite un dossier&lt;/strong&gt; de demande d’aide.&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’une &lt;strong&gt;aide forfaitaire&lt;/strong&gt; en fonction de la zone géographique d’implantation de l’installation, et de la surface de l’installation solaire.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre projet :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;note d’opportunité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;étude de faisabilité&lt;br /&gt;&lt;/li&gt;&lt;li&gt;assistance à maîtrise d’ouvrage&lt;br /&gt;&lt;/li&gt;&lt;li&gt;conseils&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche. Tout cela est conçu pour vous guider, préciser les critères d’éligibilité et vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P88" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q88" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installation-de-production-deau-chaude-solaire-thermique</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-production-d-eau-chaude-solaire-thermique/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>165645</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner es collectivités avec un conseiller - Programme Territoire Engagé Transition Écologique (TETE)</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Programme Territoire Engagé Transition Écologique (TETE) - Accompagnement des collectivités par un conseiller</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME porte le programme Territoire Engagé Transition Écologique en proposant aux collectivités :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;deux référentiels thématiques&lt;/strong&gt; ambitieux et progressifs disponibles &lt;strong&gt;sur la plateforme numérique &lt;a target="_blank" href="https://www.territoiresentransitions.fr"&gt;Territoires en Transitions&lt;/a&gt; ;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;un &lt;strong&gt;dispositif&lt;/strong&gt; &lt;strong&gt;d’accompagnement&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;une animation&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;un parcours de labellisation&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l’accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l’ADEME, le &lt;strong&gt;conseiller Territoire Engagé accompagne la collectivité&lt;/strong&gt; tout au long de sa démarche : pilotage, diagnostic, plan d’actions, suivi annuel, etc. Il apporte à la collectivité un &lt;strong&gt;service de conseil tiers expert et d’assistance technique&lt;/strong&gt;, ainsi qu’un &lt;strong&gt;appui à l’animation du projet&lt;/strong&gt;. La liste des conseillers Territoire Engagé référencés est disponible dans l’&lt;a target="_blank" href="https://www.territoiresentransitions.fr/programme/annuaire"&gt;annuaire de la plateforme Territoires en Transitions&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d’accompagnement comprend une assistance au dépôt d’une demande de labellisation.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie locale et circuits courts
+Qualité de l'air
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P89" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q89" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/programme-territoire-engage-transition-ecologique-tete-accompagnement-des-collectivites-par-un-conseiller</t>
+        </is>
+      </c>
+      <c r="W89" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/programme-territoire-engage-transition-ecologique-tete-accompagnement-des-collectivites-par-un-conseiller#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-territoire-engage-transition-ecologique-tete-accompagnement-des-collectivites-par-un-conseiller/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>165638</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études des projets de chaufferie biomasse</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Études des projets de chaufferie biomasse</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME, avec le Fonds Chaleur, vous aide à réaliser une étude de faisabilité ou à vous faire accompagner par une prestation d’assistance à maîtrise d’ouvrage (AMO), en mettant à votre disposition des trames de cahier des charges, et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;L’étude de faisabilité vous permettra de :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;vérifier la faisabilité technique et économique du projet d’implantation d’une chaufferie biomasse ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;proposer des solutions techniques adaptées au contexte et aux possibilités qu’offre le site ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;comparer la solution biomasse aux autres possibilités en termes d’investissement et d’exploitation ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;rechercher des solutions visant à assurer la pérennité de l’approvisionnement ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;proposer des solutions pour le financement de l’opération et le montage administratif et juridique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les missions d’assistance à maîtrise d’ouvrage vous permettront de :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;assurer la qualité du projet à travers une vision globale et en coordination avec les différents acteurs du projet ;&lt;/li&gt;&lt;li&gt;mettre en œuvre les différentes étapes du projet et de rédiger les cahiers des charges si nécessaire (bureau d’études, maîtrise d’œuvre) ;&lt;/li&gt;&lt;li&gt;vous assurer de la conformité réglementaire et technique de l’installation ;&lt;/li&gt;&lt;li&gt;vous assurer du bon fonctionnement de l’installation et des modalités de maintenance ;&lt;/li&gt;&lt;li&gt;constituer un opérateur énergétique territorial et de structurer l’animation, notamment dans le cas de projets citoyens.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide est conditionnée au recours à un prestataire dont les compétences respectent un référentiel validé par l’ADEME (RGE Étude) ou pouvant justifier de conditions équivalentes. La liste des professionnels RGE Études est disponible sur le &lt;a href="https://data.ademe.fr/datasets/liste-des-entreprises-rge-2" target="_blank"&gt;portail Open data de l’ADEME&lt;/a&gt;. Une fois sur la page, cliquez sur le symbole du tableau placé sur la droite. &lt;/p&gt;&lt;p&gt;La biomasse présente de nombreux avantages, mais reste une ressource limitée. Son utilisation doit s’inscrire dans une stratégie énergétique globale, en priorisant l’efficacité et la sobriété énergétique, et en complémentarité avec d’autres énergies renouvelables disponibles sur le territoire. Selon les régions, l’ADEME s’appuie sur certains relais pour promouvoir les énergies renouvelables et vous guider vers la solution la plus pertinente pour votre projet. À ce titre, des conseils et des notes d’opportunités peuvent vous être fournis.&lt;/p&gt;&lt;p&gt;Vous pouvez également contacter votre direction régionale ADEME, en amont de l’étude de faisabilité ou de votre prestation d’assistance à maîtrise d’ouvrage.&lt;/p&gt;&lt;p&gt;Votre étude de faisabilité vous a conforté dans l’investissement à faire ? L’ADEME, avec le Fonds Chaleur, vous accompagne à travers des aides à l’investissement sur une installation de production de chaleur biomasse/bois.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P90" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q90" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-des-projets-de-chaufferie-biomasse</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-des-projets-de-chaufferie-biomasse-1/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>165640</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les installations de production de chaleur et de froid renouvelable à partir de géothermie de surface, d’aérothermie ou de thalassothermie</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Installations de production de chaleur et de froid renouvelable à partir de géothermie de surface, d’aérothermie ou de thalassothermie</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans une &lt;strong&gt;démarche de type « EnRChoix »&lt;/strong&gt;, en privilégiant la &lt;strong&gt;sobriété, la mutualisation des moyens de production et la mobilisation prioritaire de certaines EnR&amp;amp;R&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin &lt;/strong&gt;: réflexion et mise en œuvre de mesures de sobriété et d’efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins&lt;/strong&gt; : raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur, afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale&lt;/strong&gt; : étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres EnR disponibles localement&lt;/strong&gt; : étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est une source d’énergie renouvelable abondante, mais limitée, aussi il est important de &lt;strong&gt;l’utiliser de façon optimisée&lt;/strong&gt; et &lt;strong&gt;là où elle est l’énergie la plus pertinente&lt;/strong&gt; pour répondre aux besoins. La biomasse sera &lt;strong&gt;particulièrement pertinente pour des besoins haute température&lt;/strong&gt; (&amp;gt;90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Il existe plusieurs bonnes raisons pour &lt;strong&gt;passer le cap du fossile au renouvelable   grâce à la géothermie ou à l’aérothermie&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;maîtriser   sa facture énergétique en ayant de la visibilité sur les coûts de la chaleur et   éventuellement sur les coûts du froid ;&lt;/li&gt;&lt;li&gt;accéder   à l’exemplarité environnementale ;&lt;/li&gt;&lt;li&gt;bénéficier de technologies éprouvées à haut   rendement énergétique ;&lt;/li&gt;&lt;li&gt;permettre de produire du chaud, mais aussi du rafraîchissement avec les mêmes équipements ;&lt;/li&gt;&lt;li&gt;promouvoir   des ressources locales, disponibles 24 heures sur 24 indépendamment des conditions   climatiques ;&lt;/li&gt;&lt;li&gt;exploiter   une énergie qui s’intègre harmonieusement à son environnement ;&lt;/li&gt;&lt;li&gt;agir avec le soutien du Fonds Chaleur et de   l’ADEME.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME peut accompagner les opérations suivantes ayant une production de chaleur renouvelable &lt;strong&gt;minimum de 25 MWh/an&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;géothermie   de surface avec pompes à chaleur sur aquifère superficiel, sur champ de   sondes géothermiques, sur géostructures énergétiques, sur échangeurs   compacts ou horizontaux géothermiques ou sur chaussées thermoactives ;&lt;/li&gt;&lt;li&gt;installations   utilisant les mêmes principes que la géothermie, mais valorisant par pompe à   chaleur l’énergie des eaux usées, de l’eau de mer, des eaux de surface ou des   eaux thermales ;&lt;/li&gt;&lt;li&gt;aérothermie &lt;strong&gt;uniquement les pompes à chaleur air/eau&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations de géothermie de   surface ou d’aérothermie aidées par l’ADEME peuvent être dédiées à un bâtiment (ou process) ou   peuvent être associées à un réseau de chaleur et/ou de froid. &lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;installations de faibles puissances sont accompagnées uniquement dans le cadre des contrats chaleur renouvelable&lt;/strong&gt; (production de chaleur renouvelable &amp;lt; 25 MWh/an).&lt;/p&gt;&lt;p&gt;L’aide Fonds Chaleur aux   installations de géothermie de surface ou d’aérothermie dépend de conditions techniques, en   particulier :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;l’étude du projet (incluant le volet captage de   la ressource « EnR ») ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;la quantité de chaleur et éventuellement de froid produite ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;les performances énergétiques et   environnementales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au-delà des aides à   l’investissement, &lt;strong&gt;l’ADEME vous accompagne sur toutes les phases de votre   projet&lt;/strong&gt; : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage,   conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité (notamment les critères sur les performances énergétiques des pompes à chaleur) et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P91" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q91" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installations-de-production-de-chaleur-et-de-froid-renouvelable-partir-de-geothermie-de-surface-daerothermie-ou-de-thalassothermie</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installations-de-production-de-chaleur-et-de-froid-renouvelable-a-partir-de-geothermie-de-surface-d-aerothermie-ou-de-thalassothermie/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>165624</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études et travaux de dépollution d’une friche – Fonds vert</t>
+        </is>
+      </c>
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Études et travaux de dépollution d’une friche – Fonds vert</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;La reconquête des friches est essentielle pour concilier aménagement des villes et des territoires et trajectoire de « zéro artificialisation nette » (ZAN). Elle nécessite un besoin de connaissance et d’anticipation à toutes les échelles du projet. &lt;/p&gt;&lt;p&gt;Pour cela, l’ADEME accompagne les acteurs publics et privés dans les démarches territoriales et dans la conduite de projet de reconversion de friches polluées, ou à risque de pollution, grâce à deux dispositifs financiers :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études pour l’intégration des friches dans les démarches territoriales :&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour &lt;strong&gt;anticiper la prise en compte des risques de pollution&lt;/strong&gt;, l’ADEME soutient des études pour&lt;strong&gt; inventorier&lt;/strong&gt; les friches, &lt;strong&gt;identifier le risque&lt;/strong&gt; de pollution, &lt;strong&gt;déterminer les potentiels de mutabilité&lt;/strong&gt; et &lt;strong&gt;planifier les reconversions&lt;/strong&gt; à l’échelle du territoire.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Études et travaux de dépollution d’une friche – Fonds vert :&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le processus de reconversion d’une friche implique un préalable fondamental de connaissance de l’état de pollution, afin de &lt;strong&gt;définir des stratégies de gestion de la pollution adaptées&lt;/strong&gt; à l’usage et au projet prévu, conformément à la méthodologie nationale de gestion des sites et sols pollués. L’ADEME soutient la réalisation de ces études, qui font l’objet de prestations codifiées par la norme NF X 31-620, et d’un référentiel de certifications des bureaux d’études (LNE SSP). Pour vous aider dans la définition de votre besoin d’études et la commande des prestations associées, l’ADEME vous propose des recommandations, que vous retrouverez dans un document téléchargeable à la rubrique « Aide aux études – Cahier des charges ».&lt;/p&gt;&lt;p&gt;L’ADEME soutient également la &lt;strong&gt;mise en œuvre des mesures de gestion&lt;/strong&gt; (dépollution, mise en place de dispositions constructives, etc.) retenues à l’issue des phases d’étude décrites ci-dessus.&lt;/p&gt;&lt;p&gt;Ce soutien s’inscrit dans le cadre du fonds vert et &lt;strong&gt;concerne uniquement les friches issues d’anciens sites ICPE&lt;/strong&gt; (Installations classées pour la protection de l’environnement) &lt;strong&gt;ou relevant du Code minier&lt;/strong&gt;. Selon les besoins opérationnels, les &lt;strong&gt;travaux de déconstruction et désamiantage&lt;/strong&gt; de bâtiments, et de &lt;strong&gt;restauration écologique des sols&lt;/strong&gt; peuvent également être soutenus.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Agriculture et agroalimentaire
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P92" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q92" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-et-travaux-de-depollution-dune-friche-fonds-vert</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-travaux-de-depollution-d-une-friche-fonds-vert/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>165639</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'installation de pompes à chaleur solaire pour la production d’eau chaude</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Installation de pompes à chaleur solaire pour la production d’eau chaude </t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME invite les porteurs de projet à s’inscrire dans &lt;strong&gt;une démarche de type « EnR&amp;#039;Choix »&lt;/strong&gt;, en privilégiant la sobriété, la mutualisation des moyens de production et la mobilisation de certaines EnR&amp;amp;R.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ainsi, avant la réalisation d’un investissement de chaleur renouvelable ou de récupération, le porteur devra démontrer que les points suivants ont été pris en compte :&lt;/p&gt;&lt;ol type="1"&gt;&lt;li&gt;&lt;strong&gt;réduction du besoin :&lt;/strong&gt; réflexion et mise en œuvre de mesures de sobriété et efficacité énergétique sur les bâtiments ou les process avant dimensionnement de la chaufferie biomasse ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;mutualisation des besoins :&lt;/strong&gt; raccordement à un réseau de chaleur vertueux existant quand cela est possible ou étude du potentiel de création d’un réseau de chaleur afin de mutualiser l’outil de production de chaleur renouvelable sur plusieurs bâtiments ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;récupération de chaleur fatale : &lt;/strong&gt;étude des sources de chaleur fatale disponibles localement et de leurs adéquations avec les besoins ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;considération des autres ENR disponibles localement :&lt;/strong&gt; étude du potentiel géothermique et solaire thermique et de leur adéquation avec les besoins (seul ou en complément de la biomasse).&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;La biomasse est &lt;strong&gt;une source d’énergie renouvelable abondante, mais limitée&lt;/strong&gt;, aussi il est important de l’utiliser de façon optimisée et là où elle est l’énergie &lt;strong&gt;la plus pertinente pour répondre aux besoins&lt;/strong&gt;. La biomasse sera particulièrement &lt;strong&gt;pertinente pour des besoins haute température&lt;/strong&gt; (&amp;gt;90/100 °C), ou lorsque aucune énergie locale (géothermie, solaire thermique…) ne peut satisfaire le besoin.&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;installations de pompes à chaleur (PAC) solaires éligibles&lt;/strong&gt; au Fonds Chaleur sont les opérations de production d’eau chaude sanitaire (ECS) à destination de logements collectifs et des secteurs tertiaire, industrie et agriculture, comprenant les établissements ayant des usages ECS durant toute l’année.&lt;/p&gt;&lt;p&gt;Après avoir réalisé une &lt;strong&gt;étude de faisabilité&lt;/strong&gt; pour qualifier le dimensionnement de l’installation et apporter l’information sur la productivité solaire utile de l’installation projetée, si vous êtes confortés dans votre choix d’investir, n’hésitez pas à déposer un dossier de demande d’aide.&lt;/p&gt;&lt;p&gt;L’aide apportée est calculée sur la base d’un &lt;strong&gt;montant forfaitaire&lt;/strong&gt; en fonction de la quantité de chaleur produite par l’installation.&lt;/p&gt;&lt;p&gt;Au-delà des aides à l’investissement, l’ADEME vous accompagne sur toutes les phases de votre projet : note d’opportunité, étude de faisabilité, assistance à maîtrise d’ouvrage, conseils.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P93" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q93" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installation-de-pompes-chaleur-solaire-pour-la-production-deau-chaude</t>
+        </is>
+      </c>
+      <c r="W93" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/installation-de-pompes-chaleur-solaire-pour-la-production-deau-chaude#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-de-pompes-a-chaleur-solaire-pour-la-production-d-eau-chaude/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>165666</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Extension et création de réseaux de chaleur ou de froid</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Extension et création de réseaux de chaleur ou de froid</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif poursuivi par cet accompagnement financier est de&lt;strong&gt; vous aider à mobiliser davantage de chaleur et/ou de froid issus de production d’EnR&amp;amp;R&lt;/strong&gt; (énergies renouvelables et de récupération).&lt;/p&gt;&lt;p&gt;Le montant de votre aide est calculé sur la base d’une analyse économique ou sur la base d’une aide forfaitaire. Cela dépend de la puissance de l’installation sur laquelle votre réseau est, ou sera, connecté.&lt;/p&gt;&lt;p&gt;Quelques critères doivent être respectés pour pouvoir bénéficier de l’aide : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre réseau &lt;strong&gt;assure des services publics de distribution de la chaleur&lt;/strong&gt; (la collectivité est autorité organisatrice).&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau de chaleur &lt;strong&gt;existe au sens fiscal&lt;/strong&gt;, avec au moins deux clients distincts du maître d’ouvrage.&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Votre réseau technique &lt;strong&gt;distribue uniquement de la chaleur&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les projets sont obligatoirement raccordés à des unités physiques de production EnR&amp;amp;R&lt;/strong&gt; par biomasse, solaire thermique, géothermie, méthanisation, récupération de chaleur fatale – sur process industriel, UIOM (Unité d’incinération d’Ordures Ménagères)… – et/ou cogénération.&lt;/p&gt;&lt;p&gt;L’aide aux réseaux de l’ADEME porte &lt;strong&gt;exclusivement sur la fonction « distribution »&lt;/strong&gt;. Elle est conditionnée aux caractéristiques techniques de mise en œuvre des réseaux prévus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;production supplémentaire&lt;br /&gt;&lt;/li&gt;&lt;li&gt;part d’EnR&amp;amp;R&lt;br /&gt;&lt;/li&gt;&lt;li&gt;densité énergétique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Elle est aussi conditionnée aux éventuels autres financements sollicités (par exemple Conseil régional).&lt;/p&gt;&lt;p&gt;Des aides pour réaliser vos études existent par ailleurs sur ces mêmes pages Agir.&lt;/p&gt;&lt;p&gt;Pour les projets de &lt;strong&gt;réseaux de chaleur associés à une demande de financement d’installation de production ou de récupération de chaleur&lt;/strong&gt;, merci de vous référer aux « Pièces à déposer » des pages Agir dédiées à chaque type de production : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse énergie&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;&lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installations-production-chaleur-froid-renouvelable-a-partir-geothermie" target="_blank"&gt;Géothermie de surface et aérothermie&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installations-production-chaleur-froid-renouvelable-a-partir-geothermie" target="_blank"&gt;&lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installations-production-chaleur-a-partir-geothermie-profonde" target="_blank"&gt;Géothermie profonde&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installations-production-chaleur-a-partir-geothermie-profonde" target="_blank"&gt;&lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/realisation-dinstallations-recuperation-chaleur-fatale" target="_blank"&gt;Chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/realisation-dinstallations-recuperation-chaleur-fatale" target="_blank"&gt;&lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2025/installation-production-deau-chaude-solaire-thermique" target="_blank"&gt;Solaire&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P94" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q94" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/extension-et-creation-de-reseaux-de-chaleur-ou-de-froid-2/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>165643</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Aider aux Fonds Air Bois</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Aide au Fonds Air Bois</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME vous aide à mettre en œuvre des &lt;strong&gt;actions pertinentes et efficaces de réduction des émissions de particules fines&lt;/strong&gt; (PM10 et PM2.5) dues à la combustion de biomasse (chauffage domestique au bois et brûlage à l’air libre des déchets verts).&lt;/p&gt;&lt;p&gt;Deux types de projets sont éligibles :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Étude de préfiguration d’un Fonds Air Bois&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;territoires concernés&lt;/strong&gt; sont les territoires visés par les articles L.222-4 et L.222-6-1 du Code de l’environnement (territoires couverts par un PPA et devant mettre en œuvre des actions permettant de réduire les émissions de PM2.5 issues de la combustion de bois). Les &lt;strong&gt;objectifs&lt;/strong&gt; d’une étude de préfiguration sont les suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Évaluer la &lt;strong&gt;pertinence de la mise en place d’un fonds&lt;/strong&gt; pour réduire l’impact du chauffage domestique au bois sur les émissions de particules fines (PM2,5) du territoire.&lt;/li&gt;&lt;li&gt;Si cette mise en place est pertinente, la &lt;strong&gt;dimensionner&lt;/strong&gt; (moyens humains et financiers, appareils à remplacer) et prévoir l’organisation la plus adaptée à son fonctionnement, ainsi que les grands axes du programme d’animation et de communication.&lt;/li&gt;&lt;li&gt;Étudier à la fois le &lt;strong&gt;chauffage individuel au bois &lt;/strong&gt;sur le territoire (parc, pratiques des utilisateurs) et les pratiques concernant le &lt;strong&gt;brûlage à l’air libre des déchets verts&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour une &lt;strong&gt;étude&lt;/strong&gt;, l’ADEME pourra apporter une &lt;strong&gt;aide financière maximale de 80 %&lt;/strong&gt; des montants éligibles. Les dépenses éligibles sont plafonnées à 100 k€.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Mise en place d’un Fonds Air Bois&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;territoires concernés&lt;/strong&gt; sont les territoires visés par les articles L.222-4 et L.222-6-1 du Code de l’environnement (territoires couverts par un PPA et devant mettre en œuvre des actions permettant de réduire les émissions de PM2.5 issues de la combustion de bois) ou, &lt;strong&gt;de manière exceptionnelle&lt;/strong&gt;, certains territoires non couverts par un PPA, mais présentant un enjeu de dépassement de valeurs limites de concentration en PM2.5 en lien avec le chauffage domestique au bois.&lt;/p&gt;&lt;p&gt;Le territoire devra avoir &lt;strong&gt;réalisé une étude de préfiguration répondant aux attendus ADEME pour pouvoir candidater&lt;/strong&gt; à la mise en place d’un fonds.&lt;/p&gt;&lt;p&gt;Un Fonds Air Bois permet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d’accompagner les particuliers dans le &lt;strong&gt;remplacement de leur appareil peu performant de chauffage individuel au bois &lt;/strong&gt;;&lt;/li&gt;&lt;li&gt;de faire connaitre et d’animer le &lt;strong&gt;dispositif d’accompagnement des particuliers sur le territoire&lt;/strong&gt; auprès de ces derniers et des professionnels, et de &lt;strong&gt;diffuser des bonnes pratiques de chauffage au bois &lt;/strong&gt;(utilisation et entretien de l’ensemble de l’installation, choix et stockage du bois…) et des solutions alternatives au brûlage à l’air libre des déchets verts.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour la mise en place d’un Fonds Air Bois, le soutien de l’ADEME pourra porter sur :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;L’aide à l’investissement par      les ménages pour le remplacement d’équipements non performants de      chauffage domestique au bois : cette aide sera attribuée par la      collectivité au nom et pour le compte de l’ADEME et se traduira par      une &lt;strong&gt;convention de mandat de gestion déléguée&lt;/strong&gt; confiant le      paiement des dépenses de l’ADEME à la collectivité mettant en œuvre le      fonds. Le taux d’aide de l’ADEME est plafonné à 50 % des dépenses éligibles.&lt;/li&gt;&lt;li&gt;L’aide aux actions d’animation      du dispositif par la collectivité, aux actions de sensibilisation et      de conseils et au programme de communication (prestations      externes, mise à disposition de supports, organisation      d’évènements…), ainsi qu’aux actions de suivi et évaluation du      dispositif ; elle se traduira par une &lt;strong&gt;convention d’animation. &lt;/strong&gt;L’aide aux dépenses éligibles de personnel pour les actions d’animation et de communication s’établira sur une base forfaitaire de 30 k€/ETPT/an. Le taux d’aide aux autres dépenses d’animation et de communication est de 50 % maximum des dépenses éligibles. Le taux d’aide aux actions de suivi et évaluation du Fonds Air Bois est de 70 % maximum des dépenses éligibles.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Au total, &lt;strong&gt;le soutien financier de l’ADEME est plafonné à 1 million d’euros par projet&lt;/strong&gt; de mise en place d’un Fonds Air Bois. L’ADEME se réserve la possibilité de financer les projets par tranche.&lt;/p&gt;&lt;p&gt;Pour pouvoir envisager l’engagement d’une aide financière sur l’année civile, il est fortement conseillé de déposer les dossiers de demande d’aide sur le premier semestre de l’année. Les dossiers déposés trop tardivement pourront être reportés sur l’année suivante, sous réserve du maintien de l’aide.&lt;/p&gt;&lt;p&gt;Les collectivités aidées pourront également &lt;strong&gt;bénéficier de l’expertise de l’ADEME et du retour d’expérience d’un réseau de collectivités engagées dans un Fonds Air Bois.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Des territoires sont déjà engagés dans la démarche, retrouvez leurs références sur le site &lt;a href="https://agirpourlatransition.ademe.fr/particuliers/finances/aides-a-renovation/aide-fonds-air-bois"&gt;Aides à la rénovation – Chauffage : l’aide du Fonds Air Bois&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P95" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q95" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/aide-au-fonds-air-bois</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/aide-au-fonds-air-bois#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-fonds-air-bois/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>165664</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Chaleur Renouvelable</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiez d’un &lt;strong&gt;financement pour développer les énergiesrenouvelables thermiques et de récupération&lt;/strong&gt; sur votre territoire ou votre   patrimoine.&lt;/p&gt;&lt;p&gt;Vous êtes une organisation (collectivité, entreprise ou association)   souhaitant vous engager sur le développement maîtrisé des EnR&amp;amp;R thermiques   sur votre territoire ou sur votre patrimoine ? Le Contrat Chaleur Renouvelable se présente sous la forme d’un contrat unique permettant de &lt;strong&gt;financer un groupe de projets&lt;/strong&gt; qui, pris singulièrement, peuvent ne pas être éligibles au Fonds Chaleur. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par ailleurs, ce contrat permet de passer par &lt;strong&gt;une seule candidature pour un ensemble de projets toutes filières EnR&amp;amp;R thermiques confondues&lt;/strong&gt; et à différentes phases, de l’étude du potentiel au suivi de l’installation.&lt;/p&gt;&lt;p&gt;Le &lt;strong&gt;Contrat Chaleur Renouvelable patrimonial&lt;/strong&gt;, d’une durée maximale de &lt;strong&gt;6 ans&lt;/strong&gt;, vous permet de bénéficier d’aides financières   sur les études et les investissements pour développer des projets EnR&amp;amp;R thermiques sur votre propre patrimoine. &lt;/p&gt;&lt;p&gt;Le &lt;strong&gt;Contrat Chaleur Renouvelable territorial&lt;/strong&gt;, d’une durée de &lt;strong&gt;4 ans&lt;/strong&gt;, vous permet de développer des projets d’EnR&amp;amp;R thermiques sur votre territoire via des &lt;strong&gt;aides à l’investissement et aux études&lt;/strong&gt;. Il vous permet également de bénéficier d’une &lt;strong&gt;aide à l’animation   territoriale&lt;/strong&gt; destinée à faire émerger les projets et à accompagner les   porteurs de projets.&lt;/p&gt;&lt;p&gt;Vous pouvez retrouver l’ensemble des conditions d’éligibilité et de financement de chaque filière EnR&amp;amp;R éligible au Contrat Chaleur Renouvelable sur les pages Agir suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/realisation-dinstallations-production-chaleur-biomasse-bois"&gt;Biomasse&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/installations-production-chaleur-froid-renouvelable-a-partir-geothermie"&gt;Géothermie de surface&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/extension-creation-reseaux-chaleur-froid"&gt;Réseau de chaleur&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/installation-pompes-a-chaleur-solaire-production-deau-chaude" rel="noreferrer noopener"&gt;Pompe à chaleur solaire&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/installations-systemes-solaires-combines" rel="noreferrer noopener"&gt;Système solaire combiné&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/installation-production-deau-chaude-solaire-thermique"&gt;Production d’eau chaude via le solaire thermique&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2026/realisation-dinstallations-recuperation-chaleur-fatale"&gt;Récupération de chaleur fatale&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Réseaux de chaleur
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P96" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q96" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
       <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V96" s="1" t="inlineStr">
         <is>
-          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/aides-linvestissement-pour-la-decarbonation-du-transport-et-des-services-maritimes</t>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/contrat-chaleur-renouvelable</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/contrat-chaleur-renouvelable?backtosearch=true#collectDocuments</t>
         </is>
       </c>
       <c r="X96" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
       <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
       <c r="Z96" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/aides-a-l-investissement-pour-la-decarbonation-du-transport-et-des-services-maritimes/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-chaleur-renouvelable-2/</t>
         </is>
       </c>
       <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE96" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF96" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG96" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>04/01/2026</t>
         </is>
       </c>
       <c r="AH96" s="1" t="inlineStr">
         <is>
-          <t>16/04/2026</t>
+          <t>06/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>120089</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner pendant 4 ans la collectivité dans la mise en œuvre de sa démarche de Transition Ecologique avec le programme Territoire engagé</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Programme Territoire Engagé Transition Ecologique - Accompagnement des collectivités par un conseiller Territoire Engagé</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;span&gt;deux référentiels thématiques&lt;/span&gt; ambitieux et progressifs, &lt;span&gt;un programme d&amp;#039;accompagnement&lt;/span&gt;, &lt;span&gt;une animation&lt;/span&gt;, &lt;span&gt;un parcours de labellisation&lt;/span&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;span&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/span&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;span&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/span&gt; ainsi qu’un &lt;span&gt;appui à l’animation du projet&lt;/span&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ De nombreuses collectivités ont déjà profité de cette accompagnement.
+ &lt;a href="https://www.territoiresentransitions.fr/programme#carte" target="_blank"&gt;Découvrez leurs actions et retour d&amp;#039;expérience sur notre site internet.     Ouvre une nouvelle fenêtre&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie circulaire
+Economie locale et circuits courts
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement" target="_blank"&gt;Prenez contact avec votre direction régionale de l&amp;#039;ADEME&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://territoireengagetransitionecologique.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="W97" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:territoireengage&amp;#64;ademe.fr" target="_blank"&gt;territoireengage&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>mathieu.teulier@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-accompagnement-des-collectivites-par-un-conse/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2022</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>08/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>