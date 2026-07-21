--- v0 (2026-02-27)
+++ v1 (2026-07-21)
@@ -497,48 +497,48 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/c300-accompagner-a-la-creation-au-developpement-a-/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>12/10/2020</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>