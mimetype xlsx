--- v0 (2026-07-24)
+++ v1 (2026-10-29)
@@ -403,51 +403,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>21/03/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>162245</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Se former à la gestion des procédures de reprise de sépultures</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
@@ -532,51 +532,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>20/03/2024</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>162244</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Se former aux aménagements de voirie : les nouveaux matériaux durables</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
@@ -664,51 +664,51 @@
           <t>Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>20/03/2024</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>162242</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Se former à comment subventionner ses projets</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
@@ -841,79 +841,79 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>20/03/2024</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>162241</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Se former aux financements de projets de son territoire par le mécénat</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
 d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
 dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
 gagnant-gagnant entre les collectivités et les entreprises locales ou
 nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
 permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
 potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
 2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
 mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
 délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
 collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
 financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
 donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
 structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
 mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
@@ -1030,402 +1030,402 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>20/03/2024</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>149059</v>
+        <v>160843</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Finaliser son plan communal de sauvegarde</t>
-[...4 lines deleted...]
-          <t>Permanence d'aide à la finalisation du PCS</t>
+          <t>Compléter l'adressage de votre commune</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>Commune
-Intercommunalité / Pays</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
-        <is>
-[...146 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dispositif d&amp;#039;accompagnement avec des ateliers pratiques base adresse  de 1h30 dans les locaux de l&amp;#039;AMJ, animés par le SIDEC.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mise en ligne de la Base Adresse de communes du Jura.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Bâtiments et construction
 Logement et habitat
 Accessibilité</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion
 &lt;/p&gt;
 &lt;p&gt;
  Les frais sont pris en charges dans le cadre de votre cotisation AMJ.
 &lt;/p&gt;
 &lt;p&gt;
  Pour participer :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Créez le compte base adresse de la commune :
   &lt;a href="https://mes-adresses.data.gouv.fr/new" target="_self"&gt;
    https://mes-adresses.data.gouv.fr/new
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Assistez à un webinaire
   &lt;a href="https://adresse.data.gouv.fr/evenements" target="_self"&gt;
    https://adresse.data.gouv.fr/evenements
   &lt;/a&gt;
   ou consultez les vidéos ludiques (au minimum 1 à 3 soit 15 min)
   &lt;a href="https://peertube.adresse.data.gouv.fr/" target="_self"&gt;
    https://peertube.adresse.data.gouv.fr/
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   S&amp;#039;inscrire en selectionnant le créneau et la date
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>http://www.maires39.asso.fr/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Association des Maires et des Présidents d&amp;#039;intercommunalité du Jura
 &lt;/p&gt;
 &lt;p&gt;
  2 rue de Pavigny&lt;/p&gt;
 &lt;p&gt;
  39000 LONS LE SAUNIER
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 03 84 86 07 07 - Fax : 03 84 47 07 31
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a target="_self"&gt;contact&amp;#64;amjura.fr&lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dcf9-completer-ladressage-de-votre-commune/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>149059</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Finaliser son plan communal de sauvegarde</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Permanence d'aide à la finalisation du PCS</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après avoir suivi la formation &amp;#34;Rédiger ou actualiser le plan communal de sauvegarde&amp;#34;, les communes peuvent s&amp;#039;inscrire à une permanence dispensé au siège de l&amp;#039;association, animée par la Préfecture du Jura.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;accompagner individuellement les communes dans la finalisation de leur PCS. Cette aide intervient juste avant le dépôt du dossier en préfecture.
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque commune s&amp;#039;inscrit à un créneau disponible en ayant transmis son PCS en amont à la Préfecture.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Prévention des risques</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Avoir suivis la formation initiale &amp;#34;Rédiger ou actualiser le plan communal de sauvegarde&amp;#34;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmettre la trame de son PCS à la Préfecture X jours avant le tutorat
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>http://www.maires39.asso.fr/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Association des Maires et des Présidents
+&lt;/p&gt;
+&lt;p&gt;
+ d&amp;#039;intercommunalité du Jura
+&lt;/p&gt;
+&lt;p&gt;
+ 2 rue de Pavigny
+&lt;/p&gt;
+&lt;p&gt;
+ 39000 LONS LE SAUNIER
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03 84 86 07 07
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : &lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/dcf9-completer-ladressage-de-votre-commune/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e3a-aide-a-la-finalisation-du-pcs/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
-          <t>12/02/2024</t>
+          <t>04/09/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>120062</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Informer les élus</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Informer les élus et leurs équipes sur l&amp;#039;actualité du secteur public local et leur donner un accès privilégié aux partenaires de l&amp;#039;association.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités d&amp;#039;accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réunions d&amp;#039;information
  &lt;/li&gt;
  &lt;li&gt;
   Lettre info de l&amp;#039;AMJ
  &lt;/li&gt;
  &lt;li&gt;
@@ -1543,79 +1543,79 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>25/08/2022</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>120061</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Représenter les maires et les présidents d'intercommunalité</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Ingénierie financière</t>
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Représenter les maires et les présidents d&amp;#039;intercommunalités du Jura auprès des services de l&amp;#039;Etat, des commissions et des groupes de travail départementaux et régionaux, des instances et opérateurs publics et privés partenaires des collectivités afin de préserver les intérêts des communes et de leurs groupements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités d&amp;#039;accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Désigner des maires et/ou présidents d&amp;#039;intercommunalités pour siéger au sein des instances nécessitant la représentation d&amp;#039;élus du bloc communal
  &lt;/li&gt;
  &lt;li&gt;
   Porter la voix des communes et de leurs groupements auprès de diverses instances
  &lt;/li&gt;
  &lt;li&gt;
@@ -1708,51 +1708,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>25/08/2022</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>120058</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Former les élus du Jura</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
         <is>
@@ -1906,51 +1906,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>25/08/2022</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>120056</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Obtenir un conseil juridique</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
@@ -2203,51 +2203,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>24/08/2022</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>117550</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2506,48 +2506,48 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>05/05/2022</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>08/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>