--- v0 (2026-02-28)
+++ v1 (2026-10-26)
@@ -263,363 +263,89 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>127467</v>
+        <v>133544</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir des projets communautaires ou supra-communaux</t>
+          <t>Subventionner les aménagements liés à la sécurité routière</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
+          <t>Répartition du produit des amendes de police</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
+          <t>500 € / abribus - limité à 3/an ou 800 € abribus+éclairage - limité à 3/an</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
-        <is>
-[...267 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à subventionner les collectivités dans le cadre d&amp;#039;aménagement à la sécurité routière (arrêté de la Préfecture) dans le respect des normes en vigueur et notamment des règles d&amp;#039;accessibilité (Code la Route, conseils des guides du CERTU, Règlement Départemental de voirie).
 &lt;/p&gt;
 &lt;p&gt;
  Et pour tous travaux sur le domaine public routier départemental : dépôt d&amp;#039;une demande d&amp;#039;autorisation de voirie auprès de la subdivision concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention des équipements de première catégorie :  Aménagement d&amp;#039;abribus dans la limite de 3/an (500 € ou 800 € si abribus avec éclairage).
 &lt;/p&gt;
 &lt;p&gt;
  Subvention des équipements de deuxième catégorie :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Etude et mise en œuvre de plans de circulation
   &lt;/li&gt;
   &lt;li&gt;
    Création de parcs de stationnement
   &lt;/li&gt;
   &lt;li&gt;
    Aménagements de carrefours
   &lt;/li&gt;
   &lt;li&gt;
    Différenciation du trafic
@@ -636,167 +362,441 @@
  &lt;/ul&gt;
  &lt;p&gt;
   Équipements de première catégorie :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Subvention forfaitaire de 500€ par abribus dans la limite de 3 abribus par an
    &lt;/li&gt;
    &lt;li&gt;
     Subvention forfaitaire de 800€ par abribus dans la limite de 3 abribus par an si un éclairage de sécurité est installé en même temps
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;p&gt;
   Équipements de deuxième catégorie :
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Montant minimum de la subvention : 1.000€
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Sécurité</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les communes, les Communautés de communes, les syndicats de moins de 10 000 habitants : avoir conservé la compétence correspondant aux travaux pour lesquels la subvention est demandée.
 &lt;/p&gt;
 &lt;p&gt;
  Tout dossier réputé non complet un mois après l&amp;#039;envoi d&amp;#039;un courrier à la collectivité concernée réclamant les pièces manquantes sera classé sans suite et renvoyé à la collectivité.
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles : Installation et signalisation du chantier, terrassement, stabilisé, enduits, bordures de trottoirs et de caniveaux, trottoirs, mobilier urbain pour les zones 30, éventuellement quelques plantation, installation de signaux lumineux, signalisation horizontale, éclairage de sécurité, radar pédagogique si l&amp;#039;aménagement le justifie, études de travaux.
 &lt;/p&gt;
 &lt;p&gt;
  Exclusions : Travaux de voirie d&amp;#039;entretien courant, nouvel axe routier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Vienne</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.lavienne86.fr/les-aides/guide-des-aides/repartition-du-produit-des-amendes-de-police-16702</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vienne
  &lt;br /&gt;
  DGAAT2D - Direction des Routes
  &lt;br /&gt;
  Téléport 1 - Immeuble AROBASE 3
  &lt;br /&gt;
  Avenue du Futuroscope
  &lt;br /&gt;
  86960 CHASSENEUIL DU POITOU
  &lt;br /&gt;
  Ligne directe : 05 49 62 91 12
  &lt;br /&gt;
  Accueil : 05 49 62 91 33
  &lt;br /&gt;
  Email :
  &lt;a href="mailto:samartin&amp;#64;departement86.fr" target="_self"&gt;
   samartin&amp;#64;departement86.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>datc@departement86.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/05b9-subventionner-les-amenagements-lies-a-la-secu/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Installation de miroir de circulation de sécurité routière
 Installation de ralentisseur</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>11/04/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>127467</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets communautaires ou supra-communaux</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
+&lt;/p&gt;
+A noter que :
+&lt;ul&gt;
+ &lt;li&gt;
+  Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ÉTUDES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Honoraires d&amp;#039;ingénierie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉTUDE D&amp;#039;IMPACT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TRAVAUX
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux inscrits dans la section d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACQUISITION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisitions foncières nécessaires à la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être éligible, le demande de subvention doit suivre le processus suivant :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Individualisation en Commission Permanente des subventions pour les opérations retenues.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact soit :
+&lt;/p&gt;
+&lt;p&gt;
+ - Par mail :
+ &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
+  datc&amp;#64;departement86.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Par téléphone, aux numéros suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>datc@departement86.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un gymnase
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vienne</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>11/04/2023</t>
+          <t>23/01/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>