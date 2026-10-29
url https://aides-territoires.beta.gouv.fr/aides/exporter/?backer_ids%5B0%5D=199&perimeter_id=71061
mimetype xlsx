--- v0 (2026-07-22)
+++ v1 (2026-10-29)
@@ -408,51 +408,51 @@
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Conseil Départemental de la Vendée</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>25/03/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/07/2026</t>
+          <t>04/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>142231</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Développer les ports de pêche</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Développement des ports de pêche</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
@@ -613,51 +613,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>02/06/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>06/07/2026</t>
+          <t>06/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>120459</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Planter sur les biens communaux et intercommunaux</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
@@ -847,128 +847,1689 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>26/09/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
+        <v>97333</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création de logements pour les saisonniers, les apprentis, les étudiants et les jeunes en insertion professionnelle (Première partie)</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à inciter la création de logements locatifs pour les travailleurs saisonniers, les apprentis, les étudiants et les jeunes de moins de 30 ans afin de leur permettre de se loger décemment et à un coût modéré.
+&lt;/p&gt;
+&lt;p&gt;
+ En cas de logement indépendant, l&amp;#039;aide est de 25% du coût des travaux  et plafonnée selon conditions.&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide sera plafonnée à cinq logements/chambres par opération.
+&lt;/p&gt;&lt;p&gt;L&amp;#039;opération doit se situer en Vendée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Propriétaires bailleurs privés, sociétés civiles immobilières, société par action simplifiée, associations, collectivités ou leur groupement...&lt;/p&gt;
+&lt;p&gt;
+ Seront financés les travaux de construction d&amp;#039;un logement neuf, les travaux de réhabilitation et d&amp;#039;aménagement d&amp;#039;un logement existant ou d&amp;#039;extension d&amp;#039;un logement existant.&lt;/p&gt;
+&lt;p&gt;
+ Les travaux devront être réalisés par des professionnels.&lt;/p&gt;&lt;p&gt;Le loyer est encadré.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50c3-soutenir-la-creation-de-logements-pour-les-sa/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>97334</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création de logements pour les saisonniers, les apprentis, les étudiants et les jeunes en insertion professionnelle (Deuxième partie)</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise la production de logements à destination des travailleurs saisonniers, des apprentis, des jeunes en insertion professionnelle de moins de 30 ans (contrat à durée déterminée, contrat de professionnalisation, intérim...), des jeunes en formation ou en recherche d&amp;#039;emploi.
+&lt;/p&gt;&lt;p&gt;La subvention peut s&amp;#039;élever à 2.000 € par logement dans la limite de 50.000 € par opération.&lt;/p&gt;&lt;p&gt;L&amp;#039;opération doit se situer sur le territoire de délégation des aides à la pierre du Département.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les projets de création ou d&amp;#039;extension de résidence sociale jeunes actifs ou foyer de jeunes travailleurs.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département sera associé en amont à l&amp;#039;évaluation des besoins actuels et à venir en logements pour les publics visés, à la définition du projet notamment dans le cadre de la délégation des aides à la pierre et à l&amp;#039;élaboration du projet social.&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses liées au mobilier sont exclues.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a09c-soutenir-la-creation-de-logements-pour-les-sa/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>97335</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de logement social en réutilisant le foncier</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à offrir des solutions de logement locatifs sociaux en centre-ville/centre-bourg à proximité des services en réutilisant des bâtis ou en démolissant des bâtis inexploitables et/ou sans intérêt architectural afin de réutiliser le foncier.
+&lt;/p&gt;&lt;p&gt;L&amp;#039;aide vient soutenir les projets visant à réutiliser du bâti ou du foncier en vue de créer du logement locatif social.&lt;/p&gt;
+&lt;p&gt;
+ Opération située sur le territoire de délégation des aides à la pierre du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de réutilisation de bâti : une aide départementale de 5 000 € maximum par logement dans la limite de 50 000 € par opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de démolition-construction : une aide départementale de 2 500 € maximum par logement dans la limite de 25 000€ par opération.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Accès aux services
+Cohésion sociale et inclusion
+Revitalisation
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;Sont éligibles les opérations situées dans le territoire de délégation des aides à la pierre du Département de la Vendée et situées en centre-bourg ou centre-ville à proximité des services et commerces.&lt;/p&gt;
+&lt;p&gt;
+ Les opérations devront être agréées par le Département de la Vendée via un agrément logement social (PLUS, PLAI ou PLS).&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;opération doit viser à réutiliser un bâti de plus de 15 ans pour produire du logement locatif social ordinaire ou démolir un bâti inexploitable et recycler le foncier en réalisant du logement locatif social ordinaire de type PLUS, PLAI et/ou PLS.&lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de réutilisation de bâti, le niveau de consommation énergétique du logement après travaux devra être inférieur ou égal à 230 kWh/m2/an (étiquettes énergétiques A, B, C et D).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b79-soutenir-la-production-de-logement-social-en-/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>97336</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement de l'offre de logements locatifs très sociaux</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le présent dispositif vise à offrir à un public en difficulté financière et sociale une solution de logement locatif social très abordable, dans le diffus - hors structure spécifique - situé en centre-ville, couplé avec un accompagnement social.
+&lt;/p&gt;
+&lt;p&gt;
+ Opération située sur le territoire de délégation des aides à la pierre du Département.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires éligibles : Opérateurs HLM, collectivités territoriales, EPCI, organismes agréés &amp;#34;Maitrise d&amp;#039;ouvrage d&amp;#039;insertion&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Une aide départementale est accordée aux bénéficiaires réalisant un logement locatif social agréé en tant que PLAI Classique hors structure spécifique, avec un accompagnement social et un loyer encadré. Un logement social identifié PLAI Classique est destiné à des personnes cumulant difficultés financières et sociales et qui se trouvent souvent exclues des filières classiques d&amp;#039;attribution de logement.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations éligibles devront être situées sur le territoire de délégation du Département de la Vendée et en centre-ville, dans des villes disposant des services publics, commerces, transports, commerces de proximité ainsi qu&amp;#039;être agréées par le Département de la Vendée.&lt;/p&gt;
+&lt;p&gt;
+ Enfin, les projets devront concerner les logements ordinaires en diffus (hors structure spécifique).
+&lt;/p&gt;
+&lt;p&gt;Le nombre de logements éligibles à l&amp;#039;aide du Département est limité à trois par opération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/688b-soutenir-le-developpement-de-loffre-de-logeme/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>97337</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création d'habitat intergénérationnel ou solidaire en faveur des personnes âgées</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin d&amp;#039;encourager le développement des formes d&amp;#039;habitat innovantes pouvant répondre à la diversité des besoins des personnes âgées et ainsi offrir un mode d&amp;#039;habitat intermédiaire entre le domicile personnel et l&amp;#039;hébergement institutionnel, le Département apporte son soutien financier aux projets de création de &amp;#34;logement kangourous&amp;#34;, de logement solidaires pour seniors ou intergénérationnels ou toute autre forme innovante d&amp;#039;habitat intergénérationnel ou solidaire en faveur des personnes âgées.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit se situer dans le département de la Vendée.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide sera plafonnée à 5 000 € par logement en cas de construction d&amp;#039;un logement neuf ou d&amp;#039;une extension et à 3 000 € par logement en cas d&amp;#039;aménagement d&amp;#039;un logement existant.
+&lt;/p&gt;
+&lt;p&gt;
+ Si le projet comporte plusieurs chambres avec des parties communes, l&amp;#039;aide sera plafonnée à 3 000 € par chambre en cas de construction neuve ou d&amp;#039;une extension et à 1 500 € par chambre dans le cas d&amp;#039;une rénovation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet subventionné sera limité à cinq chambres ou logements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Personnes âgées
+Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : propriétaire occupant d&amp;#039;un logement à titre de résidence principale, propriétaire bailleur privé, société civile immobilière, société par action simplifiée, associations, collectivités territoriales ou leurs groupements.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles sont les suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;habitat kangourou consiste à scinder une maison unifamiliale en deux logements (ou plus), autonomes mais groupés, pour y loger une ou plusieurs personnes âgées de plus de 60 ans autonomes, à côté d&amp;#039;un ménage plus jeune, de la même famille ou non. Le ou les logements peuvent être loués ou mis à disposition à titre gratuit.
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;habitat solidaire pour seniors ou intergénérationnel désigne un habitat où vivent des personnes, dont un ou des seniors, qui n&amp;#039;ont pas forcément un lien de parenté. Il s&amp;#039;agit d&amp;#039;un mode de vie en commun, chacun a sa chambre et sanitaires et bénéficie d&amp;#039;espaces communs. Il s&amp;#039;agit de logements locatifs privés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Seront financés les travaux d&amp;#039;aménagement d&amp;#039;un logement existant, d&amp;#039;extension d&amp;#039;un logement existant ou de construction d&amp;#039;un logement neuf.&lt;/p&gt;
+&lt;p&gt;
+ Pour les logements locatifs, le loyer ne devra pas dépasser le loyer intermédiaire  de l&amp;#039;Agence national de l&amp;#039;habitat selon le zonage applicable à la commune où se situe le logement.
+&lt;/p&gt;
+&lt;p&gt;
+ La classe énergétique après travaux devra être au minimum D.
+&lt;/p&gt;
+&lt;p&gt;
+ En l&amp;#039;absence de lien de parenté, les occupants devront organiser leur cohabitation dans un engagement écrit ou une charte.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux devront être réalisés par des professionnels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://vendee.fr</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40 rue du Maréchal Foch, 85923, La Roche Sur Yon, Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:habitat&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  habitat&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>karine.desaintmichel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9153-soutenir-la-creation-dhabitat-intergeneration/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>97325</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'entretien de la voirie de marais</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Environ 20% du territoire Vendéen est situé en zone de marais. La nature géologique du sol conduit à une dégradation plus rapide de l&amp;#039;état de la voirie. En effet, les argiles de marais (argile de l&amp;#039;holocène), substratum des routes concernées, sont de nature à gonfler ou dégonfler selon la saison et la teneur en eau des sols.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme a pour objectif d&amp;#039;aider ces communes dans l&amp;#039;entretien des routes situées sur cette couche géologique d&amp;#039;argiles de marais.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafond de l&amp;#039;aide fixé à 10 000 euros par kilomètre linéaire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 3000 habitants ayant tout ou partie de leur territoire concerné par la couche géologique de l&amp;#039;argile de l&amp;#039;Holocène
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI regroupant ces communes et ayant la compétence de l&amp;#039;entretien de la voirie communale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont éligibles l&amp;#039;ensemble des travaux liés à la réalisation de l&amp;#039;infrastructure.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas concernés, les études, les panneaux de signalisation directionnelle et d&amp;#039;information et les acquisitions foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux devront concerner uniquement les voies communales revêtues en enrobé ou en bicouche.
+&lt;/p&gt;
+&lt;p&gt;
+ Les chemins sablés, en terre ou non revêtus seront exclus.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux pris en compte devront être situés sur la couche géologique de l&amp;#039;argile de l&amp;#039;holocène.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide du Département ne pourra pas être attribuée pour des travaux de même nature sur une même section pendant 5 ans après l&amp;#039;attribution d&amp;#039;une aide du Département à ce titre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;&lt;p&gt;Pôle Finances et Ressources / Direction des Finances / Service Ingénierie financière et budgétaire&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 84 20&lt;/p&gt;
+&lt;p&gt;
+ Mail : &lt;a href="mailto:finances&amp;#64;vendee.fr" target="_self"&gt;finances&amp;#64;vendee.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>florian.sicard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dc81-accompagner-lentretetien-de-la-voirie-de-mara/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>97327</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et la rénovation de sentiers cyclables</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à développer le réseau cyclable d&amp;#039;intérêt départemental par la création ou la rénovation d&amp;#039;infrastructures de niveau départemental destinées à assurer le tour de Vendée à vélo ou la liaison entre le chef lieu du département et ce tour de Vendée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sentiers cyclables d&amp;#039;intérêt départemental ont fait l&amp;#039;objet d&amp;#039;une prise en compte par le Département et ont été actés par une décision de la commission permanente.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de création : l&amp;#039;aide est plafonnée à 40% de 150 000 € HT par kilomètre. &lt;/p&gt;
+&lt;p&gt;
+ Pour les opérations de rénovation : la dépense subventionnable est plafonnée à 50 % de 40 000€ HT par kilomètre pour les pistes dont la création a été faite au moins 10 ans auparavant.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Equipement public
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Commune
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes ayant cette compétence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office National des Forêts
+ &lt;/li&gt;&lt;li&gt;Autres organismes publics&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont éligibles les études et l&amp;#039;ensemble des travaux liés à la réalisation de l&amp;#039;infrastructure.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne sont pas éligibles les panneaux de signalisation directionnelle lorsque ceux-ci sont fournis, posés et financés intégralement par le Département et d&amp;#039;information ainsi que les acquisitions foncières.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:mobilites-durables&amp;#64;vendee.fr" target="_self"&gt;
+  mobilites-durables&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>hugo.bard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e156-soutenir-la-creation-et-la-renovation-de-sent/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>97328</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir les sentiers cyclables d'intérêt départemental</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à soutenir l&amp;#039;ensemble des travaux liés à l&amp;#039;entretien des sentiers cyclabble d&amp;#039;intérêt départemental en site propre.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant maximum de dépense subventionnable fixée à  50% d&amp;#039;une dépense de 2000 € TTC / km.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les travaux liés à l&amp;#039;entretien du sentier à l&amp;#039;exception de la signalisation directionnelle et d&amp;#039;information lorsque les supports ont été fournis et posés par le Département ainsi que l&amp;#039;entretien des sentiers utilisant des voies affectées à la circulation générale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Equipement public
+Réhabilitation
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes ayant cette compétence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Office National des Forêts
+ &lt;/li&gt;&lt;li&gt;Autres organismes publics&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 02
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:mobilites-durables&amp;#64;vendee.fr" target="_self"&gt;
+  mobilites-durables&amp;#64;vendee.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>hugo.bard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/042f-entretenir-les-sentiers-cyclables-dinteret-de/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>97330</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'acquisition de véhicules à motorisation décarbonnée</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide du Département est destinée à compenser en tout ou partie le surcoût lié à l&amp;#039;achat d&amp;#039;un véhicule moins polluant.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est cumulable avec d&amp;#039;autres aides existantes (ex : bonus écologique de l&amp;#039;État) dans la limite du montant maximum d&amp;#039;aide publique applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif vise à encourager et appuyer l&amp;#039;effort des collectivités pour s&amp;#039;engager dans des modes de déplacement à faibles émissions de polluants et de gaz à effet de serre. Il vient soutenir, par effet d&amp;#039;entrainement, le développement de l&amp;#039;offre d&amp;#039;avitaillement (les stations bioGNV et hydrogène), en accompagnement du déploiement de stations d&amp;#039;avitaillement bioGNV et hydrogène porté notamment par le SyDEV.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;aide du département est variable selon le type de motorisation et la taille du véhicule :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Véhicules bioGNV :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1000 euros pour les véhicules légers (PTAC &amp;lt;3,5T)
+ &lt;/li&gt;
+ &lt;li&gt;
+  5000 euros pour les véhicules utilitaires (PTAC entre 3,5T et 7T)
+ &lt;/li&gt;
+ &lt;li&gt;
+  10 000 euros pour les poids lourds (PTAC &amp;gt; 7T)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Véhicules hydrogènes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  5 000 euros pour les véhicules utilaires (PTAC : &amp;lt; 3,5T)
+ &lt;/li&gt;
+ &lt;li&gt;
+  15 000 euros pour les véhicules utilitaires ((PTAC : Entre 3,5T et 7T)
+ &lt;/li&gt;
+ &lt;li&gt;
+  80 000 euros pour les poids lourds (PTAC &amp;gt; 7T)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En cas d&amp;#039;acquisition de plusieurs véhicules, la collectivité bénéficiaire pourra obtenir une majoration de la subvention à hauteur de 10% du montant de l&amp;#039;aide octroyée selon les conditions générales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition bennes à ordures alimentées en GNV par un EPCI</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Mobilité partagée
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de cette aide les communes vendéennes et les EPCI qui réalisent l&amp;#039;acquisition d&amp;#039;un ou plusieurs véhicules fonctionnant au Bio GNV et les véhicules électriques à hydrogène (vert).
+&lt;/p&gt;
+&lt;p&gt;
+ Par véhicule fonctionnant au bioGNV, on entend tout véhicule utilisant le gaz naturel, que ce soit sous sa forme comprimée (GNC) ou bien sous sa forme liquéfiée (GNL).
+ La collectivité s&amp;#039;engage à s&amp;#039;approvisionner en bio GNV.
+&lt;/p&gt;
+&lt;p&gt;
+ Par véhicule hydrogène, on entend tout véhicule électrique à PAC (pile à combustible), propulsé par de l&amp;#039;électricité produite à partir d&amp;#039;hydrogène et d&amp;#039;oxygène, l&amp;#039;hydrogène étant le carburant de base. Il ne rejette que de l&amp;#039;eau au moyen de son pot d&amp;#039;échappement.
+&lt;/p&gt;
+&lt;p&gt;
+ Les véhicules électriques à PAC, considérés comme complémentaires des véhicules électriques à batterie, constituent la prochaine génération de voitures « propres » dotés d&amp;#039;une autonomie de plusieurs centaines de kilomètres. Là-encore, les collectivités s&amp;#039;engagent à s&amp;#039;approvisionner en hydrogène produit à partir d&amp;#039;énergies renouvelables, au fur et à mesure que cette offre se développera sur notre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les types de véhicules pour lesquels une aide pourra être sollicitée sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les véhicules légers (véhicules GNV uniquement) et les véhicules utilitaires légers (PTAC  &amp;lt; 3,5 Tonnes) (GNV et hydrogène)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les utilitaires (3,5 T &amp;lt; PTAC &amp;lt; 7 T) (GNV et hydrogène)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les poids lourds (PTAC &amp;gt; 7 T) (GNV et hydrogène)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les véhicules doivent faire l&amp;#039;objet d&amp;#039;un achat.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide est limitée à trois véhicules par bénéficiaire et par période de 4 ans à compter de la date de signature de la convention de subvention par l&amp;#039;ensemble des parties.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 60
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:amenagement-tourisme&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  amenagement-tourisme&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>hugo.bard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfa3-soutenir-lacquisition-de-vehicules-a-motorisa/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>97346</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets de plantation de haies bocagères et de bosquets</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Plantations de haies et de bosquets en zone rurale</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Plan Vendée Biodiversité Climat -
   Plantation de haies et de bosquets en zone rurale
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le présent dispositif vise à accompagner l&amp;#039;élaboration de projets de plantation de haies bocagères et de bosquets pour valoriser le paysage rural et favoriser la biodiversité par le choix des végétaux adaptés aux sols et aux paysages ainsi qu&amp;#039;au contexte du réchauffement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  Le coût de l&amp;#039;accompagnement technique est plafonné à 1 000€ HT. Le coût des travaux est plafonné à 12€ HT le ml pour les haies avec paillage biodégradable, 12€ HT le ml pour les haies avec paillage biodégradable avec talus avec fossé, 12 € HT le ml pour les haies double ou triple.
 15€ HT par arbre pour les alignements d&amp;#039;arbres 4000 € HT par hectare pour les bosquets.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Sols
 Agriculture et agroalimentaire
 Biodiversité
 Paysage
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dépenses éligibles concernant l&amp;#039;accompagnement technique, les travaux et le matériel nécessaire à la réalisation des projets de plantations sont :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;accompagnement technique du projet,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;achat des végétaux,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;achat des matériaux relatifs à la plantation (paillage biodégradable, protection et tuteurage),
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de préparation de terrain,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de plantation,
  &lt;/li&gt;
  &lt;li&gt;
   la préparation ou la fourniture du paillage biodégradable,
  &lt;/li&gt;
  &lt;li&gt;
   la pose du paillage biodégradable, des protections et du tuteurage.
@@ -987,418 +2548,418 @@
  ).
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses éligibles doivent concerner les projets hors remembrement et sans finalité productive relatifs :&lt;/p&gt;&lt;p&gt;-  hors zone
 bâtie, aux plantations de haies ou au regarnissage de haies existantes y
 compris autour des sièges d’exploitation et des bâtiments agricoles avec un
 minimum de 200 mètres linéaires en continu ou en discontinu pouvant aller
 jusqu’à une emprise de 10 mètres de large.&lt;/p&gt;&lt;p&gt;Les haies peuvent être doubles ou triples dans la limite de distances de 1,5
 ml maximum sur la ligne et espacées de 0,75 ml entre ligne (plantations à
 réaliser en quinconce).Au-delà de 1,5 ml de large entre le pied des arbres et/ou de 3 lignes
 espacées de plus de 0,75 ml, la plantation sera rattachée au boisement (subvention
 surfacique).&lt;/p&gt;&lt;p&gt;- aux constitutions de bosquets entre 1 500
 m² et 50 000 m² (0,15 ha et 5 ha). &lt;/p&gt;&lt;ul&gt;&lt;li&gt;
 &lt;p&gt;Les
 bosquets seront constitués au minimum de 4 essences différentes.&lt;/p&gt;
 &lt;p&gt; La
 subvention ne doit pas avoir pour objet de financer des plantations visant à se
 mettre en conformité avec la règlementation.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Du
 point de vue de la biodiversité, les plantations réalisées au minimum sur 2
 lignes ainsi que sur talus sont préconisées. De même, lorsque cela est
 possible, la réalisation de haies sur talus et terrains en pente doit se faire
 perpendiculairement à la pente (lutte contre l’érosion des sols, réserve en eau
 en profondeur,…).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/plantations-de-haies-et-de-bosquets-en-zone-rurale</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Service Agriculture et Pêche
 &lt;/p&gt;
 &lt;p&gt;
  40, rue du Maréchal Foch
 85923 LA ROCHE-SUR-YON CEDEX 9
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.42    Fax : 02.51.44.20.25
 &lt;/p&gt;
 &lt;p&gt;
  E-mail :
  &lt;a href="mailto:agriculture&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   agriculture&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>gaelle.daviaud@vendee.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a25a-accompagner-les-projets-de-plantation-de-haie/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Entretien / restauration des haies
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>97350</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Soutenir la réalisation de diagnostics sanitaires sur les édifices religieux</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Programme : Réalisation de diagnostics sanitaires</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 75</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le présent dispositif vise à encourager la réalisation de diagnostics sanitaires et d&amp;#039;études associées sur les édifices religieux publics non protégés au titre des monuments historiques et présentant un caractère patrimonial.
 &lt;/p&gt;
 &lt;p&gt;
  Montant de la subvention : taux de base 50 % du montant H.T. des dépenses subventionnables.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif de majoration « Petites communes et commune insulaire de l&amp;#039;Ile d&amp;#039;Yeu » s&amp;#039;applique à ce programme, le taux maximum de la subvention pouvant atteindre alors 75 % du montant  H.T.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Architecture</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles
  &lt;/strong&gt;
  : communes et groupements de collectivités territoriales sans condition d&amp;#039;habitants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses subventionnables sont celles qui concernent les honoraires d&amp;#039;architectes qualifiés (architecte du patrimoine), de bureaux d&amp;#039;études, de géomètres et des autres compétences nécessaires pour la réalisation de diagnostics sanitaires, et des études associées, sur les édifices religieux publics non protégés au titre des monuments historiques (églises, temples, etc.) présentant un caractère patrimonial.
 &lt;/p&gt;
 &lt;p&gt;
  Le commencement d&amp;#039;exécution du diagnostic ne peut intervenir avant la date de réception de la demande de subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/aides-departementales-en-faveur-du-patrimoine</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Patrimoine et Archéologie
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch
 85923 LA ROCHE SUR YON cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.63
 &lt;/p&gt;
 &lt;p&gt;
  E.Mail :
  &lt;a href="mailto:sophie.boudaud&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   sophie.boudaud&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>celine.belzic@vendee.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/53e1-soutenir-la-realisation-de-diagnostics-sanita/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>97351</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir la restauration du patrimoine immobilier non protégé</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Programme : Restauration du patrimoine immobilier non protégé (PINP)</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le présent dispositif vise à soutenir la préservation et la sauvegarde du patrimoine immobilier non protégé tels que les édifices qu&amp;#039;ils soient religieux ou non, les parcs et jardins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires publics :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - pour les éléments d&amp;#039;intérêt patrimonial : 20 % du montant H.T. des dépenses subventionnables. Plafond des dépenses subventionnables : 300 000 € H.T. par an pour un même projet ; plancher des dépenses subventionnables : 2 200 € H.T.
 &lt;/p&gt;
 &lt;p&gt;
  - pour les édifices cultuels publics : 25 % du montant H.T. des dépenses subventionnables. Plafond des dépenses subventionnables : 500 000 € H.T. par an pour un même projet ; plancher des dépenses subventionnables : 2 200 € H.T.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif de majoration « Petites communes et commune insulaire de l&amp;#039;Ile d&amp;#039;Yeu » s&amp;#039;applique à ce programme, le taux maximum de la subvention pouvant atteindre alors 45 % du montant H.T. pour les édifices d&amp;#039;intérêt patrimonial ou 50 % pour les édifices cultuels publics. Subvention attribuée dans la limite de 80 % d&amp;#039;aides publique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires privés :
  &lt;/strong&gt;
  15 % du montant T.T.C. des dépenses subventionnables. Plafond des dépenses subventionnables : 300 000 € T.T.C. par an pour un même projet ; plancher des dépenses subventionnables : 2 200 € T.T.C.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Architecture</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de collectivités territoriales si le projet se situe sur une commune de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités bénéficiant du label &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers, sociétés civile immobilières, sociétés civiles foncières ou sociétés anonymes ouvrant leur propriété au public pendant les journées européennes du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Associations propriétaires ou mandatées par le propriétaire pour assurer la maîtrise d&amp;#039;ouvrage de l&amp;#039;opération
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -1431,225 +2992,225 @@
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les édifices, les dépenses subventionnables sont celles qui concernent les études et les travaux 
 relatifs au clos et au couvert et aux grosses consolidations de l&amp;#039;édifice. Pour les édifices 
 cultuels publics, les travaux subventionnables comprennent tous les travaux de restauration 
 extérieure, intérieure et de mise en sécurité. Sont seuls subventionnables les travaux de restauration et de conservation assurant la sauvegarde et la mise en valeur du patrimoine.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les honoraires d&amp;#039;architecte intervenus dans l&amp;#039;année précédant l&amp;#039;année d&amp;#039;attribution de l&amp;#039;aide départementale et relatifs à l&amp;#039;opération pourront être pris en compte.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Concernant les parcs et jardins, les dépenses subventionnables sont celles qui concernent les études réalisées par un 
 professionnel qualifié et les travaux d&amp;#039;urgence concernant les plantations et les éléments 
 architecturaux qui relèvent de la composition historique du site.
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/aides-departementales-en-faveur-du-patrimoine</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Patrimoine et Archéologie
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch
 85923 LA ROCHE SUR YON cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.63
 &lt;/p&gt;
 &lt;p&gt;
  E.Mail :
  &lt;a href="mailto:sophie.boudaud&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   sophie.boudaud&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>celine.belzic@vendee.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d58c-soutenir-la-restauration-du-patrimoine-immobi/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB16" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>97353</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Soutenir la restauration du patrimoine immobilier protégé</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Programme : Restauration du patrimoine immobilier protégé (PIP)</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 40</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Le présent dispositif vise à soutenir la restauration des monuments historiques classés ou inscrits à l&amp;#039;Inventaire.
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires publics :
  &lt;/strong&gt;
  taux de base : 15% du montant HT des dépenses subventionnables avec un plafond des dépenses subventionnables fixé à 300 000 € HT (ou 500 000 € HT pour les édifices cultuels publics), par an pour un même projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires privés :
  &lt;/strong&gt;
  taux de base : 15% du montant TTC des dépenses subventionnables avec un plafond des dépenses subventionnables fixé à 300 000 € TTC par an pour un même projet.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif de majoration « Petites communes et commune insulaire de l&amp;#039;Ile d&amp;#039;Yeu » s&amp;#039;applique à ce programme, le taux maximum de la subvention pouvant atteindre alors 40 % du montant H.T. Subvention attribuée dans la limite de 80 % d&amp;#039;aides publiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Architecture</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de collectivités territoriales si le projet se situe sur une commune de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités bénéficiant du label &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Particuliers, sociétés civile immobilières, sociétés civiles foncières ou sociétés anonymes ouvrant leur propriété au public pendant les journées européennes du patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   Associations propriétaires ou mandatées par le propriétaire pour assurer la maîtrise d&amp;#039;ouvrage de l&amp;#039;opération.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -1660,628 +3221,628 @@
  &lt;strong&gt;
   Edifices éligibles :
  &lt;/strong&gt;
  les édifices classés ou inscrits Monument historique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les dépenses subventionnables sont celles qui concernent les études et les travaux relatifs aux parties protégées des monuments classés monuments historiques ou inscrits à l&amp;#039;inventaire des monuments historiques.
 &lt;/p&gt;
 &lt;p&gt;
  Pour être éligibles, les études préalables et les travaux doivent être validés par la Direction Régionale des Affaires Culturelles.
 &lt;/p&gt;
 &lt;p&gt;
  De plus, les honoraires d&amp;#039;architecte intervenus dans l&amp;#039;année précédant l&amp;#039;année d&amp;#039;attribution de l&amp;#039;aide départementale et relatifs à l&amp;#039;opération pourront être pris en compte.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/aides-departementales-en-faveur-du-patrimoine</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Patrimoine et Archéologie
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch
 85923 LA ROCHE SUR YON cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.64
 &lt;/p&gt;
 &lt;p&gt;
  E.Mail :
  &lt;a href="mailto:lydia.brochard&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   lydia.berthelot&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>celine.belzic@vendee.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4165-soutenir-la-restauration-du-patrimoine-immobi/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB17" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>97354</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Soutenir la restauration et la mise en valeur du patrimoine mobilier décoratif et funéraire</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Programme : Restauration et mise en valeur du patrimoine mobilier, décoratif et funéraire (PMDF)</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 75</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le présent dispositif vise à soutenir la restauration et la mise en valeur du patrimoine mobilier, décoratif et funéraire sur tout le territoire de la Vendée.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide départementale est plafonnée à 35 000 € par an pour un même projet. Elle intervient dans la limite d&amp;#039;un montant total des subventions publiques de 80 % du montant des dépenses subventionnables.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   Mobilier
  &lt;/strong&gt;
  : 35 % du montant des dépenses subventionnables (H.T. pour les collectivités et T.T.C. pour les associations*)
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   Orgues à tuyaux
  &lt;/strong&gt;
  : 20 % du montant des dépenses subventionnables (H.T. pour les collectivités et T.T.C. pour les associations*)
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   Valorisation, trésors
  &lt;/strong&gt;
  : 50 % du montant des dépenses subventionnables (H.T. pour les collectivités et T.T.C. pour les associations*)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   * H.T. pour les associations récupérant la T.V.A.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif de majoration « Petites communes et commune insulaire de l&amp;#039;Ile d&amp;#039;Yeu » s&amp;#039;applique à ce programme, le taux maximum de la subvention pourra atteindre alors 60 % pour le mobilier, 45 % pour les orgues à tuyaux et 75 % pour la valorisation et trésors.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de collectivités territoriales si le projet se situe sur une commune de moins de 10 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités bénéficiant du label &amp;#34;Villes ou Pays d&amp;#039;art et d&amp;#039;histoire&amp;#34;
  &lt;/li&gt;
  &lt;li&gt;
   Associations propriétaires ou mandatées par le propriétaire pour assurer la maîtrise d&amp;#039;ouvrage de l&amp;#039;opération.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Patrimoine éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;ensemble du patrimoine mobilier, décoratif et funéraire protégé ou non et situé dans des lieux publics ou privés, sur proposition circonstanciée du conservateur des antiquités et objets d&amp;#039;art de la Vendée justifiant d&amp;#039;un intérêt patrimonial pour la Vendée, est éligible à une subvention du Conseil Départemental.
 &lt;/p&gt;
 &lt;p&gt;
  En ce qui concerne la restauration et la mise en valeur du patrimoine maritime, l&amp;#039;aide départementale se limite aux seuls bateaux 
 dont les propriétaires s&amp;#039;engagent, après leur restauration, à les rendre accessibles au public dans le cadre de projets touristiques et/ou pédagogiques préalablement définis.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/aides-departementales-en-faveur-du-patrimoine</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Patrimoine et Archéologie
 &lt;/p&gt;
 &lt;p&gt;
  40 rue du Maréchal Foch
 85923 LA ROCHE SUR YON cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.63
 &lt;/p&gt;
 &lt;p&gt;
  E.Mail :
  &lt;a href="mailto:sophie.boudaud&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   sophie.boudaud&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>celine.belzic@vendee.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/850f-soutenir-la-restauration-et-la-mise-en-valeur/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>97356</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Accompagner la réduction de l'impact de l'assainissement en zone littorale</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I19" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à favoriser et accompagner les réflexions en matière d&amp;#039;assainissement et de gestion des eaux pluviales concourant à la reconquête des usages littoraux (conchyculture, pêche à  pied et baigande) et du bon état des masses d&amp;#039;eau littorales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostics de systèmes d&amp;#039;assainissement,
  &lt;/li&gt;
  &lt;li&gt;
   diagnostic des réseaux d&amp;#039;eau pluvial,
  &lt;/li&gt;
  &lt;li&gt;
   équipement des points de déversement,
  &lt;/li&gt;
  &lt;li&gt;
   étude de déconnexion et gestion alternative des eaux pluviales,
  &lt;/li&gt;
  &lt;li&gt;
   profil de vulnérabilité et études de modélisation,
  &lt;/li&gt;
  &lt;li&gt;
   campagne de suivi des sources de contamination bactériologique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires : les communes, EPCI et syndicats intercommaux compétents en matière d&amp;#039;assainissement et de gestion des eaux pluviales.
 &lt;/p&gt;
 &lt;p&gt;
  Le programme vise en premier lieu l&amp;#039;amélioration des connaissances et l&amp;#039;identification des sources de contamination et des rejets de micropolluants. Ainsi seront éligibles les études ou diagnostics visant à l&amp;#039;amélioration des connaissances.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les masses d&amp;#039;eaux littorales dont l&amp;#039;état chimique est déclassée par des micropolluants ou en cas de contamination récurrente des sites aquacoles, des études spécifiques pourront être subventionnées (étude de source de contamination, diagnostic amont).
 &lt;/p&gt;
 &lt;p&gt;
  Sur les communes identifiées, les éléments de diagnostic doivent permettre d&amp;#039;établir les sources principales de contamination et de les hiérarchiser. Les travaux qui en découlent ainsi identifiés pourront être accompagnés (réhabilitation structurante des réseaux, amélioration des performances de traitement de la bactériologie, renforcement des capacités de transfert et stockage des réseaux, aide aux collectivités pour la mise en oeuvre d&amp;#039;une politique d&amp;#039;incitation à la réhabilitation des assainissements non collectifs).
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux accompagnés devront nécessairement avoir été identifiés comme contributeurs significatifs par une étude préalable.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Communes littorales de Vendée</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée – Service Eau
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.38
 &lt;/p&gt;
 &lt;p&gt;
  E-mail :
  &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   eau&amp;#64;vendee.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>florian.sicard@vendee.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/909a-accompagner-la-reduction-de-limpact-de-lassai/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB19" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
         <v>97357</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Soutenir la restauration et la préservation des milieux aquatiques ainsi que l'amélioration de la gestion quantitative de la ressources en eau en période d'étiage</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I20" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce programme d&amp;#039;aide est destiné aux maîtres d&amp;#039;ouvrage qui souhaitent mettre en œuvre des projets d&amp;#039;intérêt général dans deux domaines :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La restauration et la préservation des milieux aquatiques, cours d&amp;#039;eau et marais ;
  &lt;/li&gt;
  &lt;li&gt;
   la création d&amp;#039;ouvrages collectifs  visant à améliorer la gestion quantitative de la ressource en eau en période d&amp;#039;étiage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de favoriser et d&amp;#039;accompagner les efforts d&amp;#039;investissement des maîtres d&amp;#039;ouvrage en poursuivant deux objectifs :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   améliorer les ressources en eau, en qualité et en quantité ;
  &lt;/li&gt;
  &lt;li&gt;
   préserver et valoriser les zones humides du département.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les maitres d&amp;#039;ouvrage devront s&amp;#039;engager dans une gestion globale et solidaire amont-aval, en recherchant un équilibre nécessaire entre milieux et usages.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Restauration morphologique de cours d&amp;#039;eau, effacement d&amp;#039;ouvrage ou création de bras de contournement, réalisation de clotures et abreuvoirs en bordure de cours d&amp;#039;eau
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  communes ou leur groupements compétents dans ce domaine, associations syndicales, exploitations agricoles uniquement pour des projets collectifs de réserves d&amp;#039;eau à usage d&amp;#039;irrigation (études, travaux).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les dépenses éligibles sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les études relatives à la révision, à la mise en oeuvre des actions ou au fonctionnement et à l&amp;#039;animation des Schémas d&amp;#039;Aménagement et de Gestion des Eaux (SAGE) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les opérations de restauration et de préservation des cours d&amp;#039;eau et leurs annexes (lit mineur, lit majeur, berge et ripisylve, ouvrages hydrauliques et continuité, espèces exotiques envahissantes) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les opérations de restauration et de préservation des marais (fossés et canaux, berge et ripisylve, ouvrages hydraulique et continuité, zones humides annexes, espèces aquatiques exotiques envahissantes) ;
  &lt;/li&gt;
  &lt;li&gt;
   La création de réserves de substitution (Travaux et études préalables).
  &lt;/li&gt;
@@ -2294,2289 +3855,728 @@
 &lt;ul&gt;
  &lt;li&gt;
   les travaux de restauration d&amp;#039;ouvrages avec un objectif autre que l&amp;#039;amélioration du fonctionnement des milieux aquatiques,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;entretien régulier des ouvrages hydrauliques,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux de recalibrage de canaux,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux visant à gérer la fréquentation touristique,
  &lt;/li&gt;
  &lt;li&gt;
   la gestion de l&amp;#039;espace,
  &lt;/li&gt;
  &lt;li&gt;
   les travaux préconisés dans le cadre de mesures compensatoires,
  &lt;/li&gt;
  &lt;li&gt;
   tous autres travaux relevant d&amp;#039;autre règlements d&amp;#039;aides du Département.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche - Service Eau
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.38
 &lt;/p&gt;
 &lt;p&gt;
  E-mail :
  &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   eau&amp;#64;vendee.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>florian.sicard@vendee.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d58e-soutenir-la-restauration-et-la-preservation-d/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB20" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>97358</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Favoriser et accompagner les réflexions et la programmation des ouvrages structurants en matière d'assainissement</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 10</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le présent dispositif vise à favoriser et accompagner les réflexions et la programmation des ouvrages structurants en matière d&amp;#039;assainissement dans un objectif de reconquête de la qualité de l&amp;#039;eau.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Diagnostic et schéma directeur d&amp;#039;assainissement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficaires : Communes et EPCI compétents.
 &lt;/p&gt;
 &lt;p&gt;
  Le programme vise le financement des études de planification en matière d&amp;#039;assainissement collectif et eaux pluviales.
 &lt;/p&gt;
 &lt;p&gt;
  Concernant la création, l&amp;#039;amélioration et l&amp;#039;extension des systèmes d&amp;#039;assainissement collectif, sont éligibles les révisions de zonage (à l&amp;#039;échelle du territoire des communes concernées), les études d&amp;#039;impact, les diagnostics et les schémas directeurs d&amp;#039;assainissement (hors gestion patrimoniale des réseaux), les études de faisabilité et de filières.
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les eaux pluviales sont éligibles les schémas et zonages des eaux pluviales (hors gestion patrimoniale des réseaux), les études de solution de gestion intégrée des eaux pluviales hors projet d&amp;#039;urbanisation nouvelle (réduction des pollutions de temps de pluie, réduction des écoulements à la source).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S21" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T21" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Conseil Départemental – Service Eau
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 02.28.85.86.38 – Fax : 02.51.44.20.25
 &lt;/p&gt;
 &lt;p&gt;
  E-mail :
  &lt;a href="mailto:eau&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   eau&amp;#64;vendee.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>florian.sicard@vendee.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/55d5-favoriser-et-accompagner-les-reflexions-et-la/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB12" s="1" t="inlineStr">
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>97324</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Accompagner la labellisation des espaces naturels sensibles en vue de soutenir leur préservation</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 80</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Schéma départemental des Espaces naturels Sensibles 2021-2026
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département de la Vendée a, depuis les années 1970, mené une politique de protection foncière des milieux naturels, par l&amp;#039;acquisition, la gestion et l&amp;#039;ouverture au public de sites d&amp;#039;intérêt écologique majeur au titre des Espaces Naturels Sensibles. Cette politique a vocation à préserver les habitats naturels remarquables du département et à les valoriser auprès du public (dans le respect de la sensibilité du milieu).
 &lt;/p&gt;
 &lt;p&gt;
  A l&amp;#039;occasion de la mise en place de son deuxième schéma départemental des Espaces Naturels Sensibles 2021-2026, le Département a développé de nouvelles actions, qui vont au-delà de la politique d&amp;#039;acquisition historiquement mise en place. Parmi ces nouvelles mesures, un label Espace Naturel Sensible (ENS) est créé pour soutenir les projets de préservation des sites naturels, publics ou privés avec des enjeux forts pour la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  Cette reconnaissance permet au Département de fournir un accompagnement technique et financier à tout propriétaire et/ou gestionnaire souhaitant valoriser et participer à la protection de la biodiversité sur son patrimoine foncier grâce au dispositif présenté.
 &lt;/p&gt;
 &lt;p&gt;
  Un site retenu doit faire l&amp;#039;objet d&amp;#039;une convention de labellisation entre le propriétaire du site, le gestionnaire du site (si différent) et le Département fixant les conditions d&amp;#039;attribution du label, le plan global et la participation accordée.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention d&amp;#039;investissement : 80% HT
 &lt;/p&gt;
 &lt;p&gt;
  Subvention de fonctionnement : 50%  HT
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M13" s="1" t="inlineStr">
+      <c r="M22" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Inventaires naturalistes, études fonctionnelles
  &lt;/li&gt;
  &lt;li&gt;
   Evaluation des enjeux écologiques du site
  &lt;/li&gt;
  &lt;li&gt;
   Rédaction d&amp;#039;un plan de gestion
  &lt;/li&gt;
  &lt;li&gt;
   Animation du plan de gestion
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de restauration des milieux naturels
  &lt;/li&gt;
  &lt;li&gt;
   Gestion des milieux naturels
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;équipements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espaces verts
 Biodiversité
 Paysage
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ne peuvent être présentés au présent dispositif que les sites vendéens au caractère « naturel » ou « semi-naturel » : forêts, landes, zones humides, marais, prairie, dunes, tels qu&amp;#039;identifiés dans le schéma départemental des ENS 2021-2026.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces verts et jardins, ne sont pas concernés.
 &lt;/p&gt;
 &lt;p&gt;
  Les sites candidats doivent justifier d&amp;#039;enjeux écologiques majeurs pour la Vendée : flore, faune, fonge, géotope et/ou habitats naturels patrimoniaux, protection de la qualité des cours d&amp;#039;eau, .... Ces enjeux seront étudiés et évalués par le Département avant validation ou non de la candidature, notamment au regard des données fournies par le candidat, des justificatifs fournis et des données disponibles dans la base de données du Département.
 &lt;/p&gt;
 &lt;p&gt;
  Les sites candidats doivent proposer une ouverture au public qui peut être permanente (ex : aménagement simple d&amp;#039;accueil) ou temporaire (ex : animations sur la thématique de la biodiversité) sur tout ou partie du site, sans que cela ne puisse porter atteinte à la biodiversité et aux milieux naturels.
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les subventions d&amp;#039;investissement, les projets éligibles sont les suivants : rédaction d&amp;#039;un plan de gestion ou d&amp;#039;une notice de gestion, opérations de création et restauration d&amp;#039;habitats naturels, opération initiale pour la lutte contre les espèces exotiques envahissantes, création d&amp;#039;ouvrages ou d&amp;#039;infastructures associés directement à la gestion des milieux naturels et création d&amp;#039;équioements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public (hors signalétique ENS spécifique).
 &lt;/p&gt;
 &lt;p&gt;
  Concernant les subventions de fonctionnement, les suivis et études pour l&amp;#039;amélioration des connaissances, l&amp;#039;entretien des habitats et milieux naturels, le développement d&amp;#039;animation et outils de communication pour valoriser le site naturel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  Service Nature et biodiversité
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 86 48
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:nature&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   nature&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>sophie.gouel@vendee.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4519-accompagner-la-labellisation-des-espaces-natu/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Département de la Vendée</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/07/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>97329</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Soutenir les aménagements de sentiers pédestres labellisés par le Département de la Vendée</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I23" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Schéma départemental de développement touristique 2022 - 2028
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Plan Départemental des Itinéraires de Promenades et de Randonnées (P.D.I.P.R.) est l&amp;#039;outil juridique permettant la préservation des chemins ruraux qui relève de la compétence des Départements. A ce jour, 3 600 km de sentiers constituent ce plan en Vendée.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre du schéma départemental de développement touristique 2022-2028, le Département entend développer les activités de pleine nature notamment la randonnée pédestre dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   poursuivre la qualification de l&amp;#039;offre de randonnée pédestre pour l&amp;#039;octroi du label départemental à certains sentiers ;
  &lt;/li&gt;
  &lt;li&gt;
   équiper les sentiers labellisés pour répondre au mieux au besoin des randonneurs ;
  &lt;/li&gt;
  &lt;li&gt;
   promouvoir une offre de randonnée structurée et de qualité sur l&amp;#039;ensemble du territoire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le dispositif vise à renforcer l&amp;#039;attractivité touristique du département par la création ou l&amp;#039;amélioration d&amp;#039;aménagements destinés à l&amp;#039;accueil de randonneurs pédestres sur les sentiers labellisés.
 &lt;/p&gt;
 &lt;p&gt;
  Plancher de dépenses subventionnables : 2000€
 &lt;/p&gt;
 &lt;p&gt;
  Plafonds de dépenses subventionnables : 1000€ HT/km dans la limite de 20km par sentier pour les travaux de création, amélioration, sécurisation d&amp;#039;un sentier, l&amp;#039;équipement d&amp;#039;accueil et le mobilier d&amp;#039;interprétation (auxquels peuvent s&amp;#039;ajouter 20 000€ HT pour la pose de passerelles et/ou platelage);
 &lt;/p&gt;
 &lt;p&gt;
  5000€ HT par sentier pour les travaux d&amp;#039;accessibilité aux personnes en situation de handicap
 &lt;/p&gt;
 &lt;p&gt;
  Taux de subvention de 60% en cas de travaux réalisés par une entreprise d&amp;#039;insertion et/ou d&amp;#039;aménagements réalisés avec des matériaux répondant à des normes environnementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Travaux de débroussaillage à l&amp;#039;ouverture d&amp;#039;un sentier
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;amélioration et de sécurisation d&amp;#039;un cheminement
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire de la faune, tables d&amp;#039;orientation, panneau d&amp;#039;interprétation
  &lt;/li&gt;
  &lt;li&gt;
   Mobilier d&amp;#039;accueil
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Plantation d&amp;#039;arbres
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;accessibilité du sentier aux personnes en situation de Handicap
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espaces verts
 Equipement public
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes ou Groupements de communes ayant la compétence randonnée pédestre
  &lt;/li&gt;
  &lt;li&gt;
   Office National des Forêts
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Sont éligibles les opérations d&amp;#039;aménagements liées à la création, à l&amp;#039;amélioration et à la sécurisation des sentiers (aménagements spécifiques liés à un sentier thématique ou à la mise en valeur d&amp;#039;un patrimoine ; aménagements spécifiques liés à l&amp;#039;accessibilité d&amp;#039;un sentier) ainsi que les aménagements et équipements d&amp;#039;accueil pour les randonneurs aux abords du sentier et de son point de départ (aménagements et travaux paysagers, mobilier d&amp;#039;accueil du public).
 &lt;/p&gt;
 &lt;p&gt;
  D&amp;#039;une manière générale, les aménagements réalisés devront s&amp;#039;intégrer au site et à son environnement, être adaptés à sa fréquentation ; prendre en compte la proximité d&amp;#039;aires de service vélo et de grands itinéraires pédestres.
 &lt;/p&gt;
 &lt;p&gt;
  Les sentiers qui pourront bénéficier de la subvention devront répondre aux critères qualité du label départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire s&amp;#039;engage à déposer une demande de labellisation avant la demande de subvention dans le but de s&amp;#039;assurer de l&amp;#039;éligibilité du sentier au label départemental.
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas éligibles les études, les acquisitions foncières, les aménagements de parkings et la construction ou rénovation de bâtiments, les équipements touristiques et de loisirs, les dépenses de fonctionnement et d&amp;#039;entretien, la signalétique directionnelle, le balisage et les actions de promotion et éditions de supports de communication.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.vendee.fr/Territoire-et-environnement/Environnement/29844-Les-sentiers-de-randonnee-pedestre-en-Vendee/Les-sentiers-pedestres-labellises-par-le-Departement-de-la-Vendee</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 85 29
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:amenagement-tourisme&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   mission.tourisme&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>mission.tourisme@vendee.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f585-soutenir-les-amenagements-de-sentiers-pedestr/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>DEPARTEMENT VENDEE</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>09/07/2021</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1559 lines deleted...]
-      </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>