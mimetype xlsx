--- v0 (2026-03-18)
+++ v1 (2026-05-17)
@@ -263,4463 +263,1606 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>92596</v>
+        <v>92610</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Gérer les cours d'eau et prévenir les inondations</t>
+          <t>Soutenir les évènements ou manifestations renforçant l’attractivité du territoire</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...1103 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
-[...1751 lines deleted...]
-      <c r="J18" s="1" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Aide de 500 € à 20 K€ par projet dans la limite de 300 K€ par an</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les manifestations et évènements organisés à l&amp;#039;échelle locale peuvent concourir au renforcement de l&amp;#039;attractivité du territoire y compris hors de la saison touristique estivale.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département souhaite accompagner financièrement les Communes, EPCI et associations dans leurs actions et manifestations touristiques en cohérence et synergie avec les objectifs du Schéma Départemental de Développement Touristique du Vaucluse 2020-2025 (SDDT).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actions en lien direct avec les filières touristiques définies dans le SDDT du Vaucluse (cf. ci-après) et pouvant en particulier être déployées pour allonger la saison touristique hors de la période estivale :
 &lt;/p&gt;
 &lt;p&gt;
  Filières prioritaires identifiées dans le SDDT :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La culture, le patrimoine et l&amp;#039;événementiel
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;art de vivre, identifié par sa gastronomie, son terroir et l&amp;#039;œnotourisme
  &lt;/li&gt;
  &lt;li&gt;
   Les itinérances
  &lt;/li&gt;
  &lt;li&gt;
   Le tourisme d&amp;#039;affaires
  &lt;/li&gt;
  &lt;li&gt;
   Les savoir-faire du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Les loisirs familiaux
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Attractivité économique
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les petites manifestations d&amp;#039;intérêt local (corso, foires locales...)
  &lt;/li&gt;
  &lt;li&gt;
   Les animations ou manifestations dont la l&amp;#039;organisation est déléguée à des organisateurs à but lucratif
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une attention particulière sera portée :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal
  &lt;/li&gt;
  &lt;li&gt;
   Au caractère innovant du projet
  &lt;/li&gt;
  &lt;li&gt;
   A l&amp;#039;articulation du projet avec les acteurs du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   A la liaison entre le projet et la stratégie de communication portée par Vaucluse Provence Attractivité
  &lt;/li&gt;
  &lt;li&gt;
   A la bonne connexion du projet et le réseau de bornes wifi touristique du Département et en particulier à la web application de valorisation des sites touristiques du Vaucluse
  &lt;/li&gt;
  &lt;li&gt;
   A la dimension durable du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T18" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fa06-soutenir-les-evenements-ou-manifestations-ren/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>92611</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets touristiques du territoire</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J19" s="1" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Aide maximale de 10 K€ par projet dans la limite de 100 K€ par an.</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Par les actions qu&amp;#039;ils portent, les acteurs touristiques publics locaux participent au rayonnement du territoire, à la crédibilité de la destination, au renforcement de son attractivité et aux retombées économiques positives pour l&amp;#039;ensemble du Vaucluse.
 &lt;/p&gt;
 &lt;p&gt;
  Afin de renforcer l&amp;#039;attractivité touristique du territoire, le Département soutient financièrement les EPCI (Etablissement Public de Coopération Intercommunale), OT (Offices de Tourisme) et OTI (Offices de Tourisme Intercommunaux) dans leurs projets de développement touristiques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M19" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etudes ou projets liés à la gestion des équipements touristiques existants (ou en projets) tels que campings, plans d&amp;#039;eau, projets touristiques structurants de territoire, stratégies touristiques...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   EPCI
  &lt;/li&gt;
  &lt;li&gt;
   Offices de tourisme communaux ou intercommunaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une attention particulière sera portée :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal : les manifestations projetées devant avoir une fréquentation significative dépassant le seul public local
  &lt;/li&gt;
  &lt;li&gt;
   Au caractère innovant du projet
  &lt;/li&gt;
  &lt;li&gt;
   A l&amp;#039;articulation du projet avec les acteurs du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Aux démarches ou campagnes de communication permettant de renforcer la visibilité et la notoriété du projet (plan de communication multiple par le biais de supports et médias...)
  &lt;/li&gt;
  &lt;li&gt;
   A la dimension durable du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus, contactez le : 04.90.16.15.00
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a24d-soutenir-les-projets-touristiques-du-territoi/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>92613</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités souhaitant s’engager sur une protection à long terme de leurs espaces agricoles et naturels nécessaires à toute action foncière agricole</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I20" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="J20" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Le taux d’intervention est fixé à 40 % du coût de l’étude d’opportunité.</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif a pour objectif d&amp;#039;accompagner les collectivités souhaitant s&amp;#039;engager sur une protection à long terme de leurs espaces agricoles et naturels nécessaire à toute action foncière agricole. Il est conforme aux préconisations et orientations formalisées par le Département de Vaucluse, notamment au travers de sa stratégie Vaucluse 2025-2040, et à sa stratégie foncière définie dans la Charte pour l&amp;#039;action foncière mise en œuvre dans le cadre du Fond d&amp;#039;Aménagement foncier Rural.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M20" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Cette aide est ciblée sur l&amp;#039;aide aux études visant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   A étudier l&amp;#039;opportunité de la réalisation d&amp;#039;une Zone Agricole Protégée (ZAP) ou d&amp;#039;un Périmètre Agricole ou Espaces Naturel (PAEN) à protéger.
  &lt;/li&gt;
  &lt;li&gt;
   A étudier l&amp;#039;opportunité d&amp;#039;un Aménagement Foncier Agricole Forestier et Environnemental volontaire ou opération d&amp;#039;échange Collectif d&amp;#039;Immeubles Ruraux (ECIR) avec périmètre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espaces verts
 Friche
 Foncier
 Bâtiments et construction
 Réhabilitation
 Paysage</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les bénéficiaires sont les maîtres d&amp;#039;ouvrage des Plans Locaux d&amp;#039;Urbanisme Intercommunaux :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communauté de Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communauté d&amp;#039;agglomération
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats mixtes de SCOT
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide départementale est conditionnée à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Validation du projet de cahier des charges par les services compétents du Conseil départemental avant le lancement de la consultation
  &lt;/li&gt;
  &lt;li&gt;
   Association des services compétents du Conseil départemental tout au long de la démarche
  &lt;/li&gt;
  &lt;li&gt;
   Dépôt d&amp;#039;un dossier de demande de co-financement auprès de la Région
  &lt;/li&gt;
  &lt;li&gt;
   Accès du Département à la base de données produite
  &lt;/li&gt;
  &lt;li&gt;
   Les études devront recevoir un commencement de l&amp;#039;exécution dans un délai de 6 mois à compter de la délibération accordant la subvention. La subvention devra en outre être appelée dans son intégralité, après achèvement de l&amp;#039;étude dans un délai de 2 ans à compter de la date de la délibération accordant la subvention.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T20" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/262f-accompagner-les-collectivites-souhaitant-seng/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB20" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-      <c r="A21" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>92580</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Participer à la construction, l’extension ou la réhabilitation de locaux à usage de bibliothèques / médiathèques</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 15</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Participer à la construction, l&amp;#039;extension ou la réhabilitation de locaux à usage de bibliothèques / médiathèques pour les communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.) relevant du réseau du Service Livre et Lecture.
 &lt;/p&gt;
 &lt;p&gt;
  Subvention : 
 15 % du coût HT du projet et plafonné à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   20 000 € par projet pour les communes ≤ 5 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   25 000 € par projet pour les communes entre 5 000 et 15 000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Réhabilitation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires : Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.) relevant du réseau du Service Livre et Lecture.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets répondant aux critères :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Bibliothèque sous statut municipal ou intercommunal
  &lt;/li&gt;
  &lt;li&gt;
   Local dédié et géré par la bibliothèque/médiathèque ou local « mixte » mais dédié à 85 % minimum à la bibliothèque/médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Surface de 0,07 m2 / habitant et au moins 100 m2 - Accessibilité aux personnes handicapées
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 15000 habitants</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2c6c-participer-a-la-construction-lextension-ou-la/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB21" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>92581</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Soutenir et aider le recrutement de professionnels de bibliothèques</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G22" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I22" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="J22" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>Accompagnement pendant 3 ans : 50 % la 1ère année, 25 % la 2ème, 10 % la 3ème du coût salarial</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutenir et aider le recrutement de professionnels de bibliothèques dans les communes ou les intercommunalités relevant du réseau du Service Livre et Lecture (S.L.L.).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Recrutement d&amp;#039;un agent :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Au grade d&amp;#039;assistant de conservation principal (cat. B) ou de bibliothécaire (cat. A) dans les communes de 5000 à 15 000 habitants, ou les EPCI (recrutement intercommunal)
  &lt;/li&gt;
  &lt;li&gt;
   Au grade d&amp;#039;adjoint du patrimoine (cat. C) pour les communes de moins de 5000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Emploi
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires : Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.) relevant du réseau du Service Livre et Lecture.
 &lt;/p&gt;
 &lt;p&gt;
  Parcours de formation spécifique exigé, en fonction du nombre d&amp;#039;habitants de la commune, dans un délai maximum de 2 ans.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 15000 habitants</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6b7c-soutenir-et-aider-le-recrutement-de-professio/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>92582</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Informatiser la gestion des bibliothèques</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 35</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Informatiser la gestion des bibliothèques dans un souci de plus grande fiabilité et d&amp;#039;automatisation de l&amp;#039;ensemble des tâches de gestion.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Aide à hauteur de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   35 % pour les communes de moins de 5 000 habitants
  &lt;/li&gt;
  &lt;li&gt;
   25 % pour les communes comprises entre 5000 et 15000 habitants
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Majorée en fonction de critères liés à la nature du projet :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;#43; 10 % si surface de la bibliothèque « normative » (0.07 m2 par habitant et au moins 100 m2)
  &lt;/li&gt;
  &lt;li&gt;
   &amp;#43; 10 % si présence d&amp;#039;un salarié professionnel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M23" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Matériel informatique
  &lt;/li&gt;
  &lt;li&gt;
   Logiciel spécifique de gestion (liste fournie à la demande par le S.L.L)
  &lt;/li&gt;
  &lt;li&gt;
   1ère informatisation, renouvellement du matériel et/ou changement de logiciel, mise en réseau des bibliothèques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires : Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
 &lt;/p&gt;
 &lt;p&gt;
  Les frais de câblage, de maintenance et de formation ne sont pas pris en charge
 &lt;/p&gt;
 &lt;p&gt;
  Conformité avec les normes bibliothéconomiques en vigueur
 &lt;/p&gt;
 &lt;p&gt;
  Respect des spécifications techniques
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 15000 habitants</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/80ea-informatiser-la-gestion-des-bibliotheques/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>92583</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Participer à l'aménagement du mobilier et de l'équipement des bibliothèques/médiathèques</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G24" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 50</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L24" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aménagement mobilier des bibliothèques/médiathèques permettant de valoriser la mise en espace des collections et la fonctionnalité des locaux.
 &lt;/p&gt;
 &lt;p&gt;
  Le pourcentage d&amp;#039;aide (par rapport au coût total du devis présenté) varie en fonction du nombre d&amp;#039;habitants de la commune :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &amp;lt; 5 000 habitants : participation de la commune à hauteur minimum de 20 %
  &lt;/li&gt;
  &lt;li&gt;
   Entre 5 000 et 15 000 habitants : participation de la commune à hauteur minimum de 50 %.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le montant cumulé de l&amp;#039;aide ne peut excéder 10 000 € sur 10 ans.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M24" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>Mobilier et matériel spécialisé de bibliothèques</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires : Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
 &lt;/p&gt;
 &lt;p&gt;
  Respect des termes et modalités du Règlement de desserte
 Choix d&amp;#039;un fournisseur spécialisé de mobilier de bibliothèque.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 15000 habitants</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/77ac-participer-a-lamenagement-du-mobilier-et-de-l/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>92584</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Aider le développement de pratiques numériques dans les bibliothèques/médiathèques</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I25" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J25" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>Aide plafonnée à 20 % du coût total d’investissement</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Doter les bibliothèques/médiathèques de matériel informatique et/ou de lecture à même de lutter contre la fracture numérique, et encourager en leur sein le développement de pratiques numériques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M25" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Acquisitions de bornes Wifi, postes informatiques dédiés, tablettes, liseuses etc.
 &lt;/p&gt;
 &lt;p&gt;
  Les frais de câblage, de maintenance et d&amp;#039;abonnement à Internet ne sont pas pris en charge.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Bibliothèques et livres
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires :
  Communes de moins de 15 000 habitants ou les intercommunalités (E.P.C.I.)
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;ateliers de découverte, de sensibilisation et de pratique numérique, conjointement avec les enjeux du Schéma Départemental d&amp;#039;Amélioration d&amp;#039;Accessibilité des Services au Public (S.D.A.A.S.P.) et du Schéma Directeur Territorial d&amp;#039;Aménagement Numérique (S.D.T.A.N.) au sein de la bibliothèque.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet présenté s&amp;#039;appliquera à détailler les modalités de mise en oeuvre, en lien avec les schémas précités, et le fonctionnement de la bibliothèque.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Communes du Vaucluse inférieures à 15000 habitants</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6b6-aider-le-developpement-de-pratiques-numerique/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB25" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>92585</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Financer l'achat d’un véhicule dédié à la circulation des documents au sein d’un réseau de bibliothèques</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G26" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I26" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J26" s="1" t="inlineStr">
+      <c r="J10" s="1" t="inlineStr">
         <is>
           <t>20 % du coût total plafonné à 5 000 €</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financer l&amp;#039;achat d&amp;#039;un véhicule dédié à la circulation des documents au sein d&amp;#039;un réseau intercommunal de bibliothèques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M26" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>Véhicule utilitaire de 2,5 à 3 m3</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Usage exclusif par le réseau des bibliothèques
  &lt;/li&gt;
  &lt;li&gt;
   1 véhicule par réseau
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T26" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e4ee-financer-lachat-dun-vehicule-dedie-a-la-circu/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>92586</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I27" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M27" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -4758,164 +1901,164 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>92587</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals et manifestations culturelles</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G28" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Une attention particulière sera portée aux manifestations organisées sur des secteurs géographiques isolés et/ou hors période estivale, ainsi qu&amp;#039;à celles œuvrant à la promotion des talents émergents, aux créations inédites ou à l&amp;#039;innovation artistique.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;envergure du festival et de la manifestation constituera un critère d&amp;#039;appréciation du projet. Cette dimension sera évaluée de la façon suivante :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Dimension nationale ou internationale
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Fréquentation supérieure à 10 000 spectateurs par édition
  &lt;/li&gt;
  &lt;li&gt;
   Manifestation reconnue par les professionnels dans l&amp;#039;esthétique qu&amp;#039;elle représente et identifiée comme l&amp;#039;une des plus importantes au niveau national
  &lt;/li&gt;
  &lt;li&gt;
   Personnels permanents affectés au festival
  &lt;/li&gt;
  &lt;li&gt;
   Plan de communication multiple par le biais de supports et médias nationaux
  &lt;/li&gt;
@@ -4963,1090 +2106,3947 @@
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions et outils de médiation associés à la manifestation (cartels, livrets pédagogiques, visites accompagnées...)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Cinéma :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Nombre et caractéristiques des films programmés (cinéma d&amp;#039;auteurs, premiers films, thématiques,...)
  &lt;/li&gt;
  &lt;li&gt;
   Interventions et rencontres avec des professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Actions de médiation
 o Jurys et prix
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M28" s="1" t="inlineStr">
+      <c r="M12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Spectacle vivant
 Médias et communication
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Sont éligibles les festivals et manifestations culturelles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Se déroulant sur le territoire départemental
  &lt;/li&gt;
  &lt;li&gt;
   Faisant appel à des artistes professionnels rémunérés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les festivals et manifestations dont la programmation est déléguée à des organisateurs de tournées à but lucratif et dont l&amp;#039;organisation ne s&amp;#039;inscrit pas dans une politique publique d&amp;#039;action culturelle
  &lt;/li&gt;
  &lt;li&gt;
   Les restitutions d&amp;#039;ateliers de travail, colloques, conférences, salons, expositions-ventes à but commercial ou dans lesquels les artistes doivent s&amp;#039;acquitter d&amp;#039;un droit de participation
  &lt;/li&gt;
  &lt;li&gt;
   Les projets initiés par un lieu permanent ou une structure de diffusion recevant une subvention pour son activité annuelle (volet 1 du présent dispositif)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aide variable en fonction de la nature et de l&amp;#039;intérêt du projet de la structure, de son implantation, des actions et partenariats menés pendant l&amp;#039;année, des co-financements mobilisés.
 &lt;/p&gt;
 &lt;p&gt;
  Assiette éligible : intégralité du budget prévisionnel sur lequel porte la demande de subvention, à l&amp;#039;exception des contributions en nature.
 Sera également prise en compte dans l&amp;#039;analyse des demandes la pluralité des financements alloués au projet. Une participation financière significative de la collectivité organisatrice (commune ou EPCI) sera attendue.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S28" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T28" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cc2a-soutenir-les-festivals-et-manifestations-cult/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>92588</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’animation culturelle locale et la culture provençale</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G29" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L29" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Projets et manifestations favorisant les échanges artistiques et culturels à un niveau local ou la promotion de la culture provençale.
 &lt;/p&gt;
 &lt;p&gt;
  Aide variable en fonction de la nature et de l&amp;#039;intérêt du projet de la structure, de son implantation, des actions et partenariats menés pendant l&amp;#039;année, des co-financements mobilisés.
 &lt;/p&gt;
 &lt;p&gt;
  Assiette éligible : intégralité du budget prévisionnel sur lequel porte la demande de subvention, à l&amp;#039;exception des contributions en nature... Sera également prise en compte dans l&amp;#039;analyse des demandes la pluralité des financements alloués au projet. Une participation financière significative de la collectivité organisatrice (commune ou EPCI) sera attendue.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Animation culturelle locale :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Proposer au moins 3 dates, expositions ou projets d&amp;#039;action culturelle sur une année (hors cérémonies officielles)
  &lt;/li&gt;
  &lt;li&gt;
   Proposer des actions ouvertes au grand public
  &lt;/li&gt;
  &lt;li&gt;
   Travailler en lien avec des professionnels
 Culture provençale
  &lt;/li&gt;
  &lt;li&gt;
   Avoir une activité régulière d&amp;#039;animation, de promotion ou de transmission de la culture et de la langue provençales
  &lt;/li&gt;
  &lt;li&gt;
   Proposer des actions ouvertes au grand public (actions de sensibilisation)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   CRITERES GENERAUX D&amp;#039;APPRECIATION :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Capacité à renouveler les publics et à mener des actions de médiation
  &lt;/li&gt;
  &lt;li&gt;
   Partenariats menés avec les autres associations du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Part du budget artistique (contrats de cession, cachet des artistes, déplacements, hébergement, restauration, mission de direction artistique) dans le budget global du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S29" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T29" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7f1d-soutenir-lanimation-culturelle-locale-et-la-c/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC29" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>92589</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Aménager les quartiers d’activités économiques, les espaces économiques, les friches et créer de l’immobilier collectif</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I30" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 80</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser la création ou l&amp;#039;extension des quartiers d&amp;#039;activités économiques, la requalification d&amp;#039;espace économique, la réhabilitation de friches et la création d&amp;#039;immobilier collectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ETUDES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables à visée opérationnelle liée au projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  TRAVAUX :
 &lt;/strong&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Création et extension d&amp;#039;espace d&amp;#039;activité d&amp;#039;intérêt :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Local (inférieur à 10 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Intercommunal (de 10 à 30 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Départemental (supérieur à 30 hectares)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Friches délaissées :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Requalification d&amp;#039;espace économique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de friches
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;immobilier collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Revitalisation
 Bâtiments et construction
 Emploi
 Attractivité économique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant des aides :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables jusqu&amp;#039;à 80 % du montant HT des études (50 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Opérations (selon taille de l&amp;#039;opération) : jusqu&amp;#039;à 25 % du déficit HT de l&amp;#039;opération (800 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;aide (travaux) : variable selon les opérations de 15 à 25 %, dépendant de la présence d&amp;#039;une zone de revitalisation rurale et d&amp;#039;un quartier prioritaire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Postes de dépenses pris en compte (calcul du déficit d&amp;#039;opération) : travaux de construction et de réhabilitation (immobilier) ; mobilités alternatives, énergies renouvelables, Très Haut Débit, les entrées de sites, les clôtures et la signalétique, le mobilier urbain, le tri sélectif, les installations photovoltaïques, les travaux paysagers et tout équipement visant un des trois axes du développement durable
 &lt;/p&gt;
 &lt;p&gt;
  Conditions administratives : maîtrise foncière du terrain à aménager par le maître d&amp;#039;ouvrage et intégration du projet dans les documents d&amp;#039;urbanisme (SCOT et PLU) ; autorisations administratives préalables obtenues et travaux non débutés ; projet compatible avec le label régional Parc&amp;#43; au plus tard en phase APS ; avis favorable des évaluations avant et après projet ; accord formel du Conseil départemental par convention adoptée par l&amp;#039;assemblée départementale
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4085-amenager-les-quartiers-dactivites-economiques/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB30" s="1" t="inlineStr">
+      <c r="AB14" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC30" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>92591</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Mettre en valeur les espaces naturels sensibles</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à la labellisation en Espaces Naturels Sensibles, et à l&amp;#039;aménagement et la gestion des sites labellisés, pour la préservation du patrimoine naturel et la sensibilisation du public à l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Taux de subvention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etudes :  maximum 80 % (avec plafond de l&amp;#039;assiette à
 subventionner : 50 000 €)
  &lt;/li&gt;
  &lt;li&gt;
   Acquisitions : en pourcentage de la valeur vénale des parcelles estimé par France domaine :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Catégorie 1 : maximum 80 %  (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 4 800 € / hectare
 &lt;/p&gt;
 &lt;p&gt;
  - Catégorie 2 : maximum 60 % (avec plafond de l&amp;#039;assiette à subventionner de 6 000 €/ hectare) soit 3 600 € / hectare
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mise en œuvre du plan de gestion : maximum 60 % (avec plafond à 100 000 € par site)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les taux de subvention du Départements indiqués, s&amp;#039;appliquent aux dépenses hors TVA. Toutefois, ceux-ci s&amp;#039;appliquent TVA comprise pour le calcul des subventions accordées à des structures qui ne récupèrent pas cette taxe, tout en partie, directement ou indirectement et qui ne sont pas bénéficiaires des allocations du fonds de compensation de la TVA ou par des opérations non éligibles au fonds de compensation de la TVA.
 &lt;/p&gt;
 &lt;p&gt;
  Les aides accordées par le Département correspondront à un taux d&amp;#039;intervention sur le coût de l&amp;#039;opération. Dans le cas où le coût réel des opérations serait inférieur au coût prévisionnel, une réfaction de la subvention versée par le Département sera réalisée en appliquant let taux d&amp;#039;intervention sur le coût réel de l&amp;#039;opération au moment des appels de fonds.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Etudes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études, inventaires, animations préalables à la définition d&amp;#039;une démarche ENS
  &lt;/li&gt;
  &lt;li&gt;
   Études après labellisation ENS : 1er plan de gestion, inventaires, réactualisations du plan de gestion, études prévues par le plan de gestion
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Acquisitions :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Catégorie 1 : ZNIEFF, site Natura 2000, Site Classé, site d&amp;#039;intérêt majeur pour la conservation d&amp;#039;une espèce (statut particulier, liste rouge), zone identifiée comme importante dans l&amp;#039;inventaire des zones humides ou dans tout autre étude stratégique pour la conservation de la biodiversité : plan national d&amp;#039;action pour une espèce, SRCE...
  &lt;/li&gt;
  &lt;li&gt;
   Catégorie 2 : Intérêt pour l&amp;#039;accueil du public et la préservation des paysages,  trames vertes et bleues,  sites naturels périurbains identifiés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Mise en œuvre du plan de gestion :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagements initiaux prévus à la labellisation du site puis mise en œuvre du plan de gestion : aménagements, achats d&amp;#039;équipements de gestion et d&amp;#039;accueil, suivi scientifique, travaux de gestion récurrente, actions de sensibilisation pédagogique.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Précisions bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   EPCI
  &lt;/li&gt;
  &lt;li&gt;
   Groupement de collectivités territoriales
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La durée de validité des aides accordées par le Département dans le cadre de ce dispositif est de 3 ans pouvant être porté à 5 ans sur demande écrite du maître d&amp;#039;ouvrage.
 Le versement des aides du Département sera conditionné par la participation du Conseil départemental aux Comités assurant le pilotage et le suivi des opérations subventionnées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/af8d-mettre-en-valeur-les-espaces-naturels-sensibl/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>92592</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir la réalisation de travaux forestiers</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G32" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J32" s="1" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
         <is>
           <t>Taux : en correspondance avec les cofinancements Etat-Europe-Région</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutenir l&amp;#039;entretien des massifs forestiers dans le but de les préserver, d&amp;#039;en assurer une gestion satisfaisante et de leur maintenir une fonction économique durable.
 &lt;/p&gt;
 &lt;p&gt;
  Dépense subventionnable : montant des travaux ou des équipements
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Entretien et équipements des massifs forestiers pour la Défense des Forêts Contre les Incendies mis en œuvre par le SMDVF : pistes, citernes, barrières et débroussaillements
  &lt;/li&gt;
  &lt;li&gt;
   Entretien et débroussaillement par des activités pastorales dans le cadre du dispositif FEADER
  &lt;/li&gt;
  &lt;li&gt;
   Etudes et travaux de restauration de terrains incendiés
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;amélioration des forêts : dépressages, premières éclaircies non valorisables
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Forêts</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Précisions bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   EPCI
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements Publics Locaux
  &lt;/li&gt;
  &lt;li&gt;
   Groupement de collectivités territoriales
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aad3-soutenir-la-realisation-de-travaux-forestiers/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/03/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>92594</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Participer aux aménagements hydrauliques et à l’équipement rural des réseaux et ouvrages pour le pluvial</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
+      <c r="I17" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Soutenir les projets relatif au pluvial porté par une commune exerçant effectivement la compétence (exercice direct ou par délégation) et se situant dans une zone agricole ou naturelle du document d&amp;#039;urbanisme en vigueur.
 &lt;/p&gt;
 &lt;p&gt;
  Taux de la subvention Départementale : 0 à 50 % maximum du montant HT des investissements
 &lt;/p&gt;
 &lt;p&gt;
  Une priorité est donnée aux Communes ayant un schéma directeur.
 &lt;/p&gt;
 &lt;p&gt;
  Le taux maximum de 50 % ne s&amp;#039;applique que si le Conseil départemental est seul financeur et que les dossiers ont été proposés aux autres co-financeurs (Région, Agence de l&amp;#039;eau).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M17" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Etudes et élaboration des schémas pluviaux
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de bassins de rétention pour le pluvial
  &lt;/li&gt;
  &lt;li&gt;
   Travaux sur le réseau pluvial (zonage pluvial – article 2224-10 du CGCT)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans
 Milieux humides</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Communes qualifiées de « rurales » par arrêté préfectoral, n&amp;#039;ayant pas transféré la compétence.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T17" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Communes rurales du Vaucluse</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires/les-autres-aides-aux-collectivites-locales-et-organismes-publics-2689.html</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus, contactez le : 04.90.16.15.00
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f0a-participer-aux-amenagements-hydrauliques-et-a/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>92577</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets culturels autour du livre, de la lecture, de l’écriture ou des manifestations littéraires</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ce dispositif vise à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Encourager les initiatives visant à promouvoir le livre, la lecture et l&amp;#039;écriture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter l&amp;#039;accès du public au livre et à la lecture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Encourager la pratique de la lecture et de l&amp;#039;écriture
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet culturel de développement de la lecture et de l&amp;#039;écriture sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Manifestations littéraires (Festivals, Salons, animations lecture)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a354-soutenir-les-projets-culturels-autour-du-livr/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>92578</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Aide à la Structuration de projets de Territoires (ASPT)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Volet spécifique « Petites Villes de Demain » (PVD)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
+L&amp;#039;aide est plafonnée à 5 000 € par étude.
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une charte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une stratégie territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Emploi
+International
+Attractivité économique
+Artisanat
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcs Naturels Régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>92596</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les cours d'eau et prévenir les inondations</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aider les maitres d&amp;#039;ouvrages agissant au niveau des bassins versants départementaux à assumer les missions leur incombant en matière de gestion intégrée des rivières et de prévention des inondations.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dispositif comprend 5 axes spécifiques, pour lesquels les taux d&amp;#039;aides peuvent varier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation à la gestion intégrée et à la prévention des inondations des cours d&amp;#039;eau non domaniaux :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Taux nominal plafonné à 20 % du HT (sauf opération non éligible au FCTVA &amp;#61; subvention sur le TTC) 
+     .
+&lt;/p&gt;
+&lt;p&gt;
+ - Elaboration des PPRE et campagnes annuelles de travaux : 30 %.
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide à l&amp;#039;équipement des postes de techniciens et chargé de missions rivière : montant forfaitaire de 15 000 €
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide au programme d&amp;#039;aménagement et de gestion de la Durance :  Taux nominal plafonné à 30 % (sauf opération on éligible au FCTVA &amp;#61; subvention sur le TTC)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation au volet inondations du Plan Rhône :  Taux nominal plafonné à 20 % du HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation aux acquisitions foncières pour l&amp;#039;écrêtement des crues et l&amp;#039;aménagement des systèmes d&amp;#039;endiguement :  Taux nominal plafonné à 20 % du montant éligible
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation aux opérations de réduction de la vulnérabilité de l&amp;#039;habitat aux inondations : Taux nominal plafonné à 20 % sur un montant éligible ≤ 10 % de la valeur du bien protégé et dans la limite de 80 % de subventions publiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toute opération relevant des missions listées aux 1°, 2°, 5°, 8°, 11° et 12° du L211-7 du code de l&amp;#039;environnement et concernant un cours d&amp;#039;eau ou ses annexes, suivant les spécificités des 5 axes du dispositif
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  EPCI gémapiens (n&amp;#039;ayant ni transféré ni délégué leur compétence ou en ayant conservé une partie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats délégataires ou bénéficiant d&amp;#039;un transfert GEMAPI des EPCI membres
+ &lt;/li&gt;
+ &lt;li&gt;
+  ASA de la Meyne et des cours d&amp;#039;eau d&amp;#039;Orange
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certains maîtres d&amp;#039;ouvrages en situation temporaire dérogatoire (voir tableau en annexe), à l&amp;#039;exclusion des communes, dessaisies de la compétence GEMAPI depuis les 1er janvier 2018
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4261-gerer-les-cours-deau-et-prevenir-les-inondati/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>92597</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des biens fonciers ou immobilier destinés à la production de logements locatifs sociaux et conventionnés</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I21" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide financière plafonnée à 10 % du montant de l&amp;#039;acquisition (acquisition &amp;#43; frais notariés) avec une dépense subventionnable maximale de 183 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant calculé en fonction de l&amp;#039;estimation des Domaines en cas d&amp;#039;acquisition à l&amp;#039;amiable et sur le montant fixé par le juge en cas d&amp;#039;expropriation. La commune ou l&amp;#039;EPCI s&amp;#039;engage à réaliser le programme de logements sociaux avant 4 ans et à ne pas destiner les immeubles acquis à une autre destination.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Acquisition d&amp;#039;un bien immobilier en vue de la réalisation de logements locatifs sociaux de type PLUS, PLAI et Palulos.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 5 000 habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 5000 habitants</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b8b9-acquerir-des-biens-fonciers-ou-immobilier-des/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>92598</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Participer aux dépenses de fonctionnement des aires d’accueil des gens du voyage</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accueil des gens du voyage sur les aires et accompagnement aux démarches.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Equipement public
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Gestion directe ou confiée à une structure.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba49-participer-aux-depenses-de-fonctionnement-des/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>92599</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Mener une démarche de planification en faveur de l'habitat</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1. Aide aux études Programmes Locaux de l&amp;#039;Habitat
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les démarches de planification des EPCI en faveur de l&amp;#039;habitat à travers l&amp;#039;élaboration ou la révision d&amp;#039;un Programme Local de l&amp;#039;Habitat (PLH)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement d&amp;#039;une offre de logements suffisante, diversifiée et équilibrée sur un territoire intercommunal pour répondre aux besoins des ménages, en cohérence avec le Plan Départemental de l&amp;#039;Habitat de Vaucluse
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Département pourra verser une aide de 20 % du coût HT de l&amp;#039;étude avec une assiette maximale plafonnée à 60 000 € HT (hors dépenses effectuées en régie) par PLH.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Aide à la mise en œuvre de la politique foncière en faveur de l&amp;#039;habitat
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide vise l&amp;#039;élaboration du volet foncier des Programmes Locaux de l&amp;#039;Habitat (PLH) et les démarches d&amp;#039;étude ou d&amp;#039;ingénierie participant au développement de l&amp;#039;offre de logements.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département pourra verser une aide de 40 % du montant HT des coûts d&amp;#039;étude ou d&amp;#039;ingénierie avec une assiette subventionnable plafonnée à 30 000 € du coût HT (hors dépenses effectuées en régie).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1. Aide aux études Programmes Locaux de l&amp;#039;Habitat
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aides aux études pour l&amp;#039;élaboration ou la révision des PLH.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Aide à la mise en œuvre de la politique foncière en faveur de l&amp;#039;habitat
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide pourra viser, sous réserve d&amp;#039;être en cohérence avec le Plan départemental de l&amp;#039;Habitat de Vaucluse :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;élaboration du volet foncier des Programmes Locaux de l&amp;#039;Habitat (PLH) permettant la mise en œuvre des objectifs de production définis par les PLH
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les démarches d&amp;#039;études pré-opérationnelles de définition de projets d&amp;#039;aménagement urbain intégrant la réalisation de logements locatifs sociaux, et en particulier les opérations en mixité sociale intégrant des logements en accession sociale à la propriété, afin de répondre à la diversité des besoins en logement des vauclusiens.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les études visées sont celles portant sur les sites suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Site inscrit en OAP (Orientation d&amp;#039;Aménagement et de Programmation) au PLU et intégrant un volet habitat, afin de favoriser le passage à l&amp;#039;opérationnel du projet d&amp;#039;aménagement et de construction de logements défini sur cette OAP.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Site faisant l&amp;#039;objet d&amp;#039;une intervention d&amp;#039;acquisition foncière de l&amp;#039;EPF PACA afin de favoriser la sortie de portage foncier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Site urbanisé en renouvellement urbain ou en reconversion de friche urbaine afin de favoriser la réalisation de projets économes d&amp;#039;espace.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ne seront pas pris en compte :
+les honoraires liés aux contentieux (prestations d&amp;#039;avocats), l&amp;#039;assistance à la mise en œuvre d&amp;#039;un projet d&amp;#039;aménagement urbain en phase réalisation, les missions générales d&amp;#039;architecte – urbaniste conseil.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communautés de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés d&amp;#039;Agglomération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide sera conditionnée par la participation du Département au Comité assurant la direction de l&amp;#039;étude.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires/les-autres-aides-aux-collectivites-locales-et-organismes-publics-2689.html</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1089-mener-une-demarche-de-planification-en-faveur/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>92600</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements locatifs communaux sociaux</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Produire des logements locatifs communaux sociaux financés en prêts locatifs à usage social (PLUS), prêts locatifs d&amp;#039;intégration (PLAI), ou prime à l&amp;#039;amélioration des logements à usage locatif et occupation sociale (PALULOS) ou conventionnés avec des niveaux de loyers équivalents aux loyers PALULOS, PLUS AA, ou PLAI AA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif s&amp;#039;applique aux opérations de 10 logements maximum soit financés en Prêts Locatifs à Usage Social (PLUS), en Prêts Locatifs Aidés Intégration (PLAI) ou en Prime à l&amp;#039;Amélioration des Logements à Usage Locatif et Occupation Sociale (PALULOS), soit conventionnés avec l&amp;#039;Etat à un niveau de loyer équivalent à
+celui appliqué aux logements financés en PLUS, en PLAI ou en PALULOS communales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Bâtiments et construction
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 5 000 habitants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  EPCI compétents, à condition que l&amp;#039;opération concerne une commune de moins de 5 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide du Département est calculée sur la base de 5 logements maximum subventionnés.
+L&amp;#039;attribution de ces aides sera déterminée par le Département en fonction de l&amp;#039;intérêt que pourra présenter chacune des opérations au regard des objectifs propres du Département en terme d&amp;#039;aménagement du territoire, de mixité et d&amp;#039;équilibre de l&amp;#039;habitat et en fonction de l&amp;#039;équilibre financier de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est
+proposé de favoriser le financement d&amp;#039;opérations à caractère innovant et bénéficiant d&amp;#039;une certification environnementale.
+L&amp;#039;aide pourra s&amp;#039;élever à 15 % du prix de revient de l&amp;#039;opération (acquisition &amp;#43; travaux).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;assiette maximale sera de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les T2 : 45 000 € / logement avec un plafond de subvention de 6 750 € /logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les T3 : 55 000 € / logement avec un plafond de subvention de 8 250 € /logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les T4, T5 et Plus : 80 000 € / logement avec un plafond de subvention de 12 000 € /logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations de plus de 5 logements, le calcul de la subvention est établi au prorata de la typologie des logements de l&amp;#039;ensemble de l&amp;#039;opération.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 5000 habitants</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d179-produire-des-logements-locatifs-communaux-soc/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>92601</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mise en œuvre d’actions innovantes en matière d’usages et de services numériques</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions (y compris études préalables) relatives aux réponses à améliorer en matière de services offerts aux habitants grâce à des services et outils numériques en lien avec les compétences et les politiques publiques départementales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les actions financées devront s&amp;#039;inscrire dans les grands enjeux des Schémas départementaux, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets participant directement ou indirectement à une aide à une entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets ne rentrant pas dans les domaines de compétence soutenables par le Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les frais de location de locaux et/ou de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le renouvellement d&amp;#039;un soutien d&amp;#039;une action déjà subventionnée par le Département
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5aca-soutenir-la-mise-en-uvre-dactions-innovantes-/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>92602</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’animation d’ateliers collectifs de médiation numérique sur le territoire du département de Vaucluse</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Animation d&amp;#039;ateliers collectifs de médiation numérique comportant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La mise en place d&amp;#039;ateliers collectifs de médiation numérique par la structure subventionnée (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des ateliers qui s&amp;#039;inscrivent dans les grands enjeux des Schémas départementaux identifiés ci-dessus, et en particulier le Schéma Départemental d&amp;#039;Amélioration de l&amp;#039;Accessibilité des Services au Public de Vaucluse et ce, en pleine complémentarité avec les initiatives lancées autour de l&amp;#039;Appel à projet concernant le Réseau d&amp;#039;inclusion numérique de Vaucluse (fin 2019/début 2020) et le réseau des Espaces France Services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une présentation de la programmation du contenu et des thématiques qui seront traités dans les ateliers sur l&amp;#039;année ainsi que les modalités d&amp;#039;animation projetées (exemples non exhaustifs : «Découverte d&amp;#039;Internet, de la tablette et premiers apprentissages », « Rester connecté avec son territoire », « Rester connecté avec sa famille et ses amis », « Les démarches administratives en ligne »...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;animation des ateliers de médiation numérique avec dispositifs informatiques ad-hoc par un/des salarié(s) qualifié(s) sur les thématiques traitées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des ateliers mis en place physiquement dans la structure bénéficiaire de la subvention mais qui pourront également, après avis des services départementaux, être organisés, dans une entité publique du territoire (commune ou EPCI)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de la subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500 € de subvention par atelier collectif organisé par le demandeur (dans la limite de deux ateliers subventionnés par mois et avec un minimum d&amp;#039;un atelier organisé par mois et avec au minimum 8 personnes par atelier) soit 12 000 € au maximum par an dans la limite de 24 ateliers subventionnés
+&lt;/p&gt;
+&lt;p&gt;
+ Les subventions seront allouées après examen des projets déposés dans la limite des crédits disponibles et votés au budget départemental.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les frais de location de locaux et/ou de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets d&amp;#039;investissement et/ou d&amp;#039;achat de matériels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses liées à l&amp;#039;Appel à Projets réseau départemental d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8463-soutenir-lanimation-dateliers-collectifs-de-m/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Déployer les équipements numériques</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>92603</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la conservation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>50% max pour les études / 80% max pour les travaux en conservation et restauration du patrimoine</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Opérations de conservation et / ou de restauration du patrimoine culturel, public et privé, mobilier et immobilier, protégé ou non au titre des Monuments Historiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études préalables à la conservation / restauration du patrimoine culturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Tous les domaines et tous les patrimoines matériels, mobiliers et immobiliers, publics et privés, protégés ou non au titre des Monuments Historiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de conservation/restauration, études préalables, assistance à maîtrise d&amp;#039;œuvre, assistance à maîtrise d&amp;#039;ouvrage et interventions de première urgence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les objets mobiliers : seuls les ensembles cohérents sont éligibles au Dispositif départemental en faveur du patrimoine (par exemple, cadre et peinture de chevalet ne sont pas dissociables)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Architecture</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propriétaires privés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ne sont pas éligibles : les reconstitutions d&amp;#039;états antérieurs de bâtiments ou parties de bâtiments détruits non documentés, les travaux d&amp;#039;accessibilité ou de mise aux normes, les échafaudages, les travaux d&amp;#039;isolation, les chantiers-écoles et les chantiers de bénévoles, les aménagements liés à la mise en valeur.
+&lt;/p&gt;
+&lt;p&gt;
+ Les objets et édifices restaurés doivent être accessibles au public au moins ponctuellement
+&lt;/p&gt;
+&lt;p&gt;
+ La part d&amp;#039;autofinancement du maître d&amp;#039;ouvrage doit être au moins égale à 20 % des dépenses éligibles pour les travaux de conservation/restauration.
+&lt;/p&gt;
+&lt;p&gt;
+ Les études préalables, l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et/ou d&amp;#039;œuvre sont financées à hauteur de 50 % du montant TTC de la dépense éligible jusqu&amp;#039;à 100 % de financements publics
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toutes les opérations d&amp;#039;un montant supérieur à 100 000 €, la maîtrise d&amp;#039;œuvre doit être assurée par un architecte DE
+&lt;/p&gt;
+&lt;p&gt;
+ Montant des subventions plafonné à 100 000 € pour les opérations qui concernent le patrimoine protégé au titre des Monuments Historiques, à 20 000 € pour le patrimoine non protégé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06b6-favoriser-la-conservation-du-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>92604</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer et réviser des Plans Locaux d’Urbanisme Intercommunaux</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ce dispositif vise à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les démarches d&amp;#039;élaboration et de révision des PLUi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la mise en cohérence départementale de ces démarches
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter l&amp;#039;articulation entre les outils de planification des territoires (qu&amp;#039;ils soient globaux comme les SCOT ou sectoriels, comme les PLH et les PDU) et les préconisations et orientations formalisées par le Département de Vaucluse, notamment au travers de sa stratégie Vaucluse 2025-2040, de son Agenda 21 et des autres schémas sectoriels (PDH, schéma des ENS, schéma Vélo, schéma covoiturage, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  10 % du coût TTC pour les territoires de PLUi porté par une Communauté d&amp;#039;agglomération ou un syndicat comprenant une Communauté d&amp;#039;agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  20 % du coût TTC pour les territoires de PLUi porté par une Communauté de communes ou par un syndicat comprenant uniquement des Communautés de communes et des Communes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide est ciblée sur les études :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration
+ &lt;/li&gt;
+ &lt;li&gt;
+  Révision des PLUi
+ &lt;/li&gt;
+&lt;/ul&gt;
+Elle est réservée aux PLU intercommunaux et ne pourra être allouée aux plans de secteur.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéficiaires sont les maîtres d&amp;#039;ouvrage des Plans Locaux d&amp;#039;Urbanisme Intercommunaux :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;Agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicat Intercommunal
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;assiette subventionnable est plafonnée à 150 000 € par PLUi (hors dépenses effectuées en régie).
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention du Département de Vaucluse ne pourra avoir pour effet de porter le montant des aides publiques directes à plus de 80 % du montant prévisionnel de la dépense subventionnable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;aide départementale est conditionnée à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La validation du projet de cahier des charges par les services compétents du Conseil départemental avant le lancement de la consultation
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;association des services compétents du Conseil départemental tout au long de la démarche en tant que personne qualifiée
+ &lt;/li&gt;
+ &lt;li&gt;
+  La prise en compte des domaines ayant trait aux compétences obligatoires et facultatives du Conseil départemental (infrastructures, espaces naturels sensibles, circulations douces, habitat social, foncier agricole, tourisme...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès du Département à la base de données produite 
+Les études devront recevoir un commencement de l&amp;#039;exécution dans un délai de 6 mois à compter de la délibération accordant la subvention. A défaut de la transmission des ordres de service, bons de commande, mandats dans ce délai, la subvention sera annulée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La subvention devra en outre être appelée dans son intégralité, après achèvement de l&amp;#039;étude dans un délai de 5 ans à compter de la date de la délibération accordant la subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/39a4-elaborer-et-reviser-des-plans-locaux-durbanis/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>92605</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Participer à la sécurité des usagers des transports en commun et des voiries communales au travers de la répartition du produit des amendes de police</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 80</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Montant maximum de la dépense subventionnable : 35 000 € HT</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Participer au travers de la répartition du produit des amendes de police (article R2334-12 du code général des collectivités territoriales) à l&amp;#039;aménagement des équipements améliorant la sécurité des usagers des transports en commun et des voiries communales.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux maximum de la subvention départementale  applicable à un montant plafond de dépenses fixé à 35 000 € HT :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  70 % pour les communes de moins de 2 000 habitants (pop. DGF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 % pour les communes de 2 001 à 5 000 habitants (pop. DGF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  40 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bonification des modalités d&amp;#039;intervention en soutien aux travaux d&amp;#039;aménagement de la voirie permettant l&amp;#039;accessibilité des personnes handicapées, selon les taux de subvention départementale suivants :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  80 % pour les communes de moins de 2 000 habitants (pop. DGF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  60 % pour les communes de 2 001 à 5 000 habitants (pop. DGF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 % pour les communes de 5 001 à 10 000 habitants (pop. DGF)
+Dans le cadre de cette bonification, les bénéficiaires doivent présenter un dossier technique et financier individualisé.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Pour les transports en commun :
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements et équipements améliorant la sécurité des usagers, l&amp;#039;accueil du public, l&amp;#039;accès aux réseaux, les liaisons entre réseaux et avec les autres modes de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de voiries, équipements destinés à une meilleure exploitation des réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements assurant l&amp;#039;information des usagers, l&amp;#039;évaluation du trafic et le contrôle des titres de transport
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour la circulation routière :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude et mise en œuvre de plans de circulation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de parcs de stationnement et d&amp;#039;aires de co-voiturage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation et développement de signaux lumineux et de la signalisation horizontale et verticale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Différenciation du trafic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux commandés par les exigences de la sécurité routière
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Equipement public
+Réhabilitation
+Logistique urbaine
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants (Pop. DGF)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communautés de communes de moins de 10 000 habitants (Pop. DGF)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Communes du Vaucluse inférieures à 10000 habitants</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires/les-autres-aides-aux-collectivites-locales-et-organismes-publics-2689.html</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ebb-participer-au-travers-de-la-repartition-du-pr/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>92606</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’organisation d’une manifestation sportive</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à aider à l&amp;#039;organisation d&amp;#039;une manifestation sportive sur le Département afin de valoriser le dynamisme local et promouvoir le territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Manifestation Fédérale (niveau national, régional, départemental)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Manifestation Handisport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Manifestation ouverte à tous
+ &lt;/li&gt;
+ &lt;li&gt;
+  Manifestation écoresponsable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Manifestation visant la promotion des équipements des activités de pleine nature et des ESI
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mécanique d&amp;#039;attribution fondée sur l&amp;#039;analyse de la manifestation en fonction de critères (niveau de la manifestation, manifestation fédérale (compétition ou de promotion), nombre de participants, nombre de spectateurs attendus, manifestation écoresponsable, à portée médiatique, budget de la manifestation...) dans la limite de l&amp;#039;enveloppe budgétaire prévue à cet effet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5437-soutenir-lorganisation-dune-manifestation-spo/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>92607</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Aider les porteurs de projets dans la promotion, l’aménagement et l’équipement des Espaces, Sites et Itinéraires (ESI)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention attribuée dans la limite de l'enveloppe dédiée plafonné à 10 000 € par projet</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;intervention du Département en faveur de l&amp;#039;équipement des ESI d&amp;#039;intérêt départemental (caractère départemental déterminé par l&amp;#039;étude relative à l&amp;#039;élaboration du PDESI) vise globalement à améliorer leur qualité technique intrinsèque, à renforcer la sécurité du public ou à réduire les impacts environnementaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Études de faisabilité :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50 % maximum pour les projets de moins de 15 000 €, plafonné à 7 500 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  30 % maximum pour les projets de plus de 15 000 €, plafonné à 30 000 €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Entretien et surveillance :
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ 50 % maximum, plafonné à 10 000 €
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Équipement et mise en sécurité des sites ou itinéraires d&amp;#039;intérêt départemental :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ jusqu&amp;#039;à 100 %, plafonné à 10 000 €
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude relative à la faisabilité (technique, incidence environnementale, étude de marché)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien et surveillance des ESI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement des ESI (équipement et mise en sécurité des sites ou itinéraires)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/96d7-aider-les-porteurs-de-projets-dans-la-promoti/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>92608</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du budget de l’action</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
+Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Forêts
+Montagne
+Sols
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Risques naturels
+Qualité de l'air
+Lutte contre la précarité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>92609</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le déploiement des outils et projets numériques au service du développement touristique</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>Aide maximale de 10 K€ par projet dans la limite de 50 K€ par an</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les acteurs du tourisme, afin de mieux répondre aux attentes des visiteurs et renouveler les expériences de découverte des sites et lieux qu&amp;#039;ils promeuvent ou gèrent, doivent s&amp;#039;adapter et proposer des solutions innovantes pour contribuer à bâtir le tourisme de demain.
+En matière d&amp;#039;attractivité touristique et d&amp;#039;outil de découverte, le numérique a un rôle fort à jouer et est indispensable pour le renforcement de l&amp;#039;attractivité des sites touristiques du Vaucluse.
+Le Département souhaite fournir des services innovants et de qualité aux touristes et accompagner financièrement les EPCI, OT et OTI dans leurs projets de développement numériques afin de stimuler l&amp;#039;innovation au sein de la filière du tourisme.
+L&amp;#039;usage du numérique devra par ailleurs aider les acteurs du secteur touristique à intégrer plus rapidement des innovations utiles à leur développement dans la période post-épidémie Covid 19.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Projets de mise en place d&amp;#039;outils de découverte et de valorisation numérique,  applications numériques ou parcours numériques individualisés ou collectifs (sites intérieurs ou extérieurs).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  EPCI
+ &lt;/li&gt;
+ &lt;li&gt;
+  Offices de tourisme communaux ou intercommunaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une attention particulière sera portée :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aux dimensions et impacts positifs du projet en matière d&amp;#039;attractivité touristique, de rayonnement départemental ou intercommunal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au caractère innovant du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  A l&amp;#039;articulation du projet avec les acteurs du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la liaison entre le projet et la stratégie de communication portée par Vaucluse Provence Attractivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la bonne connexion du projet et le réseau de bornes wifi touristique du Département et en particulier à la web application de valorisation des sites touristiques du Vaucluse
+ &lt;/li&gt;
+ &lt;li&gt;
+  A la dimension durable du projet
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
       <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
       <c r="Z33" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/1f0a-participer-aux-amenagements-hydrauliques-et-a/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d7b5-soutenir-le-deploiement-des-outils-et-projets/</t>
         </is>
       </c>
       <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB33" s="1" t="inlineStr">
         <is>
-          <t>Gestion d'une base nautique</t>
+          <t>Déployer les équipements numériques</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>08/03/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>