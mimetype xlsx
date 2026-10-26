--- v0 (2026-02-27)
+++ v1 (2026-10-26)
@@ -263,363 +263,353 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>103569</v>
+        <v>103570</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Faire émerger des projets économiques au sein de sites patrimoniaux - Réinventer le Patrimoine</t>
+          <t>Accompagner les porteurs de projets touristiques privés et publics</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Tourisme Ingénierie Développement</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
-Atout France
-[...5 lines deleted...]
-          <t>Atout France</t>
+Atout France</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FTI projets structurants est un dispositif d&amp;#039;ingénierie lancé par la Banque des territoires, l&amp;#039;Agence Nationale pour la Cohésion des Territoires et Atout France en lien avec les différentes régions. Le dispositif vise à accompagner en ingénierie des projets touristiques de tous types (hébergements, infrastructures, itinérances, équipements publics, sites culturels et patrimoniaux), structurants pour le territoire (taille de l&amp;#039;investissement, capacité à attirer des clientèles à forte valeur ajoutée et à générer des emplois et des retombées importantes) et compatibles avec un développement touristique durable des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de 20 jours d&amp;#039;ingénierie Atout France prise en charge à 100% - Possibilité d&amp;#039;une mission annexe prise en charge jusqu&amp;#039;à 30% d&amp;#039;un montant maximal de 100 000€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes de marché, de dimensionnement, de faisabilité d&amp;#039;hôtels, de sites de visite, de sites patrimoniaux, de resorts de golf, aide à l&amp;#039;ouverture d&amp;#039;un musée, d&amp;#039;une route cyclotouristique...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Tourisme</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tout type d&amp;#039;acteur dès lors que le projet et les besoins correspondent au descriptif du dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les régions sauf : Île-de-France, Normandie, Hauts-de-France.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Possibilité de contacter votre service tourisme régional, la Direction régionale de la Banque des Territoires, l&amp;#039;ANCT ou Atout France, service ingénierie.
+&lt;/p&gt;
+&lt;p&gt;
+ ingenierie&amp;#64;atout-france.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>amelie.jouandet@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ab87-accompagner-les-porteurs-de-projets-touristiq/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>21/10/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>09/10/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>103569</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Faire émerger des projets économiques au sein de sites patrimoniaux - Réinventer le Patrimoine</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires (ANCT)
+Banque des Territoires
+Ministère de la Culture
+Atout France</t>
+        </is>
+      </c>
+      <c r="F3" s="1" t="inlineStr">
+        <is>
+          <t>Atout France</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Le programme « Réinventer le
 patrimoine » a pour ambition d’accompagner le développement d’activités
 économiques, touristiques et culturelles, au sein de bâtis remarquables, dans
 des perspectives de sauvegarde du patrimoine, d’attractivité et d’animation des
 territoires. &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Lancé en 2020, Réinventer le patrimoine est un
 dispositif d&amp;#039;ingénierie piloté par la Banque des territoires, l’Agence
 nationale de la cohésion des territoires et Atout France avec le ministère de
 la Culture, pour faciliter l’émergence de projets économiques au sein de sites
 patrimoniaux, autour d&amp;#039;usages variés. &lt;/span&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Les objectifs du programme sont de
 quatre ordres : &lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;&lt;span&gt;Rénover
      les sites patrimoniaux avec l’ambition de créer des lieux innovants de vie
      et d’animation des territoires, en développant de nouveaux usages à
      destination des populations locales et des touristes (culturel,
      évènementiel, hébergement, …) ;  &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Accompagner
      les propriétaires publics et privés dans la définition de leur projet de
      valorisation, et définir les conditions de leur faisabilité, avec gestion
      tout ou partie confiée à des exploitants privés ;  &lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Favoriser
      la rencontre entre propriétaires publics et opérateurs privés,
      investisseurs et exploitants ;&lt;/span&gt;&lt;/li&gt;
  &lt;li&gt;&lt;span&gt;Proposer
      des modèles économiques adaptés aux spécificités des bâtiments
      patrimoniaux, innovants, équilibrés et pérennes, associant public et
      privé, dans une perspective de minimisation des dépenses publiques : la
      mise en tourisme des sites a pour but de créer de la valeur économique et
      de la valeur d’usage participants à la sauvegarde de ces bâtis
      remarquables.&lt;/span&gt;&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;span&gt;Parallèlement au fonds d&amp;#039;ingénierie, Réinventer le
 patrimoine partage sur l&amp;#039;&lt;a href="https://www.reinventer-le-patrimoine.fr/ressources" target="_self"&gt;&lt;span&gt;espace Ressources de son site internet&lt;/span&gt;&lt;/a&gt; un
 riche éventail d&amp;#039;&lt;strong&gt;outils et documents&lt;/strong&gt; produits dans le cadre de ses
 différentes expérimentations auprès des projets, pour professionnaliser la
 filière et favoriser la réalisation de projets de reconversion patrimoniale
 partout en France. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Arial, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;span&gt;Deux des nombreuses ressources mises à disposition par le programme :&lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;L&amp;#039;outil de pré-diagnostic pour comparer les performances économiques d&amp;#039;un site patrimonial avec les moyennes observées de sites aux profils similaires partout en France : &lt;a href="https://www.reinventer-le-patrimoine.fr/ressources?cat%C3%A9gorie&amp;#61;Faire&amp;#43;son&amp;#43;pr%C3%A9-diagnostic" target="_self"&gt;Outils et leur mode d&amp;#039;emploi&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Une guide des 10 grandes étapes à suivre pour faciliter la mise en œuvre d&amp;#039;un projet durable et économiquement viable au sein de bâtiments patrimoniaux : &lt;a href="https://assets-global.website-files.com/62441f8b7a122a0d5064ce0b/657189adff5aa3c3c0bd28e2_Guide%20m%C3%A9thodologique%20pour%20les%20projets%20de%20reconversion%20patrimoniale.pdf" target="_self"&gt;Lien vers le Guide pour les projets de reconversion patrimoniale&lt;/a&gt;&lt;/li&gt;&lt;/ol&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La &lt;strong&gt;phase 1&lt;/strong&gt; du programme, a permis le lancement d’un appel à projets national auprès des collectivités locales pour accompagner 12 projets sélectionnés à travers notamment la prise en charge de plusieurs études stratégiques. L’accompagnement de ces premiers lauréats a mis l’accent sur l’importance d’une gouvernance solide, d’une gestion de projet professionnelle dédiée, et de la nécessité de mener certaines études préalables à la bonne détermination du projet. &lt;br /&gt;&lt;br /&gt;Capitalisant sur l’expérience acquise durant la phase 1, le comité de pilotage a validé le déploiement d’une &lt;strong&gt;2e promotion&lt;/strong&gt; en l’orientant vers des projets économiques matures et en ouvrant le programme aux porteurs de projets privés. En 2022 et 2023, 10 nouveaux projets ont été progressivement intégrés.  &lt;/p&gt;&lt;p&gt;L’année 2024 marque le lancement de la &lt;strong&gt;3e promotion&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Plus d&amp;#039;informations sur les actualités du dispositif sur la &lt;a href="https://www.linkedin.com/company/77065434/admin/feed/posts/" target="_self"&gt;page LinkedIn&lt;/a&gt; du programme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Les projets lauréats doivent répondre à plusieurs prérequis :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Viser un modèle économique équilibré et pérenne, avec gestion confiée tout ou partie à un exploitant privé ;&lt;/li&gt;&lt;li&gt;Bénéficier d&amp;#039;une ambition régionale voire nationale et de la taille critique permettant l’accueil des usages souhaités ;&lt;/li&gt;&lt;li&gt;S&amp;#039;appuyer sur un soutien politique fort, un(e) chef(fe) de projet et des moyens financiers mobilisés pour piloter la réflexion ;&lt;/li&gt;&lt;li&gt;Avoir des premiers éléments de connaissance du bâti : diagnostic patrimonial / technique réalisé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères optionnels :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser l&amp;#039;entrée en vivier : le porteur a déjà initié des études quant à l&amp;#039;opportunité du projet et à son modèle économique (diagnostic de territoire, étude du marché, démarche de concertation, business plan, etc.)&lt;/li&gt;&lt;li&gt;Avoir un projet engagé dans une démarche RSE de développement durable et d&amp;#039;évaluation (performance énergétique, réemplois, labellisation, création d&amp;#039;emplois, accessibilité, etc...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Un comité de pilotage sélectionne les projets susceptibles de bénéficier d&amp;#039;un accompagnement en ingénierie, à des moments clés de leur cycle de vie, afin de soutenir leur concrétisation.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.reinventer-le-patrimoine.fr/le-programme</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;blockquote&gt;Valère ROUSSEAU - Département ingénierie, développement et prospective&lt;/blockquote&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="mailto:valere.rousseau&amp;#64;atout-france.fr" title="Envoyer un email vers valere.rousseau&amp;#64;atout-france.fr"&gt;&lt;span&gt;&lt;/span&gt;valere.rousseau&amp;#64;atout-france.fr&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>valere.rousseau@atout-france.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ce0d-reinventer-le-patrimoine-mise-a-disposition-d/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Atout France</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>21/10/2021</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...140 lines deleted...]
-      </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>14/02/2026</t>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>