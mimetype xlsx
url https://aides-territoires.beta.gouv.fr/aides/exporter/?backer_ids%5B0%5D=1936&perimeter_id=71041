--- v0 (2026-07-17)
+++ v1 (2026-10-28)
@@ -270,52 +270,51 @@
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>101008</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Financer des projets d'investissement dans le milieu rural - DETR</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Préfecture des Hautes-Pyrénées</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La
  &lt;strong&gt;
   Dotation d&amp;#039;équipement des territoires ruraux
  &lt;/strong&gt;
  (DETR) a pour objectif de financer les projets d&amp;#039;investissement des communes et de leurs groupements dans le domaine économique, social, environnemental et touristique ainsi que ceux favorisant le développement ou le maintien des services publics en milieu rural.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
@@ -482,48 +481,48 @@
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>DDT65</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>23/08/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>09/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>