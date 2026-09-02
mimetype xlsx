--- v0 (2026-05-03)
+++ v1 (2026-09-02)
@@ -437,51 +437,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>06/05/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>92433</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner le développement du tourisme 4 saisons</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -626,51 +626,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>30/04/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>92356</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Conforter l'attractivité économique des territoires</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -859,51 +859,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>92355</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Accompagner la revitalisation des centres anciens</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
@@ -1105,51 +1105,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>92352</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Développer l'offre de logements</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Établissement public foncier d'Occitanie (EPF)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -1318,48 +1318,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>28/04/2021</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>